--- v0 (2025-10-13)
+++ v1 (2026-06-27)
@@ -1,187 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41345553" w14:textId="77777777" w:rsidR="00C27259" w:rsidRPr="00A46A36" w:rsidRDefault="00C27259" w:rsidP="00C27259">
-[...6 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10826" w:type="dxa"/>
+        <w:tblW w:w="10975" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="556"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5218"/>
+        <w:gridCol w:w="563"/>
+        <w:gridCol w:w="4575"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="5290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00F04B0E" w14:paraId="70E5886A" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00F04B0E" w14:paraId="46A57520" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715435EB" w14:textId="2D9EFE94" w:rsidR="000727F4" w:rsidRPr="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000727F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>VIII. IFSP Agreement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00F04B0E" w14:paraId="37C1C00A" w14:textId="77777777" w:rsidTr="004E476C">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBA15DD" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00F04B0E" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1E8036C4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00F04B0E" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prior Written</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w14:paraId="088D006E" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w14:paraId="1F180566" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="1623"/>
+          <w:trHeight w:val="1610"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30AF2F23" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1EF11A60" w14:textId="35FA304D" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for Prior Written Notice:  </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Prior written notice must be provided to parents ten (10) days before the North Carolina Infant-Toddler Program (NC ITP) proposes, or refuses, to initiate or change the provision of early intervention services for your child and family. You may agree to have the proposed action(s) occur sooner and not wait the ten (10) days. </w:t>
+              <w:t xml:space="preserve">Reason for Prior Written Notice: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prior written notice must be provided to parents ten (10) days before the North Carolina Infant-Toddler Program (NC ITP) proposes, or refuses, to initiate or change the provision of early intervention services for your child and family. You may agree to have the proposed action(s) occur sooner and not wait </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the ten</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10) days. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB02975" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="228D8714" w14:textId="77777777" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084210C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="0084210C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084210C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -207,58 +256,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">To initiate the services listed on the IFSP for which consent is provided, according to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Service Delivery Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40333BE1" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="001876FC" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="2A83D891" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="001876FC" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084210C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Reasons</w:t>
             </w:r>
             <w:r w:rsidRPr="0084210C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Taking the Action</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
@@ -297,104 +346,294 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">concerns, priorities and resources, the IFSP team, including the family, agreed on the early intervention services and other supports to be provided to achieve </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the established outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00F04B0E" w14:paraId="1BD6714C" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="00EC5F52" w14:paraId="6FCC40E9" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="588"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B62FE8E" w14:textId="1259FCCD" w:rsidR="00EC5F52" w:rsidRDefault="00EC5F52" w:rsidP="000727F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="270"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SFS % of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text187"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has been determined for the following services: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text188"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="List Appropriate Services - PT, OT, CBRS, SLP, etc. "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List Appropriate Services - PT, OT, CBRS, SLP, etc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00F04B0E" w14:paraId="7F4E88E6" w14:textId="77777777" w:rsidTr="004E476C">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24563FB3" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00F04B0E" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="7793E1E8" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00F04B0E" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Notice of Rights and Procedural Safeguards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00F04B0E" w14:paraId="3C1DA835" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00F04B0E" w14:paraId="54255AC0" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="252"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC53E17" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="001602A2" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="02E6D712" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="001602A2" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-198"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text177"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text177"/>
@@ -466,66 +705,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05EBA4CB" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6CD57639" w14:textId="77777777" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="80" w:after="80"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Initial)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00332C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
@@ -631,105 +869,106 @@
             <w:r w:rsidRPr="00F223AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ng a description of complaint procedures and the ti</w:t>
             </w:r>
             <w:r w:rsidRPr="00F223AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00F223AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>elines for those procedures. These rights have been explained to me and I understand them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00174FE8" w14:paraId="788F8BB2" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00174FE8" w14:paraId="71F81BA5" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58CAD663" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="381753D6" w14:textId="77777777" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parental Consent for Provision of Early Intervention Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="007F23AF" w14:paraId="34F3E411" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="007F23AF" w14:paraId="5CC631B5" w14:textId="77777777" w:rsidTr="004E476C">
         <w:trPr>
-          <w:trHeight w:val="822"/>
+          <w:trHeight w:val="815"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35EF35E8" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="007F23AF" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="56498027" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="007F23AF" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I participated in the development of this IFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -773,373 +1012,371 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I understand that my child will not receive the NC ITP services identified on the IFSP unless I give my written consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w14:paraId="7650EBFF" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="002D7B8A" w14:paraId="20C1A2E2" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10826" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B813167" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E2152F" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="3A6DC8EB" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00E2152F" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Check one of the following</w:t>
             </w:r>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00D94C8B" w14:paraId="2B714846" w14:textId="77777777" w:rsidTr="002E60FA">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00D94C8B" w14:paraId="2B54AD3B" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="197A7C97" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002E60FA" w:rsidRDefault="002E60FA" w:rsidP="002E60FA">
+          <w:p w14:paraId="3F9284D4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002E60FA" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:right="-502"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0A7683" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E2152F" w:rsidRDefault="00E5567A" w:rsidP="002E60FA">
+          <w:p w14:paraId="72FE92DA" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00E2152F" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:right="-170" w:hanging="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I consent for the NC Infant-Toddler Program and service providers to provide the NC ITP services and activities listed on the IFSP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w14:paraId="79B8EC00" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="002D7B8A" w14:paraId="39555E28" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33EE6040" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00D802C3" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6A8689F8" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00D802C3" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:right="-502"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5052" w:type="dxa"/>
+            <w:tcW w:w="5121" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEF4147" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E2152F" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="4667F19E" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00E2152F" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>decline</w:t>
             </w:r>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for my child or family to receive: (specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5218" w:type="dxa"/>
+            <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27A82C51" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1CAD2446" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002D7B8A" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text175"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text175"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -1198,104 +1435,103 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w14:paraId="7033ACCA" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="002D7B8A" w14:paraId="48666B75" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4642AE44" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00D802C3" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1B09FE5F" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00D802C3" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5052" w:type="dxa"/>
+            <w:tcW w:w="5121" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="072440B2" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E2152F" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6970542E" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00E2152F" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1309,64 +1545,64 @@
                 </w:rPr>
                 <w:t>AND</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2152F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5218" w:type="dxa"/>
+            <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14D2A5EA" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="155A6877" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002D7B8A" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text175"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
@@ -1423,76 +1659,76 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w14:paraId="539E0F3E" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="002D7B8A" w14:paraId="49D50F86" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="282"/>
+          <w:trHeight w:val="279"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5608" w:type="dxa"/>
+            <w:tcW w:w="5685" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0978B6B9" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00760C35" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1C353342" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00760C35" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE02A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -1526,70 +1762,92 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> and service providers to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">provide all other NC ITP services and to </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>carry out all other activities listed on this IFSP, EXCLUDING the service or services I have specified here.</w:t>
+              <w:t xml:space="preserve">carry out all other activities listed on this IFSP, EXCLUDING the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>service</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or services I have specified here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5218" w:type="dxa"/>
+            <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77069C10" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="3FFC36F4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002D7B8A" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text175"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
@@ -1646,102 +1904,101 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w14:paraId="6227F21B" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="002D7B8A" w14:paraId="2D5CF110" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="245"/>
+          <w:trHeight w:val="279"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5608" w:type="dxa"/>
+            <w:tcW w:w="5685" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71BB9A0F" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="0DC15C34" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002D7B8A" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5218" w:type="dxa"/>
+            <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="451217CD" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="002D7B8A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="4DFAE62B" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="002D7B8A" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text175"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
@@ -1798,187 +2055,184 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="4D9E14A0" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="26495345" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317FDF75" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6198CCCD" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Consent to Bill Insurance / Medicaid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11AC69B1" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="3DF5B415" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5F6B24" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="160A5AC7" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="755D900B" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="36F334DD" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="435"/>
+          <w:trHeight w:val="431"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="448A2214" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="001602A2" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="660C42C6" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="001602A2" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-198"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text178"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text178"/>
             <w:r>
               <w:rPr>
@@ -2039,66 +2293,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="024A3EF3" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="7F6A956B" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>initial)</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
@@ -2136,80 +2390,79 @@
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to billing private and public insurance benefits have been explained to me and I understand them</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="6D0F4956" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="3CA86D10" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="252"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="216BF6CD" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="001602A2" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="2B3FDA07" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="001602A2" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-198"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text179"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text179"/>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
@@ -2270,134 +2523,132 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45E7EA2B" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="4B9C0CEB" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(initial)</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>The insurance information on record for my child is current and accurate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="4D780A80" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="2E448332" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="480"/>
+          <w:trHeight w:val="476"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7D60A6" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="001602A2" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="246CC28D" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="001602A2" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-198"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text180"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text180"/>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
@@ -2458,66 +2709,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001602A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF1BC9D" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="7B70567D" w14:textId="77777777" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(initial if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -2536,418 +2787,446 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>insurance must be bill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> first</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> under </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> before</w:t>
+              <w:t xml:space="preserve"> under Medicaid Policy</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Medicaid benefits can be accessed</w:t>
+              <w:t xml:space="preserve"> before Medicaid benefits can be accessed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DD93B3" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00C9142C" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1FB2ED40" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00C9142C" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Check one of the following:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="5" w:name="Check19"/>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="54C1E597" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="7EEE1364" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="758"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1137AD7D" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1569F1EE" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="-72" w:right="-115"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200757D9" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00580C76" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1C72E5FE" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00580C76" w:rsidRDefault="000727F4" w:rsidP="000727F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I consent for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NC ITP</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and its authorized service providers to bill the private insurance and / or Medicaid on record for my child for </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EE02A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the early intervention services as identified on this IFSP.</w:t>
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the early intervention services as identified on this IFSP.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00580C76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I authorize the release of medical or clinical information necessary to process the insurance claim.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OR —</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="6" w:name="Check20"/>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="6DE5859E" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="37380627" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="648"/>
+          <w:trHeight w:val="508"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91AFD1" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="0E6AE688" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="00BC2D6A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="-74" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10270" w:type="dxa"/>
+            <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4912B639" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="361AA4FB" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> consent for the </w:t>
+              <w:t xml:space="preserve"> consent </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NC ITP</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and authorized service providers to bill the private insurance and / or Medicaid, on record for my child, for the early intervention service</w:t>
+              <w:t xml:space="preserve"> and authorized service providers to bill the private insurance and / or Medicaid, on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>record for my child,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the early intervention service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> identified on this IFSP </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>except</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
@@ -3039,85 +3318,85 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="008F4B14" w14:paraId="65C31F03" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="008F4B14" w14:paraId="066E099E" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="499"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1943E13B" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="008F4B14" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="7B50DF41" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="008F4B14" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text181"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text181"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3130,88 +3409,88 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C245E63" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="008F4B14" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6891BFB1" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="008F4B14" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A45E084" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="008F4B14" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="3A73C58A" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="008F4B14" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text182"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text182"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3223,190 +3502,190 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="6D75DC8A" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="51166A57" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="186"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0989A80F" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="467394A4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent/Guardian Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0101057E" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="5B1A31CA" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3C7589" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="16F506E6" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent/Guardian Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="008F4B14" w14:paraId="7406A520" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="008F4B14" w14:paraId="31878C78" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="499"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9A8252" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="63FA5BB4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text183"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text183"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3444,91 +3723,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B86607B" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="169CE8E7" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2FF63F" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="1C9F9799" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text184"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text184"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3565,190 +3844,190 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="0A4B569F" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="2FD2DDD5" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="152"/>
+          <w:trHeight w:val="150"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF9BF73" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="3824A0CD" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EI Service Coordinator Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31327E50" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="70399DB4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79248D3D" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="6D63FC4C" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Agency Representative or Designee Signature/Agency and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="008F4B14" w14:paraId="1B4C8B9F" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="008F4B14" w14:paraId="38892F28" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="499"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0746D62D" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="4794EF59" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text185"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text185"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3786,91 +4065,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4393299B" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="37AF014C" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAFEE0E" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00451577" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="4FD1A3E4" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00451577" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text186"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3907,1082 +4186,992 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5567A" w:rsidRPr="00121B63" w14:paraId="778B776F" w14:textId="77777777" w:rsidTr="007E1161">
+      <w:tr w:rsidR="000727F4" w:rsidRPr="00121B63" w14:paraId="7F536AAE" w14:textId="77777777" w:rsidTr="004E476C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="98"/>
+          <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6295020A" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="01E2D665" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Other Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="097C2B14" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="76479164" w14:textId="77777777" w:rsidR="000727F4" w:rsidRPr="00121B63" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5488" w:type="dxa"/>
+            <w:tcW w:w="5564" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8D51E3" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00121B63" w:rsidRDefault="00E5567A" w:rsidP="007E1161">
+          <w:p w14:paraId="2EAF5CF0" w14:textId="77777777" w:rsidR="000727F4" w:rsidRDefault="000727F4" w:rsidP="000727F4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Other Signature and Date</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="32A1AC15" w14:textId="77777777" w:rsidR="004E476C" w:rsidRPr="00121B63" w:rsidRDefault="004E476C" w:rsidP="000727F4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C71D4D6" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E25FFB" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+    <w:p w14:paraId="7301628C" w14:textId="77777777" w:rsidR="00EE6CAD" w:rsidRDefault="00EE6CAD" w:rsidP="004E476C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...3 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E5567A" w:rsidRPr="00E25FFB" w:rsidSect="008B1482">
+    <w:sectPr w:rsidR="00EE6CAD" w:rsidSect="00B91E03">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="504" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E6F4C6F" w14:textId="77777777" w:rsidR="00757C36" w:rsidRDefault="00757C36" w:rsidP="00E5567A">
+    <w:p w14:paraId="761C7FD9" w14:textId="77777777" w:rsidR="008C2237" w:rsidRDefault="008C2237" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B845FD9" w14:textId="77777777" w:rsidR="00757C36" w:rsidRDefault="00757C36" w:rsidP="00E5567A">
+    <w:p w14:paraId="4286BDE1" w14:textId="77777777" w:rsidR="008C2237" w:rsidRDefault="008C2237" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="11160" w:type="dxa"/>
-      <w:tblInd w:w="-72" w:type="dxa"/>
+      <w:tblW w:w="10800" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="990"/>
+      <w:gridCol w:w="3283"/>
+      <w:gridCol w:w="2027"/>
       <w:gridCol w:w="2610"/>
-      <w:gridCol w:w="450"/>
-[...6 lines deleted...]
-      <w:gridCol w:w="630"/>
+      <w:gridCol w:w="1260"/>
+      <w:gridCol w:w="648"/>
+      <w:gridCol w:w="972"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E5567A" w:rsidRPr="00C27259" w14:paraId="08D20E27" w14:textId="77777777" w:rsidTr="007E1161">
+    <w:tr w:rsidR="008456EB" w:rsidRPr="00F564B4" w14:paraId="1DC5E8C5" w14:textId="77777777" w:rsidTr="002F6A5A">
       <w:trPr>
-        <w:trHeight w:val="180"/>
+        <w:trHeight w:val="350"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11160" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="3283" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="26EDB8AA" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00C27259" w:rsidRDefault="004077F0" w:rsidP="00E5567A">
+        <w:p w14:paraId="45B0F817" w14:textId="0F8067DC" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Child’s Name:</w:t>
+          </w:r>
+          <w:r w:rsidR="00927548">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2027" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="312A7727" w14:textId="49AE2155" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">DOB: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2610" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4529E31E" w14:textId="78D8E6F3" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CNDS ID #: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2880" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1B54C2E7" w14:textId="45E28802" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CDSA: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002D2212" w:rsidRPr="00F564B4" w14:paraId="5C77763D" w14:textId="77777777" w:rsidTr="002F6A5A">
+      <w:trPr>
+        <w:trHeight w:val="305"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9180" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="274D2095" w14:textId="1C5778FC" w:rsidR="002D2212" w:rsidRPr="00F564B4" w:rsidRDefault="002D2212" w:rsidP="002D2212">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>NC ITP IFSP v. 3 (Revised 10/13, Updated 2/20, 5/20, 4/22)</w:t>
+            <w:t xml:space="preserve">NC ITP IFSP </w:t>
+          </w:r>
+          <w:r w:rsidR="00B15192">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">– BEES </w:t>
+          </w:r>
+          <w:r w:rsidR="00927548">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>September</w:t>
+          </w:r>
+          <w:r w:rsidR="00B15192">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
-    </w:tr>
-    <w:tr w:rsidR="00E5567A" w:rsidRPr="00AD0BCC" w14:paraId="77A1622A" w14:textId="77777777" w:rsidTr="007E1161">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="990" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="648" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7D75B113" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00F564B4" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+        <w:p w14:paraId="54E7BF22" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="008456EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:right="-108"/>
+            <w:ind w:left="-434" w:firstLine="434"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              <w:sz w:val="16"/>
-[...260 lines deleted...]
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F564B4">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>#</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="630" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="972" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7C843991" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00AD0BCC" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+        <w:p w14:paraId="599C4E5F" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="-108" w:right="-108"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>13</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>13</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="053FD415" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E5567A" w:rsidRDefault="00E5567A">
+  <w:p w14:paraId="466E724E" w14:textId="77777777" w:rsidR="004E476C" w:rsidRDefault="004E476C" w:rsidP="004E476C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E2D5D3B" w14:textId="77777777" w:rsidR="00757C36" w:rsidRDefault="00757C36" w:rsidP="00E5567A">
+    <w:p w14:paraId="4C06E6FB" w14:textId="77777777" w:rsidR="008C2237" w:rsidRDefault="008C2237" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12EC1777" w14:textId="77777777" w:rsidR="00757C36" w:rsidRDefault="00757C36" w:rsidP="00E5567A">
+    <w:p w14:paraId="5D008BF4" w14:textId="77777777" w:rsidR="008C2237" w:rsidRDefault="008C2237" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="553A668D" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67FF01A5" w14:textId="3D7B0111" w:rsidR="00EE6CAD" w:rsidRDefault="002D2212">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:spacing w:after="120"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7510A1E7" wp14:editId="1A200060">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D29CE9" wp14:editId="24730BEF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>4087495</wp:posOffset>
+                <wp:posOffset>3631721</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-14605</wp:posOffset>
+                <wp:posOffset>-198409</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2895600" cy="304800"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="2895600" cy="379563"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 49"/>
+              <wp:docPr id="12" name="Text Box 49"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2895600" cy="304800"/>
+                        <a:ext cx="2895600" cy="379563"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="58BB1440" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+                        <w:p w14:paraId="65898A80" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:ind w:left="720" w:hanging="720"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>North Carolina Department of Health and Human Services</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1C04CFFE" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00C27091" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+                        <w:p w14:paraId="6893428A" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="00C27091" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Division of Child and Family Well-Being</w:t>
                           </w:r>
-                        </w:p>
-[...8 lines deleted...]
-                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7510A1E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="31D29CE9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 49" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:321.85pt;margin-top:-1.15pt;width:228pt;height:24pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANAih72gEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayrEiNOEXXosOA&#10;bh3Q7QNkWYqN2aJGKrGzrx8lJ2m33YpeBIqUH997pNdXY9+JvUFqwZVyPsulME5D3bptKX98v3u3&#10;koKCcrXqwJlSHgzJq83bN+vBF2YBDXS1QcEgjorBl7IJwRdZRroxvaIZeOO4aAF7FfiK26xGNTB6&#10;32WLPL/IBsDaI2hDxNnbqSg3Cd9ao8ODtWSC6ErJ3EI6MZ1VPLPNWhVbVL5p9ZGGegGLXrWOm56h&#10;blVQYoftf1B9qxEIbJhp6DOwttUmaWA18/wfNY+N8iZpYXPIn22i14PVX/eP/huKMH6EkQeYRJC/&#10;B/2ThIObRrmtuUaEoTGq5sbzaFk2eCqOn0arqaAIUg1foOYhq12ABDRa7KMrrFMwOg/gcDbdjEFo&#10;Ti5Wlx8uci5prr3PlyuOYwtVnL72SOGTgV7EoJTIQ03oan9PYXp6ehKbObhruy4NtnN/JRgzZhL7&#10;SHiiHsZq5NdRRQX1gXUgTHvCe81BA/hbioF3pJT0a6fQSNF9duzF5Xy5jEuVLhzg82x1yiqnGaKU&#10;QYopvAnTAu48ttuGO0yuO7hm32ybJD2xOfLl+SdTjrsaF+z5Pb16+qM2fwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMbTb+nfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bum5s&#10;rNSdAImdtgODB/Ca0BQap2qytd3Tk53gaPvT7+/PN4NtxFl3vnaMMJsmIDSXTtVcIXx+vE0eQfhA&#10;rKhxrBFG7WFT3N7klCnX87s+H0IlYgj7jBBMCG0mpS+NtuSnrtUcb1+usxTi2FVSddTHcNvINEmW&#10;0lLN8YOhVr8aXf4cThbBXmaXbkdkv7djSn07mu1+94J4fzc8P4EIegh/MFz1ozoU0enoTqy8aBCW&#10;i/kqogiTdA7iCiTrddwcERYPK5BFLv9XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DQIoe9oBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxtNv6d8AAAAKAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 49" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:285.95pt;margin-top:-15.6pt;width:228pt;height:29.9pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnTmMf2wEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLLbUtpos1VpVYRU&#10;ClLhAxzHSSwSj5nxbrJ8PWNnd1vghrhY4xnnzXtvJuvraejFziBZcKVcLnIpjNNQW9eW8tvX+zeX&#10;UlBQrlY9OFPKvSF5vXn9aj36wqygg742KBjEUTH6UnYh+CLLSHdmULQAbxwXG8BBBb5im9WoRkYf&#10;+myV5xfZCFh7BG2IOHs3F+Um4TeN0eFz05AJoi8lcwvpxHRW8cw2a1W0qHxn9YGG+gcWg7KOm56g&#10;7lRQYov2L6jBagSCJiw0DBk0jdUmaWA1y/wPNU+d8iZpYXPIn2yi/werH3dP/guKML2HiQeYRJB/&#10;AP2dhIPbTrnW3CDC2BlVc+NltCwbPRWHT6PVVFAEqcZPUPOQ1TZAApoaHKIrrFMwOg9gfzLdTEFo&#10;Tq4ur95e5FzSXDt7x5ez1EIVx689UvhgYBAxKCXyUBO62j1QiGxUcXwSmzm4t32fBtu73xL8MGYS&#10;+0h4ph6mauLXUUUF9Z51IMx7wnvNQQf4U4qRd6SU9GOr0EjRf3TsxdXy/DwuVbpwgC+z1TGrnGaI&#10;UgYp5vA2zAu49WjbjjvMrju4Yd8amyQ9sznw5fknpYddjQv28p5ePf9Rm18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDGNb0s3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWidG&#10;9BHiVIBEV2VB4QOm8TQOxHZku03Sr8ddwXJmju6cW25G07Ez+dA6KyGfZ8DI1k61tpHw9fk2WwEL&#10;Ea3CzlmSMFGATXV7U2Kh3GA/6LyPDUshNhQoQcfYF5yHWpPBMHc92XQ7Om8wptE3XHkcUrjpuMiy&#10;BTfY2vRBY0+vmuqf/clIMJf84neI5ns7CRz6SW/fdy9S3t+Nz0/AIo3xD4arflKHKjkd3MmqwDoJ&#10;j8t8nVAJs4dcALsSmVim1UGCWC2AVyX/36H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOdOYx/bAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMY1vSzfAAAACwEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="58BB1440" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+                  <w:p w14:paraId="65898A80" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:ind w:left="720" w:hanging="720"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>North Carolina Department of Health and Human Services</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1C04CFFE" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="00C27091" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
+                  <w:p w14:paraId="6893428A" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="00C27091" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Division of Child and Family Well-Being</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7FABF699" w14:textId="77777777" w:rsidR="00E5567A" w:rsidRPr="000E6AEA" w:rsidRDefault="00E5567A" w:rsidP="00E5567A">
-[...8 lines deleted...]
-                  </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C06B3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FB4A6D"/>
+    <w:rsidRoot w:val="00BA2EE5"/>
+    <w:rsid w:val="000342C1"/>
+    <w:rsid w:val="000727F4"/>
+    <w:rsid w:val="000B1F7E"/>
+    <w:rsid w:val="000C23D0"/>
+    <w:rsid w:val="000F0915"/>
+    <w:rsid w:val="00102F8B"/>
+    <w:rsid w:val="001164E5"/>
+    <w:rsid w:val="00185D96"/>
+    <w:rsid w:val="001A6A5A"/>
+    <w:rsid w:val="001C2C6E"/>
+    <w:rsid w:val="001D49A6"/>
+    <w:rsid w:val="00202F78"/>
+    <w:rsid w:val="00221CF1"/>
+    <w:rsid w:val="002D2212"/>
+    <w:rsid w:val="002D2F73"/>
+    <w:rsid w:val="002F6A5A"/>
+    <w:rsid w:val="00314D19"/>
+    <w:rsid w:val="0039751A"/>
+    <w:rsid w:val="003A6126"/>
+    <w:rsid w:val="003B7C47"/>
+    <w:rsid w:val="00416D3B"/>
+    <w:rsid w:val="00443947"/>
+    <w:rsid w:val="004D51CA"/>
+    <w:rsid w:val="004E476C"/>
+    <w:rsid w:val="00501A1F"/>
+    <w:rsid w:val="00537DAF"/>
+    <w:rsid w:val="00562823"/>
+    <w:rsid w:val="005803F6"/>
+    <w:rsid w:val="005866CB"/>
+    <w:rsid w:val="00663A7D"/>
+    <w:rsid w:val="006E6667"/>
+    <w:rsid w:val="00715E58"/>
+    <w:rsid w:val="00733BB6"/>
+    <w:rsid w:val="00786A02"/>
+    <w:rsid w:val="00803C77"/>
+    <w:rsid w:val="008456EB"/>
+    <w:rsid w:val="00866542"/>
+    <w:rsid w:val="008C2237"/>
+    <w:rsid w:val="00913A81"/>
+    <w:rsid w:val="00927548"/>
+    <w:rsid w:val="00983D88"/>
+    <w:rsid w:val="009D1766"/>
+    <w:rsid w:val="00A0698A"/>
+    <w:rsid w:val="00AB1BCD"/>
+    <w:rsid w:val="00AD5122"/>
+    <w:rsid w:val="00AF393D"/>
+    <w:rsid w:val="00B15192"/>
+    <w:rsid w:val="00B36522"/>
+    <w:rsid w:val="00B844EA"/>
+    <w:rsid w:val="00B91E03"/>
+    <w:rsid w:val="00BA2EE5"/>
+    <w:rsid w:val="00BE1407"/>
+    <w:rsid w:val="00BF1F13"/>
+    <w:rsid w:val="00C00424"/>
+    <w:rsid w:val="00C268F2"/>
+    <w:rsid w:val="00C865F1"/>
+    <w:rsid w:val="00D240AD"/>
+    <w:rsid w:val="00D26429"/>
+    <w:rsid w:val="00D30390"/>
+    <w:rsid w:val="00D4223F"/>
+    <w:rsid w:val="00D43314"/>
+    <w:rsid w:val="00D477BB"/>
+    <w:rsid w:val="00E66342"/>
+    <w:rsid w:val="00EB09CD"/>
+    <w:rsid w:val="00EC5F52"/>
+    <w:rsid w:val="00EE50F5"/>
+    <w:rsid w:val="00EE6CAD"/>
+    <w:rsid w:val="00F10A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="36BE69B4"/>
+  <w14:docId w14:val="5A582D8E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5B75805-DB8A-45AE-A4F0-7CA06C274AAE}"/>
+  <w15:docId w15:val="{E4D534A0-6600-475C-9D25-E8F789F8B3FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5014,51 +5203,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5328,189 +5517,367 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C27259"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C865F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:rsid w:val="00C27259"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C865F1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00C27259"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-TopofForm">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="z-TopofFormChar"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-TopofFormChar">
+    <w:name w:val="z-Top of Form Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="z-TopofForm"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-BottomofForm">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="z-BottomofFormChar"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-BottomofFormChar">
+    <w:name w:val="z-Bottom of Form Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="z-BottomofForm"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C27259"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE6CAD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C27259"/>
+    <w:rsid w:val="00EE6CAD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE6CAD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00EE6CAD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00803C77"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00803C77"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="934748457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="178399880">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1303848213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643803186">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\abbailey\Desktop\ITP%20Website%20Transition%20Workgroup%203\Current%20Docs\DRAFT%20PAGES\4.%20DRAFT%20Staff\C%20NC%20ITP%20Forms\A%20English%20Forms%20%23's%201-%20%2387\38%20IFSP%20Agreement-vertical%20format%20English.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5764,303 +6131,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...219 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>38 IFSP Agreement-vertical format English.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3236</Characters>
+  <Pages>2</Pages>
+  <Words>604</Words>
+  <Characters>3443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3796</CharactersWithSpaces>
+  <CharactersWithSpaces>4039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bailey, Andrea B.</dc:creator>
+  <dc:creator>Yahasoft</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>