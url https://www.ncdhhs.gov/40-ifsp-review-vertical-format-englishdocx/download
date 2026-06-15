--- v0 (2025-10-08)
+++ v1 (2026-06-15)
@@ -1,107 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="3757"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE2FF3" w14:paraId="0FF03CD1" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w14:paraId="11F04322" w14:textId="77777777" w:rsidTr="008C3D46">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E0C08" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="000727F4" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000727F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>IFSP Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001106CA" w14:paraId="537C398A" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DEE9AA" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00760C35" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="494C39FB" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00760C35" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Review Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00F425AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text171"/>
                   <w:enabled/>
@@ -177,109 +221,110 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F425AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B6F561" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="0C5928BB" w14:textId="77777777" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w14:paraId="2A4125DF" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w14:paraId="3E23FECC" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59E8B5" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="367EF9E9" w14:textId="77777777" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text506"/>
+                  <w:name w:val="Text528"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text506"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -303,273 +348,436 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="5FB85865" w14:textId="618DF66A" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="504"/>
+                <w:tab w:val="left" w:pos="3600"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. As verified on the Financial Data Collection form, SFS % of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text187"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has been determined for the following services: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text188"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="List Appropriate Services - PT, OT, CBRS, SLP, etc. "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List Appropriate Services - PT, OT, CBRS, SLP, etc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w14:paraId="10AE588C" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w14:paraId="53DA2E09" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2056A5BE" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="05F2A55D" w14:textId="77777777" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REVIEW CYCLE  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check3"/>
+            <w:bookmarkStart w:id="1" w:name="Check3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Semi-Annual   </w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Check4"/>
+            <w:bookmarkStart w:id="2" w:name="Check4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Annual   </w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check5"/>
+            <w:bookmarkStart w:id="3" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text174"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text174"/>
+            <w:bookmarkStart w:id="4" w:name="Text174"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -593,110 +801,111 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372139AC" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="48BE9EAD" w14:textId="77777777" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Target Date for Next Review</w:t>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text146"/>
+            <w:bookmarkStart w:id="5" w:name="Text146"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text172"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text172"/>
+            <w:bookmarkStart w:id="6" w:name="Text172"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -729,362 +938,351 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00F04B0E" w14:paraId="71749B56" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00F04B0E" w14:paraId="47630518" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B87BD44" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00F04B0E" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="7424EB47" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00F04B0E" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prior Written</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Notice </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="050E7DE3" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="42A2386B" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="1205"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="217836F1" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="3CC73EC3" w14:textId="7E43C2E0" w:rsidR="001106CA" w:rsidRPr="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Prior written notice must be provided to parents ten (10) days before the North Carolina Infant-Toddler Program (NC ITP) proposes, or refuses, to initiate or change the provision of early intervention services for your child and family. You may agree to have the proposed action(s) occur sooner and not wait the ten (10) days.  </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reason for Prior Written Notice: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001106CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prior written notice must be provided to parents ten (10) days before the North Carolina Infant-Toddler Program (NC ITP) proposes, or refuses, to initiate or change the provision of early intervention services for your child and family. You may agree to have the proposed action(s) occur sooner and not wait </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001106CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the ten</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001106CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10) days.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE08967" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="42BF9EE6" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084210C">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
-            <w:r w:rsidRPr="0084210C">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0084210C">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proposed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00121B63">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00121B63">
-[...3 lines deleted...]
-                <w:szCs w:val="19"/>
+            <w:r w:rsidRPr="001106CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To initiate or change the services listed on the IFSP for which consent is provided, according to the Service Delivery Plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="100403B2" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4C3FB226" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084210C">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reasons</w:t>
             </w:r>
-            <w:r w:rsidRPr="0084210C">
+            <w:r w:rsidRPr="001106CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Taking the Action</w:t>
             </w:r>
-            <w:r w:rsidRPr="00121B63">
-[...37 lines deleted...]
-              <w:t>concerns, priorities and resources, the IFSP team, including the family, agreed on the early intervention services and other supports to be provided to achieve the established outcomes.</w:t>
+            <w:r w:rsidRPr="001106CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: After discussing all evaluation/assessment information, including family observation, concerns, priorities and resources, the IFSP team, including the family, agreed on the early intervention services and other supports to be provided to achieve the established outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00F04B0E" w14:paraId="58C2E64C" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00F04B0E" w14:paraId="1813CA62" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1800261D" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="645B27D4" w14:textId="77777777" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Notice of Rights and Procedural Safeguards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="3DAA36EA" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="7EDA764B" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="678"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4809E18D" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="007C34EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4A47C753" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="007C34EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="-198" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text520"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text520"/>
+            <w:bookmarkStart w:id="7" w:name="Text520"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1121,70 +1319,70 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1EC64C" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="3EB69E0F" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="270"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I have received a copy of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -1268,98 +1466,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>ng a description of complaint procedures and the ti</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>elines for those procedures. These rights have been explained to me and I understand them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00F04B0E" w14:paraId="7466DA6F" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00F04B0E" w14:paraId="78907D3E" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460978AA" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00F04B0E" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1DF91B14" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00F04B0E" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parental Consent for Provision of Early Intervention Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="55BDC41D" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="5954DFC3" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:trPr>
           <w:trHeight w:val="773"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="28D6DBDF" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5A21AF74" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
-              <w:spacing w:before="60"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I participated in the development of this IFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -1385,79 +1584,79 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>I understand that I may decline a service or services without jeopardizing any other early intervention service(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">. I understand that my child will not receive the NC ITP services identified on the IFSP unless I give my written consent. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="292AF800" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="681C0674" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C197F06" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="281927E3" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Check o</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1469,146 +1668,145 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the following</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB508E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="083CB584" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="1BF4726C" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7078E459" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00D802C3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="16308BED" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00D802C3" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="80"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-173"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68DD2E0E" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5F74B945" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-198"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="0051124F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -1637,228 +1835,227 @@
               <w:t>Infant-Toddler Program</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> and service providers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> to provide the NC ITP services and activities identified on this IFSP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="677EE92D" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="0BC857BB" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0C480C" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00D802C3" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="0BD6515C" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00D802C3" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:spacing w:before="80"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-173"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E34A597" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="37FBEBC6" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>decline</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> for my child or family to receive: (specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C1524B" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00760C35" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5690CAFE" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00760C35" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108" w:hanging="18"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text173"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text173"/>
+            <w:bookmarkStart w:id="8" w:name="Text173"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1900,84 +2097,84 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="6CD4A6ED" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="23A8EF99" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC44CB3" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1FDA522A" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
@@ -2002,58 +2199,58 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27BF3157" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00760C35" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="158ED5B3" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00760C35" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108" w:hanging="18"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text173"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -2122,116 +2319,138 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="434AD3F2" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="3CDB5F05" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3514C783" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="22FC8392" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="00462A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>consent</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for the NC </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the NC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>ITP</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> and service providers to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
@@ -2239,58 +2458,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">provide all other NC ITP services and to </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">carry out all other activities listed on this IFSP, EXCLUDING the service or services I have specified here. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7936B857" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00760C35" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4C503A5A" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00760C35" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108" w:hanging="18"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text173"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -2359,106 +2578,105 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w14:paraId="73113AE9" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001032EA" w14:paraId="62308486" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B1CBF3" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="46D911DE" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001032EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E9E55F" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00760C35" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="108F3D54" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00760C35" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="-108" w:hanging="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-116" w:hanging="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text173"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2526,203 +2744,200 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w14:paraId="411BFDDE" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001032EA" w14:paraId="05EE1E49" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="770DEED5" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="7A58EDAE" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001032EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
+              <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Consent to Bill Insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C905AAF" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="40A326B8" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001032EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F3EEC5" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4E113A15" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001032EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="02693E05" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="2B5AE59E" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="439"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69E702B1" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1B0C8427" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-198" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text521"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text521"/>
+            <w:bookmarkStart w:id="9" w:name="Text521"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2764,71 +2979,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5F205B" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4A369765" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
@@ -2877,72 +3092,72 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>to billing private and public insurance benefits have been explained to me and I understand them</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="4C230CB8" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="18789761" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="252"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7CFC11" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5927B5C3" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-198" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text521"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -3020,120 +3235,119 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="47DEDF23" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="6374F219" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(initial)</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>The insurance information on record for my child is current and accurate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="1167AD4E" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="73B5B190" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77ABC1DC" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="65542619" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-198" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text521"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -3211,58 +3425,58 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13391F05" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="68468052" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(initial if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
@@ -3306,236 +3520,253 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> first</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> under Medicaid policy</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>, before Medicaid benefits can be accessed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="6BA9CABB" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="4FB47B75" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="225"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51703C70" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1C69D11C" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CB69E1" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="2287D2F3" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00107DA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Check one of the following</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w14:paraId="6A5092FA" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="00121B63" w14:paraId="493B6FB2" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD35AA5" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="59F126C5" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-72" w:right="-115"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26496FBE" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00FF466F" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="136949A8" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00FF466F" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I consent for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NC ITP</w:t>
             </w:r>
             <w:r w:rsidRPr="00121B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and authorized service providers to bill the private insurance and / or Medicaid on record for my child for all of the early intervention services as identified on this IFSP</w:t>
+              <w:t xml:space="preserve"> and authorized service providers to bill the private insurance and / or Medicaid on record for my child for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00121B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the early intervention services as identified on this IFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including increases in the frequency, length, duration, or intensity. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF466F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I authorize the release of medical or clinical information necessary to process the insurance claim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3545,144 +3776,143 @@
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>OR —</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w14:paraId="3D5D2DD2" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001032EA" w14:paraId="2E5462B8" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3023818C" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="0838EC50" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2DB3F2" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="0ACE7B14" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001032EA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-18" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">consent for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3833,266 +4063,266 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001032EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w14:paraId="185FF22F" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001032EA" w14:paraId="3E93F1A2" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="274"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB3A223" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="0037736F" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="765BE603" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="0037736F" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-115"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0037736F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Family Outcomes Summary Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001032EA" w14:paraId="4818575C" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001032EA" w14:paraId="70243377" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33DAA3E8" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00121B63" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4CA9A719" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="00121B63" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-74" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10417" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65CEC2E9" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="0037736F" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="237C3C5B" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="0037736F" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-115"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0037736F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>At the semi-annual review, the Family Outcomes Survey was discussed. I was given the opportunity to complete the survey.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="035A8471" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="7F57C0EF" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68DC41C8" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="37D75637" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text522"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text522"/>
+            <w:bookmarkStart w:id="10" w:name="Text522"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -4125,112 +4355,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64D47BEE" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5B134ABB" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46A35757" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="0E26BE1B" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text523"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text523"/>
+            <w:bookmarkStart w:id="11" w:name="Text523"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -4263,210 +4493,210 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="0F98B54B" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="0C8BF2E6" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4297A2BD" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="64919AB1" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Parent/Guardian Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4B15A2" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="40E85A88" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3189D40D" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="2CE5F244" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Parent/Guardian Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="455129D1" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="7B0B3EEE" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="706FA50E" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="6FF20D03" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text524"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text524"/>
+            <w:bookmarkStart w:id="12" w:name="Text524"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -4499,112 +4729,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="061C0DBD" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="33EA136B" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D47C4AD" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="35F7B5EE" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text525"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text525"/>
+            <w:bookmarkStart w:id="13" w:name="Text525"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -4637,210 +4867,210 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="437EF38F" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="606BA4F5" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="147"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55BE1243" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="797A17A2" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>EI Service Coordinator Signature/ and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77CF7E49" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="5BE9A6B3" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2CB093" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="2DACFCD1" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Agency Representative or Designee Signature/Agency and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="36DAB385" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="6A020818" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78528E09" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1CA42C57" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text526"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text526"/>
+            <w:bookmarkStart w:id="14" w:name="Text526"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -4873,112 +5103,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="121FEE5A" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="6145B735" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E07A891" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="4A924F89" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text527"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text527"/>
+            <w:bookmarkStart w:id="15" w:name="Text527"/>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
@@ -5011,642 +5241,517 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w14:paraId="09C7D8E5" w14:textId="77777777" w:rsidTr="00FE2FF3">
+      <w:tr w:rsidR="001106CA" w:rsidRPr="001C3C26" w14:paraId="30EB272D" w14:textId="77777777" w:rsidTr="008C3D46">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="75"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F25BE11" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="6AFD6BF0" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Other Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65F9A0B0" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="1722D39F" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34966C5C" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="001C3C26" w:rsidRDefault="00FE2FF3" w:rsidP="00740225">
+          <w:p w14:paraId="2E1D30F0" w14:textId="77777777" w:rsidR="001106CA" w:rsidRPr="001C3C26" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3C26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Other Signature and Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52D88A01" w14:textId="77777777" w:rsidR="0001640E" w:rsidRPr="00FE2FF3" w:rsidRDefault="0001640E">
+    <w:p w14:paraId="7301628C" w14:textId="77777777" w:rsidR="00EE6CAD" w:rsidRDefault="00EE6CAD" w:rsidP="00345C54">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0001640E" w:rsidRPr="00FE2FF3" w:rsidSect="00FE2FF3">
+    <w:sectPr w:rsidR="00EE6CAD" w:rsidSect="00B91E03">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00230A63" w14:textId="77777777" w:rsidR="0018077B" w:rsidRDefault="0018077B" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="0158BAE6" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7853F700" w14:textId="77777777" w:rsidR="0018077B" w:rsidRDefault="0018077B" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="534C5087" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="11160" w:type="dxa"/>
-      <w:tblInd w:w="-72" w:type="dxa"/>
+      <w:tblW w:w="10800" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="990"/>
+      <w:gridCol w:w="3283"/>
+      <w:gridCol w:w="2027"/>
       <w:gridCol w:w="2610"/>
-      <w:gridCol w:w="450"/>
-[...6 lines deleted...]
-      <w:gridCol w:w="630"/>
+      <w:gridCol w:w="1260"/>
+      <w:gridCol w:w="648"/>
+      <w:gridCol w:w="972"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00F564B4" w14:paraId="79390137" w14:textId="77777777" w:rsidTr="00740225">
+    <w:tr w:rsidR="008456EB" w:rsidRPr="00F564B4" w14:paraId="1DC5E8C5" w14:textId="77777777" w:rsidTr="002F6A5A">
       <w:trPr>
-        <w:trHeight w:val="180"/>
+        <w:trHeight w:val="350"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11160" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="3283" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="652FE38A" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00F564B4" w:rsidRDefault="00D45A58" w:rsidP="00FE2FF3">
+        <w:p w14:paraId="45B0F817" w14:textId="0F8067DC" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Child’s Name:</w:t>
+          </w:r>
+          <w:r w:rsidR="00927548">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2027" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="312A7727" w14:textId="49AE2155" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">DOB: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2610" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4529E31E" w14:textId="78D8E6F3" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CNDS ID #: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2880" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1B54C2E7" w14:textId="45E28802" w:rsidR="008456EB" w:rsidRDefault="008456EB" w:rsidP="002D2212">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CDSA: </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002D2212" w:rsidRPr="00F564B4" w14:paraId="5C77763D" w14:textId="77777777" w:rsidTr="002F6A5A">
+      <w:trPr>
+        <w:trHeight w:val="305"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9180" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="274D2095" w14:textId="1C5778FC" w:rsidR="002D2212" w:rsidRPr="00F564B4" w:rsidRDefault="002D2212" w:rsidP="002D2212">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>NC ITP IFSP v. 3 (Revised 10/13, Updated 2/20, 5/20, 4/22)</w:t>
+            <w:t xml:space="preserve">NC ITP IFSP </w:t>
+          </w:r>
+          <w:r w:rsidR="00B15192">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">– BEES </w:t>
+          </w:r>
+          <w:r w:rsidR="00927548">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>September</w:t>
+          </w:r>
+          <w:r w:rsidR="00B15192">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
-    </w:tr>
-    <w:tr w:rsidR="00FE2FF3" w:rsidRPr="00AD0BCC" w14:paraId="08A6CEB6" w14:textId="77777777" w:rsidTr="00740225">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="990" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="648" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1AF0A440" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00F564B4" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+        <w:p w14:paraId="54E7BF22" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="008456EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:right="-108"/>
+            <w:ind w:left="-434" w:firstLine="434"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              <w:sz w:val="16"/>
-[...260 lines deleted...]
-              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F564B4">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>#</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="630" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="972" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6E352A5B" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00AD0BCC" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+        <w:p w14:paraId="599C4E5F" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="-108" w:right="-108"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -5664,385 +5769,468 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>13</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00AD0BCC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00AD0BCC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>13</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD0BCC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0254D418" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+  <w:p w14:paraId="2F4780E2" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="00927548">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28204654" w14:textId="77777777" w:rsidR="0018077B" w:rsidRDefault="0018077B" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="0956BB7D" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="464859E6" w14:textId="77777777" w:rsidR="0018077B" w:rsidRDefault="0018077B" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="03F5A98B" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0945E8CC" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67FF01A5" w14:textId="3D7B0111" w:rsidR="00EE6CAD" w:rsidRDefault="002D2212">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:spacing w:after="120"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="242EECBB" wp14:editId="373C884B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D29CE9" wp14:editId="24730BEF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>4087495</wp:posOffset>
+                <wp:posOffset>3631721</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-14605</wp:posOffset>
+                <wp:posOffset>-198409</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2895600" cy="304800"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="2895600" cy="379563"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 49"/>
+              <wp:docPr id="12" name="Text Box 49"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2895600" cy="304800"/>
+                        <a:ext cx="2895600" cy="379563"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28456E3A" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+                        <w:p w14:paraId="65898A80" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:ind w:left="720" w:hanging="720"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>North Carolina Department of Health and Human Services</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0AA27DC4" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00C27091" w:rsidRDefault="00FE2FF3" w:rsidP="00C27091">
+                        <w:p w14:paraId="6893428A" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="00C27091" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Division of Child and Family Well-Being</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="16BF81C0" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="000E6AEA" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+                        <w:p w14:paraId="746C9381" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="000E6AEA" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="242EECBB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="31D29CE9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 49" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:321.85pt;margin-top:-1.15pt;width:228pt;height:24pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANAih72gEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayrEiNOEXXosOA&#10;bh3Q7QNkWYqN2aJGKrGzrx8lJ2m33YpeBIqUH997pNdXY9+JvUFqwZVyPsulME5D3bptKX98v3u3&#10;koKCcrXqwJlSHgzJq83bN+vBF2YBDXS1QcEgjorBl7IJwRdZRroxvaIZeOO4aAF7FfiK26xGNTB6&#10;32WLPL/IBsDaI2hDxNnbqSg3Cd9ao8ODtWSC6ErJ3EI6MZ1VPLPNWhVbVL5p9ZGGegGLXrWOm56h&#10;blVQYoftf1B9qxEIbJhp6DOwttUmaWA18/wfNY+N8iZpYXPIn22i14PVX/eP/huKMH6EkQeYRJC/&#10;B/2ThIObRrmtuUaEoTGq5sbzaFk2eCqOn0arqaAIUg1foOYhq12ABDRa7KMrrFMwOg/gcDbdjEFo&#10;Ti5Wlx8uci5prr3PlyuOYwtVnL72SOGTgV7EoJTIQ03oan9PYXp6ehKbObhruy4NtnN/JRgzZhL7&#10;SHiiHsZq5NdRRQX1gXUgTHvCe81BA/hbioF3pJT0a6fQSNF9duzF5Xy5jEuVLhzg82x1yiqnGaKU&#10;QYopvAnTAu48ttuGO0yuO7hm32ybJD2xOfLl+SdTjrsaF+z5Pb16+qM2fwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMbTb+nfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bum5s&#10;rNSdAImdtgODB/Ca0BQap2qytd3Tk53gaPvT7+/PN4NtxFl3vnaMMJsmIDSXTtVcIXx+vE0eQfhA&#10;rKhxrBFG7WFT3N7klCnX87s+H0IlYgj7jBBMCG0mpS+NtuSnrtUcb1+usxTi2FVSddTHcNvINEmW&#10;0lLN8YOhVr8aXf4cThbBXmaXbkdkv7djSn07mu1+94J4fzc8P4EIegh/MFz1ozoU0enoTqy8aBCW&#10;i/kqogiTdA7iCiTrddwcERYPK5BFLv9XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DQIoe9oBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxtNv6d8AAAAKAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 49" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:285.95pt;margin-top:-15.6pt;width:228pt;height:29.9pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnTmMf2wEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLLbUtpos1VpVYRU&#10;ClLhAxzHSSwSj5nxbrJ8PWNnd1vghrhY4xnnzXtvJuvraejFziBZcKVcLnIpjNNQW9eW8tvX+zeX&#10;UlBQrlY9OFPKvSF5vXn9aj36wqygg742KBjEUTH6UnYh+CLLSHdmULQAbxwXG8BBBb5im9WoRkYf&#10;+myV5xfZCFh7BG2IOHs3F+Um4TeN0eFz05AJoi8lcwvpxHRW8cw2a1W0qHxn9YGG+gcWg7KOm56g&#10;7lRQYov2L6jBagSCJiw0DBk0jdUmaWA1y/wPNU+d8iZpYXPIn2yi/werH3dP/guKML2HiQeYRJB/&#10;AP2dhIPbTrnW3CDC2BlVc+NltCwbPRWHT6PVVFAEqcZPUPOQ1TZAApoaHKIrrFMwOg9gfzLdTEFo&#10;Tq4ur95e5FzSXDt7x5ez1EIVx689UvhgYBAxKCXyUBO62j1QiGxUcXwSmzm4t32fBtu73xL8MGYS&#10;+0h4ph6mauLXUUUF9Z51IMx7wnvNQQf4U4qRd6SU9GOr0EjRf3TsxdXy/DwuVbpwgC+z1TGrnGaI&#10;UgYp5vA2zAu49WjbjjvMrju4Yd8amyQ9sznw5fknpYddjQv28p5ePf9Rm18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDGNb0s3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWidG&#10;9BHiVIBEV2VB4QOm8TQOxHZku03Sr8ddwXJmju6cW25G07Ez+dA6KyGfZ8DI1k61tpHw9fk2WwEL&#10;Ea3CzlmSMFGATXV7U2Kh3GA/6LyPDUshNhQoQcfYF5yHWpPBMHc92XQ7Om8wptE3XHkcUrjpuMiy&#10;BTfY2vRBY0+vmuqf/clIMJf84neI5ns7CRz6SW/fdy9S3t+Nz0/AIo3xD4arflKHKjkd3MmqwDoJ&#10;j8t8nVAJs4dcALsSmVim1UGCWC2AVyX/36H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOdOYx/bAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMY1vSzfAAAACwEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="28456E3A" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+                  <w:p w14:paraId="65898A80" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:ind w:left="720" w:hanging="720"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>North Carolina Department of Health and Human Services</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="0AA27DC4" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00C27091" w:rsidRDefault="00FE2FF3" w:rsidP="00C27091">
+                  <w:p w14:paraId="6893428A" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="00C27091" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Division of Child and Family Well-Being</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="16BF81C0" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="000E6AEA" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
+                  <w:p w14:paraId="746C9381" w14:textId="77777777" w:rsidR="002D2212" w:rsidRPr="000E6AEA" w:rsidRDefault="002D2212" w:rsidP="002D2212">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00EA5B2D">
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B51BF7"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FE2FF3"/>
+    <w:rsidRoot w:val="00BA2EE5"/>
+    <w:rsid w:val="000342C1"/>
+    <w:rsid w:val="000727F4"/>
+    <w:rsid w:val="000B1F7E"/>
+    <w:rsid w:val="000C23D0"/>
+    <w:rsid w:val="000F0915"/>
+    <w:rsid w:val="00102F8B"/>
+    <w:rsid w:val="001106CA"/>
+    <w:rsid w:val="001164E5"/>
+    <w:rsid w:val="00185D96"/>
+    <w:rsid w:val="001A6A5A"/>
+    <w:rsid w:val="001C2C6E"/>
+    <w:rsid w:val="001D49A6"/>
+    <w:rsid w:val="00202F78"/>
+    <w:rsid w:val="00221CF1"/>
+    <w:rsid w:val="002D2212"/>
+    <w:rsid w:val="002D2F73"/>
+    <w:rsid w:val="002F6A5A"/>
+    <w:rsid w:val="00314D19"/>
+    <w:rsid w:val="00345C54"/>
+    <w:rsid w:val="0039751A"/>
+    <w:rsid w:val="003A6126"/>
+    <w:rsid w:val="003B7C47"/>
+    <w:rsid w:val="00416D3B"/>
+    <w:rsid w:val="00443947"/>
+    <w:rsid w:val="00501A1F"/>
+    <w:rsid w:val="00537DAF"/>
+    <w:rsid w:val="00562823"/>
+    <w:rsid w:val="005803F6"/>
+    <w:rsid w:val="005866CB"/>
+    <w:rsid w:val="00663A7D"/>
+    <w:rsid w:val="006C79DD"/>
+    <w:rsid w:val="006E6667"/>
+    <w:rsid w:val="00715E58"/>
+    <w:rsid w:val="00733BB6"/>
+    <w:rsid w:val="00786A02"/>
+    <w:rsid w:val="00803C77"/>
+    <w:rsid w:val="008456EB"/>
+    <w:rsid w:val="00866542"/>
+    <w:rsid w:val="008F0EBD"/>
+    <w:rsid w:val="00913A81"/>
+    <w:rsid w:val="00927548"/>
+    <w:rsid w:val="00983D88"/>
+    <w:rsid w:val="009D1766"/>
+    <w:rsid w:val="009D628C"/>
+    <w:rsid w:val="00A0698A"/>
+    <w:rsid w:val="00AB1BCD"/>
+    <w:rsid w:val="00AD5122"/>
+    <w:rsid w:val="00AF393D"/>
+    <w:rsid w:val="00B15192"/>
+    <w:rsid w:val="00B36522"/>
+    <w:rsid w:val="00B844EA"/>
+    <w:rsid w:val="00B91E03"/>
+    <w:rsid w:val="00BA2EE5"/>
+    <w:rsid w:val="00BE1407"/>
+    <w:rsid w:val="00C00424"/>
+    <w:rsid w:val="00C05BF3"/>
+    <w:rsid w:val="00C268F2"/>
+    <w:rsid w:val="00C865F1"/>
+    <w:rsid w:val="00D240AD"/>
+    <w:rsid w:val="00D30390"/>
+    <w:rsid w:val="00D4223F"/>
+    <w:rsid w:val="00D43314"/>
+    <w:rsid w:val="00D477BB"/>
+    <w:rsid w:val="00E66342"/>
+    <w:rsid w:val="00EE50F5"/>
+    <w:rsid w:val="00EE6CAD"/>
+    <w:rsid w:val="00F10A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="730F6EA3"/>
+  <w14:docId w14:val="5A582D8E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{47F07F66-55BE-4D07-875B-FB4BED6B560D}"/>
+  <w15:docId w15:val="{E4D534A0-6600-475C-9D25-E8F789F8B3FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6388,194 +6576,367 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE2FF3"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE2FF3"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C865F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C865F1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-TopofForm">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="z-TopofFormChar"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-TopofFormChar">
+    <w:name w:val="z-Top of Form Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="z-TopofForm"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-BottomofForm">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="z-BottomofFormChar"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-BottomofFormChar">
+    <w:name w:val="z-Bottom of Form Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="z-BottomofForm"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE2FF3"/>
+    <w:rsid w:val="00EE6CAD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE2FF3"/>
+    <w:rsid w:val="00EE6CAD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE2FF3"/>
+    <w:rsid w:val="00EE6CAD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00FE2FF3"/>
+    <w:rsid w:val="00EE6CAD"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE2FF3"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00803C77"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00803C77"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="934748457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="178399880">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1303848213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643803186">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\abbailey\Desktop\ITP%20Website%20Transition%20Workgroup%203\Current%20Docs\DRAFT%20PAGES\4.%20DRAFT%20Staff\C%20NC%20ITP%20Forms\A%20English%20Forms%20%23's%201-%20%2387\40%20IFSP%20Review-vertical%20format_English.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6829,288 +7190,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...219 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>40 IFSP Review-vertical format_English.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3710</Characters>
+  <Pages>2</Pages>
+  <Words>693</Words>
+  <Characters>3952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4352</CharactersWithSpaces>
+  <CharactersWithSpaces>4636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bailey, Andrea B.</dc:creator>
+  <dc:creator>Yahasoft</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>