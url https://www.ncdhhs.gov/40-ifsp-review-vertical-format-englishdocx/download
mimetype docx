--- v1 (2026-06-15)
+++ v2 (2026-07-05)
@@ -349,72 +349,86 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB85865" w14:textId="618DF66A" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
+          <w:p w14:paraId="5FB85865" w14:textId="496D4A20" w:rsidR="001106CA" w:rsidRDefault="001106CA" w:rsidP="008C3D46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. As verified on the Financial Data Collection form, SFS % of </w:t>
+              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. </w:t>
+            </w:r>
+            <w:r w:rsidR="00381ECE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SFS % of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text187"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -5369,61 +5383,61 @@
     </w:tbl>
     <w:p w14:paraId="7301628C" w14:textId="77777777" w:rsidR="00EE6CAD" w:rsidRDefault="00EE6CAD" w:rsidP="00345C54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE6CAD" w:rsidSect="00B91E03">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0158BAE6" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+    <w:p w14:paraId="6130C232" w14:textId="77777777" w:rsidR="00C0379C" w:rsidRDefault="00C0379C" w:rsidP="00EE6CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="534C5087" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+    <w:p w14:paraId="05564745" w14:textId="77777777" w:rsidR="00C0379C" w:rsidRDefault="00C0379C" w:rsidP="00EE6CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5825,61 +5839,61 @@
             <w:t>13</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD0BCC">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2F4780E2" w14:textId="77777777" w:rsidR="002D2212" w:rsidRDefault="002D2212" w:rsidP="00927548">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0956BB7D" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+    <w:p w14:paraId="2900D479" w14:textId="77777777" w:rsidR="00C0379C" w:rsidRDefault="00C0379C" w:rsidP="00EE6CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F5A98B" w14:textId="77777777" w:rsidR="008F0EBD" w:rsidRDefault="008F0EBD" w:rsidP="00EE6CAD">
+    <w:p w14:paraId="04D6D4F4" w14:textId="77777777" w:rsidR="00C0379C" w:rsidRDefault="00C0379C" w:rsidP="00EE6CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FF01A5" w14:textId="3D7B0111" w:rsidR="00EE6CAD" w:rsidRDefault="002D2212">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -6099,86 +6113,89 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA2EE5"/>
     <w:rsid w:val="000342C1"/>
     <w:rsid w:val="000727F4"/>
     <w:rsid w:val="000B1F7E"/>
     <w:rsid w:val="000C23D0"/>
     <w:rsid w:val="000F0915"/>
     <w:rsid w:val="00102F8B"/>
     <w:rsid w:val="001106CA"/>
     <w:rsid w:val="001164E5"/>
     <w:rsid w:val="00185D96"/>
     <w:rsid w:val="001A6A5A"/>
     <w:rsid w:val="001C2C6E"/>
     <w:rsid w:val="001D49A6"/>
     <w:rsid w:val="00202F78"/>
     <w:rsid w:val="00221CF1"/>
     <w:rsid w:val="002D2212"/>
     <w:rsid w:val="002D2F73"/>
     <w:rsid w:val="002F6A5A"/>
     <w:rsid w:val="00314D19"/>
     <w:rsid w:val="00345C54"/>
+    <w:rsid w:val="00381ECE"/>
     <w:rsid w:val="0039751A"/>
     <w:rsid w:val="003A6126"/>
     <w:rsid w:val="003B7C47"/>
     <w:rsid w:val="00416D3B"/>
+    <w:rsid w:val="004435A8"/>
     <w:rsid w:val="00443947"/>
     <w:rsid w:val="00501A1F"/>
     <w:rsid w:val="00537DAF"/>
     <w:rsid w:val="00562823"/>
     <w:rsid w:val="005803F6"/>
     <w:rsid w:val="005866CB"/>
     <w:rsid w:val="00663A7D"/>
     <w:rsid w:val="006C79DD"/>
     <w:rsid w:val="006E6667"/>
     <w:rsid w:val="00715E58"/>
     <w:rsid w:val="00733BB6"/>
     <w:rsid w:val="00786A02"/>
     <w:rsid w:val="00803C77"/>
     <w:rsid w:val="008456EB"/>
     <w:rsid w:val="00866542"/>
     <w:rsid w:val="008F0EBD"/>
     <w:rsid w:val="00913A81"/>
     <w:rsid w:val="00927548"/>
     <w:rsid w:val="00983D88"/>
     <w:rsid w:val="009D1766"/>
     <w:rsid w:val="009D628C"/>
     <w:rsid w:val="00A0698A"/>
     <w:rsid w:val="00AB1BCD"/>
     <w:rsid w:val="00AD5122"/>
     <w:rsid w:val="00AF393D"/>
     <w:rsid w:val="00B15192"/>
     <w:rsid w:val="00B36522"/>
     <w:rsid w:val="00B844EA"/>
     <w:rsid w:val="00B91E03"/>
     <w:rsid w:val="00BA2EE5"/>
     <w:rsid w:val="00BE1407"/>
     <w:rsid w:val="00C00424"/>
+    <w:rsid w:val="00C0379C"/>
     <w:rsid w:val="00C05BF3"/>
     <w:rsid w:val="00C268F2"/>
     <w:rsid w:val="00C865F1"/>
     <w:rsid w:val="00D240AD"/>
     <w:rsid w:val="00D30390"/>
     <w:rsid w:val="00D4223F"/>
     <w:rsid w:val="00D43314"/>
     <w:rsid w:val="00D477BB"/>
     <w:rsid w:val="00E66342"/>
     <w:rsid w:val="00EE50F5"/>
     <w:rsid w:val="00EE6CAD"/>
     <w:rsid w:val="00F10A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7195,69 +7212,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>693</Words>
-  <Characters>3952</Characters>
+  <Words>686</Words>
+  <Characters>3912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4636</CharactersWithSpaces>
+  <CharactersWithSpaces>4589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yahasoft</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>