--- v0 (2025-10-07)
+++ v1 (2026-10-20)
@@ -1,5439 +1,26295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15B6C3BF" w14:textId="2E69BA88" w:rsidR="00D66194" w:rsidRPr="00037B04" w:rsidRDefault="00D66194" w:rsidP="6A35F1B9">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (ITP)</w:t>
+    <w:p w14:paraId="356272BF" w14:textId="33D03FC3" w:rsidR="0099555F" w:rsidRPr="00697C37" w:rsidRDefault="005718AB" w:rsidP="0099555F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="003769B4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ITP credential is the </w:t>
+      </w:r>
+      <w:r w:rsidR="003769B4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ITFC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. New NC ITP providers of early intervention service coordination and special instruction services are eligible to apply for the ITFC</w:t>
+      </w:r>
+      <w:r w:rsidR="008974F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21D8" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must complete and submit this application with a copy of your official transcripts to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00AE21D8" w:rsidRPr="00697C37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Children’s Developmental Services Agency (CDSA)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AE21D8" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the county where the services will be provided within 30 days of your hire date. </w:t>
+      </w:r>
+      <w:r w:rsidR="0099555F" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The CDSA will issue a written approval or denial of the certificate within 30 days of receiving the application and no later than 60 days from the employee’s date of hire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8045F6" w14:textId="52CE200B" w:rsidR="00D66194" w:rsidRPr="00037B04" w:rsidRDefault="00D66194" w:rsidP="76090690">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+    <w:p w14:paraId="5B49735A" w14:textId="5F655220" w:rsidR="008974F2" w:rsidRPr="00697C37" w:rsidRDefault="008974F2" w:rsidP="00090F4B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detailed instructions are provided at end of this form. </w:t>
+      </w:r>
+      <w:r w:rsidR="00655DBC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incomplete forms will not be processed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please reach out to the CDSA Director or designee should you and/or your employer have questions about the ITFC process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1EC329" w14:textId="7FFC6B40" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="001B1D64">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 1: Early Intervention Service</w:t>
+      </w:r>
+      <w:r w:rsidR="003769B4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to be Provided</w:t>
+      </w:r>
+      <w:r w:rsidR="003769B4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4415"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1EAD" w:rsidRPr="008974F2" w14:paraId="1C8DC36F" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1631F535" w14:textId="3ADEA190" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Service Option</w:t>
+            </w:r>
+            <w:r w:rsidR="009A0BAD" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1EAD" w:rsidRPr="008974F2" w14:paraId="52A38020" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058F4754" w14:textId="1FE8920D" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="00C90BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="1467239058"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F73628">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007C1EAD" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Early Intervention Service Coordination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1EAD" w:rsidRPr="008974F2" w14:paraId="458D7FAB" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65772B62" w14:textId="4B349AD3" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="00C90BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="164522019"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007C1EAD" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Special Instruction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6067AEF1" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="001B1D64">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008974F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 2: Applicant’s Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="6362"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="2920AD12" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536FF03A" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AF3C01" w14:textId="2C90345B" w:rsidR="001057EF" w:rsidRPr="002F7516" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Example: </w:t>
+            </w:r>
+            <w:r w:rsidR="005518EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Minnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Smith </w:t>
+            </w:r>
+            <w:r w:rsidR="005518EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mouse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1459EAE9" w14:textId="505595BB" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="519DADC8" w14:textId="5EE52809" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="3CBB6157" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120980CB" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maiden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784AED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659C5617" w14:textId="1B128F2F" w:rsidR="001057EF" w:rsidRPr="002F7516" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Example: </w:t>
+            </w:r>
+            <w:r w:rsidR="005518EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Minnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anne Smith)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A38791A" w14:textId="7A69D9E8" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="399FA64B" w14:textId="38975360" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="2109BAF8" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFADE68" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home Mailing Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF9CA62" w14:textId="77777777" w:rsidR="008974F2" w:rsidRPr="002F7516" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: 123 Main St</w:t>
+            </w:r>
+            <w:r w:rsidR="008974F2" w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>reet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7516">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B921521" w14:textId="60B83489" w:rsidR="001057EF" w:rsidRPr="008974F2" w:rsidRDefault="00CF3B52" w:rsidP="002F7516">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sandhills</w:t>
+            </w:r>
+            <w:r w:rsidR="001057EF" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, NC 27834)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F929E7" w14:textId="62A44FB5" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD" w:rsidP="003E16F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E417A9E" w14:textId="6496A20C" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="61EE8FDF" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7B3A0D" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Phone (with area code)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D567F15" w14:textId="546EC16A" w:rsidR="001057EF" w:rsidRPr="008974F2" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: 910-123-6789)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8829EC" w14:textId="3D059610" w:rsidR="009608FC" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A560AF1" w14:textId="71000831" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="223C90CE" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7615280E" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1812536D" w14:textId="24AE8677" w:rsidR="001057EF" w:rsidRPr="008974F2" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: ECEducator1@Mymail.com)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770C7A28" w14:textId="2835A9CE" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD" w:rsidP="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12174847" w14:textId="030ADBAB" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="6A69EF65" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256EEE43" w14:textId="29CEBC30" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="006B32CC" w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Applicant’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Employer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="088BED7B" w14:textId="2BB73671" w:rsidR="001057EF" w:rsidRPr="008974F2" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: ABC Early Childhood Services)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AF98CA" w14:textId="3B036CC4" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD" w:rsidP="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B223576" w14:textId="1D955D13" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="2380FE0F" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B641DAC" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Employer’s Mailing Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B6F430" w14:textId="13F5BF98" w:rsidR="006B32CC" w:rsidRPr="00F6224B" w:rsidRDefault="001057EF" w:rsidP="002F7516">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Example: </w:t>
+            </w:r>
+            <w:r w:rsidR="006B32CC" w:rsidRPr="00F6224B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABC Early Childhood Services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76575F54" w14:textId="77777777" w:rsidR="008974F2" w:rsidRDefault="001057EF" w:rsidP="004E70BE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>456 Deer St</w:t>
+            </w:r>
+            <w:r w:rsidR="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>reet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D11D585" w14:textId="29979657" w:rsidR="001057EF" w:rsidRPr="008974F2" w:rsidRDefault="00CF3B52" w:rsidP="004E70BE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sandhills</w:t>
+            </w:r>
+            <w:r w:rsidR="001057EF" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, NC 27834)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46722A3A" w14:textId="2DD9BD95" w:rsidR="007C1EAD" w:rsidRPr="008974F2" w:rsidRDefault="007C1EAD" w:rsidP="007C1EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30395BBC" w14:textId="5702A794" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="008974F2" w14:paraId="783E7ED4" w14:textId="77777777" w:rsidTr="006B32CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A60208D" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00F46B06" w:rsidRDefault="001B1D64" w:rsidP="00CE6CA7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of Employment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269F5939" w14:textId="2A334A72" w:rsidR="001057EF" w:rsidRPr="00F6224B" w:rsidRDefault="001057EF" w:rsidP="004E70BE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6224B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: 12/15/2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:id w:val="-2133008756"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date w:fullDate="2026-01-20T00:00:00Z">
+                <w:dateFormat w:val="M/d/yyyy"/>
+                <w:lid w:val="en-US"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0FE3104E" w14:textId="7DB875D1" w:rsidR="009608FC" w:rsidRPr="008974F2" w:rsidRDefault="003E16F6">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:u w:val="single"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0099723C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4A2E9608" w14:textId="65D9CC23" w:rsidR="00514D7B" w:rsidRPr="008974F2" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="109487A0" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRDefault="001B1D64" w:rsidP="00BC1CA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008974F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 3: Educational Attainment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD0A2EA" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="007179C5" w:rsidRDefault="007C727A" w:rsidP="00BC1CA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097766C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>complete this section around the degree the applicant wants to be considered for ITFC.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10908" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6048"/>
+        <w:gridCol w:w="4860"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C727A" w:rsidRPr="00F46B06" w14:paraId="3E0AC79A" w14:textId="77777777" w:rsidTr="008E5ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E06B184" w14:textId="6F9BABB3" w:rsidR="007C727A" w:rsidRPr="00185EFB" w:rsidRDefault="007C727A" w:rsidP="00BB52C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degree Type </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(must by </w:t>
+            </w:r>
+            <w:r w:rsidR="005C17C3" w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>bachelor’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> degree or</w:t>
+            </w:r>
+            <w:r w:rsidR="002C1E8F" w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00185EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>higher)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D4EBDE" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="00F46B06" w:rsidRDefault="007C727A" w:rsidP="00BB52C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: Bachelor of Science)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10699877" w14:textId="1EE24B19" w:rsidR="007C727A" w:rsidRPr="00F46B06" w:rsidRDefault="007C727A" w:rsidP="0041114C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F46B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C727A" w:rsidRPr="00697C37" w14:paraId="6591DB6A" w14:textId="77777777" w:rsidTr="008E5ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E982587" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="00BB52C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Degree Major</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE489ED" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="00BB52C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Example: Early Childhood Education)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C39C9" w14:textId="2907B61F" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="0041114C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C727A" w:rsidRPr="00697C37" w14:paraId="340293DC" w14:textId="77777777" w:rsidTr="008E5ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279B540A" w14:textId="1B38469E" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="002C1E8F" w:rsidP="00BB52C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Accredited u</w:t>
+            </w:r>
+            <w:r w:rsidR="007C727A" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>niversity from which the degree was obtained</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF3D801" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="00402E6A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Example: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>East Carolina University)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B26613" w14:textId="37A6EEAD" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="0041114C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C727A" w:rsidRPr="00697C37" w14:paraId="34F92A39" w14:textId="77777777" w:rsidTr="008E5ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2852B5DA" w14:textId="77777777" w:rsidR="00BC1CA3" w:rsidRPr="00697C37" w:rsidRDefault="00BC1CA3" w:rsidP="00697C37">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copy of official transcript obtained and ready to submit with this completed application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314A7A8D" w14:textId="77777777" w:rsidR="007C727A" w:rsidRPr="00697C37" w:rsidRDefault="007C727A" w:rsidP="00402E6A">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Name, degree type, major, date awarded, and the university’s official signature or seal must be clearly shown)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C76C11" w14:textId="791EC5E9" w:rsidR="007C727A" w:rsidRDefault="00C90BCA" w:rsidP="0041114C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-643277038"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007C727A" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE4ADE8" w14:textId="77777777" w:rsidR="00322EBA" w:rsidRPr="00322EBA" w:rsidRDefault="00322EBA" w:rsidP="00322EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C064C43" w14:textId="77777777" w:rsidR="00322EBA" w:rsidRDefault="00322EBA" w:rsidP="00322EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114C3E27" w14:textId="68A86A86" w:rsidR="00322EBA" w:rsidRPr="00322EBA" w:rsidRDefault="00322EBA" w:rsidP="00322EBA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1464"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64F713DA" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64" w:rsidP="005C4824">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 4: Statutory Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43879B2B" w14:textId="73668302" w:rsidR="007643D9" w:rsidRPr="00697C37" w:rsidRDefault="007643D9" w:rsidP="005C4824">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218699273"/>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please answer the following questions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (They are asked in accordance with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk184382710"/>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2Fwww.ncleg.gov%2FEnactedLegislation%2FSessionLaws%2FPDF%2F2019-2020%2FSL2019-91.pdf__%3B!!HYmSToo!cgjTXwebP7WCOWlKLJohFPzolz1nOZkCYyQJM5x4LHOHd8GZ6h7MX_RQCo9Of-V3aofpfwf86Fz0FD_vca56kOfEs7Ii_WeS09vO6qs%24&amp;data=05%7C02%7Ckrystal.davis%40dhhs.nc.gov%7Cee504df40fa5458a44c108dca5d4da4f%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638567581196118960%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=QP%2B3sboY1ixTCH2YhJYlh04%2F11nV3kMNJtpkc9PCLT4%3D&amp;reserved=0"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NC Session Laws 2019-91 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00697C37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>SL 2020-87.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The responses are being collected for statutory purposes and identifying information shall not be disclosed with your response</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32CC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5989"/>
+        <w:gridCol w:w="4896"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="00697C37" w14:paraId="240C5C49" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6041" w:type="dxa"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="0B58B21E" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64" w:rsidP="005F3BA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do you have a conviction record?</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0A21" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C16DE8" w14:textId="7D4B121C" w:rsidR="00984190" w:rsidRPr="00697C37" w:rsidRDefault="007073F2" w:rsidP="005F3BA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00984190" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example: Yes, 2019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> convictions - speeding up to 10 miles over speed limit &amp; driving without a seatbelt)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0458174A" w14:textId="068E1D2C" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="-1025944989"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009608FC" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="186648810"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00877811">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009608FC" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63382DBA" w14:textId="36F6EA39" w:rsidR="00DB0A21" w:rsidRDefault="00DB0A21">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, list all convictions: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text5"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="18A243B6" w14:textId="01EA2092" w:rsidR="00BD7D19" w:rsidRPr="00697C37" w:rsidRDefault="00BD7D19">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="00697C37" w14:paraId="392A6E34" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79760D5A" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64" w:rsidP="005F3BA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do you have any prior or current military service?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093D14B8" w14:textId="32DB0D85" w:rsidR="0044158B" w:rsidRPr="00697C37" w:rsidRDefault="0044158B" w:rsidP="005F3BA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Example: Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="007073F2" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- U.S. Army 2015-2019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA5BAD2" w14:textId="10B85A8D" w:rsidR="009608FC" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="463867477"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="-1292057753"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0750932A" w14:textId="79CE4638" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00514D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="00697C37" w14:paraId="321F7F30" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD2805B" w14:textId="650DEAD3" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64" w:rsidP="005F3BA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are you a spouse of a current, active military service member?</w:t>
+            </w:r>
+            <w:r w:rsidR="007073F2" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007073F2" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: No)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4592F721" w14:textId="2AB5CBAB" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="-1019390802"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00667CED" w:rsidRPr="008974F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                </w:rPr>
+                <w:id w:val="-1008217314"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00667CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00030E35" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C1F67" w:rsidRPr="00697C37" w14:paraId="62A2A579" w14:textId="77777777" w:rsidTr="00CD0E7B">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C852E00" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 5: Applicant Signature </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C42B78E" w14:textId="525E6FD6" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By signing, this applicant </w:t>
+            </w:r>
+            <w:r w:rsidR="00390053" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agrees</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that they have reviewed the </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_Hlk219101386"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.ncdhhs.gov/itp-policy-and-procedures-personnel-certificationdocx/download?attachment" \o "ITP Policy and Procedures for Personnel Certification.docx"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ITP Procedural Guidance for Personnel Certification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> document and that all information provided within this application is correct. Once signed and dated, the application and copy of official transcripts is forwarded to the CDSA with which the employer is contracted.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E11" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I am aware that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F132F6" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E11" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pproval and denial decisions are respected and upheld across all CDSAs</w:t>
+            </w:r>
+            <w:r w:rsidR="00F132F6" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10772" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4752"/>
+              <w:gridCol w:w="6020"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="001C1F67" w:rsidRPr="00697C37" w14:paraId="45357012" w14:textId="77777777" w:rsidTr="004B6A09">
+              <w:trPr>
+                <w:trHeight w:val="611"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4752" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4688784F" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7C7C519A" w14:textId="7D448290" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Example:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Minnie</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Smith </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Mouse</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6020" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="48537828" w14:textId="0DF02575" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="001C1F67" w:rsidRPr="00697C37" w14:paraId="2A07E7C8" w14:textId="77777777" w:rsidTr="004B6A09">
+              <w:trPr>
+                <w:trHeight w:val="611"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4752" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2E193EB4" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Type Complete Name and Title </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="198742E7" w14:textId="34D61429" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(Example: </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Minnie</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Smith </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Mouse</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007143F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Special Instructor</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6020" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="751E64A4" w14:textId="10C3A032" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="00667CED" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text5"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="001C1F67" w:rsidRPr="00697C37" w14:paraId="6D755788" w14:textId="77777777" w:rsidTr="004B6A09">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4752" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0C53B568" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="026310C8" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00697C37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(Example: 01/07/2026)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6020" w:type="dxa"/>
+                </w:tcPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:id w:val="-2143025032"/>
+                    <w:placeholder>
+                      <w:docPart w:val="25B9C3DE989546AAADF5344ACC799938"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:date w:fullDate="2026-05-21T00:00:00Z">
+                      <w:dateFormat w:val="M/d/yyyy"/>
+                      <w:lid w:val="en-US"/>
+                      <w:storeMappedDataAs w:val="dateTime"/>
+                      <w:calendar w:val="gregorian"/>
+                    </w:date>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:p w14:paraId="2D876C66" w14:textId="577BE3A8" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="003E16F6" w:rsidP="00736AC3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0099723C">
+                        <w:rPr>
+                          <w:rStyle w:val="PlaceholderText"/>
+                        </w:rPr>
+                        <w:t>Click or tap to enter a date.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:p w14:paraId="3F56512F" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00736AC3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="49ABE5FB" w14:textId="77777777" w:rsidR="001C1F67" w:rsidRPr="00697C37" w:rsidRDefault="001C1F67" w:rsidP="00AC4012">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72B35D34" w14:textId="77777777" w:rsidR="00243856" w:rsidRPr="00697C37" w:rsidRDefault="00243856" w:rsidP="00243856">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B4E5E2" w14:textId="02041C03" w:rsidR="008A0743" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64" w:rsidP="00243856">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For CDSA Use Only</w:t>
+      </w:r>
+      <w:r w:rsidR="00081DC3" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB82348" w14:textId="2E746E36" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00846CEB" w:rsidP="00243856">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="28"/>
-[...62 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Once</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E559A" w:rsidRPr="000F2B7C">
-[...864 lines deleted...]
-        <w:t xml:space="preserve"> Information</w:t>
+      <w:r w:rsidR="007B7C90" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>thi</w:t>
+      </w:r>
+      <w:r w:rsidR="0052574C" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>section is complete</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7C90" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> send a </w:t>
+      </w:r>
+      <w:r w:rsidR="0052574C" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copy with Award/Denial Letter to </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0743" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicant copying the Provider Head.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1936"/>
-        <w:gridCol w:w="8288"/>
+        <w:gridCol w:w="4765"/>
+        <w:gridCol w:w="6025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D66194" w:rsidRPr="000F2B7C" w14:paraId="2AFC8DCF" w14:textId="77777777" w:rsidTr="6A35F1B9">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="00697C37" w14:paraId="6C1ACB6D" w14:textId="77777777" w:rsidTr="004B6A09">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6398FACF" w14:textId="77777777" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00D66194" w:rsidP="6A35F1B9">
+          <w:p w14:paraId="6569D3A0" w14:textId="21CE348E" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="001B1D64">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:u w:val="single" w:color="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...5 lines deleted...]
-              <w:t>Name</w:t>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="0077077C" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Received by</w:t>
+            </w:r>
+            <w:r w:rsidR="00963EC5" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0077077C" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CDSA</w:t>
+            </w:r>
+            <w:r w:rsidR="00963EC5" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8AA53C" w14:textId="1579BC3D" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: 01/07/2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A95EE97" w14:textId="77777777" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FCB5FFB" w14:textId="77777777" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="0077077C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CDSA Recipient’s Name (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2E51DB" w14:textId="64EF0167" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: Joseph Cane, CDSA Admin. Staff)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8288" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDACD22" w14:textId="67692C95" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00D66194" w:rsidP="00AC3442">
+          <w:p w14:paraId="1072E6CD" w14:textId="183E7D84" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="830950452"/>
+                <w:placeholder>
+                  <w:docPart w:val="AADFEBBE12554CF48334C8B22CCB7BAF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2026-05-21T00:00:00Z">
+                  <w:dateFormat w:val="M/d/yyyy"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003E16F6" w:rsidRPr="0099723C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="32547F42" w14:textId="77777777" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="0077077C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1949C891" w14:textId="77777777" w:rsidR="00963EC5" w:rsidRPr="00697C37" w:rsidRDefault="00963EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F070A17" w14:textId="17F1CD0F" w:rsidR="00356F7C" w:rsidRPr="00697C37" w:rsidRDefault="00356F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text1"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AC3442">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3442">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3442">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3442">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3442">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66194" w:rsidRPr="000F2B7C" w14:paraId="683BC320" w14:textId="77777777" w:rsidTr="6A35F1B9">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00514D7B" w:rsidRPr="00697C37" w14:paraId="10151059" w14:textId="77777777" w:rsidTr="004B6A09">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1936" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35D90CCD" w14:textId="367AF8A6" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00E84B94" w:rsidP="6A35F1B9">
+          <w:p w14:paraId="67DF7454" w14:textId="55647414" w:rsidR="00490633" w:rsidRPr="00697C37" w:rsidRDefault="00490633" w:rsidP="00490633">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:u w:val="single" w:color="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...13 lines deleted...]
-              <w:t>Address</w:t>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="0006324D" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ITFC Award</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="0077077C" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5707BB86" w14:textId="666D29FE" w:rsidR="00CD317F" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F" w:rsidP="00490633">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: 1/7/2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E53DB23" w14:textId="77777777" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B" w:rsidP="00490633">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADEE59B" w14:textId="0C482D14" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="0077077C" w:rsidP="0077077C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Awarded by</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD317F" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director or Designee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270A3F01" w14:textId="51395D28" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F" w:rsidP="00CD317F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00097C40" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00097C40" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ean Frye</w:t>
+            </w:r>
+            <w:r w:rsidR="00B530A2" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00097C40" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-Sandhills CDSA Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8288" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CCDCB4" w14:textId="77777777" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00D66194" w:rsidP="6A35F1B9">
+          <w:p w14:paraId="5BC3FC00" w14:textId="205B38A9" w:rsidR="00514D7B" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...91 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1424482776"/>
+                <w:placeholder>
+                  <w:docPart w:val="D5497E774A584FCA9FDC1E2E7F3AA1DF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2026-05-21T00:00:00Z">
+                  <w:dateFormat w:val="M/d/yyyy"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003E16F6" w:rsidRPr="0099723C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B1A2B" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          <w:p w14:paraId="57B98561" w14:textId="52CC559D" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00E84B94" w:rsidP="6A35F1B9">
+          <w:p w14:paraId="46C85734" w14:textId="77777777" w:rsidR="00CD317F" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:u w:val="single" w:color="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="033EC384" w14:textId="77777777" w:rsidR="00D66194" w:rsidRPr="000F2B7C" w:rsidRDefault="00D66194" w:rsidP="6A35F1B9">
+          <w:p w14:paraId="263F1B2B" w14:textId="77777777" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B" w:rsidP="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...91 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          <w:p w14:paraId="2897EA0F" w14:textId="5DEE83AE" w:rsidR="00E84B94" w:rsidRPr="000F2B7C" w:rsidRDefault="00E84B94" w:rsidP="00E84B94">
+          <w:p w14:paraId="4F1FBFFC" w14:textId="15D2AFB5" w:rsidR="0077077C" w:rsidRPr="00697C37" w:rsidRDefault="0077077C" w:rsidP="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...1774 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Hlk184373707"/>
-[...387 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text9"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidR="005B1A2B" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6224B" w:rsidRPr="00697C37" w14:paraId="76142ED3" w14:textId="77777777" w:rsidTr="004B6A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386F078B" w14:textId="69D4E7F4" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B" w:rsidP="00F6224B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-OR-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6500" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="6025" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="26864B8F" w14:textId="77777777" w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w:rsidRDefault="005E2FD9" w:rsidP="00882707">
+          <w:p w14:paraId="1681367E" w14:textId="77777777" w:rsidR="00F6224B" w:rsidRPr="00697C37" w:rsidRDefault="00F6224B">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...116 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w14:paraId="2DB9E828" w14:textId="77777777" w:rsidTr="005E2FD9">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CD317F" w:rsidRPr="00697C37" w14:paraId="31EB3E23" w14:textId="77777777" w:rsidTr="004B6A09">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3044" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6540F8D7" w14:textId="77777777" w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w:rsidRDefault="005E2FD9" w:rsidP="005E2FD9">
+          <w:p w14:paraId="02665486" w14:textId="77777777" w:rsidR="00CD317F" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F" w:rsidP="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date Certificate Awarded </w:t>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Date ITFC Denied:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719FB012" w14:textId="21D4B99E" w:rsidR="00F6224B" w:rsidRDefault="007F5798" w:rsidP="00CD317F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reason(s) Denied:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFFFCEF" w14:textId="77777777" w:rsidR="00AE5083" w:rsidRPr="00697C37" w:rsidRDefault="00AE5083" w:rsidP="00CD317F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FAAAF56" w14:textId="3B349F7E" w:rsidR="007F5798" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F" w:rsidP="00490633">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Declined by</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6224B" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director or Designee</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1676" w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08973A35" w14:textId="77777777" w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w:rsidRDefault="005E2FD9" w:rsidP="00882707">
+          <w:p w14:paraId="5B95FC97" w14:textId="3EBEC2DF" w:rsidR="00CD317F" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1101639607"/>
+                <w:placeholder>
+                  <w:docPart w:val="D19355A624D34F86A9BEF0C23F6F527C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2026-05-21T00:00:00Z">
+                  <w:dateFormat w:val="M/d/yyyy"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003E16F6" w:rsidRPr="0099723C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="30A578AB" w14:textId="74042DDF" w:rsidR="00F6224B" w:rsidRDefault="007F5798" w:rsidP="00CD317F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="2CA0BE86" w14:textId="77777777" w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w:rsidRDefault="005E2FD9" w:rsidP="00882707">
+          <w:p w14:paraId="19F0D6C1" w14:textId="77777777" w:rsidR="00AE5083" w:rsidRPr="00697C37" w:rsidRDefault="00AE5083" w:rsidP="00CD317F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B7C">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+          <w:p w14:paraId="7215304F" w14:textId="1A1B745B" w:rsidR="00CD317F" w:rsidRPr="00697C37" w:rsidRDefault="00CD317F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E16F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2B7C">
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00697C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E2FD9" w:rsidRPr="000F2B7C" w14:paraId="0F94C072" w14:textId="77777777" w:rsidTr="005E2FD9">
-[...367 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
     </w:tbl>
-    <w:p w14:paraId="208D31C5" w14:textId="56AE2500" w:rsidR="007F39E7" w:rsidRDefault="007F39E7" w:rsidP="521E22D7">
-[...5 lines deleted...]
-          <w:szCs w:val="2"/>
+    <w:p w14:paraId="5C85A8AA" w14:textId="77777777" w:rsidR="00315CD6" w:rsidRDefault="00315CD6" w:rsidP="00F73BB4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007F39E7" w:rsidSect="006C4A70">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="4B662F7E" w14:textId="77777777" w:rsidR="00BD7D19" w:rsidRPr="00697C37" w:rsidRDefault="00BD7D19" w:rsidP="00F73BB4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5B2280" w14:textId="77777777" w:rsidR="00444C6C" w:rsidRPr="00697C37" w:rsidRDefault="00444C6C" w:rsidP="00F73BB4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B59CDA9" w14:textId="5D7BF564" w:rsidR="00F73BB4" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Comprehensive Instructions for Completing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00963EC5" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Application for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ITFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C907C6" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1610DB39">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C1004" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 1: Early Intervention Service to be Provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333F6888" w14:textId="4DD87F6D" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Check the box(es)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73BB4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infant-Toddler Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73124" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the applicant is</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6CA7" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hired to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229A05A5" w14:textId="5CF85455" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Early Intervention Service Coordination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D7556C" w14:textId="55DCCA52" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Special Instruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, also referred to as Community Based Rehabilitative Services (CBRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F4D8D8" w14:textId="43DA293D" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007F5798" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5798" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Early Intervention Service Coordination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007F5798" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Instruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602F8A51" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1FB6D1C1">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F21D25" w14:textId="77777777" w:rsidR="00136F7A" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 2: Applicant’s Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73124" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ED9756" w14:textId="674B831F" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00B73124" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant enters </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name and contact information for them and their employer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>assures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all fields are filled out completely and accurately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D38E56" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Full Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5008801D" w14:textId="22B418E6" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73124" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>legal name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7127B093" w14:textId="4259E2D4" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17968" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smith</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17968" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AADE1A7" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maiden Name (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B71A174" w14:textId="77777777" w:rsidR="007F5798" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73124" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maiden name</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is the name given before marriage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048EE1F4" w14:textId="39D2EE28" w:rsidR="00E9128D" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17968" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smith</w:t>
+      </w:r>
+      <w:r w:rsidR="00127393" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FA3200" w14:textId="4C28FA65" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Home Mailing Address</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6CA7" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00127393" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is where </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00127393" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>receive mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205CF288" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Include Street Address or PO Box, City, State, and Zip Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D11EA7" w14:textId="41731BB1" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 123 Main St., </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3B52" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sandhills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, NC 27834</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7991BEF0" w14:textId="00D98136" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contact Phone (with area code)</w:t>
+      </w:r>
+      <w:r w:rsidR="00127393" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Add t</w:t>
+      </w:r>
+      <w:r w:rsidR="00127393" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he best number to contact you</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for business</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6756E7F5" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Format: (XXX-XXX-XXXX)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D9C11" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (910-123-6789)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128E789" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Email Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19471E75" w14:textId="31DA3E8A" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00127393" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dd a</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valid email address</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you check regularly and can receive business emails</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58681E02" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ECEducator1@Mymail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D541E36" w14:textId="156F93F6" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name of Your Employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The agency that hired you to provide service coordination or special instruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F17D9EF" w14:textId="245E236C" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00E73412" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>full name of your employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82072" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211050E9" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ABC Early Childhood Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FCBF22" w14:textId="32410A80" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Employer’s Mailing Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403D2F94" w14:textId="790E53D5" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00127393" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Street Address or PO Box</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zip Code</w:t>
+      </w:r>
+      <w:r w:rsidR="0044158B" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employer</w:t>
+      </w:r>
+      <w:r w:rsidR="0044158B" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0044158B" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73412" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their business </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9128D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="0044158B" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06570B66" w14:textId="55EEFE31" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 456 Deer St., </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3B52" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sandhills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, NC 27834</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545CF83C" w14:textId="50AD54C2" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date of Employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7645" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7645" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(This application must be submitted within 30 days of hire date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF6C9B1" w14:textId="77777777" w:rsidR="00994E47" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter the date you started your current job.</w:t>
+      </w:r>
+      <w:r w:rsidR="00994E47" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0627BB" w14:textId="77777777" w:rsidR="00983E38" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001057EF" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/15/202</w:t>
+      </w:r>
+      <w:r w:rsidR="001057EF" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3D72AC" w14:textId="2FE8AB73" w:rsidR="003A0332" w:rsidRPr="00697C37" w:rsidRDefault="003A0332" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applications will not be processed prior to hire date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407A9C56" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4399ADDB">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5179FB02" w14:textId="77777777" w:rsidR="00136F7A" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 3: Educational Attainment</w:t>
+      </w:r>
+      <w:r w:rsidR="001523B1" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACC5C7E" w14:textId="3A1E0C36" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="001523B1" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(The information requested can be found on your college transcripts</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5798" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  It is typically found at the top or very end of </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E38" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>transcripts</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5798" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81AEA" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of approved degrees can be found in the ITP Procedural Guidance for Personnel Certification.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37E0E" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If an applicant holds a degree that falls under “another human service degree field,” completion of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37E0E" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Another Human Service Field Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37E0E" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required. This worksheet is used by the CDSA Director or designee to assist in determining whether the degree qualifies as an “another human service” field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC76594" w14:textId="77777777" w:rsidR="002D67F1" w:rsidRPr="00697C37" w:rsidRDefault="002D67F1" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6278F9" w14:textId="03E988E3" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the type of degree you obtained. (Must be at least a </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1E8F" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bachelor’s degree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from an accredited university)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC7CB23" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter your major. This is the subject area or academic field that you chose as your main specialization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C8E006" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enter the accredited university from which your degree was obtained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624705A4" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example of Degree, Major, and University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B05F02" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bachelor of Science in Early Childhood Education from East Carolina University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C57C52" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check box when transcript has been obtained and ready to be submitted as part of the application packet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583F53E4" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Attach copy of official transcript(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">showing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10824692" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Full name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DA025D" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Degree type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769993E1" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Major</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCB26BB" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date awarded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1899C7DA" w14:textId="77777777" w:rsidR="008154CE" w:rsidRPr="00697C37" w:rsidRDefault="008154CE" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University’s official seal/signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B51EED" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="79AF951A">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49702FA2" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 4: Statutory Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1486BB7C" w14:textId="1BDC2181" w:rsidR="00EC1CE4" w:rsidRPr="00697C37" w:rsidRDefault="00EC1CE4" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are asked in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00697C37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">NC Session Laws 2019-91 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00697C37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>SL 2020-87.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The responses are collected for statutory purposes and identifying information shall not be disclosed with response</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD317F" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4018281E" w14:textId="77777777" w:rsidR="00347EAC" w:rsidRPr="00697C37" w:rsidRDefault="00347EAC" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A7FBF2" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do you have a conviction record?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D9BFF2" w14:textId="79CF3ADA" w:rsidR="00876DF6" w:rsidRPr="00697C37" w:rsidRDefault="0067644B" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF7" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D5C" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D822F8" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Check appropriate box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4581311C" w14:textId="77777777" w:rsidR="00876DF6" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, list all convictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219B1A55" w14:textId="10E1E7AA" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1CE4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32CC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1CE4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-Speeding </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1CE4" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>up to 10 miles over the speed limit</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32CC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; driving without a seatbelt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564DE13B" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do you have any prior or current military service?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C670AD" w14:textId="263D6A9A" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="0067644B" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90FF7" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Check appropriate box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDD40F6" w14:textId="3B87F78C" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32CC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007073F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant served in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Army, 2015-2019</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32CC" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02120C57" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Are you a spouse of a current, active military service member?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6420C6A7" w14:textId="3C680BA7" w:rsidR="00876DF6" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="0067644B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00717C98" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Check appropriate box)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8D6BA8" w14:textId="567F13A0" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="000D54B3" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD76EA" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applicant is n</w:t>
+      </w:r>
+      <w:r w:rsidR="000D54B3" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ot the married person of someone that is now in the military)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4867E7CF" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5FF811E3">
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E607167" w14:textId="12E3C158" w:rsidR="0087069A" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 5: Applicant Signatur</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6ED1" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e: </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6ED1" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The applicant signs and dates attesting the following have been met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B22816" w14:textId="77777777" w:rsidR="00347EAC" w:rsidRPr="00697C37" w:rsidRDefault="00347EAC" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501D3922" w14:textId="602DC25D" w:rsidR="0087069A" w:rsidRPr="00697C37" w:rsidRDefault="00ED6ED1" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tooltip="ITP Policy and Procedures for Personnel Certification.docx" w:history="1">
+        <w:r w:rsidR="0087069A" w:rsidRPr="00697C37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ITP Procedural Guidance for Personnel Certification</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0087069A" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document was reviewed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DCFBE7" w14:textId="27283568" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="0087069A" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This application is filled out completely and accurately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB06486" w14:textId="4BC9E536" w:rsidR="00BC526D" w:rsidRPr="00697C37" w:rsidRDefault="00EE009D" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pproval </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46425" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denial decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respected and upheld across all CDSAs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACBB2ED" w14:textId="77777777" w:rsidR="00692E31" w:rsidRPr="00692E31" w:rsidRDefault="007C1EAD" w:rsidP="00692E31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9832F1" w14:textId="1BC835FC" w:rsidR="00750DC8" w:rsidRPr="00692E31" w:rsidRDefault="007C1EAD" w:rsidP="00692E31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A14" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11240" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smith </w:t>
+      </w:r>
+      <w:r w:rsidR="00046129" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7058E" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Dreaming Outloud Script Pro" w:hAnsi="Dreaming Outloud Script Pro" w:cs="Dreaming Outloud Script Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E923A97" w14:textId="3E2E0CBA" w:rsidR="00D7058E" w:rsidRPr="00692E31" w:rsidRDefault="00D7058E" w:rsidP="00692E31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type Complete Name and Title: </w:t>
+      </w:r>
+      <w:r w:rsidR="00046129" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smith </w:t>
+      </w:r>
+      <w:r w:rsidR="00046129" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mouse</w:t>
+      </w:r>
+      <w:r w:rsidR="007143F6" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6A09" w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Instructor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B8C95F" w14:textId="1EFEC32C" w:rsidR="007C1EAD" w:rsidRPr="00692E31" w:rsidRDefault="007C1EAD" w:rsidP="00692E31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date: 01/07/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26434BE0" w14:textId="73A00D2D" w:rsidR="00D065F2" w:rsidRPr="00F14306" w:rsidRDefault="00D065F2" w:rsidP="00F14306">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once signed, the application and copy of official transcripts is submitted to the CDSA </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD76EA" w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which the employer is contracted.  The CDSA Director or Designee will review the application and transcripts and award or deny the </w:t>
+      </w:r>
+      <w:r w:rsidR="008974F2" w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITFC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in writing </w:t>
+      </w:r>
+      <w:r w:rsidR="00824D1B" w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within 30 days from application receipt </w:t>
+      </w:r>
+      <w:r w:rsidR="000342EE" w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00824D1B" w:rsidRPr="00F14306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no more than 60 days from date of hire.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71123666" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="00C90BCA" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4AD30CA7">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BDCEAE" w14:textId="77777777" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For CDSA Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AECB25" w14:textId="4AFE36FB" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="003A0332" w:rsidP="00EF7492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applicant l</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s this section</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blank – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>completed by CDSA staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1239" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654AA88B" w14:textId="1A090DBC" w:rsidR="00DB0A21" w:rsidRPr="00DA1275" w:rsidRDefault="007C1EAD" w:rsidP="00DA1275">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CDSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0873F747" w14:textId="7F39D5F7" w:rsidR="007C1EAD" w:rsidRPr="00697C37" w:rsidRDefault="007C1EAD" w:rsidP="00DA1275">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CDSA recipient’s name</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that intercepted the completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0A21" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Optional for CDSA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADB7458" w14:textId="77777777" w:rsidR="0049501D" w:rsidRPr="00DA1275" w:rsidRDefault="007C1EAD" w:rsidP="00DA1275">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date certificate </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>awarded or denied</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0332" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>review of application and transcripts</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4537" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7F89D8" w14:textId="40EF19CB" w:rsidR="0049501D" w:rsidRPr="00DA1275" w:rsidRDefault="000E4537" w:rsidP="00A12537">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>List reasons if denied</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. They </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>across ITFC documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ITFC D</w:t>
+      </w:r>
+      <w:r w:rsidR="005116C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enial letter and ITFC </w:t>
+      </w:r>
+      <w:r w:rsidR="0034719F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tracking Sheet </w:t>
+      </w:r>
+      <w:r w:rsidR="005116C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EXCEL document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E65B7D4" w14:textId="37AB3E3D" w:rsidR="00D065F2" w:rsidRPr="00DA1275" w:rsidRDefault="00DB0A21" w:rsidP="00DA1275">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CDSA </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAD" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Director or Designee</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2B" w:rsidRPr="00DA1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> awarding or denying the Application for ITFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A90BD01" w14:textId="317CEAE2" w:rsidR="0097388D" w:rsidRPr="00697C37" w:rsidRDefault="005B1A2B" w:rsidP="00804D86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date ITFC awarded: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2783" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/7/2026) Awarded by Director or Designee: </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3AD9" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ean Frye</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3AD9" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F2" w:rsidRPr="00697C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Sandhills CDSA Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA3E17" w14:textId="3CA79DBF" w:rsidR="00D07C19" w:rsidRPr="00804D86" w:rsidRDefault="00D07C19" w:rsidP="00804D86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Once complete send a copy to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5459" w:rsidRPr="00804D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicant and provider head with the Award/Denial Letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5AE3E9" w14:textId="77D5E489" w:rsidR="00487DE4" w:rsidRPr="00F953D2" w:rsidRDefault="00C90BCA" w:rsidP="00F953D2">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1D993EAF">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00487DE4" w:rsidRPr="00F953D2" w:rsidSect="007C1EAD">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
-[...5 lines deleted...]
-      </w:pgBorders>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50DD5763" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52" w:rsidP="00D66194">
+    <w:p w14:paraId="373CB2D0" w14:textId="77777777" w:rsidR="00C90BCA" w:rsidRDefault="00C90BCA" w:rsidP="005718AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63466F54" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52" w:rsidP="00D66194">
+    <w:p w14:paraId="7F570F2C" w14:textId="77777777" w:rsidR="00C90BCA" w:rsidRDefault="00C90BCA" w:rsidP="005718AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="01A4D8C8" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Dreaming Outloud Script Pro">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="0000000A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Malgun Gothic">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="320778D5" w14:textId="2BDBA611" w:rsidR="006C4A70" w:rsidRPr="006C4A70" w:rsidRDefault="76090690" w:rsidP="76090690">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ACF52C6" w14:textId="6932C811" w:rsidR="00322EBA" w:rsidRPr="00BD7D19" w:rsidRDefault="00596507" w:rsidP="0067644B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="76090690">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">NC ITP Application for Infant, Toddler, and Family Certificate 1/2014, Revised 9/2018, 1/2021, 5/2022, &amp; </w:t>
+    <w:r w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1/2014 Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00717DE3">
-[...3 lines deleted...]
-        <w:szCs w:val="18"/>
+    <w:r w:rsidR="00B939DB" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>9/2018, 1/2021, 5/2022, 12/2024</w:t>
+    </w:r>
+    <w:r w:rsidR="0067644B" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, &amp; 6/2026</w:t>
+    </w:r>
+    <w:r w:rsidR="0067644B" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0067644B" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">pg. </w:t>
+    </w:r>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="000F2B7C">
-[...24 lines deleted...]
-      <w:t>Page 1 of 1</w:t>
+    <w:r w:rsidR="0058513D" w:rsidRPr="0067644B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E368663" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52" w:rsidP="00D66194">
+    <w:p w14:paraId="64A002C3" w14:textId="77777777" w:rsidR="00C90BCA" w:rsidRDefault="00C90BCA" w:rsidP="005718AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F14E00" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52" w:rsidP="00D66194">
+    <w:p w14:paraId="5AA0D493" w14:textId="77777777" w:rsidR="00C90BCA" w:rsidRDefault="00C90BCA" w:rsidP="005718AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="3DCFE2AC" w14:textId="77777777" w:rsidR="00842E52" w:rsidRDefault="00842E52"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="78ABD9AA" w14:textId="4D5E42B0" w:rsidR="00D66194" w:rsidRPr="00037B04" w:rsidRDefault="76090690" w:rsidP="76090690">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73EC1D7C" w14:textId="1A540A3B" w:rsidR="005718AB" w:rsidRPr="005718AB" w:rsidRDefault="005718AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:caps/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00037B04">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="31165E34" w14:textId="52510613" w:rsidR="00D66194" w:rsidRPr="00037B04" w:rsidRDefault="76090690" w:rsidP="6A35F1B9">
+  <w:p w14:paraId="2B0A3B9C" w14:textId="3999772A" w:rsidR="005718AB" w:rsidRPr="005718AB" w:rsidRDefault="005718AB" w:rsidP="005718AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00037B04">
-[...4 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="005718AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>North Carolina Department of Health and Human Services</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7387603A" w14:textId="226F8BB9" w:rsidR="005718AB" w:rsidRPr="005718AB" w:rsidRDefault="005718AB" w:rsidP="005718AB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005718AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="005718AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
       <w:t>Division of Child and Family Well-Being</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="401252CE" w14:textId="4BB826C8" w:rsidR="005718AB" w:rsidRPr="005718AB" w:rsidRDefault="005718AB" w:rsidP="005718AB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:caps/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005718AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>North Carolina Infant-Toddler Program (NC ITP)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="45F04434" w14:textId="39E8A53D" w:rsidR="005718AB" w:rsidRPr="005718AB" w:rsidRDefault="005718AB" w:rsidP="005718AB">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005718AB">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Application for Infant, Toddler and Family Certificate (ITFC)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C9271A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="033533EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="313E7092"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54503576"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07DF141B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5454881C"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="091E2C58"/>
+    <w:lvl w:ilvl="0" w:tplc="8AE4C67E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A56418E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6846E2E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6526F31C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2B7A685C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="21FAE9AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B33A2EF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F5321200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3883618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C0A091F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5994F376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F2D6696"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFC8EDD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FC10048"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11CE5FAA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="129E7D34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1ED05F8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C63B98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE9CB320"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F11D45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73DC4746"/>
+    <w:lvl w:ilvl="0" w:tplc="9CB0911C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="184C4C6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB4ED586"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EFC6136"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B907C58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F897DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C966F526"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1711345583">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24FB714C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67C45198"/>
+    <w:lvl w:ilvl="0" w:tplc="84181382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B442FD06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="879AC6D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="771CF1BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="63145998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB22D354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D9BEFDD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5A34D1CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4EB6FD30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F3244F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AFAB582"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D63880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B54746E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366043E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDBA749E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE13859"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12302586"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BC0F31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F9AFB42"/>
+    <w:lvl w:ilvl="0" w:tplc="DA161816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C008D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17FC732C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48DA0C58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6734CC18"/>
+    <w:lvl w:ilvl="0" w:tplc="69044588">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01CC31B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="00D0A6A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3E7816D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2AF415EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56C2D108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D5D4D8EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CF240D06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FEE42EC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9A4AF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFC8EDD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B54208F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9B64760"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB52901"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D160F692"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51447162"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A2A2B10"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B30F0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C832A16A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565657D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="940C1D96"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DE4F08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E26DA66"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C30702F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0436CCAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F4D4FEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22B84832"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60031292"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00AC2D4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EA3593"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1530533A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628971C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45822112"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4E2A94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50EAA6B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704555CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9B64760"/>
+    <w:lvl w:ilvl="0" w:tplc="4AAC3886">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79BE363F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD54DBB8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5F367F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3E3D24"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BEA24B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C8807838"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1504975230">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="741561701">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="643849726">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1091705421">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="369913565">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="484125894">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1687634669">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="57019345">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1205409697">
+  <w:num w:numId="9" w16cid:durableId="1746876285">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2122063974">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="892077284">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="619722008">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1099910849">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="431172657">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="258876061">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="773596254">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="24211584">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1813280936">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1619726057">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="467361462">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="962034017">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2137290539">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1071346023">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1090615955">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1778601394">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="897478016">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="448597018">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="701438082">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="983780018">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="558904627">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2103794166">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1861434791">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="601189899">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1533376253">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="338697818">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="922299464">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1649436504">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1424183379">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="945432091">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1741052955">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1662805137">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1908103051">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1833906631">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="402486514">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="77022314">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BQ6OYKHG/9GyUNNpxjfaAbd9Bp21x6ddJ2sLNdxL1KJrwUrhKSU1YP9T+CQiVYO78C/gbZFMrAzHCChu5l0+DQ==" w:salt="MyRQqgKxJW666C7GdsWM0Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hcjXpRN2PHxjJxsyjG181AXqgtXGFlL7XxNw6i2HFUHSJF2oPBBAQQSHBhM0hRH4s21Eqz/VQmADNZ8CAJ4ARw==" w:salt="TN4M4c+L71Sy07vShWINEg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002607DB"/>
-[...245 lines deleted...]
-    <w:rsid w:val="7F880140"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00011244"/>
+    <w:rsid w:val="00030E35"/>
+    <w:rsid w:val="00032406"/>
+    <w:rsid w:val="000342EE"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00046129"/>
+    <w:rsid w:val="00052C29"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00060A68"/>
+    <w:rsid w:val="0006324D"/>
+    <w:rsid w:val="00075B8E"/>
+    <w:rsid w:val="00081DC3"/>
+    <w:rsid w:val="000821B4"/>
+    <w:rsid w:val="000841F6"/>
+    <w:rsid w:val="00084DDC"/>
+    <w:rsid w:val="00090F4B"/>
+    <w:rsid w:val="00091303"/>
+    <w:rsid w:val="00097C40"/>
+    <w:rsid w:val="000A7299"/>
+    <w:rsid w:val="000B02C2"/>
+    <w:rsid w:val="000B550C"/>
+    <w:rsid w:val="000B7F46"/>
+    <w:rsid w:val="000D1187"/>
+    <w:rsid w:val="000D54B3"/>
+    <w:rsid w:val="000E0F09"/>
+    <w:rsid w:val="000E4537"/>
+    <w:rsid w:val="000F3AD9"/>
+    <w:rsid w:val="000F6EFD"/>
+    <w:rsid w:val="001057EF"/>
+    <w:rsid w:val="00127393"/>
+    <w:rsid w:val="00135F25"/>
+    <w:rsid w:val="00136F7A"/>
+    <w:rsid w:val="00147D71"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001523B1"/>
+    <w:rsid w:val="00185EFB"/>
+    <w:rsid w:val="001A3D8E"/>
+    <w:rsid w:val="001B1D64"/>
+    <w:rsid w:val="001C14F4"/>
+    <w:rsid w:val="001C1F67"/>
+    <w:rsid w:val="0020271D"/>
+    <w:rsid w:val="00211780"/>
+    <w:rsid w:val="00223BF3"/>
+    <w:rsid w:val="00232D25"/>
+    <w:rsid w:val="00232F64"/>
+    <w:rsid w:val="002363E0"/>
+    <w:rsid w:val="00243856"/>
+    <w:rsid w:val="0024451A"/>
+    <w:rsid w:val="00244874"/>
+    <w:rsid w:val="00276665"/>
+    <w:rsid w:val="0028579F"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002A2802"/>
+    <w:rsid w:val="002C19E0"/>
+    <w:rsid w:val="002C1E8F"/>
+    <w:rsid w:val="002D67F1"/>
+    <w:rsid w:val="002E6F28"/>
+    <w:rsid w:val="002F58CC"/>
+    <w:rsid w:val="002F7516"/>
+    <w:rsid w:val="002F797E"/>
+    <w:rsid w:val="003060D8"/>
+    <w:rsid w:val="00315CD6"/>
+    <w:rsid w:val="0032185A"/>
+    <w:rsid w:val="00322EBA"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00327F78"/>
+    <w:rsid w:val="0033155C"/>
+    <w:rsid w:val="0034719F"/>
+    <w:rsid w:val="00347EAC"/>
+    <w:rsid w:val="003555FB"/>
+    <w:rsid w:val="00356F7C"/>
+    <w:rsid w:val="0036032C"/>
+    <w:rsid w:val="00366176"/>
+    <w:rsid w:val="003769B4"/>
+    <w:rsid w:val="00381516"/>
+    <w:rsid w:val="00386FA7"/>
+    <w:rsid w:val="00387E2B"/>
+    <w:rsid w:val="00390053"/>
+    <w:rsid w:val="003954AD"/>
+    <w:rsid w:val="003A0332"/>
+    <w:rsid w:val="003B5AAE"/>
+    <w:rsid w:val="003B77BF"/>
+    <w:rsid w:val="003B78AF"/>
+    <w:rsid w:val="003C2E2A"/>
+    <w:rsid w:val="003C2EA8"/>
+    <w:rsid w:val="003D7CE4"/>
+    <w:rsid w:val="003E16F6"/>
+    <w:rsid w:val="00402D9C"/>
+    <w:rsid w:val="00402E6A"/>
+    <w:rsid w:val="004159E5"/>
+    <w:rsid w:val="004321BF"/>
+    <w:rsid w:val="0044158B"/>
+    <w:rsid w:val="0044197E"/>
+    <w:rsid w:val="00441DF5"/>
+    <w:rsid w:val="00444C6C"/>
+    <w:rsid w:val="00446355"/>
+    <w:rsid w:val="00455FE7"/>
+    <w:rsid w:val="004664D5"/>
+    <w:rsid w:val="00466B37"/>
+    <w:rsid w:val="00470D5C"/>
+    <w:rsid w:val="00476455"/>
+    <w:rsid w:val="00486410"/>
+    <w:rsid w:val="004875F8"/>
+    <w:rsid w:val="00487DE4"/>
+    <w:rsid w:val="00490633"/>
+    <w:rsid w:val="0049501D"/>
+    <w:rsid w:val="004B239E"/>
+    <w:rsid w:val="004B5DDF"/>
+    <w:rsid w:val="004B6A09"/>
+    <w:rsid w:val="004C525A"/>
+    <w:rsid w:val="004D1676"/>
+    <w:rsid w:val="004E70BE"/>
+    <w:rsid w:val="004F2783"/>
+    <w:rsid w:val="005116C9"/>
+    <w:rsid w:val="00514D7B"/>
+    <w:rsid w:val="0052574C"/>
+    <w:rsid w:val="00543EB1"/>
+    <w:rsid w:val="005518EA"/>
+    <w:rsid w:val="005524D0"/>
+    <w:rsid w:val="005623BA"/>
+    <w:rsid w:val="005718AB"/>
+    <w:rsid w:val="0058513D"/>
+    <w:rsid w:val="00590F6F"/>
+    <w:rsid w:val="00591B25"/>
+    <w:rsid w:val="00596507"/>
+    <w:rsid w:val="005B1A2B"/>
+    <w:rsid w:val="005C17C3"/>
+    <w:rsid w:val="005C4824"/>
+    <w:rsid w:val="005C4E3D"/>
+    <w:rsid w:val="005F1F63"/>
+    <w:rsid w:val="005F2607"/>
+    <w:rsid w:val="005F3BA5"/>
+    <w:rsid w:val="00603ACD"/>
+    <w:rsid w:val="00606EDF"/>
+    <w:rsid w:val="00625E48"/>
+    <w:rsid w:val="006415D8"/>
+    <w:rsid w:val="00647E34"/>
+    <w:rsid w:val="00655DBC"/>
+    <w:rsid w:val="00667CED"/>
+    <w:rsid w:val="0067644B"/>
+    <w:rsid w:val="00692E31"/>
+    <w:rsid w:val="00697C37"/>
+    <w:rsid w:val="006A1DDF"/>
+    <w:rsid w:val="006B32CC"/>
+    <w:rsid w:val="006C4BF5"/>
+    <w:rsid w:val="006D2311"/>
+    <w:rsid w:val="006D254C"/>
+    <w:rsid w:val="006D67E3"/>
+    <w:rsid w:val="006F5CFF"/>
+    <w:rsid w:val="007073F2"/>
+    <w:rsid w:val="007143F6"/>
+    <w:rsid w:val="007179C5"/>
+    <w:rsid w:val="00717C98"/>
+    <w:rsid w:val="00727824"/>
+    <w:rsid w:val="00736AC3"/>
+    <w:rsid w:val="00742DF4"/>
+    <w:rsid w:val="00743146"/>
+    <w:rsid w:val="00750DC8"/>
+    <w:rsid w:val="00755A46"/>
+    <w:rsid w:val="00760846"/>
+    <w:rsid w:val="007643D9"/>
+    <w:rsid w:val="0077077C"/>
+    <w:rsid w:val="00780A3A"/>
+    <w:rsid w:val="00784AED"/>
+    <w:rsid w:val="00785952"/>
+    <w:rsid w:val="007911A6"/>
+    <w:rsid w:val="007B7C90"/>
+    <w:rsid w:val="007C1EAD"/>
+    <w:rsid w:val="007C35C8"/>
+    <w:rsid w:val="007C653C"/>
+    <w:rsid w:val="007C727A"/>
+    <w:rsid w:val="007D690C"/>
+    <w:rsid w:val="007E34D6"/>
+    <w:rsid w:val="007E60D3"/>
+    <w:rsid w:val="007F573D"/>
+    <w:rsid w:val="007F5798"/>
+    <w:rsid w:val="007F7987"/>
+    <w:rsid w:val="00803A4C"/>
+    <w:rsid w:val="00804D86"/>
+    <w:rsid w:val="008154CE"/>
+    <w:rsid w:val="00821617"/>
+    <w:rsid w:val="00824D1B"/>
+    <w:rsid w:val="008318BB"/>
+    <w:rsid w:val="00846CEB"/>
+    <w:rsid w:val="00852BF6"/>
+    <w:rsid w:val="00866C9C"/>
+    <w:rsid w:val="0087069A"/>
+    <w:rsid w:val="0087082D"/>
+    <w:rsid w:val="00876DF6"/>
+    <w:rsid w:val="00877811"/>
+    <w:rsid w:val="008825E9"/>
+    <w:rsid w:val="00894CC2"/>
+    <w:rsid w:val="008974F2"/>
+    <w:rsid w:val="008A0743"/>
+    <w:rsid w:val="008A3DDB"/>
+    <w:rsid w:val="008C57D2"/>
+    <w:rsid w:val="008D5B50"/>
+    <w:rsid w:val="008D776B"/>
+    <w:rsid w:val="008E03E6"/>
+    <w:rsid w:val="008E5A56"/>
+    <w:rsid w:val="008E5ABE"/>
+    <w:rsid w:val="008F1066"/>
+    <w:rsid w:val="009174ED"/>
+    <w:rsid w:val="009202BE"/>
+    <w:rsid w:val="00921112"/>
+    <w:rsid w:val="009237AE"/>
+    <w:rsid w:val="009608FC"/>
+    <w:rsid w:val="00961DAF"/>
+    <w:rsid w:val="00963EC5"/>
+    <w:rsid w:val="00965D86"/>
+    <w:rsid w:val="0097388D"/>
+    <w:rsid w:val="009755E1"/>
+    <w:rsid w:val="0097766C"/>
+    <w:rsid w:val="00983E38"/>
+    <w:rsid w:val="00984190"/>
+    <w:rsid w:val="00991CD8"/>
+    <w:rsid w:val="00994D71"/>
+    <w:rsid w:val="00994E47"/>
+    <w:rsid w:val="0099555F"/>
+    <w:rsid w:val="009A0BAD"/>
+    <w:rsid w:val="009A23F2"/>
+    <w:rsid w:val="009E2A75"/>
+    <w:rsid w:val="009F0BDB"/>
+    <w:rsid w:val="00A12537"/>
+    <w:rsid w:val="00A14E11"/>
+    <w:rsid w:val="00A20621"/>
+    <w:rsid w:val="00A32355"/>
+    <w:rsid w:val="00A63386"/>
+    <w:rsid w:val="00A64273"/>
+    <w:rsid w:val="00A67620"/>
+    <w:rsid w:val="00A75DC4"/>
+    <w:rsid w:val="00A83DE0"/>
+    <w:rsid w:val="00A9429F"/>
+    <w:rsid w:val="00A9711A"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AC7D5B"/>
+    <w:rsid w:val="00AD2772"/>
+    <w:rsid w:val="00AE21D8"/>
+    <w:rsid w:val="00AE5083"/>
+    <w:rsid w:val="00AE656B"/>
+    <w:rsid w:val="00B15E57"/>
+    <w:rsid w:val="00B37E0E"/>
+    <w:rsid w:val="00B44723"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B530A2"/>
+    <w:rsid w:val="00B60FF6"/>
+    <w:rsid w:val="00B73124"/>
+    <w:rsid w:val="00B82072"/>
+    <w:rsid w:val="00B85938"/>
+    <w:rsid w:val="00B939DB"/>
+    <w:rsid w:val="00B94007"/>
+    <w:rsid w:val="00B9786B"/>
+    <w:rsid w:val="00BA05DB"/>
+    <w:rsid w:val="00BA376B"/>
+    <w:rsid w:val="00BA4E6D"/>
+    <w:rsid w:val="00BB52C5"/>
+    <w:rsid w:val="00BC1CA3"/>
+    <w:rsid w:val="00BC526D"/>
+    <w:rsid w:val="00BC6F86"/>
+    <w:rsid w:val="00BD3668"/>
+    <w:rsid w:val="00BD4F43"/>
+    <w:rsid w:val="00BD7D19"/>
+    <w:rsid w:val="00BE1582"/>
+    <w:rsid w:val="00BE2C93"/>
+    <w:rsid w:val="00BF28C4"/>
+    <w:rsid w:val="00BF6189"/>
+    <w:rsid w:val="00BF6BFE"/>
+    <w:rsid w:val="00C11240"/>
+    <w:rsid w:val="00C17968"/>
+    <w:rsid w:val="00C438CC"/>
+    <w:rsid w:val="00C46425"/>
+    <w:rsid w:val="00C53E3F"/>
+    <w:rsid w:val="00C66B7F"/>
+    <w:rsid w:val="00C86D68"/>
+    <w:rsid w:val="00C90A14"/>
+    <w:rsid w:val="00C90BCA"/>
+    <w:rsid w:val="00C90FF7"/>
+    <w:rsid w:val="00C925F9"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CB15F3"/>
+    <w:rsid w:val="00CB178F"/>
+    <w:rsid w:val="00CD0E7B"/>
+    <w:rsid w:val="00CD317F"/>
+    <w:rsid w:val="00CD4564"/>
+    <w:rsid w:val="00CE6CA7"/>
+    <w:rsid w:val="00CF398E"/>
+    <w:rsid w:val="00CF3B52"/>
+    <w:rsid w:val="00CF5459"/>
+    <w:rsid w:val="00CF7CBC"/>
+    <w:rsid w:val="00D065F2"/>
+    <w:rsid w:val="00D07C19"/>
+    <w:rsid w:val="00D11C22"/>
+    <w:rsid w:val="00D437D4"/>
+    <w:rsid w:val="00D44FC7"/>
+    <w:rsid w:val="00D56D78"/>
+    <w:rsid w:val="00D61DAE"/>
+    <w:rsid w:val="00D656FA"/>
+    <w:rsid w:val="00D65DAC"/>
+    <w:rsid w:val="00D7058E"/>
+    <w:rsid w:val="00D76F73"/>
+    <w:rsid w:val="00D81AEA"/>
+    <w:rsid w:val="00D822F8"/>
+    <w:rsid w:val="00DA0EBF"/>
+    <w:rsid w:val="00DA1275"/>
+    <w:rsid w:val="00DB0A21"/>
+    <w:rsid w:val="00DB18F0"/>
+    <w:rsid w:val="00DB5E1E"/>
+    <w:rsid w:val="00DC1239"/>
+    <w:rsid w:val="00DC7F6B"/>
+    <w:rsid w:val="00DD2B6E"/>
+    <w:rsid w:val="00DD76EA"/>
+    <w:rsid w:val="00E20FE5"/>
+    <w:rsid w:val="00E23AFE"/>
+    <w:rsid w:val="00E3373A"/>
+    <w:rsid w:val="00E33AFD"/>
+    <w:rsid w:val="00E36D25"/>
+    <w:rsid w:val="00E44643"/>
+    <w:rsid w:val="00E64511"/>
+    <w:rsid w:val="00E6514B"/>
+    <w:rsid w:val="00E66582"/>
+    <w:rsid w:val="00E73412"/>
+    <w:rsid w:val="00E761F9"/>
+    <w:rsid w:val="00E9128D"/>
+    <w:rsid w:val="00E9654C"/>
+    <w:rsid w:val="00EA7645"/>
+    <w:rsid w:val="00EB430F"/>
+    <w:rsid w:val="00EC1CE4"/>
+    <w:rsid w:val="00EC4871"/>
+    <w:rsid w:val="00EC5F09"/>
+    <w:rsid w:val="00EC6B54"/>
+    <w:rsid w:val="00ED6ED1"/>
+    <w:rsid w:val="00EE009D"/>
+    <w:rsid w:val="00EF7492"/>
+    <w:rsid w:val="00F00445"/>
+    <w:rsid w:val="00F01309"/>
+    <w:rsid w:val="00F05565"/>
+    <w:rsid w:val="00F132F6"/>
+    <w:rsid w:val="00F14306"/>
+    <w:rsid w:val="00F22F40"/>
+    <w:rsid w:val="00F27FC2"/>
+    <w:rsid w:val="00F357F5"/>
+    <w:rsid w:val="00F373F5"/>
+    <w:rsid w:val="00F46B06"/>
+    <w:rsid w:val="00F57179"/>
+    <w:rsid w:val="00F6224B"/>
+    <w:rsid w:val="00F717F5"/>
+    <w:rsid w:val="00F73628"/>
+    <w:rsid w:val="00F73BB4"/>
+    <w:rsid w:val="00F83436"/>
+    <w:rsid w:val="00F953D2"/>
+    <w:rsid w:val="00FB6B83"/>
+    <w:rsid w:val="00FC26D2"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD58F5"/>
+    <w:rsid w:val="00FD7302"/>
+    <w:rsid w:val="00FE047F"/>
+    <w:rsid w:val="00FE0877"/>
+    <w:rsid w:val="00FF0435"/>
+    <w:rsid w:val="00FF0A71"/>
+    <w:rsid w:val="00FF5811"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A8089A5"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4CF6EAF7-C104-43AA-8471-C14AF5323EDE}"/>
+  <w14:docId w14:val="2EEA94FE"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{319D18C6-93F2-4517-AF62-CED446980717}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D065F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009608FC"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005718AB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005718AB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894CC2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894CC2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00894CC2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894CC2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894CC2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2Fwww.ncleg.gov%2FEnactedLegislation%2FSessionLaws%2FPDF%2F2019-2020%2FSL2019-91.pdf__%3B!!HYmSToo!cgjTXwebP7WCOWlKLJohFPzolz1nOZkCYyQJM5x4LHOHd8GZ6h7MX_RQCo9Of-V3aofpfwf86Fz0FD_vca56kOfEs7Ii_WeS09vO6qs%24&amp;data=05%7C02%7Ckrystal.davis%40dhhs.nc.gov%7Cee504df40fa5458a44c108dca5d4da4f%7C7a7681dcb9d0449a85c3ecc26cd7ed19%7C0%7C0%7C638567581196118960%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=QP%2B3sboY1ixTCH2YhJYlh04%2F11nV3kMNJtpkc9PCLT4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/sl-2020-87-section-2-state-agency-licensing-boards-military-final/open" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beearly.nc.gov/index.php/contact/cdsa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/itp-policy-and-procedures-personnel-certificationdocx/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/sl-2020-87-section-2-state-agency-licensing-boards-military-final/open" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18731186-554B-42B0-ACDA-22A437DD00AD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF4FAD" w:rsidRDefault="00731E80">
+          <w:r w:rsidRPr="0099723C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AADFEBBE12554CF48334C8B22CCB7BAF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EB28713A-B82A-44D7-B3AF-9E95F4C3D328}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00801E7B" w:rsidRDefault="00AF4FAD" w:rsidP="00AF4FAD">
+          <w:pPr>
+            <w:pStyle w:val="AADFEBBE12554CF48334C8B22CCB7BAF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0099723C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D5497E774A584FCA9FDC1E2E7F3AA1DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D65F05D8-CFB2-4CA8-81A1-A8997C1B66F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A51058" w:rsidRDefault="00801E7B" w:rsidP="00801E7B">
+          <w:pPr>
+            <w:pStyle w:val="D5497E774A584FCA9FDC1E2E7F3AA1DF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0099723C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D19355A624D34F86A9BEF0C23F6F527C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C74512CC-6134-4989-801B-8BA82D846216}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A51058" w:rsidRDefault="00801E7B" w:rsidP="00801E7B">
+          <w:pPr>
+            <w:pStyle w:val="D19355A624D34F86A9BEF0C23F6F527C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0099723C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="25B9C3DE989546AAADF5344ACC799938"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FFA5B100-F776-45FC-B088-5D2CE4D56783}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0059052D" w:rsidRDefault="00B30EDB" w:rsidP="00B30EDB">
+          <w:pPr>
+            <w:pStyle w:val="25B9C3DE989546AAADF5344ACC799938"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0099723C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dreaming Outloud Script Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="0000000A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00731E80"/>
+    <w:rsid w:val="00057B75"/>
+    <w:rsid w:val="00087871"/>
+    <w:rsid w:val="00147D71"/>
+    <w:rsid w:val="001E1598"/>
+    <w:rsid w:val="001F5A5A"/>
+    <w:rsid w:val="0033155C"/>
+    <w:rsid w:val="0034629E"/>
+    <w:rsid w:val="00356EDC"/>
+    <w:rsid w:val="0036032C"/>
+    <w:rsid w:val="003C2EA8"/>
+    <w:rsid w:val="00402D9C"/>
+    <w:rsid w:val="0042570F"/>
+    <w:rsid w:val="004321BF"/>
+    <w:rsid w:val="004664D5"/>
+    <w:rsid w:val="0059052D"/>
+    <w:rsid w:val="00603ACD"/>
+    <w:rsid w:val="00647E34"/>
+    <w:rsid w:val="006513EF"/>
+    <w:rsid w:val="006D2311"/>
+    <w:rsid w:val="006F5CFF"/>
+    <w:rsid w:val="00731E80"/>
+    <w:rsid w:val="00743146"/>
+    <w:rsid w:val="007B75F1"/>
+    <w:rsid w:val="00801E7B"/>
+    <w:rsid w:val="00807D36"/>
+    <w:rsid w:val="00821617"/>
+    <w:rsid w:val="008B082F"/>
+    <w:rsid w:val="008C0C86"/>
+    <w:rsid w:val="008D5B50"/>
+    <w:rsid w:val="008E5A56"/>
+    <w:rsid w:val="00945EA4"/>
+    <w:rsid w:val="00965D52"/>
+    <w:rsid w:val="009A23F2"/>
+    <w:rsid w:val="00A44782"/>
+    <w:rsid w:val="00A51058"/>
+    <w:rsid w:val="00A64671"/>
+    <w:rsid w:val="00AF4FAD"/>
+    <w:rsid w:val="00B30EDB"/>
+    <w:rsid w:val="00CB7C03"/>
+    <w:rsid w:val="00D14D4C"/>
+    <w:rsid w:val="00D3641A"/>
+    <w:rsid w:val="00D56D78"/>
+    <w:rsid w:val="00D61DAE"/>
+    <w:rsid w:val="00DA0531"/>
+    <w:rsid w:val="00DA0EBF"/>
+    <w:rsid w:val="00E06F93"/>
+    <w:rsid w:val="00E33AFD"/>
+    <w:rsid w:val="00E436F7"/>
+    <w:rsid w:val="00E6514B"/>
+    <w:rsid w:val="00E83F9A"/>
+    <w:rsid w:val="00EB6B3B"/>
+    <w:rsid w:val="00EC5F09"/>
+    <w:rsid w:val="00EF598E"/>
+    <w:rsid w:val="00F00445"/>
+    <w:rsid w:val="00F357F5"/>
+    <w:rsid w:val="00F546E3"/>
+    <w:rsid w:val="00F717F5"/>
+    <w:rsid w:val="00FF0435"/>
+    <w:rsid w:val="00FF04B4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5703,875 +26559,604 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D66194"/>
-[...27 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...113 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00825E98"/>
+    <w:rsid w:val="00B30EDB"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AADFEBBE12554CF48334C8B22CCB7BAF">
+    <w:name w:val="AADFEBBE12554CF48334C8B22CCB7BAF"/>
+    <w:rsid w:val="00AF4FAD"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5497E774A584FCA9FDC1E2E7F3AA1DF">
+    <w:name w:val="D5497E774A584FCA9FDC1E2E7F3AA1DF"/>
+    <w:rsid w:val="00801E7B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D19355A624D34F86A9BEF0C23F6F527C">
+    <w:name w:val="D19355A624D34F86A9BEF0C23F6F527C"/>
+    <w:rsid w:val="00801E7B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...98 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25B9C3DE989546AAADF5344ACC799938">
+    <w:name w:val="25B9C3DE989546AAADF5344ACC799938"/>
+    <w:rsid w:val="00B30EDB"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\kndavis\Downloads\Application%20for%20Infant%20Toddler%20%20Family%20Certificate%20(5).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91e72912b06e7d2ef3dd5b6b0c2643bb">
-[...2 lines deleted...]
-    <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008BC12BCA6C764445934B409158CEB6A0" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="223832501aa24c9e993ee1773a61fbdf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83811381-9c95-4790-b7a3-50762a3de92b" xmlns:ns3="05e2b699-2672-4ed6-bec2-7cabfb549f16" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd1be865242ee3c1373970b732db4806" ns2:_="" ns3:_="">
+    <xsd:import namespace="83811381-9c95-4790-b7a3-50762a3de92b"/>
+    <xsd:import namespace="05e2b699-2672-4ed6-bec2-7cabfb549f16"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:First_x0020_and_x0020_Last_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns2:Email_x0020_Address" minOccurs="0"/>
+                <xsd:element ref="ns2:County_x0020_Served" minOccurs="0"/>
+                <xsd:element ref="ns2:Purpose_x0020_of_x0020_Contact" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_the_x0020_purpose_x0020_is_x0020_change_x0020_of_x0020_leadership_x002c__x0020_please_x0020_provide_x0020_name_x0020_and_x0020_contact_x0020_of_x0020_successor" minOccurs="0"/>
+                <xsd:element ref="ns2:Do_x0020_You_x0020_Need_x0020_Support_x0020_Identifying_x0020_a_x0020_Successor_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:When_x0020_Will_x0020_This_x0020_Change_x0020_Take_x0020_Place_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Support_x0020_Needed" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83811381-9c95-4790-b7a3-50762a3de92b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FirstName" ma:index="18" nillable="true" ma:displayName="First Name" ma:format="Dropdown" ma:internalName="FirstName">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="First_x0020_and_x0020_Last_x0020_Name" ma:index="18" nillable="true" ma:displayName="First and Last Name" ma:format="Dropdown" ma:internalName="First_x0020_and_x0020_Last_x0020_Name">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LastName" ma:index="19" nillable="true" ma:displayName="Last Name" ma:format="Dropdown" ma:internalName="LastName">
+    <xsd:element name="Email_x0020_Address" ma:index="19" nillable="true" ma:displayName="Email Address" ma:internalName="Email_x0020_Address">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Workemail" ma:index="20" nillable="true" ma:displayName="Work email" ma:format="Dropdown" ma:internalName="Workemail">
+    <xsd:element name="County_x0020_Served" ma:index="20" nillable="true" ma:displayName="County Served" ma:internalName="County_x0020_Served">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date" ma:index="21" nillable="true" ma:displayName="Date" ma:format="Dropdown" ma:internalName="Date">
+    <xsd:element name="Purpose_x0020_of_x0020_Contact" ma:index="21" nillable="true" ma:displayName="Purpose of Contact" ma:internalName="Purpose_x0020_of_x0020_Contact">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_the_x0020_purpose_x0020_is_x0020_change_x0020_of_x0020_leadership_x002c__x0020_please_x0020_provide_x0020_name_x0020_and_x0020_contact_x0020_of_x0020_successor" ma:index="22" nillable="true" ma:displayName="If the purpose is change of leadership, please provide name and contact of successor" ma:internalName="If_x0020_the_x0020_purpose_x0020_is_x0020_change_x0020_of_x0020_leadership_x002c__x0020_please_x0020_provide_x0020_name_x0020_and_x0020_contact_x0020_of_x0020_successor">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Do_x0020_You_x0020_Need_x0020_Support_x0020_Identifying_x0020_a_x0020_Successor_x003f_" ma:index="23" nillable="true" ma:displayName="Do You Need Support Identifying a Successor?" ma:internalName="Do_x0020_You_x0020_Need_x0020_Support_x0020_Identifying_x0020_a_x0020_Successor_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="When_x0020_Will_x0020_This_x0020_Change_x0020_Take_x0020_Place_x003f_" ma:index="24" nillable="true" ma:displayName="When Will This Change Take Place?" ma:internalName="When_x0020_Will_x0020_This_x0020_Change_x0020_Take_x0020_Place_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...39 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="Support_x0020_Needed" ma:index="25" nillable="true" ma:displayName="Support Needed" ma:internalName="Support_x0020_Needed">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fa1cbb49-0b8f-433c-b19d-0e92352982cd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="840835ac-57cf-4e7c-8808-03f41f398c55">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05e2b699-2672-4ed6-bec2-7cabfb549f16" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{08d31b4f-6350-49cc-883f-7ac1a0e4ef72}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05e2b699-2672-4ed6-bec2-7cabfb549f16">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6638,155 +27223,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="83811381-9c95-4790-b7a3-50762a3de92b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <FirstName xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0" xsi:nil="true"/>
-[...2 lines deleted...]
-    <Date xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05e2b699-2672-4ed6-bec2-7cabfb549f16" xsi:nil="true"/>
+    <Purpose_x0020_of_x0020_Contact xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <Do_x0020_You_x0020_Need_x0020_Support_x0020_Identifying_x0020_a_x0020_Successor_x003f_ xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <Support_x0020_Needed xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <First_x0020_and_x0020_Last_x0020_Name xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <If_x0020_the_x0020_purpose_x0020_is_x0020_change_x0020_of_x0020_leadership_x002c__x0020_please_x0020_provide_x0020_name_x0020_and_x0020_contact_x0020_of_x0020_successor xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <Email_x0020_Address xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <County_x0020_Served xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
+    <When_x0020_Will_x0020_This_x0020_Change_x0020_Take_x0020_Place_x003f_ xmlns="83811381-9c95-4790-b7a3-50762a3de92b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC27FA7F-0F69-4C5B-B9A0-9360C3B8CCDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1CEB87F-FFAC-4930-9DF6-E76CE63A8146}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AD4D96-27F6-4862-A3D6-26DB9F485E53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C762D75-99C8-478A-BF39-46ABF5B6BB7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
-    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
+    <ds:schemaRef ds:uri="83811381-9c95-4790-b7a3-50762a3de92b"/>
+    <ds:schemaRef ds:uri="05e2b699-2672-4ed6-bec2-7cabfb549f16"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C466F73C-D6B8-4949-A545-BC87D00D60E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C748971-7BCA-4244-8840-078C6318936A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
-    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
+    <ds:schemaRef ds:uri="83811381-9c95-4790-b7a3-50762a3de92b"/>
+    <ds:schemaRef ds:uri="05e2b699-2672-4ed6-bec2-7cabfb549f16"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Application for Infant Toddler  Family Certificate (5).dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2829</Characters>
+  <Pages>4</Pages>
+  <Words>1710</Words>
+  <Characters>9752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3319</CharactersWithSpaces>
+  <CharactersWithSpaces>11440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bailey, Andrea B.</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010052CF9F2C23FA254188B8947FA71C680A</vt:lpwstr>
+    <vt:lpwstr>0x0101008BC12BCA6C764445934B409158CEB6A0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>