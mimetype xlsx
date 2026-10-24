--- v0 (2025-10-08)
+++ v1 (2026-10-24)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23801"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Dear County Letters\DCDL 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/chit_koko_dhhs_nc_gov/Documents/Desktop/accessibility-reports/DCDL_original/2024_archive/CSS-24-43/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{713FDAD9-2D08-4A6A-A473-D63DE9B364E0}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{713FDAD9-2D08-4A6A-A473-D63DE9B364E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D14B2EEC-1296-4259-B5CA-65E5ED905E43}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2024 ANNUAL INCENTIVE PLAN  " sheetId="1" r:id="rId1"/>
     <sheet name="QUICK REFERENCE GUIDE" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="DropDown2" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$C$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$A$1:$E$35</definedName>
     <definedName name="Text1" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$A$2</definedName>
     <definedName name="Text2" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$A$10</definedName>
     <definedName name="Text21" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text22" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text23" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text24" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text25" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text26" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text28" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text29" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text30" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text31" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text32" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text33" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text36" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!#REF!</definedName>
     <definedName name="Text4" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$A$11</definedName>
     <definedName name="Text6" localSheetId="0">'2024 ANNUAL INCENTIVE PLAN  '!$A$12</definedName>
@@ -946,234 +945,227 @@
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color auto="1"/>
       </left>
       <right style="thick">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="8" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...96 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1185,51 +1177,51 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1242060</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>2019300</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>289560</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1061" name="Option Button 37" hidden="1">
+            <xdr:cNvPr id="1061" name="Option Button 37" descr="Yes option" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -1252,51 +1244,51 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>213360</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1935480</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1063" name="Drop Down 39" hidden="1">
+            <xdr:cNvPr id="1063" name="Drop Down 39" descr="Dropdown selection IV-D structure" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -1310,51 +1302,51 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>541020</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1333500</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1066" name="Option Button 42" hidden="1">
+            <xdr:cNvPr id="1066" name="Option Button 42" descr="No option" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -1673,726 +1665,726 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debra.henderson@dhhs.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S12" sqref="S12"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9:G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.5546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="31.33203125" style="1" customWidth="1"/>
     <col min="6" max="11" width="9.109375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="22" width="9.109375" style="1" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="43.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="52"/>
-[...2 lines deleted...]
-      <c r="E1" s="53"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="39"/>
     </row>
     <row r="2" spans="1:12" ht="43.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="55"/>
-[...2 lines deleted...]
-      <c r="E2" s="56"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="42"/>
     </row>
     <row r="3" spans="1:12" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="17"/>
-[...3 lines deleted...]
-      <c r="E3" s="19"/>
+      <c r="A3" s="16"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="18"/>
       <c r="H3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="17"/>
-[...3 lines deleted...]
-      <c r="E4" s="19"/>
+      <c r="A4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="18"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:12" ht="23.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="58"/>
-[...2 lines deleted...]
-      <c r="E5" s="59"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="45"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="64"/>
-[...2 lines deleted...]
-      <c r="E6" s="65"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="53"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
-      <c r="L6" s="12"/>
+      <c r="L6" s="11"/>
     </row>
     <row r="7" spans="1:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="17"/>
-[...3 lines deleted...]
-      <c r="E7" s="19"/>
+      <c r="A7" s="16"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="18"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="43"/>
-[...2 lines deleted...]
-      <c r="E8" s="44"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="59"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
     </row>
     <row r="9" spans="1:12" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="60" t="s">
+      <c r="C9" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="61"/>
-[...1 lines deleted...]
-      <c r="F9" s="45" t="s">
+      <c r="D9" s="50"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="G9" s="46"/>
+      <c r="G9" s="60"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
     </row>
     <row r="10" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="33"/>
-[...3 lines deleted...]
-      <c r="G10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
     </row>
     <row r="11" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
-      <c r="C11" s="33"/>
-[...1 lines deleted...]
-      <c r="E11" s="35"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="48"/>
       <c r="F11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
     </row>
     <row r="12" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
-      <c r="C12" s="33"/>
-[...1 lines deleted...]
-      <c r="E12" s="35"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="48"/>
       <c r="F12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
-      <c r="C13" s="33"/>
-[...1 lines deleted...]
-      <c r="E13" s="35"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="48"/>
       <c r="F13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
     </row>
     <row r="14" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="33"/>
-[...1 lines deleted...]
-      <c r="E14" s="35"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="48"/>
       <c r="F14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
     </row>
     <row r="15" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
-      <c r="C15" s="33"/>
-[...1 lines deleted...]
-      <c r="E15" s="35"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="48"/>
       <c r="F15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
     </row>
     <row r="16" spans="1:12" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
-      <c r="C16" s="33"/>
-[...1 lines deleted...]
-      <c r="E16" s="35"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="48"/>
       <c r="F16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
     </row>
     <row r="17" spans="1:15" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
-      <c r="C17" s="33"/>
-[...1 lines deleted...]
-      <c r="E17" s="35"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="48"/>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
     </row>
     <row r="18" spans="1:15" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
-      <c r="C18" s="33"/>
-[...1 lines deleted...]
-      <c r="E18" s="35"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="48"/>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
     </row>
     <row r="19" spans="1:15" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
-      <c r="C19" s="33"/>
-[...1 lines deleted...]
-      <c r="E19" s="35"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="48"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
     </row>
     <row r="20" spans="1:15" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
-      <c r="C20" s="33"/>
-[...1 lines deleted...]
-      <c r="E20" s="35"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="48"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
     </row>
     <row r="21" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="5">
         <f>SUM(B10:B20)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="48"/>
-[...1 lines deleted...]
-      <c r="E21" s="50"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="64"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
     </row>
     <row r="22" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="14"/>
-[...3 lines deleted...]
-      <c r="E22" s="16"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="15"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
     </row>
     <row r="23" spans="1:15" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="14"/>
-[...3 lines deleted...]
-      <c r="E23" s="16"/>
+      <c r="A23" s="13"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="15"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
     </row>
     <row r="24" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="37"/>
-[...2 lines deleted...]
-      <c r="E24" s="38"/>
+      <c r="B24" s="67"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="68"/>
     </row>
     <row r="25" spans="1:15" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="39"/>
-[...3 lines deleted...]
-      <c r="E25" s="41"/>
+      <c r="A25" s="54"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="56"/>
     </row>
     <row r="26" spans="1:15" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="39"/>
-[...3 lines deleted...]
-      <c r="E26" s="41"/>
+      <c r="A26" s="54"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="56"/>
     </row>
     <row r="27" spans="1:15" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="39"/>
-[...3 lines deleted...]
-      <c r="E27" s="41"/>
+      <c r="A27" s="54"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="56"/>
     </row>
     <row r="28" spans="1:15" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="39"/>
-[...4 lines deleted...]
-      <c r="O28" s="29"/>
+      <c r="A28" s="54"/>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="56"/>
+      <c r="O28" s="28"/>
     </row>
     <row r="29" spans="1:15" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="39"/>
-[...3 lines deleted...]
-      <c r="E29" s="41"/>
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="56"/>
     </row>
     <row r="30" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="20"/>
-[...3 lines deleted...]
-      <c r="E30" s="22"/>
+      <c r="A30" s="19"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="21"/>
     </row>
     <row r="31" spans="1:15" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="47"/>
-[...1 lines deleted...]
-      <c r="D31" s="21"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="20"/>
       <c r="E31" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="21.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="24" t="s">
+      <c r="A32" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="31"/>
-[...2 lines deleted...]
-      <c r="E32" s="28"/>
+      <c r="B32" s="65"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="27"/>
     </row>
     <row r="33" spans="1:5" ht="26.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="24" t="s">
+      <c r="A33" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="32"/>
-[...2 lines deleted...]
-      <c r="E33" s="27" t="s">
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="21.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="24" t="s">
+      <c r="A34" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="32"/>
-[...1 lines deleted...]
-      <c r="D34" s="21"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="20"/>
       <c r="E34" s="6"/>
     </row>
     <row r="35" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="25"/>
-[...2 lines deleted...]
-      <c r="D35" s="26"/>
+      <c r="A35" s="24"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
       <c r="E35" s="7"/>
     </row>
     <row r="36" spans="1:5" ht="14.4" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="B10:B20" name="SFY2017 SPENT"/>
     <protectedRange sqref="B31:C34" name="SIGNATURE"/>
     <protectedRange sqref="A10:A20" name="IVD SERVICE AREA"/>
     <protectedRange sqref="E34" name="PRIVATE COMPANY NAME"/>
   </protectedRanges>
   <mergeCells count="29">
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="B33:C33"/>
-    <mergeCell ref="A8:E8"/>
-[...11 lines deleted...]
-    <mergeCell ref="A25:E25"/>
   </mergeCells>
   <dataValidations xWindow="445" yWindow="361" count="3">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="ENTER COUNTY NAME" sqref="A2" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Enter amount using format  0.00" prompt="Enter amount using format  0.00" sqref="B10:B20" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>0</formula1>
       <formula2>1000000</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="PLEASE SELECT ONE BY CLICKING ON THE ARROW TO THE RIGHT" sqref="C10:E20" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$F$9:$F$18</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R
 &amp;"-,Bold"&amp;9SFY 2021 ANNUAL INCENTIVE PLAN
 LAST REVISED &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId4" name="Option Button 37">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Yes option">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1242060</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>2019300</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>289560</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1063" r:id="rId5" name="Drop Down 39">
-              <controlPr defaultSize="0" autoLine="0" autoPict="0">
+              <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="Dropdown selection IV-D structure">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>213360</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1935480</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>259080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId6" name="Option Button 42">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="No option">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>541020</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1333500</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>259080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0107519B-E897-4FB4-9393-195DCB730382}">
   <dimension ref="A1:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="161" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="30" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="29.4" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="15" x14ac:dyDescent="0.3">
-      <c r="A3" s="68"/>
+      <c r="A3" s="32"/>
     </row>
     <row r="4" spans="1:1" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="70" t="s">
+      <c r="A7" s="34" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="70" t="s">
+      <c r="A8" s="34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="70" t="s">
+      <c r="A9" s="34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="70" t="s">
+      <c r="A10" s="34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="70" t="s">
+      <c r="A11" s="34" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="70" t="s">
+      <c r="A12" s="34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="70" t="s">
+      <c r="A13" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:1" ht="31.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:1" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="mailto:debra.henderson@dhhs.nc.gov" xr:uid="{0A546088-2077-463E-A353-46FEEA326649}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A 5 W v O T G P b j p K n A A A A + A A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 8 A C y U d Z u J X E h G j c N r V C I x R D i + V u L j y S V 5 B E U X c u Z / I m e f O 4 3 a G Y u j a 4 q s H q 3 u S I Y Y o C Z W R / 1 K b O 0 e h O Y Y o K D l s h z 6 J W w Q w b m 0 1 W 5 6 h x 7 p I R 4 r 3 H P s b 9 U J O I U k Y O 5 a a S j e p E q I 1 1 w k i F P q v j / x X i s H / J 8 A g n K 5 y k M c N x y o A s N Z T a f J F o N s Y U y E 8 J 6 7 F 1 4 6 C 4 M u G u A r J E I O 8 X / A l Q S w M E F A A C A A g A 5 W v O T A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O V r z k w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O V r z k x j 2 4 6 S p w A A A P g A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D l a 8 5 M D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O V r z k w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B A u W 6 Q a U + j T I P o / 3 A q 4 l 4 5 A A A A A A I A A A A A A A N m A A D A A A A A E A A A A I y B P S W A z T d d P W 5 V S x E p + 2 Q A A A A A B I A A A K A A A A A Q A A A A V Z M l q u V p e o y Y M F H D i w D S s V A A A A B P A t 4 k G q h O Z Z b G v b l Y M P Z F F I J 1 N s 1 6 o e l m u i 7 Y h Z z i 4 B 5 d p e + e n l 2 Q 5 V d H 1 4 H f H 4 Q C 9 B x 5 6 4 / 3 3 O H l f z 1 + W l w 7 v w c 3 V g s J 3 v M S B t / y G V 9 f F B Q A A A A H o 7 m o i d y s l I E T 1 R m 2 u H C R F a r P 3 g = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DC4839-D140-4247-AB81-9293933AD057}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>