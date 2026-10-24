--- v0 (2025-10-08)
+++ v1 (2026-10-24)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23801"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Dear County Letters\DCDL 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/chit_koko_dhhs_nc_gov/Documents/Desktop/accessibility-reports/DCDL_original/2024_archive/CSS-24-46/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D0AB91E4-5518-4959-BDE3-72CA8B2C539E}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D0AB91E4-5518-4959-BDE3-72CA8B2C539E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" xr2:uid="{BDCEF239-97B1-47F5-AC6E-CA993CE9404E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BDCEF239-97B1-47F5-AC6E-CA993CE9404E}"/>
   </bookViews>
   <sheets>
     <sheet name="Incentive Goal" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="\z">#REF!</definedName>
     <definedName name="_1">#REF!</definedName>
     <definedName name="_10">#REF!</definedName>
     <definedName name="_11">#REF!</definedName>
     <definedName name="_12">#REF!</definedName>
     <definedName name="_2">#REF!</definedName>
     <definedName name="_3">#REF!</definedName>
     <definedName name="_4">#REF!</definedName>
     <definedName name="_5">#REF!</definedName>
     <definedName name="_6">#REF!</definedName>
     <definedName name="_7">#REF!</definedName>
     <definedName name="_8">#REF!</definedName>
     <definedName name="_9">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Incentive Goal'!$A$2:$AL$107</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="0">'Incentive Goal'!#REF!</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">'Incentive Goal'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Incentive Goal'!$B$3:$X$114</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Incentive Goal'!$A:$B,'Incentive Goal'!$1:$2</definedName>
     <definedName name="Staffing">#REF!</definedName>
     <definedName name="SUMMARY">#REF!</definedName>
@@ -609,51 +608,51 @@
     <t>YANCEY</t>
   </si>
   <si>
     <t>Filtered Total</t>
   </si>
   <si>
     <t>EDGECOMBE TOT</t>
   </si>
   <si>
     <t>GUILFORD TOT</t>
   </si>
   <si>
     <t>STATEWIDE</t>
   </si>
   <si>
     <t>Please note: if a child is in more than one order county it may be counted twice, however, the state total eliminates duplicates.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1080,64 +1079,64 @@
     </xf>
     <xf numFmtId="10" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{95155BAA-2855-44D9-AD81-AE1E81D610BE}"/>
     <cellStyle name="Normal_INCENTIVE GOALS Rpt 0710" xfId="2" xr:uid="{E52FEE74-7538-44F3-B83A-D4F4DF9C3ECC}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1473,148 +1472,148 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EE44CA1-08AA-460C-839C-85F4689FFA95}">
   <dimension ref="A1:AL123"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C81" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="R113" sqref="R113:U113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="9" customWidth="1"/>
     <col min="2" max="2" width="18.44140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="83" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.33203125" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="84" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="85" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="85" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" style="84" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="84" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" style="85" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" style="85" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.33203125" style="84" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.6640625" style="84" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="12.5546875" style="86" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" style="84" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.6640625" style="84" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="15.6640625" style="85" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.44140625" style="85" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="84" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.6640625" style="84" customWidth="1"/>
     <col min="22" max="22" width="10.33203125" style="85" customWidth="1"/>
     <col min="23" max="23" width="13.6640625" style="85" customWidth="1"/>
     <col min="24" max="24" width="8.6640625" style="84" customWidth="1"/>
     <col min="25" max="25" width="17.44140625" style="84" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.33203125" style="85" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="84" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.6640625" style="85" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="9.33203125" style="85" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" style="84" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="13.44140625" style="88" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="12.33203125" style="88" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="84" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.33203125" style="85" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="85" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.6640625" style="84" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="9.33203125" style="9" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="26.4">
+    <row r="1" spans="1:38" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="105" t="s">
+      <c r="C1" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="105"/>
-[...1 lines deleted...]
-      <c r="F1" s="106" t="s">
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="106"/>
-[...2 lines deleted...]
-      <c r="J1" s="107" t="s">
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="K1" s="107"/>
-[...1 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
       <c r="N1" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="O1" s="106"/>
+      <c r="O1" s="103"/>
       <c r="P1" s="109"/>
-      <c r="Q1" s="106"/>
-      <c r="R1" s="107" t="s">
+      <c r="Q1" s="103"/>
+      <c r="R1" s="102" t="s">
         <v>6</v>
       </c>
-      <c r="S1" s="107"/>
-[...2 lines deleted...]
-      <c r="V1" s="106" t="s">
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="W1" s="106"/>
-      <c r="X1" s="106"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="5"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="5"/>
       <c r="AF1" s="6"/>
       <c r="AG1" s="7"/>
       <c r="AH1" s="5"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="5"/>
       <c r="AL1" s="8"/>
     </row>
-    <row r="2" spans="1:38" s="21" customFormat="1" ht="15.6">
+    <row r="2" spans="1:38" s="21" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="90" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="11" t="s">
@@ -1686,51 +1685,51 @@
       <c r="AE2" s="17" t="s">
         <v>34</v>
       </c>
       <c r="AF2" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AG2" s="19" t="s">
         <v>36</v>
       </c>
       <c r="AH2" s="17" t="s">
         <v>37</v>
       </c>
       <c r="AI2" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AJ2" s="16" t="s">
         <v>39</v>
       </c>
       <c r="AK2" s="17" t="s">
         <v>40</v>
       </c>
       <c r="AL2" s="20" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="91">
         <v>2668850.23</v>
       </c>
       <c r="D3" s="91">
         <v>10507571.300000001</v>
       </c>
       <c r="E3" s="92">
         <v>0.25399306402993399</v>
       </c>
       <c r="F3" s="23">
         <v>4385</v>
       </c>
       <c r="G3" s="23">
         <v>3760</v>
       </c>
       <c r="H3" s="24">
         <v>0.85750000000000004</v>
       </c>
       <c r="I3" s="11">
@@ -1800,51 +1799,51 @@
       <c r="AE3" s="5">
         <v>0.82569999999999999</v>
       </c>
       <c r="AF3" s="6">
         <v>12240226.41</v>
       </c>
       <c r="AG3" s="7">
         <v>8173147.7199999997</v>
       </c>
       <c r="AH3" s="5">
         <v>0.66769999999999996</v>
       </c>
       <c r="AI3" s="4">
         <v>4843</v>
       </c>
       <c r="AJ3" s="3">
         <v>3326</v>
       </c>
       <c r="AK3" s="5">
         <v>0.68679999999999997</v>
       </c>
       <c r="AL3" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A4" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="91">
         <v>386440.62</v>
       </c>
       <c r="D4" s="91">
         <v>1688526.33</v>
       </c>
       <c r="E4" s="92">
         <v>0.22886265563889699</v>
       </c>
       <c r="F4" s="23">
         <v>773</v>
       </c>
       <c r="G4" s="23">
         <v>721</v>
       </c>
       <c r="H4" s="24">
         <v>0.93269999999999997</v>
       </c>
       <c r="I4" s="11">
@@ -1914,51 +1913,51 @@
       <c r="AE4" s="5">
         <v>0.8931</v>
       </c>
       <c r="AF4" s="6">
         <v>2330160</v>
       </c>
       <c r="AG4" s="7">
         <v>1640929.57</v>
       </c>
       <c r="AH4" s="5">
         <v>0.70420000000000005</v>
       </c>
       <c r="AI4" s="4">
         <v>1010</v>
       </c>
       <c r="AJ4" s="3">
         <v>671</v>
       </c>
       <c r="AK4" s="5">
         <v>0.66439999999999999</v>
       </c>
       <c r="AL4" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:38">
+    <row r="5" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="91">
         <v>124750.24</v>
       </c>
       <c r="D5" s="91">
         <v>481497.15</v>
       </c>
       <c r="E5" s="92">
         <v>0.25908822097908601</v>
       </c>
       <c r="F5" s="23">
         <v>210</v>
       </c>
       <c r="G5" s="23">
         <v>202</v>
       </c>
       <c r="H5" s="24">
         <v>0.96189999999999998</v>
       </c>
       <c r="I5" s="11">
@@ -2028,51 +2027,51 @@
       <c r="AE5" s="5">
         <v>0.87180000000000002</v>
       </c>
       <c r="AF5" s="6">
         <v>634979.81999999995</v>
       </c>
       <c r="AG5" s="7">
         <v>397345.08</v>
       </c>
       <c r="AH5" s="5">
         <v>0.62580000000000002</v>
       </c>
       <c r="AI5" s="4">
         <v>315</v>
       </c>
       <c r="AJ5" s="3">
         <v>186</v>
       </c>
       <c r="AK5" s="5">
         <v>0.59050000000000002</v>
       </c>
       <c r="AL5" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="91">
         <v>718738.13</v>
       </c>
       <c r="D6" s="91">
         <v>3043165.34</v>
       </c>
       <c r="E6" s="92">
         <v>0.23618109754102301</v>
       </c>
       <c r="F6" s="23">
         <v>1589</v>
       </c>
       <c r="G6" s="23">
         <v>1511</v>
       </c>
       <c r="H6" s="24">
         <v>0.95089999999999997</v>
       </c>
       <c r="I6" s="11">
@@ -2142,51 +2141,51 @@
       <c r="AE6" s="5">
         <v>0.89980000000000004</v>
       </c>
       <c r="AF6" s="6">
         <v>3482669.87</v>
       </c>
       <c r="AG6" s="7">
         <v>2367007.67</v>
       </c>
       <c r="AH6" s="5">
         <v>0.67969999999999997</v>
       </c>
       <c r="AI6" s="4">
         <v>1604</v>
       </c>
       <c r="AJ6" s="3">
         <v>1173</v>
       </c>
       <c r="AK6" s="5">
         <v>0.73129999999999995</v>
       </c>
       <c r="AL6" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="91">
         <v>348749.02</v>
       </c>
       <c r="D7" s="91">
         <v>1287145.1100000001</v>
       </c>
       <c r="E7" s="92">
         <v>0.27094771000606099</v>
       </c>
       <c r="F7" s="23">
         <v>497</v>
       </c>
       <c r="G7" s="23">
         <v>450</v>
       </c>
       <c r="H7" s="24">
         <v>0.90539999999999998</v>
       </c>
       <c r="I7" s="11">
@@ -2256,51 +2255,51 @@
       <c r="AE7" s="5">
         <v>0.91820000000000002</v>
       </c>
       <c r="AF7" s="6">
         <v>1519368.44</v>
       </c>
       <c r="AG7" s="7">
         <v>1012460.17</v>
       </c>
       <c r="AH7" s="5">
         <v>0.66639999999999999</v>
       </c>
       <c r="AI7" s="4">
         <v>802</v>
       </c>
       <c r="AJ7" s="3">
         <v>530</v>
       </c>
       <c r="AK7" s="5">
         <v>0.66080000000000005</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:38">
+    <row r="8" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="91">
         <v>145088.99</v>
       </c>
       <c r="D8" s="91">
         <v>526735.5</v>
       </c>
       <c r="E8" s="92">
         <v>0.27544942385694499</v>
       </c>
       <c r="F8" s="23">
         <v>162</v>
       </c>
       <c r="G8" s="23">
         <v>158</v>
       </c>
       <c r="H8" s="24">
         <v>0.97529999999999994</v>
       </c>
       <c r="I8" s="11">
@@ -2370,51 +2369,51 @@
       <c r="AE8" s="5">
         <v>0.85499999999999998</v>
       </c>
       <c r="AF8" s="6">
         <v>664596.23</v>
       </c>
       <c r="AG8" s="7">
         <v>391250.49</v>
       </c>
       <c r="AH8" s="5">
         <v>0.5887</v>
       </c>
       <c r="AI8" s="4">
         <v>259</v>
       </c>
       <c r="AJ8" s="3">
         <v>160</v>
       </c>
       <c r="AK8" s="5">
         <v>0.61780000000000002</v>
       </c>
       <c r="AL8" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="1:38">
+    <row r="9" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A9" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="91">
         <v>931018.04</v>
       </c>
       <c r="D9" s="91">
         <v>3735074.38</v>
       </c>
       <c r="E9" s="92">
         <v>0.249263587623655</v>
       </c>
       <c r="F9" s="23">
         <v>1747</v>
       </c>
       <c r="G9" s="23">
         <v>1578</v>
       </c>
       <c r="H9" s="24">
         <v>0.90329999999999999</v>
       </c>
       <c r="I9" s="11">
@@ -2484,51 +2483,51 @@
       <c r="AE9" s="5">
         <v>0.88439999999999996</v>
       </c>
       <c r="AF9" s="6">
         <v>4867421.97</v>
       </c>
       <c r="AG9" s="7">
         <v>3282523.27</v>
       </c>
       <c r="AH9" s="5">
         <v>0.6744</v>
       </c>
       <c r="AI9" s="4">
         <v>2145</v>
       </c>
       <c r="AJ9" s="3">
         <v>1434</v>
       </c>
       <c r="AK9" s="5">
         <v>0.66849999999999998</v>
       </c>
       <c r="AL9" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A10" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="91">
         <v>466705.39</v>
       </c>
       <c r="D10" s="91">
         <v>2053089.31</v>
       </c>
       <c r="E10" s="92">
         <v>0.22731860115720001</v>
       </c>
       <c r="F10" s="23">
         <v>978</v>
       </c>
       <c r="G10" s="23">
         <v>873</v>
       </c>
       <c r="H10" s="24">
         <v>0.89259999999999995</v>
       </c>
       <c r="I10" s="11">
@@ -2598,51 +2597,51 @@
       <c r="AE10" s="5">
         <v>0.91659999999999997</v>
       </c>
       <c r="AF10" s="6">
         <v>2664049</v>
       </c>
       <c r="AG10" s="7">
         <v>1900128.98</v>
       </c>
       <c r="AH10" s="5">
         <v>0.71319999999999995</v>
       </c>
       <c r="AI10" s="4">
         <v>1314</v>
       </c>
       <c r="AJ10" s="3">
         <v>917</v>
       </c>
       <c r="AK10" s="5">
         <v>0.69789999999999996</v>
       </c>
       <c r="AL10" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A11" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="91">
         <v>1051698.3400000001</v>
       </c>
       <c r="D11" s="91">
         <v>3994519.35</v>
       </c>
       <c r="E11" s="92">
         <v>0.26328532868416299</v>
       </c>
       <c r="F11" s="23">
         <v>1571</v>
       </c>
       <c r="G11" s="23">
         <v>1372</v>
       </c>
       <c r="H11" s="24">
         <v>0.87329999999999997</v>
       </c>
       <c r="I11" s="11">
@@ -2712,51 +2711,51 @@
       <c r="AE11" s="5">
         <v>0.89680000000000004</v>
       </c>
       <c r="AF11" s="6">
         <v>3939368.3</v>
       </c>
       <c r="AG11" s="7">
         <v>2658573.13</v>
       </c>
       <c r="AH11" s="5">
         <v>0.67490000000000006</v>
       </c>
       <c r="AI11" s="4">
         <v>1813</v>
       </c>
       <c r="AJ11" s="3">
         <v>1314</v>
       </c>
       <c r="AK11" s="5">
         <v>0.7248</v>
       </c>
       <c r="AL11" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="15" customHeight="1">
+    <row r="12" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="91">
         <v>1655313.22</v>
       </c>
       <c r="D12" s="91">
         <v>6316195.8200000003</v>
       </c>
       <c r="E12" s="92">
         <v>0.26207439844700697</v>
       </c>
       <c r="F12" s="23">
         <v>2574</v>
       </c>
       <c r="G12" s="23">
         <v>2443</v>
       </c>
       <c r="H12" s="24">
         <v>0.94910000000000005</v>
       </c>
       <c r="I12" s="11">
@@ -2826,51 +2825,51 @@
       <c r="AE12" s="5">
         <v>0.83850000000000002</v>
       </c>
       <c r="AF12" s="6">
         <v>7201929.4199999999</v>
       </c>
       <c r="AG12" s="7">
         <v>4997438.4000000004</v>
       </c>
       <c r="AH12" s="5">
         <v>0.69389999999999996</v>
       </c>
       <c r="AI12" s="4">
         <v>2384</v>
       </c>
       <c r="AJ12" s="3">
         <v>1714</v>
       </c>
       <c r="AK12" s="5">
         <v>0.71899999999999997</v>
       </c>
       <c r="AL12" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A13" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="91">
         <v>2598175.7999999998</v>
       </c>
       <c r="D13" s="91">
         <v>10953676.710000001</v>
       </c>
       <c r="E13" s="92">
         <v>0.23719668461896801</v>
       </c>
       <c r="F13" s="23">
         <v>3879</v>
       </c>
       <c r="G13" s="23">
         <v>3680</v>
       </c>
       <c r="H13" s="24">
         <v>0.94869999999999999</v>
       </c>
       <c r="I13" s="11">
@@ -2940,51 +2939,51 @@
       <c r="AE13" s="5">
         <v>0.93030000000000002</v>
       </c>
       <c r="AF13" s="6">
         <v>13974667.890000001</v>
       </c>
       <c r="AG13" s="7">
         <v>9780606.1500000004</v>
       </c>
       <c r="AH13" s="5">
         <v>0.69989999999999997</v>
       </c>
       <c r="AI13" s="4">
         <v>5797</v>
       </c>
       <c r="AJ13" s="3">
         <v>4222</v>
       </c>
       <c r="AK13" s="5">
         <v>0.72829999999999995</v>
       </c>
       <c r="AL13" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="91">
         <v>921009.11</v>
       </c>
       <c r="D14" s="91">
         <v>3862616.75</v>
       </c>
       <c r="E14" s="92">
         <v>0.238441753249271</v>
       </c>
       <c r="F14" s="23">
         <v>1378</v>
       </c>
       <c r="G14" s="23">
         <v>1276</v>
       </c>
       <c r="H14" s="24">
         <v>0.92600000000000005</v>
       </c>
       <c r="I14" s="11">
@@ -3054,51 +3053,51 @@
       <c r="AE14" s="5">
         <v>0.65880000000000005</v>
       </c>
       <c r="AF14" s="6">
         <v>4565267.5</v>
       </c>
       <c r="AG14" s="7">
         <v>2749578.24</v>
       </c>
       <c r="AH14" s="5">
         <v>0.60229999999999995</v>
       </c>
       <c r="AI14" s="4">
         <v>2426</v>
       </c>
       <c r="AJ14" s="3">
         <v>1390</v>
       </c>
       <c r="AK14" s="5">
         <v>0.57299999999999995</v>
       </c>
       <c r="AL14" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="91">
         <v>3134630.94</v>
       </c>
       <c r="D15" s="91">
         <v>12165121.810000001</v>
       </c>
       <c r="E15" s="92">
         <v>0.25767361716207898</v>
       </c>
       <c r="F15" s="23">
         <v>3671</v>
       </c>
       <c r="G15" s="23">
         <v>3519</v>
       </c>
       <c r="H15" s="24">
         <v>0.95860000000000001</v>
       </c>
       <c r="I15" s="11">
@@ -3168,51 +3167,51 @@
       <c r="AE15" s="5">
         <v>0.90149999999999997</v>
       </c>
       <c r="AF15" s="6">
         <v>12460607.65</v>
       </c>
       <c r="AG15" s="7">
         <v>9289444.0899999999</v>
       </c>
       <c r="AH15" s="5">
         <v>0.74550000000000005</v>
       </c>
       <c r="AI15" s="4">
         <v>4255</v>
       </c>
       <c r="AJ15" s="3">
         <v>3202</v>
       </c>
       <c r="AK15" s="5">
         <v>0.75249999999999995</v>
       </c>
       <c r="AL15" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="91">
         <v>1331593.32</v>
       </c>
       <c r="D16" s="91">
         <v>5123954.09</v>
       </c>
       <c r="E16" s="92">
         <v>0.25987612234831697</v>
       </c>
       <c r="F16" s="23">
         <v>1789</v>
       </c>
       <c r="G16" s="23">
         <v>1645</v>
       </c>
       <c r="H16" s="24">
         <v>0.91949999999999998</v>
       </c>
       <c r="I16" s="11">
@@ -3282,51 +3281,51 @@
       <c r="AE16" s="5">
         <v>0.89590000000000003</v>
       </c>
       <c r="AF16" s="6">
         <v>6173007.6100000003</v>
       </c>
       <c r="AG16" s="7">
         <v>4235994.26</v>
       </c>
       <c r="AH16" s="5">
         <v>0.68620000000000003</v>
       </c>
       <c r="AI16" s="4">
         <v>2762</v>
       </c>
       <c r="AJ16" s="3">
         <v>1828</v>
       </c>
       <c r="AK16" s="5">
         <v>0.66180000000000005</v>
       </c>
       <c r="AL16" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="91">
         <v>233573.23</v>
       </c>
       <c r="D17" s="91">
         <v>899168.35</v>
       </c>
       <c r="E17" s="92">
         <v>0.25976584918719597</v>
       </c>
       <c r="F17" s="23">
         <v>171</v>
       </c>
       <c r="G17" s="23">
         <v>168</v>
       </c>
       <c r="H17" s="24">
         <v>0.98250000000000004</v>
       </c>
       <c r="I17" s="11">
@@ -3396,51 +3395,51 @@
       <c r="AE17" s="5">
         <v>0.91049999999999998</v>
       </c>
       <c r="AF17" s="6">
         <v>1028891.12</v>
       </c>
       <c r="AG17" s="7">
         <v>840387.32</v>
       </c>
       <c r="AH17" s="5">
         <v>0.81679999999999997</v>
       </c>
       <c r="AI17" s="4">
         <v>271</v>
       </c>
       <c r="AJ17" s="3">
         <v>195</v>
       </c>
       <c r="AK17" s="5">
         <v>0.71960000000000002</v>
       </c>
       <c r="AL17" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="91">
         <v>908747.06</v>
       </c>
       <c r="D18" s="91">
         <v>3904887.72</v>
       </c>
       <c r="E18" s="92">
         <v>0.23272040713119399</v>
       </c>
       <c r="F18" s="23">
         <v>1257</v>
       </c>
       <c r="G18" s="23">
         <v>1108</v>
       </c>
       <c r="H18" s="24">
         <v>0.88149999999999995</v>
       </c>
       <c r="I18" s="11">
@@ -3510,51 +3509,51 @@
       <c r="AE18" s="5">
         <v>0.9022</v>
       </c>
       <c r="AF18" s="6">
         <v>5751731.7800000003</v>
       </c>
       <c r="AG18" s="7">
         <v>4131524.66</v>
       </c>
       <c r="AH18" s="5">
         <v>0.71830000000000005</v>
       </c>
       <c r="AI18" s="4">
         <v>1752</v>
       </c>
       <c r="AJ18" s="3">
         <v>1230</v>
       </c>
       <c r="AK18" s="5">
         <v>0.70209999999999995</v>
       </c>
       <c r="AL18" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="91">
         <v>334285.21999999997</v>
       </c>
       <c r="D19" s="91">
         <v>1254283.3999999999</v>
       </c>
       <c r="E19" s="92">
         <v>0.26651490404800099</v>
       </c>
       <c r="F19" s="23">
         <v>598</v>
       </c>
       <c r="G19" s="23">
         <v>551</v>
       </c>
       <c r="H19" s="24">
         <v>0.9214</v>
       </c>
       <c r="I19" s="11">
@@ -3624,51 +3623,51 @@
       <c r="AE19" s="5">
         <v>0.90700000000000003</v>
       </c>
       <c r="AF19" s="6">
         <v>1582565.37</v>
       </c>
       <c r="AG19" s="7">
         <v>1083718.03</v>
       </c>
       <c r="AH19" s="5">
         <v>0.68479999999999996</v>
       </c>
       <c r="AI19" s="4">
         <v>860</v>
       </c>
       <c r="AJ19" s="3">
         <v>554</v>
       </c>
       <c r="AK19" s="5">
         <v>0.64419999999999999</v>
       </c>
       <c r="AL19" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="20" spans="1:38">
+    <row r="20" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="91">
         <v>2503376.64</v>
       </c>
       <c r="D20" s="91">
         <v>10327925.98</v>
       </c>
       <c r="E20" s="92">
         <v>0.24238909582115301</v>
       </c>
       <c r="F20" s="23">
         <v>3411</v>
       </c>
       <c r="G20" s="23">
         <v>3184</v>
       </c>
       <c r="H20" s="24">
         <v>0.9335</v>
       </c>
       <c r="I20" s="11">
@@ -3738,51 +3737,51 @@
       <c r="AE20" s="5">
         <v>0.89639999999999997</v>
       </c>
       <c r="AF20" s="6">
         <v>12358019.140000001</v>
       </c>
       <c r="AG20" s="7">
         <v>8601483.5600000005</v>
       </c>
       <c r="AH20" s="5">
         <v>0.69599999999999995</v>
       </c>
       <c r="AI20" s="4">
         <v>5390</v>
       </c>
       <c r="AJ20" s="3">
         <v>3733</v>
       </c>
       <c r="AK20" s="5">
         <v>0.69259999999999999</v>
       </c>
       <c r="AL20" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="21" spans="1:38">
+    <row r="21" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="91">
         <v>648396.01</v>
       </c>
       <c r="D21" s="91">
         <v>2479601.2799999998</v>
       </c>
       <c r="E21" s="92">
         <v>0.26149204520494501</v>
       </c>
       <c r="F21" s="23">
         <v>994</v>
       </c>
       <c r="G21" s="23">
         <v>908</v>
       </c>
       <c r="H21" s="24">
         <v>0.91349999999999998</v>
       </c>
       <c r="I21" s="11">
@@ -3852,51 +3851,51 @@
       <c r="AE21" s="5">
         <v>0.85229999999999995</v>
       </c>
       <c r="AF21" s="6">
         <v>2786907.61</v>
       </c>
       <c r="AG21" s="7">
         <v>1973869.75</v>
       </c>
       <c r="AH21" s="5">
         <v>0.70830000000000004</v>
       </c>
       <c r="AI21" s="4">
         <v>1205</v>
       </c>
       <c r="AJ21" s="3">
         <v>819</v>
       </c>
       <c r="AK21" s="5">
         <v>0.67969999999999997</v>
       </c>
       <c r="AL21" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A22" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="91">
         <v>235925.8</v>
       </c>
       <c r="D22" s="91">
         <v>995202.37</v>
       </c>
       <c r="E22" s="92">
         <v>0.237063141238299</v>
       </c>
       <c r="F22" s="23">
         <v>361</v>
       </c>
       <c r="G22" s="23">
         <v>320</v>
       </c>
       <c r="H22" s="24">
         <v>0.88639999999999997</v>
       </c>
       <c r="I22" s="11">
@@ -3966,51 +3965,51 @@
       <c r="AE22" s="5">
         <v>0.85660000000000003</v>
       </c>
       <c r="AF22" s="6">
         <v>1467916.46</v>
       </c>
       <c r="AG22" s="7">
         <v>974339.09</v>
       </c>
       <c r="AH22" s="5">
         <v>0.66379999999999995</v>
       </c>
       <c r="AI22" s="4">
         <v>624</v>
       </c>
       <c r="AJ22" s="3">
         <v>430</v>
       </c>
       <c r="AK22" s="5">
         <v>0.68910000000000005</v>
       </c>
       <c r="AL22" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="91">
         <v>336511.6</v>
       </c>
       <c r="D23" s="91">
         <v>1430954.99</v>
       </c>
       <c r="E23" s="92">
         <v>0.23516574759629599</v>
       </c>
       <c r="F23" s="23">
         <v>603</v>
       </c>
       <c r="G23" s="23">
         <v>560</v>
       </c>
       <c r="H23" s="24">
         <v>0.92869999999999997</v>
       </c>
       <c r="I23" s="11">
@@ -4080,51 +4079,51 @@
       <c r="AE23" s="5">
         <v>0.9526</v>
       </c>
       <c r="AF23" s="6">
         <v>2050773.32</v>
       </c>
       <c r="AG23" s="7">
         <v>1346239.29</v>
       </c>
       <c r="AH23" s="5">
         <v>0.65649999999999997</v>
       </c>
       <c r="AI23" s="4">
         <v>1031</v>
       </c>
       <c r="AJ23" s="3">
         <v>713</v>
       </c>
       <c r="AK23" s="5">
         <v>0.69159999999999999</v>
       </c>
       <c r="AL23" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="91">
         <v>115985.96</v>
       </c>
       <c r="D24" s="91">
         <v>480961.53</v>
       </c>
       <c r="E24" s="92">
         <v>0.24115433930859301</v>
       </c>
       <c r="F24" s="23">
         <v>149</v>
       </c>
       <c r="G24" s="23">
         <v>133</v>
       </c>
       <c r="H24" s="24">
         <v>0.89259999999999995</v>
       </c>
       <c r="I24" s="11">
@@ -4194,51 +4193,51 @@
       <c r="AE24" s="5">
         <v>0.86770000000000003</v>
       </c>
       <c r="AF24" s="6">
         <v>560121.86</v>
       </c>
       <c r="AG24" s="7">
         <v>354611.55</v>
       </c>
       <c r="AH24" s="5">
         <v>0.6331</v>
       </c>
       <c r="AI24" s="4">
         <v>254</v>
       </c>
       <c r="AJ24" s="3">
         <v>173</v>
       </c>
       <c r="AK24" s="5">
         <v>0.68110000000000004</v>
       </c>
       <c r="AL24" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="91">
         <v>2070111.64</v>
       </c>
       <c r="D25" s="91">
         <v>8722350.2799999993</v>
       </c>
       <c r="E25" s="92">
         <v>0.23733415576609901</v>
       </c>
       <c r="F25" s="23">
         <v>4080</v>
       </c>
       <c r="G25" s="23">
         <v>3825</v>
       </c>
       <c r="H25" s="24">
         <v>0.9375</v>
       </c>
       <c r="I25" s="11">
@@ -4308,51 +4307,51 @@
       <c r="AE25" s="5">
         <v>0.8528</v>
       </c>
       <c r="AF25" s="6">
         <v>10788858.869999999</v>
       </c>
       <c r="AG25" s="7">
         <v>6838084.1799999997</v>
       </c>
       <c r="AH25" s="5">
         <v>0.63380000000000003</v>
       </c>
       <c r="AI25" s="4">
         <v>5608</v>
       </c>
       <c r="AJ25" s="3">
         <v>3602</v>
       </c>
       <c r="AK25" s="5">
         <v>0.64229999999999998</v>
       </c>
       <c r="AL25" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A26" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="91">
         <v>1175979.0900000001</v>
       </c>
       <c r="D26" s="91">
         <v>4593314.3099999996</v>
       </c>
       <c r="E26" s="92">
         <v>0.25601973011944801</v>
       </c>
       <c r="F26" s="23">
         <v>2563</v>
       </c>
       <c r="G26" s="23">
         <v>2219</v>
       </c>
       <c r="H26" s="24">
         <v>0.86580000000000001</v>
       </c>
       <c r="I26" s="11">
@@ -4422,51 +4421,51 @@
       <c r="AE26" s="5">
         <v>0.89670000000000005</v>
       </c>
       <c r="AF26" s="6">
         <v>5783039.7599999998</v>
       </c>
       <c r="AG26" s="7">
         <v>3780966.96</v>
       </c>
       <c r="AH26" s="5">
         <v>0.65380000000000005</v>
       </c>
       <c r="AI26" s="4">
         <v>3064</v>
       </c>
       <c r="AJ26" s="3">
         <v>1927</v>
       </c>
       <c r="AK26" s="5">
         <v>0.62890000000000001</v>
       </c>
       <c r="AL26" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A27" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C27" s="91">
         <v>1909874.61</v>
       </c>
       <c r="D27" s="91">
         <v>7417545.7599999998</v>
       </c>
       <c r="E27" s="92">
         <v>0.257480664332295</v>
       </c>
       <c r="F27" s="23">
         <v>2741</v>
       </c>
       <c r="G27" s="23">
         <v>2473</v>
       </c>
       <c r="H27" s="24">
         <v>0.9022</v>
       </c>
       <c r="I27" s="11">
@@ -4536,51 +4535,51 @@
       <c r="AE27" s="5">
         <v>0.84770000000000001</v>
       </c>
       <c r="AF27" s="6">
         <v>10605205.050000001</v>
       </c>
       <c r="AG27" s="7">
         <v>7628507.4400000004</v>
       </c>
       <c r="AH27" s="5">
         <v>0.71930000000000005</v>
       </c>
       <c r="AI27" s="4">
         <v>3632</v>
       </c>
       <c r="AJ27" s="3">
         <v>2521</v>
       </c>
       <c r="AK27" s="5">
         <v>0.69410000000000005</v>
       </c>
       <c r="AL27" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="28" spans="1:38">
+    <row r="28" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A28" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="91">
         <v>9010835.7200000007</v>
       </c>
       <c r="D28" s="91">
         <v>37148736.07</v>
       </c>
       <c r="E28" s="92">
         <v>0.24256103095999601</v>
       </c>
       <c r="F28" s="23">
         <v>12457</v>
       </c>
       <c r="G28" s="23">
         <v>11213</v>
       </c>
       <c r="H28" s="24">
         <v>0.90010000000000001</v>
       </c>
       <c r="I28" s="11">
@@ -4650,51 +4649,51 @@
       <c r="AE28" s="5">
         <v>0.83599999999999997</v>
       </c>
       <c r="AF28" s="6">
         <v>46636288.689999998</v>
       </c>
       <c r="AG28" s="7">
         <v>31502301.789999999</v>
       </c>
       <c r="AH28" s="5">
         <v>0.67549999999999999</v>
       </c>
       <c r="AI28" s="4">
         <v>15456</v>
       </c>
       <c r="AJ28" s="3">
         <v>9817</v>
       </c>
       <c r="AK28" s="5">
         <v>0.63519999999999999</v>
       </c>
       <c r="AL28" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A29" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="91">
         <v>508979.85</v>
       </c>
       <c r="D29" s="91">
         <v>2089456.17</v>
       </c>
       <c r="E29" s="92">
         <v>0.24359441337312199</v>
       </c>
       <c r="F29" s="23">
         <v>430</v>
       </c>
       <c r="G29" s="23">
         <v>405</v>
       </c>
       <c r="H29" s="24">
         <v>0.94189999999999996</v>
       </c>
       <c r="I29" s="11">
@@ -4764,51 +4763,51 @@
       <c r="AE29" s="5">
         <v>0.93630000000000002</v>
       </c>
       <c r="AF29" s="6">
         <v>2509079.5499999998</v>
       </c>
       <c r="AG29" s="7">
         <v>1647518.68</v>
       </c>
       <c r="AH29" s="5">
         <v>0.65659999999999996</v>
       </c>
       <c r="AI29" s="4">
         <v>855</v>
       </c>
       <c r="AJ29" s="3">
         <v>622</v>
       </c>
       <c r="AK29" s="5">
         <v>0.72750000000000004</v>
       </c>
       <c r="AL29" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A30" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="91">
         <v>478090.83</v>
       </c>
       <c r="D30" s="91">
         <v>2065581.32</v>
       </c>
       <c r="E30" s="92">
         <v>0.23145582571399301</v>
       </c>
       <c r="F30" s="23">
         <v>418</v>
       </c>
       <c r="G30" s="23">
         <v>400</v>
       </c>
       <c r="H30" s="24">
         <v>0.95689999999999997</v>
       </c>
       <c r="I30" s="11">
@@ -4878,51 +4877,51 @@
       <c r="AE30" s="5">
         <v>0.93279999999999996</v>
       </c>
       <c r="AF30" s="6">
         <v>3032884.52</v>
       </c>
       <c r="AG30" s="7">
         <v>2196211.0299999998</v>
       </c>
       <c r="AH30" s="5">
         <v>0.72409999999999997</v>
       </c>
       <c r="AI30" s="4">
         <v>959</v>
       </c>
       <c r="AJ30" s="3">
         <v>721</v>
       </c>
       <c r="AK30" s="5">
         <v>0.75180000000000002</v>
       </c>
       <c r="AL30" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A31" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="91">
         <v>2824601.2</v>
       </c>
       <c r="D31" s="91">
         <v>11655925.789999999</v>
       </c>
       <c r="E31" s="92">
         <v>0.24233177620462501</v>
       </c>
       <c r="F31" s="23">
         <v>3327</v>
       </c>
       <c r="G31" s="23">
         <v>3101</v>
       </c>
       <c r="H31" s="24">
         <v>0.93210000000000004</v>
       </c>
       <c r="I31" s="11">
@@ -4992,51 +4991,51 @@
       <c r="AE31" s="5">
         <v>0.87119999999999997</v>
       </c>
       <c r="AF31" s="6">
         <v>13958043.609999999</v>
       </c>
       <c r="AG31" s="7">
         <v>10104344.050000001</v>
       </c>
       <c r="AH31" s="5">
         <v>0.72389999999999999</v>
       </c>
       <c r="AI31" s="4">
         <v>5160</v>
       </c>
       <c r="AJ31" s="3">
         <v>3716</v>
       </c>
       <c r="AK31" s="5">
         <v>0.72019999999999995</v>
       </c>
       <c r="AL31" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A32" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="91">
         <v>601888.28</v>
       </c>
       <c r="D32" s="91">
         <v>2133664.42</v>
       </c>
       <c r="E32" s="92">
         <v>0.28209135155377402</v>
       </c>
       <c r="F32" s="23">
         <v>713</v>
       </c>
       <c r="G32" s="23">
         <v>676</v>
       </c>
       <c r="H32" s="24">
         <v>0.94810000000000005</v>
       </c>
       <c r="I32" s="11">
@@ -5106,51 +5105,51 @@
       <c r="AE32" s="5">
         <v>0.84199999999999997</v>
       </c>
       <c r="AF32" s="6">
         <v>2629292.1800000002</v>
       </c>
       <c r="AG32" s="7">
         <v>1788035.59</v>
       </c>
       <c r="AH32" s="5">
         <v>0.68</v>
       </c>
       <c r="AI32" s="4">
         <v>981</v>
       </c>
       <c r="AJ32" s="3">
         <v>665</v>
       </c>
       <c r="AK32" s="5">
         <v>0.67789999999999995</v>
       </c>
       <c r="AL32" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="33" spans="1:38">
+    <row r="33" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A33" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="91">
         <v>1252851.45</v>
       </c>
       <c r="D33" s="91">
         <v>5219889.92</v>
       </c>
       <c r="E33" s="92">
         <v>0.24001491778585199</v>
       </c>
       <c r="F33" s="23">
         <v>1815</v>
       </c>
       <c r="G33" s="23">
         <v>1629</v>
       </c>
       <c r="H33" s="24">
         <v>0.89749999999999996</v>
       </c>
       <c r="I33" s="11">
@@ -5220,51 +5219,51 @@
       <c r="AE33" s="5">
         <v>0.91420000000000001</v>
       </c>
       <c r="AF33" s="6">
         <v>6912578.6600000001</v>
       </c>
       <c r="AG33" s="7">
         <v>4640563.4000000004</v>
       </c>
       <c r="AH33" s="5">
         <v>0.67130000000000001</v>
       </c>
       <c r="AI33" s="4">
         <v>2478</v>
       </c>
       <c r="AJ33" s="3">
         <v>1802</v>
       </c>
       <c r="AK33" s="5">
         <v>0.72719999999999996</v>
       </c>
       <c r="AL33" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="34" spans="1:38">
+    <row r="34" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A34" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="91">
         <v>3672623.66</v>
       </c>
       <c r="D34" s="91">
         <v>15300254.4</v>
       </c>
       <c r="E34" s="92">
         <v>0.24003677089186201</v>
       </c>
       <c r="F34" s="23">
         <v>6148</v>
       </c>
       <c r="G34" s="23">
         <v>5568</v>
       </c>
       <c r="H34" s="24">
         <v>0.90569999999999995</v>
       </c>
       <c r="I34" s="11">
@@ -5334,51 +5333,51 @@
       <c r="AE34" s="5">
         <v>0.88519999999999999</v>
       </c>
       <c r="AF34" s="6">
         <v>17704322.739999998</v>
       </c>
       <c r="AG34" s="7">
         <v>12777651.18</v>
       </c>
       <c r="AH34" s="5">
         <v>0.72170000000000001</v>
       </c>
       <c r="AI34" s="4">
         <v>7393</v>
       </c>
       <c r="AJ34" s="3">
         <v>5232</v>
       </c>
       <c r="AK34" s="5">
         <v>0.7077</v>
       </c>
       <c r="AL34" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="35" spans="1:38">
+    <row r="35" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A35" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="91">
         <v>604020.59</v>
       </c>
       <c r="D35" s="91">
         <v>2452959.2999999998</v>
       </c>
       <c r="E35" s="92">
         <v>0.24624158664189799</v>
       </c>
       <c r="F35" s="23">
         <v>1531</v>
       </c>
       <c r="G35" s="23">
         <v>1110</v>
       </c>
       <c r="H35" s="24">
         <v>0.72499999999999998</v>
       </c>
       <c r="I35" s="11">
@@ -5448,51 +5447,51 @@
       <c r="AE35" s="5">
         <v>0.78569999999999995</v>
       </c>
       <c r="AF35" s="6">
         <v>3014070.75</v>
       </c>
       <c r="AG35" s="7">
         <v>1912141.41</v>
       </c>
       <c r="AH35" s="5">
         <v>0.63439999999999996</v>
       </c>
       <c r="AI35" s="4">
         <v>1861</v>
       </c>
       <c r="AJ35" s="3">
         <v>1173</v>
       </c>
       <c r="AK35" s="5">
         <v>0.63029999999999997</v>
       </c>
       <c r="AL35" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="36" spans="1:38">
+    <row r="36" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A36" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="91">
         <v>574689.4</v>
       </c>
       <c r="D36" s="91">
         <v>2444179.1800000002</v>
       </c>
       <c r="E36" s="92">
         <v>0.23512572429325701</v>
       </c>
       <c r="F36" s="23">
         <v>1356</v>
       </c>
       <c r="G36" s="23">
         <v>1064</v>
       </c>
       <c r="H36" s="24">
         <v>0.78469999999999995</v>
       </c>
       <c r="I36" s="11">
@@ -5562,51 +5561,51 @@
       <c r="AE36" s="5">
         <v>0.90490000000000004</v>
       </c>
       <c r="AF36" s="6">
         <v>3571770.62</v>
       </c>
       <c r="AG36" s="7">
         <v>2242614.73</v>
       </c>
       <c r="AH36" s="5">
         <v>0.62790000000000001</v>
       </c>
       <c r="AI36" s="4">
         <v>1802</v>
       </c>
       <c r="AJ36" s="3">
         <v>1073</v>
       </c>
       <c r="AK36" s="5">
         <v>0.59540000000000004</v>
       </c>
       <c r="AL36" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="37" spans="1:38">
+    <row r="37" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A37" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="91">
         <v>5570530.2599999998</v>
       </c>
       <c r="D37" s="91">
         <v>22691064.84</v>
       </c>
       <c r="E37" s="92">
         <v>0.24549444018071001</v>
       </c>
       <c r="F37" s="23">
         <v>9878</v>
       </c>
       <c r="G37" s="23">
         <v>9064</v>
       </c>
       <c r="H37" s="24">
         <v>0.91759999999999997</v>
       </c>
       <c r="I37" s="11">
@@ -5676,51 +5675,51 @@
       <c r="AE37" s="5">
         <v>0.89070000000000005</v>
       </c>
       <c r="AF37" s="6">
         <v>27749250.690000001</v>
       </c>
       <c r="AG37" s="7">
         <v>18433419</v>
       </c>
       <c r="AH37" s="5">
         <v>0.6643</v>
       </c>
       <c r="AI37" s="4">
         <v>11490</v>
       </c>
       <c r="AJ37" s="3">
         <v>7519</v>
       </c>
       <c r="AK37" s="5">
         <v>0.65439999999999998</v>
       </c>
       <c r="AL37" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="38" spans="1:38">
+    <row r="38" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A38" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="91">
         <v>1272685.56</v>
       </c>
       <c r="D38" s="91">
         <v>5275374.21</v>
       </c>
       <c r="E38" s="92">
         <v>0.24125029037513501</v>
       </c>
       <c r="F38" s="23">
         <v>1767</v>
       </c>
       <c r="G38" s="23">
         <v>1661</v>
       </c>
       <c r="H38" s="24">
         <v>0.94</v>
       </c>
       <c r="I38" s="11">
@@ -5790,51 +5789,51 @@
       <c r="AE38" s="5">
         <v>0.90639999999999998</v>
       </c>
       <c r="AF38" s="6">
         <v>6020116.0899999999</v>
       </c>
       <c r="AG38" s="7">
         <v>4009091.16</v>
       </c>
       <c r="AH38" s="5">
         <v>0.66590000000000005</v>
       </c>
       <c r="AI38" s="4">
         <v>2396</v>
       </c>
       <c r="AJ38" s="3">
         <v>1622</v>
       </c>
       <c r="AK38" s="5">
         <v>0.67700000000000005</v>
       </c>
       <c r="AL38" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="91">
         <v>3608455.3</v>
       </c>
       <c r="D39" s="91">
         <v>14302148.9</v>
       </c>
       <c r="E39" s="92">
         <v>0.25230161741638701</v>
       </c>
       <c r="F39" s="23">
         <v>5910</v>
       </c>
       <c r="G39" s="23">
         <v>5515</v>
       </c>
       <c r="H39" s="24">
         <v>0.93320000000000003</v>
       </c>
       <c r="I39" s="11">
@@ -5904,51 +5903,51 @@
       <c r="AE39" s="5">
         <v>0.8337</v>
       </c>
       <c r="AF39" s="6">
         <v>16783229.829999998</v>
       </c>
       <c r="AG39" s="7">
         <v>11432784.390000001</v>
       </c>
       <c r="AH39" s="5">
         <v>0.68120000000000003</v>
       </c>
       <c r="AI39" s="4">
         <v>7545</v>
       </c>
       <c r="AJ39" s="3">
         <v>5031</v>
       </c>
       <c r="AK39" s="5">
         <v>0.66679999999999995</v>
       </c>
       <c r="AL39" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A40" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C40" s="91">
         <v>282083.28000000003</v>
       </c>
       <c r="D40" s="91">
         <v>1034086.15</v>
       </c>
       <c r="E40" s="92">
         <v>0.27278508661971701</v>
       </c>
       <c r="F40" s="23">
         <v>277</v>
       </c>
       <c r="G40" s="23">
         <v>256</v>
       </c>
       <c r="H40" s="24">
         <v>0.92420000000000002</v>
       </c>
       <c r="I40" s="11">
@@ -6018,51 +6017,51 @@
       <c r="AE40" s="5">
         <v>0.91639999999999999</v>
       </c>
       <c r="AF40" s="6">
         <v>1438643.35</v>
       </c>
       <c r="AG40" s="7">
         <v>990159.52</v>
       </c>
       <c r="AH40" s="5">
         <v>0.68830000000000002</v>
       </c>
       <c r="AI40" s="4">
         <v>487</v>
       </c>
       <c r="AJ40" s="3">
         <v>328</v>
       </c>
       <c r="AK40" s="5">
         <v>0.67349999999999999</v>
       </c>
       <c r="AL40" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="91">
         <v>108841.06</v>
       </c>
       <c r="D41" s="91">
         <v>536364.57999999996</v>
       </c>
       <c r="E41" s="92">
         <v>0.20292365316143701</v>
       </c>
       <c r="F41" s="23">
         <v>142</v>
       </c>
       <c r="G41" s="23">
         <v>128</v>
       </c>
       <c r="H41" s="24">
         <v>0.90139999999999998</v>
       </c>
       <c r="I41" s="11">
@@ -6132,51 +6131,51 @@
       <c r="AE41" s="5">
         <v>0.88260000000000005</v>
       </c>
       <c r="AF41" s="6">
         <v>645042.30000000005</v>
       </c>
       <c r="AG41" s="7">
         <v>431340.81</v>
       </c>
       <c r="AH41" s="5">
         <v>0.66869999999999996</v>
       </c>
       <c r="AI41" s="4">
         <v>216</v>
       </c>
       <c r="AJ41" s="3">
         <v>155</v>
       </c>
       <c r="AK41" s="5">
         <v>0.71760000000000002</v>
       </c>
       <c r="AL41" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A42" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="91">
         <v>922446.6</v>
       </c>
       <c r="D42" s="91">
         <v>3724468.44</v>
       </c>
       <c r="E42" s="92">
         <v>0.24767201410357501</v>
       </c>
       <c r="F42" s="23">
         <v>1549</v>
       </c>
       <c r="G42" s="23">
         <v>1414</v>
       </c>
       <c r="H42" s="24">
         <v>0.91279999999999994</v>
       </c>
       <c r="I42" s="11">
@@ -6246,51 +6245,51 @@
       <c r="AE42" s="5">
         <v>0.88519999999999999</v>
       </c>
       <c r="AF42" s="6">
         <v>4803088.0599999996</v>
       </c>
       <c r="AG42" s="7">
         <v>3395055.27</v>
       </c>
       <c r="AH42" s="5">
         <v>0.70679999999999998</v>
       </c>
       <c r="AI42" s="4">
         <v>2079</v>
       </c>
       <c r="AJ42" s="3">
         <v>1346</v>
       </c>
       <c r="AK42" s="5">
         <v>0.64739999999999998</v>
       </c>
       <c r="AL42" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>90</v>
       </c>
       <c r="C43" s="91">
         <v>442322.16</v>
       </c>
       <c r="D43" s="91">
         <v>1763250.21</v>
       </c>
       <c r="E43" s="92">
         <v>0.25085615047225801</v>
       </c>
       <c r="F43" s="23">
         <v>913</v>
       </c>
       <c r="G43" s="23">
         <v>843</v>
       </c>
       <c r="H43" s="24">
         <v>0.92330000000000001</v>
       </c>
       <c r="I43" s="11">
@@ -6360,51 +6359,51 @@
       <c r="AE43" s="5">
         <v>0.94110000000000005</v>
       </c>
       <c r="AF43" s="6">
         <v>2248640.37</v>
       </c>
       <c r="AG43" s="7">
         <v>1489040.44</v>
       </c>
       <c r="AH43" s="5">
         <v>0.66220000000000001</v>
       </c>
       <c r="AI43" s="4">
         <v>1073</v>
       </c>
       <c r="AJ43" s="3">
         <v>748</v>
       </c>
       <c r="AK43" s="5">
         <v>0.69710000000000005</v>
       </c>
       <c r="AL43" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="44" spans="1:38">
+    <row r="44" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A44" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="91">
         <v>6005337.3499999996</v>
       </c>
       <c r="D44" s="91">
         <v>24631894.280000001</v>
       </c>
       <c r="E44" s="92">
         <v>0.24380330971443301</v>
       </c>
       <c r="F44" s="23">
         <v>10772</v>
       </c>
       <c r="G44" s="23">
         <v>9515</v>
       </c>
       <c r="H44" s="24">
         <v>0.88329999999999997</v>
       </c>
       <c r="I44" s="11">
@@ -6474,51 +6473,51 @@
       <c r="AE44" s="5">
         <v>0.79859999999999998</v>
       </c>
       <c r="AF44" s="6">
         <v>25829201.149999999</v>
       </c>
       <c r="AG44" s="7">
         <v>19383910.690000001</v>
       </c>
       <c r="AH44" s="5">
         <v>0.75049999999999994</v>
       </c>
       <c r="AI44" s="4">
         <v>11011</v>
       </c>
       <c r="AJ44" s="3">
         <v>7762</v>
       </c>
       <c r="AK44" s="5">
         <v>0.70489999999999997</v>
       </c>
       <c r="AL44" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="45" spans="1:38">
+    <row r="45" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A45" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>92</v>
       </c>
       <c r="C45" s="91">
         <v>2097749.96</v>
       </c>
       <c r="D45" s="91">
         <v>8367759.5899999999</v>
       </c>
       <c r="E45" s="92">
         <v>0.250694339080552</v>
       </c>
       <c r="F45" s="23">
         <v>4086</v>
       </c>
       <c r="G45" s="23">
         <v>3594</v>
       </c>
       <c r="H45" s="24">
         <v>0.87960000000000005</v>
       </c>
       <c r="I45" s="11">
@@ -6588,51 +6587,51 @@
       <c r="AE45" s="5">
         <v>0.86519999999999997</v>
       </c>
       <c r="AF45" s="6">
         <v>9468270.1199999992</v>
       </c>
       <c r="AG45" s="7">
         <v>7040756.6600000001</v>
       </c>
       <c r="AH45" s="5">
         <v>0.74360000000000004</v>
       </c>
       <c r="AI45" s="4">
         <v>4706</v>
       </c>
       <c r="AJ45" s="3">
         <v>3190</v>
       </c>
       <c r="AK45" s="5">
         <v>0.67789999999999995</v>
       </c>
       <c r="AL45" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="46" spans="1:38">
+    <row r="46" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A46" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="91">
         <v>1349877.11</v>
       </c>
       <c r="D46" s="91">
         <v>5576916.6699999999</v>
       </c>
       <c r="E46" s="92">
         <v>0.242047208139475</v>
       </c>
       <c r="F46" s="23">
         <v>2556</v>
       </c>
       <c r="G46" s="23">
         <v>2248</v>
       </c>
       <c r="H46" s="24">
         <v>0.87949999999999995</v>
       </c>
       <c r="I46" s="11">
@@ -6702,51 +6701,51 @@
       <c r="AE46" s="5">
         <v>0.90269999999999995</v>
       </c>
       <c r="AF46" s="6">
         <v>7343860.6799999997</v>
       </c>
       <c r="AG46" s="7">
         <v>5095623.7699999996</v>
       </c>
       <c r="AH46" s="5">
         <v>0.69389999999999996</v>
       </c>
       <c r="AI46" s="4">
         <v>3286</v>
       </c>
       <c r="AJ46" s="3">
         <v>2271</v>
       </c>
       <c r="AK46" s="5">
         <v>0.69110000000000005</v>
       </c>
       <c r="AL46" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="47" spans="1:38">
+    <row r="47" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="91">
         <v>2401105.71</v>
       </c>
       <c r="D47" s="91">
         <v>9313095.4100000001</v>
       </c>
       <c r="E47" s="92">
         <v>0.25782037059577401</v>
       </c>
       <c r="F47" s="23">
         <v>3124</v>
       </c>
       <c r="G47" s="23">
         <v>2864</v>
       </c>
       <c r="H47" s="24">
         <v>0.91679999999999995</v>
       </c>
       <c r="I47" s="11">
@@ -6816,51 +6815,51 @@
       <c r="AE47" s="5">
         <v>0.90249999999999997</v>
       </c>
       <c r="AF47" s="6">
         <v>10602758.33</v>
       </c>
       <c r="AG47" s="7">
         <v>7349482.2400000002</v>
       </c>
       <c r="AH47" s="5">
         <v>0.69320000000000004</v>
       </c>
       <c r="AI47" s="4">
         <v>3743</v>
       </c>
       <c r="AJ47" s="3">
         <v>2578</v>
       </c>
       <c r="AK47" s="5">
         <v>0.68879999999999997</v>
       </c>
       <c r="AL47" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="91">
         <v>669273.34</v>
       </c>
       <c r="D48" s="91">
         <v>3003105.74</v>
       </c>
       <c r="E48" s="92">
         <v>0.22286039784932801</v>
       </c>
       <c r="F48" s="23">
         <v>780</v>
       </c>
       <c r="G48" s="23">
         <v>747</v>
       </c>
       <c r="H48" s="24">
         <v>0.9577</v>
       </c>
       <c r="I48" s="11">
@@ -6930,51 +6929,51 @@
       <c r="AE48" s="5">
         <v>0.90300000000000002</v>
       </c>
       <c r="AF48" s="6">
         <v>3891837.41</v>
       </c>
       <c r="AG48" s="7">
         <v>2918225.78</v>
       </c>
       <c r="AH48" s="5">
         <v>0.74980000000000002</v>
       </c>
       <c r="AI48" s="4">
         <v>1281</v>
       </c>
       <c r="AJ48" s="3">
         <v>934</v>
       </c>
       <c r="AK48" s="5">
         <v>0.72909999999999997</v>
       </c>
       <c r="AL48" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="91">
         <v>890275.95</v>
       </c>
       <c r="D49" s="91">
         <v>3700889.78</v>
       </c>
       <c r="E49" s="92">
         <v>0.240557272148753</v>
       </c>
       <c r="F49" s="23">
         <v>1220</v>
       </c>
       <c r="G49" s="23">
         <v>1161</v>
       </c>
       <c r="H49" s="24">
         <v>0.9516</v>
       </c>
       <c r="I49" s="11">
@@ -7044,51 +7043,51 @@
       <c r="AE49" s="5">
         <v>0.87370000000000003</v>
       </c>
       <c r="AF49" s="6">
         <v>4202934.4000000004</v>
       </c>
       <c r="AG49" s="7">
         <v>3194315.94</v>
       </c>
       <c r="AH49" s="5">
         <v>0.76</v>
       </c>
       <c r="AI49" s="4">
         <v>1815</v>
       </c>
       <c r="AJ49" s="3">
         <v>1238</v>
       </c>
       <c r="AK49" s="5">
         <v>0.68210000000000004</v>
       </c>
       <c r="AL49" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="50" spans="1:38">
+    <row r="50" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A50" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="91">
         <v>674448.09</v>
       </c>
       <c r="D50" s="91">
         <v>2860392.17</v>
       </c>
       <c r="E50" s="92">
         <v>0.23578867858528599</v>
       </c>
       <c r="F50" s="23">
         <v>1448</v>
       </c>
       <c r="G50" s="23">
         <v>1352</v>
       </c>
       <c r="H50" s="24">
         <v>0.93369999999999997</v>
       </c>
       <c r="I50" s="11">
@@ -7158,51 +7157,51 @@
       <c r="AE50" s="5">
         <v>0.87839999999999996</v>
       </c>
       <c r="AF50" s="6">
         <v>3062225.19</v>
       </c>
       <c r="AG50" s="7">
         <v>2180011.81</v>
       </c>
       <c r="AH50" s="5">
         <v>0.71189999999999998</v>
       </c>
       <c r="AI50" s="4">
         <v>1403</v>
       </c>
       <c r="AJ50" s="3">
         <v>1022</v>
       </c>
       <c r="AK50" s="5">
         <v>0.72840000000000005</v>
       </c>
       <c r="AL50" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="51" spans="1:38">
+    <row r="51" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A51" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>98</v>
       </c>
       <c r="C51" s="91">
         <v>1036949.39</v>
       </c>
       <c r="D51" s="91">
         <v>4510046.6100000003</v>
       </c>
       <c r="E51" s="92">
         <v>0.229919883244843</v>
       </c>
       <c r="F51" s="23">
         <v>1585</v>
       </c>
       <c r="G51" s="23">
         <v>1411</v>
       </c>
       <c r="H51" s="24">
         <v>0.89019999999999999</v>
       </c>
       <c r="I51" s="11">
@@ -7272,51 +7271,51 @@
       <c r="AE51" s="5">
         <v>0.82969999999999999</v>
       </c>
       <c r="AF51" s="6">
         <v>5208294.24</v>
       </c>
       <c r="AG51" s="7">
         <v>3364505.19</v>
       </c>
       <c r="AH51" s="5">
         <v>0.64600000000000002</v>
       </c>
       <c r="AI51" s="4">
         <v>2150</v>
       </c>
       <c r="AJ51" s="3">
         <v>1373</v>
       </c>
       <c r="AK51" s="5">
         <v>0.63859999999999995</v>
       </c>
       <c r="AL51" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="52" spans="1:38">
+    <row r="52" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A52" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="91">
         <v>67657.33</v>
       </c>
       <c r="D52" s="91">
         <v>250350.81</v>
       </c>
       <c r="E52" s="92">
         <v>0.270250094257734</v>
       </c>
       <c r="F52" s="23">
         <v>80</v>
       </c>
       <c r="G52" s="23">
         <v>63</v>
       </c>
       <c r="H52" s="24">
         <v>0.78749999999999998</v>
       </c>
       <c r="I52" s="11">
@@ -7386,51 +7385,51 @@
       <c r="AE52" s="5">
         <v>0.92269999999999996</v>
       </c>
       <c r="AF52" s="6">
         <v>341067</v>
       </c>
       <c r="AG52" s="7">
         <v>189559.99</v>
       </c>
       <c r="AH52" s="5">
         <v>0.55579999999999996</v>
       </c>
       <c r="AI52" s="4">
         <v>150</v>
       </c>
       <c r="AJ52" s="3">
         <v>84</v>
       </c>
       <c r="AK52" s="5">
         <v>0.56000000000000005</v>
       </c>
       <c r="AL52" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="53" spans="1:38">
+    <row r="53" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>100</v>
       </c>
       <c r="C53" s="91">
         <v>2406763.5699999998</v>
       </c>
       <c r="D53" s="91">
         <v>9815480.8100000005</v>
       </c>
       <c r="E53" s="92">
         <v>0.245200781967603</v>
       </c>
       <c r="F53" s="23">
         <v>3677</v>
       </c>
       <c r="G53" s="23">
         <v>3305</v>
       </c>
       <c r="H53" s="24">
         <v>0.89880000000000004</v>
       </c>
       <c r="I53" s="11">
@@ -7500,51 +7499,51 @@
       <c r="AE53" s="5">
         <v>0.86539999999999995</v>
       </c>
       <c r="AF53" s="6">
         <v>12065622.43</v>
       </c>
       <c r="AG53" s="7">
         <v>7879558.1200000001</v>
       </c>
       <c r="AH53" s="5">
         <v>0.65310000000000001</v>
       </c>
       <c r="AI53" s="4">
         <v>4972</v>
       </c>
       <c r="AJ53" s="3">
         <v>3228</v>
       </c>
       <c r="AK53" s="5">
         <v>0.6492</v>
       </c>
       <c r="AL53" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="91">
         <v>410049.7</v>
       </c>
       <c r="D54" s="91">
         <v>1772895.51</v>
       </c>
       <c r="E54" s="92">
         <v>0.231288137223609</v>
       </c>
       <c r="F54" s="23">
         <v>483</v>
       </c>
       <c r="G54" s="23">
         <v>442</v>
       </c>
       <c r="H54" s="24">
         <v>0.91510000000000002</v>
       </c>
       <c r="I54" s="11">
@@ -7614,51 +7613,51 @@
       <c r="AE54" s="5">
         <v>0.88219999999999998</v>
       </c>
       <c r="AF54" s="6">
         <v>2532080.21</v>
       </c>
       <c r="AG54" s="7">
         <v>1830421.76</v>
       </c>
       <c r="AH54" s="5">
         <v>0.72289999999999999</v>
       </c>
       <c r="AI54" s="4">
         <v>722</v>
       </c>
       <c r="AJ54" s="3">
         <v>514</v>
       </c>
       <c r="AK54" s="5">
         <v>0.71189999999999998</v>
       </c>
       <c r="AL54" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="55" spans="1:38">
+    <row r="55" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A55" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="91">
         <v>3670725.77</v>
       </c>
       <c r="D55" s="91">
         <v>14721919.74</v>
       </c>
       <c r="E55" s="92">
         <v>0.24933743933044999</v>
       </c>
       <c r="F55" s="23">
         <v>4026</v>
       </c>
       <c r="G55" s="23">
         <v>3742</v>
       </c>
       <c r="H55" s="24">
         <v>0.92949999999999999</v>
       </c>
       <c r="I55" s="11">
@@ -7728,51 +7727,51 @@
       <c r="AE55" s="5">
         <v>0.87250000000000005</v>
       </c>
       <c r="AF55" s="6">
         <v>16587024.470000001</v>
       </c>
       <c r="AG55" s="7">
         <v>12195134.83</v>
       </c>
       <c r="AH55" s="5">
         <v>0.73519999999999996</v>
       </c>
       <c r="AI55" s="4">
         <v>5250</v>
       </c>
       <c r="AJ55" s="3">
         <v>3810</v>
       </c>
       <c r="AK55" s="5">
         <v>0.72570000000000001</v>
       </c>
       <c r="AL55" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A56" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C56" s="91">
         <v>182468.6</v>
       </c>
       <c r="D56" s="91">
         <v>808435.93</v>
       </c>
       <c r="E56" s="92">
         <v>0.225705703109955</v>
       </c>
       <c r="F56" s="23">
         <v>202</v>
       </c>
       <c r="G56" s="23">
         <v>195</v>
       </c>
       <c r="H56" s="24">
         <v>0.96530000000000005</v>
       </c>
       <c r="I56" s="11">
@@ -7842,51 +7841,51 @@
       <c r="AE56" s="5">
         <v>0.90400000000000003</v>
       </c>
       <c r="AF56" s="6">
         <v>1023023.57</v>
       </c>
       <c r="AG56" s="7">
         <v>758014.59</v>
       </c>
       <c r="AH56" s="5">
         <v>0.74099999999999999</v>
       </c>
       <c r="AI56" s="4">
         <v>459</v>
       </c>
       <c r="AJ56" s="3">
         <v>323</v>
       </c>
       <c r="AK56" s="5">
         <v>0.70369999999999999</v>
       </c>
       <c r="AL56" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A57" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="91">
         <v>940263.04</v>
       </c>
       <c r="D57" s="91">
         <v>4019638.25</v>
       </c>
       <c r="E57" s="92">
         <v>0.233917328257089</v>
       </c>
       <c r="F57" s="23">
         <v>1526</v>
       </c>
       <c r="G57" s="23">
         <v>1426</v>
       </c>
       <c r="H57" s="24">
         <v>0.9345</v>
       </c>
       <c r="I57" s="11">
@@ -7956,51 +7955,51 @@
       <c r="AE57" s="5">
         <v>0.88349999999999995</v>
       </c>
       <c r="AF57" s="6">
         <v>4897655.45</v>
       </c>
       <c r="AG57" s="7">
         <v>3337577.13</v>
       </c>
       <c r="AH57" s="5">
         <v>0.68149999999999999</v>
       </c>
       <c r="AI57" s="4">
         <v>1973</v>
       </c>
       <c r="AJ57" s="3">
         <v>1410</v>
       </c>
       <c r="AK57" s="5">
         <v>0.71460000000000001</v>
       </c>
       <c r="AL57" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A58" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="91">
         <v>1678874.97</v>
       </c>
       <c r="D58" s="91">
         <v>6831974.6500000004</v>
       </c>
       <c r="E58" s="92">
         <v>0.245737880482329</v>
       </c>
       <c r="F58" s="23">
         <v>3081</v>
       </c>
       <c r="G58" s="23">
         <v>2657</v>
       </c>
       <c r="H58" s="24">
         <v>0.86240000000000006</v>
       </c>
       <c r="I58" s="11">
@@ -8070,51 +8069,51 @@
       <c r="AE58" s="5">
         <v>0.87690000000000001</v>
       </c>
       <c r="AF58" s="6">
         <v>8516880.1699999999</v>
       </c>
       <c r="AG58" s="7">
         <v>5340306.5</v>
       </c>
       <c r="AH58" s="5">
         <v>0.627</v>
       </c>
       <c r="AI58" s="4">
         <v>4312</v>
       </c>
       <c r="AJ58" s="3">
         <v>2641</v>
       </c>
       <c r="AK58" s="5">
         <v>0.61250000000000004</v>
       </c>
       <c r="AL58" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A59" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="91">
         <v>1063474.4099999999</v>
       </c>
       <c r="D59" s="91">
         <v>4609402.87</v>
       </c>
       <c r="E59" s="92">
         <v>0.23071847699005801</v>
       </c>
       <c r="F59" s="23">
         <v>1450</v>
       </c>
       <c r="G59" s="23">
         <v>1338</v>
       </c>
       <c r="H59" s="24">
         <v>0.92279999999999995</v>
       </c>
       <c r="I59" s="11">
@@ -8184,51 +8183,51 @@
       <c r="AE59" s="5">
         <v>0.87849999999999995</v>
       </c>
       <c r="AF59" s="6">
         <v>5659927.9699999997</v>
       </c>
       <c r="AG59" s="7">
         <v>4054367.67</v>
       </c>
       <c r="AH59" s="5">
         <v>0.71630000000000005</v>
       </c>
       <c r="AI59" s="4">
         <v>2171</v>
       </c>
       <c r="AJ59" s="3">
         <v>1552</v>
       </c>
       <c r="AK59" s="5">
         <v>0.71489999999999998</v>
       </c>
       <c r="AL59" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="60" spans="1:38">
+    <row r="60" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A60" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="91">
         <v>422532.4</v>
       </c>
       <c r="D60" s="91">
         <v>1838094.01</v>
       </c>
       <c r="E60" s="92">
         <v>0.22987529348403701</v>
       </c>
       <c r="F60" s="23">
         <v>604</v>
       </c>
       <c r="G60" s="23">
         <v>574</v>
       </c>
       <c r="H60" s="24">
         <v>0.95030000000000003</v>
       </c>
       <c r="I60" s="11">
@@ -8298,51 +8297,51 @@
       <c r="AE60" s="5">
         <v>0.8992</v>
       </c>
       <c r="AF60" s="6">
         <v>2188585.67</v>
       </c>
       <c r="AG60" s="7">
         <v>1465123.29</v>
       </c>
       <c r="AH60" s="5">
         <v>0.6694</v>
       </c>
       <c r="AI60" s="4">
         <v>799</v>
       </c>
       <c r="AJ60" s="3">
         <v>538</v>
       </c>
       <c r="AK60" s="5">
         <v>0.67330000000000001</v>
       </c>
       <c r="AL60" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A61" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="91">
         <v>152154.65</v>
       </c>
       <c r="D61" s="91">
         <v>670425.39</v>
       </c>
       <c r="E61" s="92">
         <v>0.226952398088623</v>
       </c>
       <c r="F61" s="23">
         <v>293</v>
       </c>
       <c r="G61" s="23">
         <v>267</v>
       </c>
       <c r="H61" s="24">
         <v>0.9113</v>
       </c>
       <c r="I61" s="11">
@@ -8412,51 +8411,51 @@
       <c r="AE61" s="5">
         <v>0.90059999999999996</v>
       </c>
       <c r="AF61" s="6">
         <v>1033779.3</v>
       </c>
       <c r="AG61" s="7">
         <v>673483.94</v>
       </c>
       <c r="AH61" s="5">
         <v>0.65149999999999997</v>
       </c>
       <c r="AI61" s="4">
         <v>417</v>
       </c>
       <c r="AJ61" s="3">
         <v>245</v>
       </c>
       <c r="AK61" s="5">
         <v>0.58750000000000002</v>
       </c>
       <c r="AL61" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="62" spans="1:38">
+    <row r="62" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A62" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C62" s="91">
         <v>590217.24</v>
       </c>
       <c r="D62" s="91">
         <v>2435951.38</v>
       </c>
       <c r="E62" s="92">
         <v>0.24229434332962799</v>
       </c>
       <c r="F62" s="23">
         <v>1054</v>
       </c>
       <c r="G62" s="23">
         <v>983</v>
       </c>
       <c r="H62" s="24">
         <v>0.93259999999999998</v>
       </c>
       <c r="I62" s="11">
@@ -8526,51 +8525,51 @@
       <c r="AE62" s="5">
         <v>0.90100000000000002</v>
       </c>
       <c r="AF62" s="6">
         <v>3274541.67</v>
       </c>
       <c r="AG62" s="7">
         <v>2006900.51</v>
       </c>
       <c r="AH62" s="5">
         <v>0.6129</v>
       </c>
       <c r="AI62" s="4">
         <v>1879</v>
       </c>
       <c r="AJ62" s="3">
         <v>1135</v>
       </c>
       <c r="AK62" s="5">
         <v>0.60399999999999998</v>
       </c>
       <c r="AL62" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="63" spans="1:38">
+    <row r="63" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C63" s="91">
         <v>624481.84</v>
       </c>
       <c r="D63" s="91">
         <v>2555675.39</v>
       </c>
       <c r="E63" s="92">
         <v>0.244351001087036</v>
       </c>
       <c r="F63" s="23">
         <v>897</v>
       </c>
       <c r="G63" s="23">
         <v>832</v>
       </c>
       <c r="H63" s="24">
         <v>0.92749999999999999</v>
       </c>
       <c r="I63" s="11">
@@ -8640,51 +8639,51 @@
       <c r="AE63" s="5">
         <v>0.89059999999999995</v>
       </c>
       <c r="AF63" s="6">
         <v>3943336.75</v>
       </c>
       <c r="AG63" s="7">
         <v>2547023.56</v>
       </c>
       <c r="AH63" s="5">
         <v>0.64590000000000003</v>
       </c>
       <c r="AI63" s="4">
         <v>1702</v>
       </c>
       <c r="AJ63" s="3">
         <v>1012</v>
       </c>
       <c r="AK63" s="5">
         <v>0.59460000000000002</v>
       </c>
       <c r="AL63" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="64" spans="1:38">
+    <row r="64" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="91">
         <v>11871780.449999999</v>
       </c>
       <c r="D64" s="91">
         <v>47705351.090000004</v>
       </c>
       <c r="E64" s="92">
         <v>0.24885636891347701</v>
       </c>
       <c r="F64" s="23">
         <v>22901</v>
       </c>
       <c r="G64" s="23">
         <v>20039</v>
       </c>
       <c r="H64" s="24">
         <v>0.875</v>
       </c>
       <c r="I64" s="11">
@@ -8754,51 +8753,51 @@
       <c r="AE64" s="30">
         <v>0.72150000000000003</v>
       </c>
       <c r="AF64" s="31">
         <v>61709807.859999999</v>
       </c>
       <c r="AG64" s="32">
         <v>38784484.490000002</v>
       </c>
       <c r="AH64" s="30">
         <v>0.62849999999999995</v>
       </c>
       <c r="AI64" s="28">
         <v>21907</v>
       </c>
       <c r="AJ64" s="29">
         <v>14189</v>
       </c>
       <c r="AK64" s="30">
         <v>0.64770000000000005</v>
       </c>
       <c r="AL64" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="65" spans="1:38">
+    <row r="65" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A65" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C65" s="91">
         <v>158371.76999999999</v>
       </c>
       <c r="D65" s="91">
         <v>665209.86</v>
       </c>
       <c r="E65" s="92">
         <v>0.238077905219264</v>
       </c>
       <c r="F65" s="23">
         <v>169</v>
       </c>
       <c r="G65" s="23">
         <v>160</v>
       </c>
       <c r="H65" s="24">
         <v>0.94669999999999999</v>
       </c>
       <c r="I65" s="11">
@@ -8868,51 +8867,51 @@
       <c r="AE65" s="5">
         <v>0.87890000000000001</v>
       </c>
       <c r="AF65" s="6">
         <v>812967.16</v>
       </c>
       <c r="AG65" s="7">
         <v>615801.39</v>
       </c>
       <c r="AH65" s="5">
         <v>0.75749999999999995</v>
       </c>
       <c r="AI65" s="4">
         <v>274</v>
       </c>
       <c r="AJ65" s="3">
         <v>211</v>
       </c>
       <c r="AK65" s="5">
         <v>0.77010000000000001</v>
       </c>
       <c r="AL65" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="66" spans="1:38">
+    <row r="66" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A66" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C66" s="91">
         <v>530583.24</v>
       </c>
       <c r="D66" s="91">
         <v>2193045.37</v>
       </c>
       <c r="E66" s="92">
         <v>0.241939016519298</v>
       </c>
       <c r="F66" s="23">
         <v>1135</v>
       </c>
       <c r="G66" s="23">
         <v>1091</v>
       </c>
       <c r="H66" s="24">
         <v>0.96120000000000005</v>
       </c>
       <c r="I66" s="11">
@@ -8982,51 +8981,51 @@
       <c r="AE66" s="5">
         <v>0.97140000000000004</v>
       </c>
       <c r="AF66" s="6">
         <v>2710368.21</v>
       </c>
       <c r="AG66" s="7">
         <v>1989740.38</v>
       </c>
       <c r="AH66" s="5">
         <v>0.73409999999999997</v>
       </c>
       <c r="AI66" s="4">
         <v>1191</v>
       </c>
       <c r="AJ66" s="3">
         <v>885</v>
       </c>
       <c r="AK66" s="5">
         <v>0.74309999999999998</v>
       </c>
       <c r="AL66" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="67" spans="1:38">
+    <row r="67" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A67" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="91">
         <v>1240577.55</v>
       </c>
       <c r="D67" s="91">
         <v>5226485.63</v>
       </c>
       <c r="E67" s="92">
         <v>0.23736362018850499</v>
       </c>
       <c r="F67" s="23">
         <v>1600</v>
       </c>
       <c r="G67" s="23">
         <v>1493</v>
       </c>
       <c r="H67" s="24">
         <v>0.93310000000000004</v>
       </c>
       <c r="I67" s="11">
@@ -9096,51 +9095,51 @@
       <c r="AE67" s="5">
         <v>0.91690000000000005</v>
       </c>
       <c r="AF67" s="6">
         <v>6207975.1399999997</v>
       </c>
       <c r="AG67" s="7">
         <v>4341488.7</v>
       </c>
       <c r="AH67" s="5">
         <v>0.69930000000000003</v>
       </c>
       <c r="AI67" s="4">
         <v>2114</v>
       </c>
       <c r="AJ67" s="3">
         <v>1469</v>
       </c>
       <c r="AK67" s="5">
         <v>0.69489999999999996</v>
       </c>
       <c r="AL67" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="68" spans="1:38">
+    <row r="68" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A68" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C68" s="91">
         <v>2224495.61</v>
       </c>
       <c r="D68" s="91">
         <v>8523348.6199999992</v>
       </c>
       <c r="E68" s="92">
         <v>0.26098845760928202</v>
       </c>
       <c r="F68" s="23">
         <v>3548</v>
       </c>
       <c r="G68" s="23">
         <v>3146</v>
       </c>
       <c r="H68" s="24">
         <v>0.88670000000000004</v>
       </c>
       <c r="I68" s="11">
@@ -9210,51 +9209,51 @@
       <c r="AE68" s="5">
         <v>0.86380000000000001</v>
       </c>
       <c r="AF68" s="6">
         <v>10046502.310000001</v>
       </c>
       <c r="AG68" s="7">
         <v>6977264.0800000001</v>
       </c>
       <c r="AH68" s="5">
         <v>0.69450000000000001</v>
       </c>
       <c r="AI68" s="4">
         <v>3936</v>
       </c>
       <c r="AJ68" s="3">
         <v>2790</v>
       </c>
       <c r="AK68" s="5">
         <v>0.70879999999999999</v>
       </c>
       <c r="AL68" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="69" spans="1:38">
+    <row r="69" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A69" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C69" s="91">
         <v>2565917.0699999998</v>
       </c>
       <c r="D69" s="91">
         <v>10906601.01</v>
       </c>
       <c r="E69" s="92">
         <v>0.23526276129908599</v>
       </c>
       <c r="F69" s="23">
         <v>3536</v>
       </c>
       <c r="G69" s="23">
         <v>3216</v>
       </c>
       <c r="H69" s="24">
         <v>0.90949999999999998</v>
       </c>
       <c r="I69" s="11">
@@ -9324,51 +9323,51 @@
       <c r="AE69" s="5">
         <v>0.83960000000000001</v>
       </c>
       <c r="AF69" s="6">
         <v>13007354.640000001</v>
       </c>
       <c r="AG69" s="7">
         <v>9086066.7899999991</v>
       </c>
       <c r="AH69" s="5">
         <v>0.69850000000000001</v>
       </c>
       <c r="AI69" s="4">
         <v>4933</v>
       </c>
       <c r="AJ69" s="3">
         <v>3338</v>
       </c>
       <c r="AK69" s="5">
         <v>0.67669999999999997</v>
       </c>
       <c r="AL69" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="70" spans="1:38">
+    <row r="70" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A70" s="22" t="s">
         <v>117</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C70" s="91">
         <v>0</v>
       </c>
       <c r="D70" s="91">
         <v>0</v>
       </c>
       <c r="E70" s="92">
         <v>0</v>
       </c>
       <c r="F70" s="23">
         <v>4</v>
       </c>
       <c r="G70" s="23">
         <v>11</v>
       </c>
       <c r="H70" s="24">
         <v>2.75</v>
       </c>
       <c r="I70" s="11">
@@ -9428,51 +9427,51 @@
       </c>
       <c r="AB70" s="5">
         <v>3.2</v>
       </c>
       <c r="AC70" s="4">
         <v>10</v>
       </c>
       <c r="AD70" s="3">
         <v>1</v>
       </c>
       <c r="AE70" s="5">
         <v>0.1</v>
       </c>
       <c r="AF70" s="6"/>
       <c r="AG70" s="7"/>
       <c r="AH70" s="5"/>
       <c r="AI70" s="4">
         <v>1</v>
       </c>
       <c r="AJ70" s="3"/>
       <c r="AK70" s="5"/>
       <c r="AL70" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="71" spans="1:38">
+    <row r="71" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A71" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C71" s="91">
         <v>486176.66</v>
       </c>
       <c r="D71" s="91">
         <v>1992592.4</v>
       </c>
       <c r="E71" s="92">
         <v>0.24399202767209199</v>
       </c>
       <c r="F71" s="23">
         <v>1159</v>
       </c>
       <c r="G71" s="23">
         <v>1000</v>
       </c>
       <c r="H71" s="24">
         <v>0.86280000000000001</v>
       </c>
       <c r="I71" s="11">
@@ -9542,51 +9541,51 @@
       <c r="AE71" s="5">
         <v>0.81469999999999998</v>
       </c>
       <c r="AF71" s="6">
         <v>2819381.74</v>
       </c>
       <c r="AG71" s="7">
         <v>1725634.92</v>
       </c>
       <c r="AH71" s="5">
         <v>0.61209999999999998</v>
       </c>
       <c r="AI71" s="4">
         <v>1590</v>
       </c>
       <c r="AJ71" s="3">
         <v>895</v>
       </c>
       <c r="AK71" s="5">
         <v>0.56289999999999996</v>
       </c>
       <c r="AL71" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="72" spans="1:38">
+    <row r="72" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A72" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C72" s="91">
         <v>4890350.97</v>
       </c>
       <c r="D72" s="91">
         <v>19829426.059999999</v>
       </c>
       <c r="E72" s="92">
         <v>0.24662090345947199</v>
       </c>
       <c r="F72" s="23">
         <v>4327</v>
       </c>
       <c r="G72" s="23">
         <v>3954</v>
       </c>
       <c r="H72" s="24">
         <v>0.91379999999999995</v>
       </c>
       <c r="I72" s="11">
@@ -9656,51 +9655,51 @@
       <c r="AE72" s="5">
         <v>0.91169999999999995</v>
       </c>
       <c r="AF72" s="6">
         <v>25524385.109999999</v>
       </c>
       <c r="AG72" s="7">
         <v>17259336.600000001</v>
       </c>
       <c r="AH72" s="5">
         <v>0.67620000000000002</v>
       </c>
       <c r="AI72" s="4">
         <v>7364</v>
       </c>
       <c r="AJ72" s="3">
         <v>4753</v>
       </c>
       <c r="AK72" s="5">
         <v>0.64539999999999997</v>
       </c>
       <c r="AL72" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="73" spans="1:38">
+    <row r="73" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A73" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C73" s="91">
         <v>1031351.42</v>
       </c>
       <c r="D73" s="91">
         <v>4406457.1100000003</v>
       </c>
       <c r="E73" s="92">
         <v>0.23405456906852801</v>
       </c>
       <c r="F73" s="23">
         <v>1126</v>
       </c>
       <c r="G73" s="23">
         <v>992</v>
       </c>
       <c r="H73" s="24">
         <v>0.88100000000000001</v>
       </c>
       <c r="I73" s="11">
@@ -9770,51 +9769,51 @@
       <c r="AE73" s="5">
         <v>0.91690000000000005</v>
       </c>
       <c r="AF73" s="6">
         <v>5568950.5700000003</v>
       </c>
       <c r="AG73" s="7">
         <v>3937159.78</v>
       </c>
       <c r="AH73" s="5">
         <v>0.70699999999999996</v>
       </c>
       <c r="AI73" s="4">
         <v>1848</v>
       </c>
       <c r="AJ73" s="3">
         <v>1310</v>
       </c>
       <c r="AK73" s="5">
         <v>0.70889999999999997</v>
       </c>
       <c r="AL73" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="74" spans="1:38">
+    <row r="74" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A74" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>122</v>
       </c>
       <c r="C74" s="91">
         <v>184412.5</v>
       </c>
       <c r="D74" s="91">
         <v>820205.64</v>
       </c>
       <c r="E74" s="92">
         <v>0.224836907973469</v>
       </c>
       <c r="F74" s="23">
         <v>266</v>
       </c>
       <c r="G74" s="23">
         <v>249</v>
       </c>
       <c r="H74" s="24">
         <v>0.93610000000000004</v>
       </c>
       <c r="I74" s="11">
@@ -9884,51 +9883,51 @@
       <c r="AE74" s="5">
         <v>0.88329999999999997</v>
       </c>
       <c r="AF74" s="6">
         <v>1341074.3700000001</v>
       </c>
       <c r="AG74" s="7">
         <v>851439.97</v>
       </c>
       <c r="AH74" s="5">
         <v>0.63490000000000002</v>
       </c>
       <c r="AI74" s="4">
         <v>533</v>
       </c>
       <c r="AJ74" s="3">
         <v>343</v>
       </c>
       <c r="AK74" s="5">
         <v>0.64349999999999996</v>
       </c>
       <c r="AL74" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="75" spans="1:38">
+    <row r="75" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A75" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C75" s="91">
         <v>995286.13</v>
       </c>
       <c r="D75" s="91">
         <v>4079547.25</v>
       </c>
       <c r="E75" s="92">
         <v>0.24396975179047101</v>
       </c>
       <c r="F75" s="23">
         <v>1357</v>
       </c>
       <c r="G75" s="23">
         <v>1218</v>
       </c>
       <c r="H75" s="24">
         <v>0.89759999999999995</v>
       </c>
       <c r="I75" s="11">
@@ -9998,51 +9997,51 @@
       <c r="AE75" s="5">
         <v>0.91449999999999998</v>
       </c>
       <c r="AF75" s="6">
         <v>5332976.96</v>
       </c>
       <c r="AG75" s="7">
         <v>3601553.42</v>
       </c>
       <c r="AH75" s="5">
         <v>0.67530000000000001</v>
       </c>
       <c r="AI75" s="4">
         <v>2282</v>
       </c>
       <c r="AJ75" s="3">
         <v>1471</v>
       </c>
       <c r="AK75" s="5">
         <v>0.64459999999999995</v>
       </c>
       <c r="AL75" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="76" spans="1:38">
+    <row r="76" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A76" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C76" s="91">
         <v>846604.18</v>
       </c>
       <c r="D76" s="91">
         <v>3333873.95</v>
       </c>
       <c r="E76" s="92">
         <v>0.25394006872995301</v>
       </c>
       <c r="F76" s="23">
         <v>1096</v>
       </c>
       <c r="G76" s="23">
         <v>992</v>
       </c>
       <c r="H76" s="24">
         <v>0.90510000000000002</v>
       </c>
       <c r="I76" s="11">
@@ -10112,51 +10111,51 @@
       <c r="AE76" s="5">
         <v>0.89229999999999998</v>
       </c>
       <c r="AF76" s="6">
         <v>4011888.32</v>
       </c>
       <c r="AG76" s="7">
         <v>2809724.87</v>
       </c>
       <c r="AH76" s="5">
         <v>0.70030000000000003</v>
       </c>
       <c r="AI76" s="4">
         <v>1484</v>
       </c>
       <c r="AJ76" s="3">
         <v>1075</v>
       </c>
       <c r="AK76" s="5">
         <v>0.72440000000000004</v>
       </c>
       <c r="AL76" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="77" spans="1:38">
+    <row r="77" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A77" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C77" s="91">
         <v>256086.38</v>
       </c>
       <c r="D77" s="91">
         <v>1074250.93</v>
       </c>
       <c r="E77" s="92">
         <v>0.23838599795301099</v>
       </c>
       <c r="F77" s="23">
         <v>350</v>
       </c>
       <c r="G77" s="23">
         <v>332</v>
       </c>
       <c r="H77" s="24">
         <v>0.9486</v>
       </c>
       <c r="I77" s="11">
@@ -10226,51 +10225,51 @@
       <c r="AE77" s="5">
         <v>0.92230000000000001</v>
       </c>
       <c r="AF77" s="6">
         <v>1299458.42</v>
       </c>
       <c r="AG77" s="7">
         <v>858379.86</v>
       </c>
       <c r="AH77" s="5">
         <v>0.66059999999999997</v>
       </c>
       <c r="AI77" s="4">
         <v>476</v>
       </c>
       <c r="AJ77" s="3">
         <v>359</v>
       </c>
       <c r="AK77" s="5">
         <v>0.75419999999999998</v>
       </c>
       <c r="AL77" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="78" spans="1:38">
+    <row r="78" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A78" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C78" s="91">
         <v>784560.27</v>
       </c>
       <c r="D78" s="91">
         <v>3121557.73</v>
       </c>
       <c r="E78" s="92">
         <v>0.25133613979325597</v>
       </c>
       <c r="F78" s="23">
         <v>1375</v>
       </c>
       <c r="G78" s="23">
         <v>1207</v>
       </c>
       <c r="H78" s="24">
         <v>0.87780000000000002</v>
       </c>
       <c r="I78" s="11">
@@ -10340,51 +10339,51 @@
       <c r="AE78" s="5">
         <v>0.91759999999999997</v>
       </c>
       <c r="AF78" s="6">
         <v>4043519.08</v>
       </c>
       <c r="AG78" s="7">
         <v>2740854.85</v>
       </c>
       <c r="AH78" s="5">
         <v>0.67779999999999996</v>
       </c>
       <c r="AI78" s="4">
         <v>1725</v>
       </c>
       <c r="AJ78" s="3">
         <v>1175</v>
       </c>
       <c r="AK78" s="5">
         <v>0.68120000000000003</v>
       </c>
       <c r="AL78" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="79" spans="1:38">
+    <row r="79" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A79" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="33" t="s">
         <v>127</v>
       </c>
       <c r="C79" s="91">
         <v>3784547.7</v>
       </c>
       <c r="D79" s="91">
         <v>15094216.43</v>
       </c>
       <c r="E79" s="92">
         <v>0.25072833144741102</v>
       </c>
       <c r="F79" s="23">
         <v>6439</v>
       </c>
       <c r="G79" s="23">
         <v>5884</v>
       </c>
       <c r="H79" s="24">
         <v>0.91379999999999995</v>
       </c>
       <c r="I79" s="11">
@@ -10454,51 +10453,51 @@
       <c r="AE79" s="5">
         <v>0.89019999999999999</v>
       </c>
       <c r="AF79" s="6">
         <v>17335899.309999999</v>
       </c>
       <c r="AG79" s="7">
         <v>11458379.73</v>
       </c>
       <c r="AH79" s="5">
         <v>0.66100000000000003</v>
       </c>
       <c r="AI79" s="4">
         <v>7965</v>
       </c>
       <c r="AJ79" s="3">
         <v>5480</v>
       </c>
       <c r="AK79" s="5">
         <v>0.68799999999999994</v>
       </c>
       <c r="AL79" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="80" spans="1:38">
+    <row r="80" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A80" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C80" s="91">
         <v>210601.03</v>
       </c>
       <c r="D80" s="91">
         <v>696929.71</v>
       </c>
       <c r="E80" s="92">
         <v>0.302184032303631</v>
       </c>
       <c r="F80" s="23">
         <v>185</v>
       </c>
       <c r="G80" s="23">
         <v>175</v>
       </c>
       <c r="H80" s="24">
         <v>0.94589999999999996</v>
       </c>
       <c r="I80" s="11">
@@ -10568,51 +10567,51 @@
       <c r="AE80" s="5">
         <v>0.90390000000000004</v>
       </c>
       <c r="AF80" s="6">
         <v>974081.74</v>
       </c>
       <c r="AG80" s="7">
         <v>709506.5</v>
       </c>
       <c r="AH80" s="5">
         <v>0.72840000000000005</v>
       </c>
       <c r="AI80" s="4">
         <v>393</v>
       </c>
       <c r="AJ80" s="3">
         <v>302</v>
       </c>
       <c r="AK80" s="5">
         <v>0.76839999999999997</v>
       </c>
       <c r="AL80" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="81" spans="1:38">
+    <row r="81" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A81" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C81" s="91">
         <v>2094602.21</v>
       </c>
       <c r="D81" s="91">
         <v>8071898.5899999999</v>
       </c>
       <c r="E81" s="92">
         <v>0.25949312750223702</v>
       </c>
       <c r="F81" s="23">
         <v>3027</v>
       </c>
       <c r="G81" s="23">
         <v>2751</v>
       </c>
       <c r="H81" s="24">
         <v>0.90880000000000005</v>
       </c>
       <c r="I81" s="11">
@@ -10682,51 +10681,51 @@
       <c r="AE81" s="5">
         <v>0.86460000000000004</v>
       </c>
       <c r="AF81" s="6">
         <v>10454714.66</v>
       </c>
       <c r="AG81" s="7">
         <v>7076205.9699999997</v>
       </c>
       <c r="AH81" s="5">
         <v>0.67679999999999996</v>
       </c>
       <c r="AI81" s="4">
         <v>4066</v>
       </c>
       <c r="AJ81" s="3">
         <v>2704</v>
       </c>
       <c r="AK81" s="5">
         <v>0.66500000000000004</v>
       </c>
       <c r="AL81" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="82" spans="1:38">
+    <row r="82" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A82" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>130</v>
       </c>
       <c r="C82" s="91">
         <v>1425789</v>
       </c>
       <c r="D82" s="91">
         <v>6056557.5099999998</v>
       </c>
       <c r="E82" s="92">
         <v>0.23541244306619299</v>
       </c>
       <c r="F82" s="23">
         <v>3004</v>
       </c>
       <c r="G82" s="23">
         <v>2761</v>
       </c>
       <c r="H82" s="24">
         <v>0.91910000000000003</v>
       </c>
       <c r="I82" s="11">
@@ -10796,51 +10795,51 @@
       <c r="AE82" s="5">
         <v>0.90749999999999997</v>
       </c>
       <c r="AF82" s="6">
         <v>6844421.1100000003</v>
       </c>
       <c r="AG82" s="7">
         <v>4558816.16</v>
       </c>
       <c r="AH82" s="5">
         <v>0.66610000000000003</v>
       </c>
       <c r="AI82" s="4">
         <v>3260</v>
       </c>
       <c r="AJ82" s="3">
         <v>2117</v>
       </c>
       <c r="AK82" s="5">
         <v>0.64939999999999998</v>
       </c>
       <c r="AL82" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="83" spans="1:38">
+    <row r="83" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A83" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C83" s="91">
         <v>2947967.09</v>
       </c>
       <c r="D83" s="91">
         <v>11857493.65</v>
       </c>
       <c r="E83" s="92">
         <v>0.248616375181445</v>
       </c>
       <c r="F83" s="23">
         <v>6969</v>
       </c>
       <c r="G83" s="23">
         <v>6133</v>
       </c>
       <c r="H83" s="24">
         <v>0.88</v>
       </c>
       <c r="I83" s="11">
@@ -10910,51 +10909,51 @@
       <c r="AE83" s="5">
         <v>0.88680000000000003</v>
       </c>
       <c r="AF83" s="6">
         <v>13085066.74</v>
       </c>
       <c r="AG83" s="7">
         <v>8525647.5299999993</v>
       </c>
       <c r="AH83" s="5">
         <v>0.65159999999999996</v>
       </c>
       <c r="AI83" s="4">
         <v>7992</v>
       </c>
       <c r="AJ83" s="3">
         <v>5135</v>
       </c>
       <c r="AK83" s="5">
         <v>0.64249999999999996</v>
       </c>
       <c r="AL83" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="84" spans="1:38">
+    <row r="84" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A84" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C84" s="91">
         <v>1397178.25</v>
       </c>
       <c r="D84" s="91">
         <v>5605181.4800000004</v>
       </c>
       <c r="E84" s="92">
         <v>0.24926547962546999</v>
       </c>
       <c r="F84" s="23">
         <v>2453</v>
       </c>
       <c r="G84" s="23">
         <v>2189</v>
       </c>
       <c r="H84" s="24">
         <v>0.89239999999999997</v>
       </c>
       <c r="I84" s="11">
@@ -11024,51 +11023,51 @@
       <c r="AE84" s="5">
         <v>0.88229999999999997</v>
       </c>
       <c r="AF84" s="6">
         <v>6897537.0599999996</v>
       </c>
       <c r="AG84" s="7">
         <v>4769676.32</v>
       </c>
       <c r="AH84" s="5">
         <v>0.6915</v>
       </c>
       <c r="AI84" s="4">
         <v>2984</v>
       </c>
       <c r="AJ84" s="3">
         <v>1922</v>
       </c>
       <c r="AK84" s="5">
         <v>0.64410000000000001</v>
       </c>
       <c r="AL84" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="85" spans="1:38">
+    <row r="85" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A85" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>133</v>
       </c>
       <c r="C85" s="91">
         <v>2402299.2200000002</v>
       </c>
       <c r="D85" s="91">
         <v>9503129.1999999993</v>
       </c>
       <c r="E85" s="92">
         <v>0.25279033562965803</v>
       </c>
       <c r="F85" s="23">
         <v>3647</v>
       </c>
       <c r="G85" s="23">
         <v>3361</v>
       </c>
       <c r="H85" s="24">
         <v>0.92159999999999997</v>
       </c>
       <c r="I85" s="11">
@@ -11138,51 +11137,51 @@
       <c r="AE85" s="5">
         <v>0.87419999999999998</v>
       </c>
       <c r="AF85" s="6">
         <v>11378669.15</v>
       </c>
       <c r="AG85" s="7">
         <v>7898549.21</v>
       </c>
       <c r="AH85" s="5">
         <v>0.69420000000000004</v>
       </c>
       <c r="AI85" s="4">
         <v>4655</v>
       </c>
       <c r="AJ85" s="3">
         <v>3334</v>
       </c>
       <c r="AK85" s="5">
         <v>0.71619999999999995</v>
       </c>
       <c r="AL85" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="86" spans="1:38">
+    <row r="86" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A86" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>134</v>
       </c>
       <c r="C86" s="91">
         <v>1229873.8600000001</v>
       </c>
       <c r="D86" s="91">
         <v>4923949.46</v>
       </c>
       <c r="E86" s="92">
         <v>0.24977385937669599</v>
       </c>
       <c r="F86" s="23">
         <v>2322</v>
       </c>
       <c r="G86" s="23">
         <v>2064</v>
       </c>
       <c r="H86" s="24">
         <v>0.88890000000000002</v>
       </c>
       <c r="I86" s="11">
@@ -11252,51 +11251,51 @@
       <c r="AE86" s="5">
         <v>0.89129999999999998</v>
       </c>
       <c r="AF86" s="6">
         <v>6189733.4299999997</v>
       </c>
       <c r="AG86" s="7">
         <v>3899498.55</v>
       </c>
       <c r="AH86" s="5">
         <v>0.63</v>
       </c>
       <c r="AI86" s="4">
         <v>2872</v>
       </c>
       <c r="AJ86" s="3">
         <v>1644</v>
       </c>
       <c r="AK86" s="5">
         <v>0.57240000000000002</v>
       </c>
       <c r="AL86" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="87" spans="1:38">
+    <row r="87" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A87" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C87" s="91">
         <v>1613933.11</v>
       </c>
       <c r="D87" s="91">
         <v>6357182.79</v>
       </c>
       <c r="E87" s="92">
         <v>0.25387552368932298</v>
       </c>
       <c r="F87" s="23">
         <v>2213</v>
       </c>
       <c r="G87" s="23">
         <v>2027</v>
       </c>
       <c r="H87" s="24">
         <v>0.91600000000000004</v>
       </c>
       <c r="I87" s="11">
@@ -11366,51 +11365,51 @@
       <c r="AE87" s="5">
         <v>0.88939999999999997</v>
       </c>
       <c r="AF87" s="6">
         <v>7726448.75</v>
       </c>
       <c r="AG87" s="7">
         <v>5202712.91</v>
       </c>
       <c r="AH87" s="5">
         <v>0.6734</v>
       </c>
       <c r="AI87" s="4">
         <v>2923</v>
       </c>
       <c r="AJ87" s="3">
         <v>1870</v>
       </c>
       <c r="AK87" s="5">
         <v>0.63980000000000004</v>
       </c>
       <c r="AL87" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="88" spans="1:38">
+    <row r="88" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A88" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C88" s="91">
         <v>1324240.74</v>
       </c>
       <c r="D88" s="91">
         <v>5421560.0999999996</v>
       </c>
       <c r="E88" s="92">
         <v>0.24425455322352699</v>
       </c>
       <c r="F88" s="23">
         <v>2855</v>
       </c>
       <c r="G88" s="23">
         <v>2596</v>
       </c>
       <c r="H88" s="24">
         <v>0.9093</v>
       </c>
       <c r="I88" s="11">
@@ -11480,51 +11479,51 @@
       <c r="AE88" s="5">
         <v>0.93059999999999998</v>
       </c>
       <c r="AF88" s="6">
         <v>5799476.5899999999</v>
       </c>
       <c r="AG88" s="7">
         <v>3422009.58</v>
       </c>
       <c r="AH88" s="5">
         <v>0.59009999999999996</v>
       </c>
       <c r="AI88" s="4">
         <v>3767</v>
       </c>
       <c r="AJ88" s="3">
         <v>2136</v>
       </c>
       <c r="AK88" s="5">
         <v>0.56699999999999995</v>
       </c>
       <c r="AL88" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="89" spans="1:38">
+    <row r="89" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A89" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C89" s="91">
         <v>878249.1</v>
       </c>
       <c r="D89" s="91">
         <v>3461106.49</v>
       </c>
       <c r="E89" s="92">
         <v>0.25374807233972202</v>
       </c>
       <c r="F89" s="23">
         <v>1629</v>
       </c>
       <c r="G89" s="23">
         <v>1485</v>
       </c>
       <c r="H89" s="24">
         <v>0.91159999999999997</v>
       </c>
       <c r="I89" s="11">
@@ -11594,51 +11593,51 @@
       <c r="AE89" s="5">
         <v>0.88029999999999997</v>
       </c>
       <c r="AF89" s="6">
         <v>4300406.38</v>
       </c>
       <c r="AG89" s="7">
         <v>3039801.79</v>
       </c>
       <c r="AH89" s="5">
         <v>0.70689999999999997</v>
       </c>
       <c r="AI89" s="4">
         <v>1861</v>
       </c>
       <c r="AJ89" s="3">
         <v>1340</v>
       </c>
       <c r="AK89" s="5">
         <v>0.72</v>
       </c>
       <c r="AL89" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="90" spans="1:38">
+    <row r="90" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A90" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>138</v>
       </c>
       <c r="C90" s="91">
         <v>510691.56</v>
       </c>
       <c r="D90" s="91">
         <v>2039740.97</v>
       </c>
       <c r="E90" s="92">
         <v>0.25037079095391201</v>
       </c>
       <c r="F90" s="23">
         <v>600</v>
       </c>
       <c r="G90" s="23">
         <v>536</v>
       </c>
       <c r="H90" s="24">
         <v>0.89329999999999998</v>
       </c>
       <c r="I90" s="11">
@@ -11708,51 +11707,51 @@
       <c r="AE90" s="5">
         <v>0.88419999999999999</v>
       </c>
       <c r="AF90" s="6">
         <v>2957498.62</v>
       </c>
       <c r="AG90" s="7">
         <v>2010495.66</v>
       </c>
       <c r="AH90" s="5">
         <v>0.67979999999999996</v>
       </c>
       <c r="AI90" s="4">
         <v>1206</v>
       </c>
       <c r="AJ90" s="3">
         <v>732</v>
       </c>
       <c r="AK90" s="5">
         <v>0.60699999999999998</v>
       </c>
       <c r="AL90" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="91" spans="1:38">
+    <row r="91" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A91" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C91" s="91">
         <v>764987.52</v>
       </c>
       <c r="D91" s="91">
         <v>3262193.04</v>
       </c>
       <c r="E91" s="92">
         <v>0.23450099691218801</v>
       </c>
       <c r="F91" s="23">
         <v>1347</v>
       </c>
       <c r="G91" s="23">
         <v>1276</v>
       </c>
       <c r="H91" s="24">
         <v>0.94730000000000003</v>
       </c>
       <c r="I91" s="11">
@@ -11822,51 +11821,51 @@
       <c r="AE91" s="5">
         <v>0.88270000000000004</v>
       </c>
       <c r="AF91" s="6">
         <v>4012549.23</v>
       </c>
       <c r="AG91" s="7">
         <v>2652167.35</v>
       </c>
       <c r="AH91" s="5">
         <v>0.66100000000000003</v>
       </c>
       <c r="AI91" s="4">
         <v>1620</v>
       </c>
       <c r="AJ91" s="3">
         <v>1013</v>
       </c>
       <c r="AK91" s="5">
         <v>0.62529999999999997</v>
       </c>
       <c r="AL91" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="92" spans="1:38">
+    <row r="92" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A92" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>140</v>
       </c>
       <c r="C92" s="91">
         <v>151445.65</v>
       </c>
       <c r="D92" s="91">
         <v>662029.71</v>
       </c>
       <c r="E92" s="92">
         <v>0.22875959751111499</v>
       </c>
       <c r="F92" s="23">
         <v>181</v>
       </c>
       <c r="G92" s="23">
         <v>163</v>
       </c>
       <c r="H92" s="24">
         <v>0.90059999999999996</v>
       </c>
       <c r="I92" s="11">
@@ -11936,51 +11935,51 @@
       <c r="AE92" s="5">
         <v>0.80649999999999999</v>
       </c>
       <c r="AF92" s="6">
         <v>837812.99</v>
       </c>
       <c r="AG92" s="7">
         <v>541939.56999999995</v>
       </c>
       <c r="AH92" s="5">
         <v>0.64690000000000003</v>
       </c>
       <c r="AI92" s="4">
         <v>408</v>
       </c>
       <c r="AJ92" s="3">
         <v>262</v>
       </c>
       <c r="AK92" s="5">
         <v>0.64219999999999999</v>
       </c>
       <c r="AL92" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="93" spans="1:38">
+    <row r="93" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A93" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C93" s="91">
         <v>285306.34999999998</v>
       </c>
       <c r="D93" s="91">
         <v>1205600.9099999999</v>
       </c>
       <c r="E93" s="92">
         <v>0.23665074207682901</v>
       </c>
       <c r="F93" s="23">
         <v>457</v>
       </c>
       <c r="G93" s="23">
         <v>420</v>
       </c>
       <c r="H93" s="24">
         <v>0.91900000000000004</v>
       </c>
       <c r="I93" s="11">
@@ -12050,93 +12049,93 @@
       <c r="AE93" s="5">
         <v>0.88749999999999996</v>
       </c>
       <c r="AF93" s="6">
         <v>1698273.85</v>
       </c>
       <c r="AG93" s="7">
         <v>1181751.96</v>
       </c>
       <c r="AH93" s="5">
         <v>0.69589999999999996</v>
       </c>
       <c r="AI93" s="4">
         <v>752</v>
       </c>
       <c r="AJ93" s="3">
         <v>531</v>
       </c>
       <c r="AK93" s="5">
         <v>0.70609999999999995</v>
       </c>
       <c r="AL93" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="94" spans="1:38">
+    <row r="94" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A94" s="22" t="s">
         <v>142</v>
       </c>
       <c r="B94" s="22"/>
       <c r="C94" s="91"/>
       <c r="D94" s="91"/>
       <c r="E94" s="92"/>
       <c r="F94" s="23"/>
       <c r="G94" s="23"/>
       <c r="H94" s="24"/>
       <c r="I94" s="11"/>
       <c r="J94" s="96"/>
       <c r="K94" s="96"/>
       <c r="L94" s="97"/>
       <c r="M94" s="92"/>
       <c r="N94" s="25"/>
       <c r="O94" s="25"/>
       <c r="P94" s="24"/>
       <c r="Q94" s="24"/>
       <c r="R94" s="96"/>
       <c r="S94" s="96"/>
       <c r="T94" s="97"/>
       <c r="U94" s="97"/>
       <c r="V94" s="23"/>
       <c r="W94" s="23"/>
       <c r="X94" s="24"/>
       <c r="Y94" s="26"/>
       <c r="Z94" s="4"/>
       <c r="AA94" s="3"/>
       <c r="AB94" s="5"/>
       <c r="AC94" s="4"/>
       <c r="AD94" s="3"/>
       <c r="AE94" s="5"/>
       <c r="AF94" s="6"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="5"/>
       <c r="AI94" s="4"/>
       <c r="AJ94" s="3"/>
       <c r="AK94" s="5"/>
       <c r="AL94" s="8"/>
     </row>
-    <row r="95" spans="1:38">
+    <row r="95" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A95" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C95" s="91">
         <v>85336.87</v>
       </c>
       <c r="D95" s="91">
         <v>340535.31</v>
       </c>
       <c r="E95" s="92">
         <v>0.25059624507073902</v>
       </c>
       <c r="F95" s="23">
         <v>125</v>
       </c>
       <c r="G95" s="23">
         <v>113</v>
       </c>
       <c r="H95" s="24">
         <v>0.90400000000000003</v>
       </c>
       <c r="I95" s="11">
@@ -12206,51 +12205,51 @@
       <c r="AE95" s="30">
         <v>0.93420000000000003</v>
       </c>
       <c r="AF95" s="31">
         <v>480451.5</v>
       </c>
       <c r="AG95" s="32">
         <v>302637.44</v>
       </c>
       <c r="AH95" s="30">
         <v>0.62990000000000002</v>
       </c>
       <c r="AI95" s="28">
         <v>207</v>
       </c>
       <c r="AJ95" s="29">
         <v>152</v>
       </c>
       <c r="AK95" s="30">
         <v>0.73429999999999995</v>
       </c>
       <c r="AL95" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="96" spans="1:38">
+    <row r="96" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A96" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>144</v>
       </c>
       <c r="C96" s="91">
         <v>2481038.56</v>
       </c>
       <c r="D96" s="91">
         <v>10050311.25</v>
       </c>
       <c r="E96" s="92">
         <v>0.24686186310896599</v>
       </c>
       <c r="F96" s="23">
         <v>3229</v>
       </c>
       <c r="G96" s="23">
         <v>2959</v>
       </c>
       <c r="H96" s="24">
         <v>0.91639999999999999</v>
       </c>
       <c r="I96" s="11">
@@ -12320,51 +12319,51 @@
       <c r="AE96" s="5">
         <v>0.88649999999999995</v>
       </c>
       <c r="AF96" s="6">
         <v>12087555.23</v>
       </c>
       <c r="AG96" s="7">
         <v>7604912.2199999997</v>
       </c>
       <c r="AH96" s="5">
         <v>0.62919999999999998</v>
       </c>
       <c r="AI96" s="4">
         <v>4104</v>
       </c>
       <c r="AJ96" s="3">
         <v>2664</v>
       </c>
       <c r="AK96" s="5">
         <v>0.64910000000000001</v>
       </c>
       <c r="AL96" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="97" spans="1:38">
+    <row r="97" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A97" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C97" s="91">
         <v>1129877.22</v>
       </c>
       <c r="D97" s="91">
         <v>4698932.3099999996</v>
       </c>
       <c r="E97" s="92">
         <v>0.24045403199264201</v>
       </c>
       <c r="F97" s="23">
         <v>2423</v>
       </c>
       <c r="G97" s="23">
         <v>2219</v>
       </c>
       <c r="H97" s="24">
         <v>0.91579999999999995</v>
       </c>
       <c r="I97" s="11">
@@ -12434,51 +12433,51 @@
       <c r="AE97" s="5">
         <v>0.9113</v>
       </c>
       <c r="AF97" s="6">
         <v>5112097.92</v>
       </c>
       <c r="AG97" s="7">
         <v>3527423.08</v>
       </c>
       <c r="AH97" s="5">
         <v>0.69</v>
       </c>
       <c r="AI97" s="4">
         <v>2595</v>
       </c>
       <c r="AJ97" s="3">
         <v>1832</v>
       </c>
       <c r="AK97" s="5">
         <v>0.70599999999999996</v>
       </c>
       <c r="AL97" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="98" spans="1:38">
+    <row r="98" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A98" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>146</v>
       </c>
       <c r="C98" s="91">
         <v>10886831.560000001</v>
       </c>
       <c r="D98" s="91">
         <v>43837506.189999998</v>
       </c>
       <c r="E98" s="92">
         <v>0.248345138813655</v>
       </c>
       <c r="F98" s="23">
         <v>14229</v>
       </c>
       <c r="G98" s="23">
         <v>12914</v>
       </c>
       <c r="H98" s="24">
         <v>0.90759999999999996</v>
       </c>
       <c r="I98" s="11">
@@ -12548,51 +12547,51 @@
       <c r="AE98" s="5">
         <v>0.88390000000000002</v>
       </c>
       <c r="AF98" s="6">
         <v>55047179.939999998</v>
       </c>
       <c r="AG98" s="7">
         <v>38138672.049999997</v>
       </c>
       <c r="AH98" s="5">
         <v>0.69279999999999997</v>
       </c>
       <c r="AI98" s="4">
         <v>16974</v>
       </c>
       <c r="AJ98" s="3">
         <v>11691</v>
       </c>
       <c r="AK98" s="5">
         <v>0.68879999999999997</v>
       </c>
       <c r="AL98" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="99" spans="1:38">
+    <row r="99" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A99" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C99" s="91">
         <v>455906.59</v>
       </c>
       <c r="D99" s="91">
         <v>1921224.7</v>
       </c>
       <c r="E99" s="92">
         <v>0.23729998370310401</v>
       </c>
       <c r="F99" s="23">
         <v>836</v>
       </c>
       <c r="G99" s="23">
         <v>781</v>
       </c>
       <c r="H99" s="24">
         <v>0.93420000000000003</v>
       </c>
       <c r="I99" s="11">
@@ -12662,51 +12661,51 @@
       <c r="AE99" s="5">
         <v>0.94010000000000005</v>
       </c>
       <c r="AF99" s="6">
         <v>2237496.81</v>
       </c>
       <c r="AG99" s="7">
         <v>1567576.78</v>
       </c>
       <c r="AH99" s="5">
         <v>0.7006</v>
       </c>
       <c r="AI99" s="4">
         <v>1013</v>
       </c>
       <c r="AJ99" s="3">
         <v>762</v>
       </c>
       <c r="AK99" s="5">
         <v>0.75219999999999998</v>
       </c>
       <c r="AL99" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="100" spans="1:38">
+    <row r="100" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A100" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C100" s="91">
         <v>334091.94</v>
       </c>
       <c r="D100" s="91">
         <v>1247204.47</v>
       </c>
       <c r="E100" s="92">
         <v>0.26787262877593798</v>
       </c>
       <c r="F100" s="23">
         <v>763</v>
       </c>
       <c r="G100" s="23">
         <v>670</v>
       </c>
       <c r="H100" s="24">
         <v>0.87809999999999999</v>
       </c>
       <c r="I100" s="11">
@@ -12776,51 +12775,51 @@
       <c r="AE100" s="5">
         <v>0.92230000000000001</v>
       </c>
       <c r="AF100" s="6">
         <v>1630868</v>
       </c>
       <c r="AG100" s="7">
         <v>1091809.29</v>
       </c>
       <c r="AH100" s="5">
         <v>0.66949999999999998</v>
       </c>
       <c r="AI100" s="4">
         <v>977</v>
       </c>
       <c r="AJ100" s="3">
         <v>637</v>
       </c>
       <c r="AK100" s="5">
         <v>0.65200000000000002</v>
       </c>
       <c r="AL100" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="101" spans="1:38">
+    <row r="101" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A101" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>149</v>
       </c>
       <c r="C101" s="91">
         <v>387146.85</v>
       </c>
       <c r="D101" s="91">
         <v>1688386.23</v>
       </c>
       <c r="E101" s="92">
         <v>0.229299933345227</v>
       </c>
       <c r="F101" s="23">
         <v>302</v>
       </c>
       <c r="G101" s="23">
         <v>278</v>
       </c>
       <c r="H101" s="24">
         <v>0.92049999999999998</v>
       </c>
       <c r="I101" s="11">
@@ -12890,51 +12889,51 @@
       <c r="AE101" s="5">
         <v>0.91990000000000005</v>
       </c>
       <c r="AF101" s="6">
         <v>1809985.46</v>
       </c>
       <c r="AG101" s="7">
         <v>1358520.61</v>
       </c>
       <c r="AH101" s="5">
         <v>0.75060000000000004</v>
       </c>
       <c r="AI101" s="4">
         <v>621</v>
       </c>
       <c r="AJ101" s="3">
         <v>415</v>
       </c>
       <c r="AK101" s="5">
         <v>0.66830000000000001</v>
       </c>
       <c r="AL101" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="102" spans="1:38">
+    <row r="102" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A102" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>150</v>
       </c>
       <c r="C102" s="91">
         <v>2748236.91</v>
       </c>
       <c r="D102" s="91">
         <v>11115474.359999999</v>
       </c>
       <c r="E102" s="92">
         <v>0.247244230969554</v>
       </c>
       <c r="F102" s="23">
         <v>5446</v>
       </c>
       <c r="G102" s="23">
         <v>4528</v>
       </c>
       <c r="H102" s="24">
         <v>0.83140000000000003</v>
       </c>
       <c r="I102" s="11">
@@ -13004,51 +13003,51 @@
       <c r="AE102" s="5">
         <v>0.80649999999999999</v>
       </c>
       <c r="AF102" s="6">
         <v>13993823.99</v>
       </c>
       <c r="AG102" s="7">
         <v>9104511.4299999997</v>
       </c>
       <c r="AH102" s="5">
         <v>0.65059999999999996</v>
       </c>
       <c r="AI102" s="4">
         <v>6307</v>
       </c>
       <c r="AJ102" s="3">
         <v>3762</v>
       </c>
       <c r="AK102" s="5">
         <v>0.59650000000000003</v>
       </c>
       <c r="AL102" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="103" spans="1:38">
+    <row r="103" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A103" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>151</v>
       </c>
       <c r="C103" s="91">
         <v>873178.92</v>
       </c>
       <c r="D103" s="91">
         <v>3541255.6</v>
       </c>
       <c r="E103" s="92">
         <v>0.246573254977698</v>
       </c>
       <c r="F103" s="23">
         <v>1483</v>
       </c>
       <c r="G103" s="23">
         <v>1313</v>
       </c>
       <c r="H103" s="24">
         <v>0.88539999999999996</v>
       </c>
       <c r="I103" s="11">
@@ -13118,51 +13117,51 @@
       <c r="AE103" s="5">
         <v>0.77610000000000001</v>
       </c>
       <c r="AF103" s="6">
         <v>4484412.3</v>
       </c>
       <c r="AG103" s="7">
         <v>2501626.66</v>
       </c>
       <c r="AH103" s="5">
         <v>0.55779999999999996</v>
       </c>
       <c r="AI103" s="4">
         <v>2273</v>
       </c>
       <c r="AJ103" s="3">
         <v>1201</v>
       </c>
       <c r="AK103" s="5">
         <v>0.52839999999999998</v>
       </c>
       <c r="AL103" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="104" spans="1:38">
+    <row r="104" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A104" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>152</v>
       </c>
       <c r="C104" s="91">
         <v>2042969.55</v>
       </c>
       <c r="D104" s="91">
         <v>8602529.1400000006</v>
       </c>
       <c r="E104" s="92">
         <v>0.237484757883657</v>
       </c>
       <c r="F104" s="23">
         <v>3667</v>
       </c>
       <c r="G104" s="23">
         <v>3417</v>
       </c>
       <c r="H104" s="24">
         <v>0.93179999999999996</v>
       </c>
       <c r="I104" s="11">
@@ -13232,51 +13231,51 @@
       <c r="AE104" s="5">
         <v>0.91720000000000002</v>
       </c>
       <c r="AF104" s="6">
         <v>9370185.0899999999</v>
       </c>
       <c r="AG104" s="7">
         <v>6326053.4100000001</v>
       </c>
       <c r="AH104" s="5">
         <v>0.67510000000000003</v>
       </c>
       <c r="AI104" s="4">
         <v>4610</v>
       </c>
       <c r="AJ104" s="3">
         <v>3043</v>
       </c>
       <c r="AK104" s="5">
         <v>0.66010000000000002</v>
       </c>
       <c r="AL104" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="105" spans="1:38">
+    <row r="105" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A105" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>153</v>
       </c>
       <c r="C105" s="91">
         <v>466349.44</v>
       </c>
       <c r="D105" s="91">
         <v>1997760.71</v>
       </c>
       <c r="E105" s="92">
         <v>0.23343608554600101</v>
       </c>
       <c r="F105" s="23">
         <v>619</v>
       </c>
       <c r="G105" s="23">
         <v>571</v>
       </c>
       <c r="H105" s="24">
         <v>0.92249999999999999</v>
       </c>
       <c r="I105" s="11">
@@ -13346,51 +13345,51 @@
       <c r="AE105" s="5">
         <v>0.9022</v>
       </c>
       <c r="AF105" s="6">
         <v>2666569.13</v>
       </c>
       <c r="AG105" s="7">
         <v>1633172.15</v>
       </c>
       <c r="AH105" s="5">
         <v>0.61250000000000004</v>
       </c>
       <c r="AI105" s="4">
         <v>1169</v>
       </c>
       <c r="AJ105" s="3">
         <v>747</v>
       </c>
       <c r="AK105" s="5">
         <v>0.63900000000000001</v>
       </c>
       <c r="AL105" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="106" spans="1:38">
+    <row r="106" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A106" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>154</v>
       </c>
       <c r="C106" s="91">
         <v>173241.05</v>
       </c>
       <c r="D106" s="91">
         <v>663423.93999999994</v>
       </c>
       <c r="E106" s="92">
         <v>0.26113174330127398</v>
       </c>
       <c r="F106" s="23">
         <v>171</v>
       </c>
       <c r="G106" s="23">
         <v>164</v>
       </c>
       <c r="H106" s="24">
         <v>0.95909999999999995</v>
       </c>
       <c r="I106" s="11">
@@ -13460,51 +13459,51 @@
       <c r="AE106" s="5">
         <v>0.76829999999999998</v>
       </c>
       <c r="AF106" s="6">
         <v>695372.28</v>
       </c>
       <c r="AG106" s="7">
         <v>511077.61</v>
       </c>
       <c r="AH106" s="5">
         <v>0.73499999999999999</v>
       </c>
       <c r="AI106" s="4">
         <v>280</v>
       </c>
       <c r="AJ106" s="3">
         <v>174</v>
       </c>
       <c r="AK106" s="5">
         <v>0.62139999999999995</v>
       </c>
       <c r="AL106" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="107" spans="1:38" ht="14.25" customHeight="1" thickBot="1">
+    <row r="107" spans="1:38" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A107" s="34"/>
       <c r="B107" s="34"/>
       <c r="C107" s="35">
         <v>700435452.26000011</v>
       </c>
       <c r="D107" s="36">
         <v>704353648.16000032</v>
       </c>
       <c r="E107" s="37">
         <v>0.99443717525956488</v>
       </c>
       <c r="F107" s="38">
         <v>296609</v>
       </c>
       <c r="G107" s="39">
         <v>301754</v>
       </c>
       <c r="H107" s="40">
         <v>0.98294968749378631</v>
       </c>
       <c r="I107" s="37">
         <v>102.0551</v>
       </c>
       <c r="J107" s="38">
         <v>401750</v>
@@ -13568,51 +13567,51 @@
       <c r="AE107" s="39">
         <v>301754</v>
       </c>
       <c r="AF107" s="40">
         <v>0.98294968749378631</v>
       </c>
       <c r="AG107" s="37">
         <v>102.0551</v>
       </c>
       <c r="AH107" s="38">
         <v>401750</v>
       </c>
       <c r="AI107" s="39">
         <v>345391</v>
       </c>
       <c r="AJ107" s="40">
         <v>90.020099999999971</v>
       </c>
       <c r="AK107" s="41">
         <v>90.525999999999996</v>
       </c>
       <c r="AL107" s="42">
         <v>777356795.78999996</v>
       </c>
     </row>
-    <row r="108" spans="1:38" s="57" customFormat="1" ht="13.8" thickBot="1">
+    <row r="108" spans="1:38" s="57" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A108" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="45" t="s">
         <v>155</v>
       </c>
       <c r="C108" s="93">
         <f>SUBTOTAL(9,C3:C106)</f>
         <v>157178625.91999999</v>
       </c>
       <c r="D108" s="93">
         <f>SUBTOTAL(9,D3:D106)</f>
         <v>638178100.71000016</v>
       </c>
       <c r="E108" s="94">
         <f>C108/D108</f>
         <v>0.24629272885599193</v>
       </c>
       <c r="F108" s="46">
         <f>SUBTOTAL(9,F3:F106)</f>
         <v>248276</v>
       </c>
       <c r="G108" s="46">
         <f>SUBTOTAL(9,G3:G106)</f>
         <v>224248</v>
@@ -13698,91 +13697,91 @@
         <v>345391</v>
       </c>
       <c r="AE108" s="53">
         <v>0.85971624144368386</v>
       </c>
       <c r="AF108" s="54">
         <v>777356795.78999996</v>
       </c>
       <c r="AG108" s="55">
         <v>528420817.09000033</v>
       </c>
       <c r="AH108" s="53">
         <v>0.67976612535172487</v>
       </c>
       <c r="AI108" s="51">
         <v>311364</v>
       </c>
       <c r="AJ108" s="52">
         <v>208259</v>
       </c>
       <c r="AK108" s="53">
         <v>0.6688602407471641</v>
       </c>
       <c r="AL108" s="56"/>
     </row>
-    <row r="109" spans="1:38" ht="15.75" customHeight="1">
+    <row r="109" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="34"/>
       <c r="B109" s="34"/>
       <c r="C109" s="58"/>
       <c r="D109" s="58"/>
       <c r="E109" s="59"/>
       <c r="F109" s="60"/>
       <c r="G109" s="60"/>
       <c r="H109" s="61"/>
       <c r="I109" s="59"/>
       <c r="J109" s="60"/>
       <c r="K109" s="60"/>
       <c r="L109" s="61"/>
       <c r="M109" s="59"/>
       <c r="N109" s="62"/>
       <c r="O109" s="62"/>
       <c r="P109" s="61"/>
       <c r="Q109" s="61"/>
       <c r="R109" s="60"/>
       <c r="S109" s="60"/>
       <c r="T109" s="61"/>
       <c r="U109" s="61"/>
       <c r="V109" s="60"/>
       <c r="W109" s="60"/>
       <c r="X109" s="61"/>
       <c r="Y109" s="26"/>
       <c r="Z109" s="4"/>
       <c r="AA109" s="3"/>
       <c r="AB109" s="5"/>
       <c r="AC109" s="4"/>
       <c r="AD109" s="3"/>
       <c r="AE109" s="5"/>
       <c r="AF109" s="6"/>
       <c r="AG109" s="7"/>
       <c r="AH109" s="5"/>
       <c r="AI109" s="4"/>
       <c r="AJ109" s="3"/>
       <c r="AK109" s="5"/>
       <c r="AL109" s="8"/>
     </row>
-    <row r="110" spans="1:38">
+    <row r="110" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A110" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>156</v>
       </c>
       <c r="C110" s="91">
         <f>C35+C36</f>
         <v>1178709.99</v>
       </c>
       <c r="D110" s="91">
         <v>5643342.9000000004</v>
       </c>
       <c r="E110" s="92">
         <f>C110/D110</f>
         <v>0.20886733464308893</v>
       </c>
       <c r="F110" s="63">
         <f>F35+F36</f>
         <v>2887</v>
       </c>
       <c r="G110" s="63">
         <f>G35+G36</f>
         <v>2174</v>
       </c>
@@ -13869,51 +13868,51 @@
         <v>3943</v>
       </c>
       <c r="AE110" s="5">
         <v>0.84252136752136753</v>
       </c>
       <c r="AF110" s="6">
         <v>6585841.3700000001</v>
       </c>
       <c r="AG110" s="7">
         <v>4154756.1399999997</v>
       </c>
       <c r="AH110" s="5">
         <v>0.63086186055525961</v>
       </c>
       <c r="AI110" s="4">
         <v>3663</v>
       </c>
       <c r="AJ110" s="3">
         <v>2246</v>
       </c>
       <c r="AK110" s="5">
         <v>0.6131586131586132</v>
       </c>
       <c r="AL110" s="8"/>
     </row>
-    <row r="111" spans="1:38" ht="15.75" customHeight="1" thickBot="1">
+    <row r="111" spans="1:38" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A111" s="64" t="s">
         <v>42</v>
       </c>
       <c r="B111" s="65" t="s">
         <v>157</v>
       </c>
       <c r="C111" s="91">
         <f>C44+C45</f>
         <v>8103087.3099999996</v>
       </c>
       <c r="D111" s="91">
         <v>33374234.739999998</v>
       </c>
       <c r="E111" s="92">
         <f>C111/D111</f>
         <v>0.24279469995721617</v>
       </c>
       <c r="F111" s="63">
         <f>F44+F45</f>
         <v>14858</v>
       </c>
       <c r="G111" s="63">
         <f>G44+G45</f>
         <v>13109</v>
       </c>
@@ -14000,51 +13999,51 @@
         <v>17082</v>
       </c>
       <c r="AE111" s="5">
         <v>0.81708600401798526</v>
       </c>
       <c r="AF111" s="6">
         <v>35297471.269999996</v>
       </c>
       <c r="AG111" s="7">
         <v>26424667.350000001</v>
       </c>
       <c r="AH111" s="5">
         <v>0.74862777415046267</v>
       </c>
       <c r="AI111" s="4">
         <v>15717</v>
       </c>
       <c r="AJ111" s="3">
         <v>10952</v>
       </c>
       <c r="AK111" s="5">
         <v>0.6968250938474263</v>
       </c>
       <c r="AL111" s="8"/>
     </row>
-    <row r="112" spans="1:38" ht="15.75" customHeight="1" thickBot="1">
+    <row r="112" spans="1:38" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A112" s="66"/>
       <c r="B112" s="66"/>
       <c r="C112" s="58"/>
       <c r="D112" s="58"/>
       <c r="E112" s="59"/>
       <c r="F112" s="67"/>
       <c r="G112" s="67"/>
       <c r="H112" s="59"/>
       <c r="I112" s="59"/>
       <c r="J112" s="67"/>
       <c r="K112" s="67"/>
       <c r="L112" s="59"/>
       <c r="M112" s="59"/>
       <c r="N112" s="68"/>
       <c r="O112" s="68"/>
       <c r="P112" s="59"/>
       <c r="Q112" s="59"/>
       <c r="R112" s="67"/>
       <c r="S112" s="67"/>
       <c r="T112" s="59"/>
       <c r="U112" s="59"/>
       <c r="V112" s="67"/>
       <c r="W112" s="67"/>
       <c r="X112" s="59"/>
       <c r="Y112" s="34"/>
@@ -14064,51 +14063,51 @@
       <c r="AE112" s="39">
         <v>301754</v>
       </c>
       <c r="AF112" s="40">
         <v>0.98294968749378631</v>
       </c>
       <c r="AG112" s="37">
         <v>102.0551</v>
       </c>
       <c r="AH112" s="38">
         <v>401750</v>
       </c>
       <c r="AI112" s="39">
         <v>345391</v>
       </c>
       <c r="AJ112" s="40">
         <v>90.020099999999971</v>
       </c>
       <c r="AK112" s="41">
         <v>90.525999999999996</v>
       </c>
       <c r="AL112" s="42">
         <v>777356795.78999996</v>
       </c>
     </row>
-    <row r="113" spans="1:38" ht="13.8" thickBot="1">
+    <row r="113" spans="1:38" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="69"/>
       <c r="B113" s="70" t="s">
         <v>158</v>
       </c>
       <c r="C113" s="93">
         <v>157178626</v>
       </c>
       <c r="D113" s="93">
         <v>638178101</v>
       </c>
       <c r="E113" s="92">
         <f>C113/D113</f>
         <v>0.24629272886942888</v>
       </c>
       <c r="F113" s="71">
         <v>247561</v>
       </c>
       <c r="G113" s="71">
         <v>223489</v>
       </c>
       <c r="H113" s="24">
         <f>G113/F113</f>
         <v>0.90276335933365914</v>
       </c>
       <c r="I113" s="11">
@@ -14180,62 +14179,62 @@
         <v>345391</v>
       </c>
       <c r="AE113" s="5">
         <v>0.85971624144368386</v>
       </c>
       <c r="AF113" s="6">
         <v>777356796</v>
       </c>
       <c r="AG113" s="7">
         <v>528420817</v>
       </c>
       <c r="AH113" s="5">
         <v>0.67976612505231127</v>
       </c>
       <c r="AI113" s="4">
         <v>311364</v>
       </c>
       <c r="AJ113" s="3">
         <v>208259</v>
       </c>
       <c r="AK113" s="5">
         <v>0.6688602407471641</v>
       </c>
       <c r="AL113" s="8"/>
     </row>
-    <row r="114" spans="1:38" ht="24.6" customHeight="1">
+    <row r="114" spans="1:38" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="72"/>
       <c r="B114" s="72"/>
       <c r="C114" s="73"/>
       <c r="D114" s="74"/>
       <c r="E114" s="75"/>
-      <c r="F114" s="102" t="s">
+      <c r="F114" s="104" t="s">
         <v>159</v>
       </c>
-      <c r="G114" s="103"/>
-[...1 lines deleted...]
-      <c r="I114" s="104"/>
+      <c r="G114" s="105"/>
+      <c r="H114" s="105"/>
+      <c r="I114" s="106"/>
       <c r="J114" s="76"/>
       <c r="K114" s="77"/>
       <c r="L114" s="78"/>
       <c r="M114" s="79"/>
       <c r="N114" s="80"/>
       <c r="O114" s="81"/>
       <c r="P114" s="78"/>
       <c r="Q114" s="78"/>
       <c r="R114" s="82"/>
       <c r="S114" s="77"/>
       <c r="T114" s="78"/>
       <c r="U114" s="78"/>
       <c r="V114" s="82"/>
       <c r="W114" s="77"/>
       <c r="X114" s="79"/>
       <c r="Y114" s="34"/>
       <c r="Z114" s="34"/>
       <c r="AA114" s="35">
         <v>700435452.26000011</v>
       </c>
       <c r="AB114" s="36">
         <v>704353648.16000032</v>
       </c>
       <c r="AC114" s="37">
         <v>0.99443717525956488</v>
@@ -14246,67 +14245,67 @@
       <c r="AE114" s="39">
         <v>301754</v>
       </c>
       <c r="AF114" s="40">
         <v>0.98294968749378631</v>
       </c>
       <c r="AG114" s="37">
         <v>102.0551</v>
       </c>
       <c r="AH114" s="38">
         <v>401750</v>
       </c>
       <c r="AI114" s="39">
         <v>345391</v>
       </c>
       <c r="AJ114" s="40">
         <v>90.020099999999971</v>
       </c>
       <c r="AK114" s="41">
         <v>90.525999999999996</v>
       </c>
       <c r="AL114" s="42">
         <v>777356795.78999996</v>
       </c>
     </row>
-    <row r="116" spans="1:38">
+    <row r="116" spans="1:38" x14ac:dyDescent="0.25">
       <c r="S116" s="87"/>
     </row>
-    <row r="118" spans="1:38">
+    <row r="118" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D118" s="32"/>
       <c r="E118" s="32"/>
       <c r="F118" s="84"/>
     </row>
-    <row r="119" spans="1:38">
+    <row r="119" spans="1:38" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D119" s="32"/>
       <c r="E119" s="32"/>
       <c r="F119" s="84"/>
     </row>
-    <row r="122" spans="1:38">
+    <row r="122" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C122" s="88"/>
     </row>
-    <row r="123" spans="1:38">
+    <row r="123" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C123" s="88"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:AL107" xr:uid="{00000000-0009-0000-0000-00000B000000}"/>
   <mergeCells count="7">
     <mergeCell ref="R1:U1"/>
     <mergeCell ref="V1:X1"/>
     <mergeCell ref="F114:I114"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:I1"/>
     <mergeCell ref="J1:M1"/>
     <mergeCell ref="N1:Q1"/>
   </mergeCells>
   <conditionalFormatting sqref="X1:Y106 X107 X108:Y111 X112 X113:Y113 X114">
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL1:AL106 AL108:AL111 AL113">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"chk"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.42" right="0.31" top="0.75" bottom="0.68" header="0.5" footer="0.5"/>