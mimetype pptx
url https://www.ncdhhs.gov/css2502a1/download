--- v0 (2025-10-08)
+++ v1 (2026-10-24)
@@ -4534,106 +4534,115 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="94660"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34610" autoAdjust="0"/>
+    <p:restoredTop sz="86405" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
         </p:scale>
-        <p:origin x="499" y="53"/>
+        <p:origin x="72" y="365"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-8016"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://security.ncdhhs.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://security.ncdhhs.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://security.ncdhhs.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://security.ncdhhs.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -8704,107 +8713,107 @@
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5E86D203-B489-4CBE-95F8-22552039A46D}" type="pres">
       <dgm:prSet presAssocID="{9774943F-954F-4D74-8E85-281F56741BFC}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E7DDA122-1E75-470C-AAF4-4DE81F67EB7A}" type="pres">
       <dgm:prSet presAssocID="{CCEF2C9F-D9BE-4D90-9A4F-5B0F048C9DC5}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8FAADCE5-6186-402B-B05F-27C3D9B014E7}" type="pres">
       <dgm:prSet presAssocID="{CCEF2C9F-D9BE-4D90-9A4F-5B0F048C9DC5}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{15EBFB9A-59B0-418C-BA55-0761407910EF}" type="pres">
       <dgm:prSet presAssocID="{CCEF2C9F-D9BE-4D90-9A4F-5B0F048C9DC5}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Robber"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{E942E0AF-5A84-4ED9-8573-3624BC4C9C39}" type="pres">
       <dgm:prSet presAssocID="{CCEF2C9F-D9BE-4D90-9A4F-5B0F048C9DC5}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5DE89F25-8F52-417B-926C-87090175D53B}" type="pres">
       <dgm:prSet presAssocID="{CCEF2C9F-D9BE-4D90-9A4F-5B0F048C9DC5}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6CDDFAF0-B040-4C64-A136-3C8F728C6CFF}" type="pres">
       <dgm:prSet presAssocID="{AD0333DB-5A5C-4A49-816D-DA98AB1E0DA3}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F1951A8E-F8A2-4C9D-A21A-B540B7528FCD}" type="pres">
       <dgm:prSet presAssocID="{27CFBF1B-D73D-4DF5-A35D-0E4BFE316071}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B131ABB4-6BC8-4AA6-9803-170969E1A77F}" type="pres">
       <dgm:prSet presAssocID="{27CFBF1B-D73D-4DF5-A35D-0E4BFE316071}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C4F5080F-632D-4632-9B90-5C649A77ACAA}" type="pres">
       <dgm:prSet presAssocID="{27CFBF1B-D73D-4DF5-A35D-0E4BFE316071}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Speed Bump"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{0899FA01-6FA4-4C5E-A88A-926820410E12}" type="pres">
       <dgm:prSet presAssocID="{27CFBF1B-D73D-4DF5-A35D-0E4BFE316071}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{212A5F90-522E-44C5-9734-F4E17099855A}" type="pres">
       <dgm:prSet presAssocID="{27CFBF1B-D73D-4DF5-A35D-0E4BFE316071}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
@@ -9004,216 +9013,216 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{80A30CF8-77DB-4DDB-87FC-81C55C2BADF4}" type="pres">
       <dgm:prSet presAssocID="{ED166553-56F1-43DC-871C-C4E83DE3C6A0}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F8CE8F1C-00DF-496B-BE31-5C27366AB05D}" type="pres">
       <dgm:prSet presAssocID="{74963DB0-868B-4CBA-9F99-82B1A6D1DBEE}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{148BE944-FE25-4CBA-AEAF-C3BB3BB256CC}" type="pres">
       <dgm:prSet presAssocID="{74963DB0-868B-4CBA-9F99-82B1A6D1DBEE}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1D4D2A22-016C-450E-8EDF-D277826530E4}" type="pres">
       <dgm:prSet presAssocID="{74963DB0-868B-4CBA-9F99-82B1A6D1DBEE}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Flowchart"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{53BD1095-2034-4509-A4D3-220B35A38FD0}" type="pres">
       <dgm:prSet presAssocID="{74963DB0-868B-4CBA-9F99-82B1A6D1DBEE}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B9EDAF8C-59D4-46D2-9585-8CA19CE70910}" type="pres">
       <dgm:prSet presAssocID="{74963DB0-868B-4CBA-9F99-82B1A6D1DBEE}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{024AC406-9758-44FD-9688-C4404CCBCCFA}" type="pres">
       <dgm:prSet presAssocID="{2EC47411-48BC-45B1-9ADB-34E6D749A618}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BEDA8ACA-3A8C-45E0-94D0-4A8DD16665EC}" type="pres">
       <dgm:prSet presAssocID="{F0F12532-F1B3-4772-AA5F-48E0C0D6E883}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{558278FF-02A4-4DC2-BC78-2BBC636342E3}" type="pres">
       <dgm:prSet presAssocID="{F0F12532-F1B3-4772-AA5F-48E0C0D6E883}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{034860E5-E57B-4121-AB7F-11754A731765}" type="pres">
       <dgm:prSet presAssocID="{F0F12532-F1B3-4772-AA5F-48E0C0D6E883}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Kidney"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{58B082A1-A088-4425-842C-5409A36F2EE9}" type="pres">
       <dgm:prSet presAssocID="{F0F12532-F1B3-4772-AA5F-48E0C0D6E883}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0E23FB24-5A11-42F5-919F-585BB869454C}" type="pres">
       <dgm:prSet presAssocID="{F0F12532-F1B3-4772-AA5F-48E0C0D6E883}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DC1F29CC-7B26-49B6-B46C-0B58A95CE7A9}" type="pres">
       <dgm:prSet presAssocID="{1DE83C7F-AEF7-476B-BA5D-4317B5621AF2}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{912DE103-73F6-4A95-81AC-CC857FD0C229}" type="pres">
       <dgm:prSet presAssocID="{F0C19D00-34F9-4DD9-B164-BDBA9DB1E9C1}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{53CA6ED4-2CA6-48BF-A2DF-F5CFD4BCA2D6}" type="pres">
       <dgm:prSet presAssocID="{F0C19D00-34F9-4DD9-B164-BDBA9DB1E9C1}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{24166F17-A29C-4DFB-A80A-220A67D16E41}" type="pres">
       <dgm:prSet presAssocID="{F0C19D00-34F9-4DD9-B164-BDBA9DB1E9C1}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Presentation with Checklist"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{1353EE70-954A-449B-B533-A626CD75B91F}" type="pres">
       <dgm:prSet presAssocID="{F0C19D00-34F9-4DD9-B164-BDBA9DB1E9C1}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A2DFC835-3DE6-4D09-9847-D1F2C1B84B69}" type="pres">
       <dgm:prSet presAssocID="{F0C19D00-34F9-4DD9-B164-BDBA9DB1E9C1}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{016EE755-205E-4C0F-9712-080838931B7C}" type="pres">
       <dgm:prSet presAssocID="{FF83D2BE-3A99-4541-A90B-0F9C838D461D}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9E24F442-1278-4EEF-8B0C-4CE14B713EA3}" type="pres">
       <dgm:prSet presAssocID="{83BC7ACA-8EDC-4FA9-801E-29D78D2855D7}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{40412A26-B7C2-4999-A0BF-6A17077A6F8B}" type="pres">
       <dgm:prSet presAssocID="{83BC7ACA-8EDC-4FA9-801E-29D78D2855D7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FE6E5D3A-4CB4-488E-B57A-A7CB8EE52585}" type="pres">
       <dgm:prSet presAssocID="{83BC7ACA-8EDC-4FA9-801E-29D78D2855D7}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Judge"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{0480043B-480F-4D8C-B572-34770452D5FF}" type="pres">
       <dgm:prSet presAssocID="{83BC7ACA-8EDC-4FA9-801E-29D78D2855D7}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E0899AC7-2B40-43C4-9D3F-E602FBCDA567}" type="pres">
       <dgm:prSet presAssocID="{83BC7ACA-8EDC-4FA9-801E-29D78D2855D7}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
@@ -9903,103 +9912,103 @@
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62A613B3-2076-4ADD-A7CD-C4D14099800E}" type="pres">
       <dgm:prSet presAssocID="{2F5311A5-9BC6-4F91-882C-0DFB5E6BE35A}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DEE398F8-D6C6-43C8-9178-9EB922A75B8F}" type="pres">
       <dgm:prSet presAssocID="{02A9723A-E99A-4885-B575-2DFB66907790}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{23FE655E-8F72-41C5-ABC3-00F48A2B8F77}" type="pres">
       <dgm:prSet presAssocID="{02A9723A-E99A-4885-B575-2DFB66907790}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Gavel"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{67E1FBD9-BD4E-48B7-A648-78ADD0431B52}" type="pres">
       <dgm:prSet presAssocID="{02A9723A-E99A-4885-B575-2DFB66907790}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2A9769F8-659B-4379-ABAB-47F4F2EADBDD}" type="pres">
       <dgm:prSet presAssocID="{02A9723A-E99A-4885-B575-2DFB66907790}" presName="textRect" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E69B6797-A13D-4116-A88F-360C2E309CDD}" type="pres">
       <dgm:prSet presAssocID="{4FF3FB95-FCB7-477C-9830-47A26E7EBE71}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{414A6537-762F-43B0-AFD4-D45226F12FE9}" type="pres">
       <dgm:prSet presAssocID="{8BD30074-EACB-430D-92D6-C09016C3A87A}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{49C05214-B998-4526-9AD9-20163CC1EA7A}" type="pres">
       <dgm:prSet presAssocID="{8BD30074-EACB-430D-92D6-C09016C3A87A}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Envelope"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{0277C65F-6A0A-4235-B003-A4BD370E6C05}" type="pres">
       <dgm:prSet presAssocID="{8BD30074-EACB-430D-92D6-C09016C3A87A}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D43FEED4-23B3-46B2-9798-254A5E33A930}" type="pres">
       <dgm:prSet presAssocID="{8BD30074-EACB-430D-92D6-C09016C3A87A}" presName="textRect" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="2" custLinFactNeighborX="7581" custLinFactNeighborY="5726">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
@@ -10074,57 +10083,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{15EBFB9A-59B0-418C-BA55-0761407910EF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="499572" y="619072"/>
           <a:ext cx="909201" cy="908313"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -10240,57 +10249,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C4F5080F-632D-4632-9B90-5C649A77ACAA}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="499572" y="2579719"/>
           <a:ext cx="909201" cy="908313"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -10417,57 +10426,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{1D4D2A22-016C-450E-8EDF-D277826530E4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="277275" y="208046"/>
           <a:ext cx="504136" cy="504136"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -10569,57 +10578,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{034860E5-E57B-4121-AB7F-11754A731765}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="277275" y="1353811"/>
           <a:ext cx="504136" cy="504136"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -10721,57 +10730,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{24166F17-A29C-4DFB-A80A-220A67D16E41}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="277275" y="2499576"/>
           <a:ext cx="504136" cy="504136"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -10873,57 +10882,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{FE6E5D3A-4CB4-488E-B57A-A7CB8EE52585}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="277275" y="3645341"/>
           <a:ext cx="504136" cy="504136"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -11764,57 +11773,57 @@
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{23FE655E-8F72-41C5-ABC3-00F48A2B8F77}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1747800" y="106143"/>
           <a:ext cx="1944000" cy="1944000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -11886,57 +11895,57 @@
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0">
             <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="559800" y="2671400"/>
         <a:ext cx="4320000" cy="1575000"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{49C05214-B998-4526-9AD9-20163CC1EA7A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="6823800" y="106143"/>
           <a:ext cx="1944000" cy="1944000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -11996,51 +12005,51 @@
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Report an incident to:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
               <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
               <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
-              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
             </a:rPr>
             <a:t>https://security.ncdhhs.gov/</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
               <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="5963299" y="2761585"/>
         <a:ext cx="4320000" cy="1575000"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
   <dgm:title val="Icon Vertical Solid List"/>
   <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
   <dgm:catLst>
@@ -18573,51 +18582,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18743,51 +18752,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18923,51 +18932,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19093,51 +19102,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19339,51 +19348,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19571,51 +19580,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19938,51 +19947,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20056,51 +20065,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20151,51 +20160,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20428,51 +20437,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20684,51 +20693,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A8C63F3-F90C-49E3-A39C-538A21BE857F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20901,51 +20910,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CC9CFB64-FE03-4DE5-997A-98D64F28AC68}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/15/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -21302,91 +21311,91 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2"/>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -21668,50 +21677,53 @@
               <a:schemeClr val="accent4"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62336443-ED2D-B7B7-3381-A417D6D2A0D7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="596464" y="6306037"/>
             <a:ext cx="10999072" cy="97341"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -22084,81 +22096,50 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...29 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F80B8CC-100E-DE14-9921-0009F5667778}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="534256" y="2250040"/>
             <a:ext cx="317716" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
@@ -22255,50 +22236,81 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="497905" y="5640370"/>
             <a:ext cx="327334" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="23" name="Content Placeholder 13" descr="Data Incident">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A7C7041-BA58-26DC-0A3E-C092C8C980CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1474709429"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="838200" y="1926266"/>
+          <a:ext cx="10515600" cy="4357524"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042826300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -22392,145 +22404,145 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="5200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What is a Data Breach?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
+          <p:cNvPr id="2" name="Content Placeholder 1" descr="Data Breach">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94D77173-6C44-12BF-156D-2E1D2F270A96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3601768131"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3818103520"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="838200" y="1869895"/>
           <a:ext cx="10668856" cy="4623371"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA6F744-1D56-E703-DA4D-AE328CE329AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2039679" y="2215609"/>
+            <a:ext cx="914400" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E0D8214-BE96-451A-8212-3CB5E2D32E94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4673009" y="2215609"/>
             <a:ext cx="914400" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>B</a:t>
-            </a:r>
-[...33 lines deleted...]
-              <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9307F594-AC29-6D29-18EF-E609166C9AD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7306339" y="2215609"/>
             <a:ext cx="914400" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -23094,64 +23106,99 @@
               <a:schemeClr val="accent4">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="2700000" scaled="1"/>
         </a:gradFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F14A266-3C49-C93A-F1BE-B738C5F07489}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="-2852737"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Answers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Diagram 3">
+          <p:cNvPr id="4" name="Diagram 3" descr="Answers">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3D0E87-8F20-5D35-4075-FEDCA51104B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2764770288"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1463146222"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="152400" y="152400"/>
           <a:ext cx="5539483" cy="616226"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -23635,62 +23682,62 @@
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="3" name="Diagram 2">
+          <p:cNvPr id="3" name="Diagram 2" descr="REPORTING IMPROPER INSPECTION OR DISCLOSURE OF FTI">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F00B4CD-D0CC-E35A-BC72-39C7EB06E595}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3851788769"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3610641173"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="876692" y="1944795"/>
           <a:ext cx="10515600" cy="4352544"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58E2E1B-9C17-646C-5DC9-AB1153A348B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -23705,50 +23752,53 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1300" dirty="0"/>
               <a:t>12/2024</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45636350-7769-DEBD-3B36-F4A1B5388FF7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6737718"/>
             <a:ext cx="12192000" cy="120282"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -24407,50 +24457,85 @@
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10716402-1757-7CAD-536E-C82662EBACB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data Breach</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="2078" name="Rectangle 2077">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49AE1604-BB93-4F6D-94D6-F2A6021FC5AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -24622,50 +24707,102 @@
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37601586-33DC-ECA1-7AD2-B05C1F048EF8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="325728" y="0"/>
+            <a:ext cx="527392" cy="517897"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2084" name="Rectangle 2083">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBC4F608-B4B8-48C3-9572-C0F061B1CD99}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="579528" y="517897"/>
             <a:ext cx="11111729" cy="5857966"/>
@@ -24692,142 +24829,194 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A42DA35-A650-B9DD-3D64-D4B23202BD32}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECE65EB-783F-2E97-992A-4BE95B79F89D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6593917" y="847827"/>
-            <a:ext cx="4709345" cy="1169585"/>
+            <a:off x="325728" y="517897"/>
+            <a:ext cx="253800" cy="5342167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...17 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2052" name="Picture 4" descr="Data Breach Icon Royalty-Free Images, Stock Photos &amp; Pictures | Shutterstock">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AADBEA32-9430-420D-3F2D-2379DB9D9001}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="8338" r="23410" b="2"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="778862" y="847827"/>
             <a:ext cx="5064637" cy="5289986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A42DA35-A650-B9DD-3D64-D4B23202BD32}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6593917" y="847827"/>
+            <a:ext cx="4709345" cy="1169585"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:latin typeface="Amasis MT Pro Medium" panose="02040604050005020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>DATA BREACH:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2086" name="Rectangle 2085">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1382A32C-5B0C-4B1C-A074-76C6DBCC9F87}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
@@ -24847,230 +25036,135 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...127 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ADDC9E1-F246-E680-A428-B557485E4F28}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6634377" y="2188548"/>
             <a:ext cx="4585003" cy="78595"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Content Placeholder 2" descr="Data Breach">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1D1778F-6DE9-F1A0-F7D0-94A46F7747E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1021313229"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6423027" y="2347342"/>
+          <a:ext cx="4929098" cy="4108720"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4246958931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="23000">
               <a:schemeClr val="accent4">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
@@ -28954,50 +29048,85 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C0B614-E312-2670-BF0D-FEF13A974E04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data Breach Occurrence</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CC0809-EB4F-B686-2591-60ECE7311E5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="641099" y="585274"/>
             <a:ext cx="6893176" cy="5237457"/>
           </a:xfrm>
           <a:gradFill flip="none" rotWithShape="1">
             <a:gsLst>
               <a:gs pos="77000">
                 <a:schemeClr val="accent5">
                   <a:lumMod val="5000"/>
                   <a:lumOff val="95000"/>
@@ -29133,50 +29262,85 @@
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A0981D-A50F-5A50-9EA2-09D62AF46996}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Major Data Breached</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="5173" name="Rectangle 5172">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0AED851-54B9-4765-92D2-F0BE443BEC91}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -29190,123 +29354,50 @@
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...71 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5175" name="Rectangle 5174">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B81933D1-5615-42C7-9C0B-4EB7105CCE2D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -29396,50 +29487,170 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5132" name="Picture 12" descr="11 Reasons Your Laptop Will Be Hacked">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{013D3C11-FB9F-2056-1C5F-397E0AA30010}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="627046" y="584581"/>
+            <a:ext cx="5748922" cy="5688201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C024E5E-67E9-BAEA-32A9-914706C41F10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7041856" y="2944090"/>
+            <a:ext cx="4036334" cy="2387600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5000" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Major Company Data Breaches</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5179" name="Group 5178">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{032D8612-31EB-44CF-A1D0-14FD4C705424}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -29611,97 +29822,50 @@
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:pic>
-[...45 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1680382161"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -30042,50 +30206,53 @@
             <a:off x="6333718" y="1839507"/>
             <a:ext cx="5855233" cy="4002997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CB06A9D-A5D6-10F4-6834-88951EA8FBD0}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177715" y="1438709"/>
             <a:ext cx="5916760" cy="215135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
@@ -30182,53 +30349,106 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97E847C2-3DDC-7E8D-FF58-628675C27FFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6115317" y="405685"/>
+            <a:ext cx="5464968" cy="1559301"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tangerine Telecom</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="4000" b="1" i="0" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="5" name="Picture 4" descr="Authenticatio Breach">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BC8A8D-299A-CFDA-972E-DF01A79A7330}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="35942" r="29544" b="1"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-2"/>
             <a:ext cx="5410198" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -30280,103 +30500,50 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...51 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{060A7A21-C2AC-09C0-BAD0-EE7FF764F4DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5578867" y="1964987"/>
             <a:ext cx="6613132" cy="4893014"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30418,50 +30585,53 @@
                 <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tangerine has informed the relevant authorities of the breach, along with all of the affected customers. It seems likely that leaked emails will be targeted by phishing operations.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:latin typeface="Neue Haas Grotesk Text Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A5868ED-6DE9-BB13-4EFF-E5A8AEA06821}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5410197" y="0"/>
             <a:ext cx="168669" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -31270,50 +31440,53 @@
               <a:rPr lang="en-US" sz="2000" b="0" i="0" dirty="0">
                 <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> to be coordinated ransomware attacks, confirmed within days of each other.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28BDC61-F429-0F58-72D5-A24F8420954C}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-4572" y="1124325"/>
             <a:ext cx="128016" cy="745572"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C00000"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
@@ -31507,50 +31680,85 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{470AAECE-600F-F1B2-5685-CBDAAAA793A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Quiz</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1028" name="Picture 4" descr="Quiz Logo Vector Art, Icons, and Graphics for Free Download">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B6357C-74CB-554E-AB2E-B615C5B84844}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -31833,105 +32041,105 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Metropolitan</Template>
   <TotalTime></TotalTime>
-  <Words>1234</Words>
+  <Words>1244</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>85</Paragraphs>
+  <Paragraphs>90</Paragraphs>
   <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>Abadi</vt:lpstr>
       <vt:lpstr>Aharoni</vt:lpstr>
       <vt:lpstr>Amasis MT Pro Medium</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Bierstadt Display</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
       <vt:lpstr>Google Sans</vt:lpstr>
       <vt:lpstr>Neue Haas Grotesk Text Pro</vt:lpstr>
       <vt:lpstr>Nirmala UI</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Office 2013 - 2022 Theme</vt:lpstr>
       <vt:lpstr>Data Incidents &amp; Breaches</vt:lpstr>
       <vt:lpstr>DATA INCIDENTS</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Data Breach</vt:lpstr>
+      <vt:lpstr>Data Breach Occurrence</vt:lpstr>
+      <vt:lpstr>Major Data Breached</vt:lpstr>
       <vt:lpstr>UnitedHealth’s $872 Million Cyberattack  </vt:lpstr>
       <vt:lpstr>Tangerine Telecom </vt:lpstr>
       <vt:lpstr>US Local Governments </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Quiz</vt:lpstr>
       <vt:lpstr>What is a Data Incident?</vt:lpstr>
       <vt:lpstr>What is a Data Breach?</vt:lpstr>
       <vt:lpstr>WHAT ARE SOME COMMON EXAMPLES OF DATA BREACHES?    Pick the correct group.</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Answers</vt:lpstr>
       <vt:lpstr>REPORTING IMPROPER INSPECTION OR DISCLOSURE OF FTI:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HANDLING FTI</dc:title>
   <dc:creator>Andrews, Latedra D</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>