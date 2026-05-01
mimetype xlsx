--- v0 (2026-01-17)
+++ v1 (2026-05-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/debra_henderson_dhhs_nc_gov1/Documents/KM Training Notes Documents and Follow-up Tasks - Shared Folder/DCDL2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/chit_koko_dhhs_nc_gov/Documents/Desktop/accessibility-reports/DCDL_original/2026_current/CSS-26-04/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{C0C4F8C6-4D3F-498F-BFFE-7DBC06AE70A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1290" windowWidth="29040" windowHeight="15720" xr2:uid="{C7522C3D-2D87-444F-8948-B01537E79FEF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C7522C3D-2D87-444F-8948-B01537E79FEF}"/>
   </bookViews>
   <sheets>
     <sheet name="Incentive Goal" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="\z">#REF!</definedName>
     <definedName name="_1">#REF!</definedName>
     <definedName name="_10">#REF!</definedName>
     <definedName name="_11">#REF!</definedName>
     <definedName name="_12">#REF!</definedName>
     <definedName name="_2">#REF!</definedName>
     <definedName name="_3">#REF!</definedName>
     <definedName name="_4">#REF!</definedName>
     <definedName name="_5">#REF!</definedName>
     <definedName name="_6">#REF!</definedName>
     <definedName name="_7">#REF!</definedName>
     <definedName name="_8">#REF!</definedName>
     <definedName name="_9">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Incentive Goal'!$A$2:$AL$107</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="0">'Incentive Goal'!#REF!</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">'Incentive Goal'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Incentive Goal'!$B$3:$X$114</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Incentive Goal'!$A:$B,'Incentive Goal'!$1:$2</definedName>
     <definedName name="Staffing">#REF!</definedName>
     <definedName name="SUMMARY">#REF!</definedName>
@@ -1088,64 +1088,64 @@
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{0BBA5A40-B469-485D-9260-453757B730E0}"/>
     <cellStyle name="Normal_INCENTIVE GOALS Rpt 0710" xfId="2" xr:uid="{4350DEEC-F3FA-48F2-88FD-EF704192260F}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1445,138 +1445,138 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59297F03-863B-4AAB-A0DC-DED82E4DD913}">
   <dimension ref="A1:AL123"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C102" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="W115" sqref="W115"/>
+      <selection pane="bottomRight" activeCell="AL114" activeCellId="3" sqref="C107:X107 AL107 AL112 AL114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.33203125" style="13" customWidth="1"/>
     <col min="2" max="2" width="18.44140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="97" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.33203125" style="97" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="98" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="99" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" style="98" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="98" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" style="99" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" style="99" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.33203125" style="98" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.6640625" style="98" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="12.5546875" style="100" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" style="98" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.6640625" style="98" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="15.6640625" style="99" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.44140625" style="99" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="98" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.6640625" style="98" customWidth="1"/>
     <col min="22" max="22" width="10.33203125" style="99" customWidth="1"/>
     <col min="23" max="23" width="13.6640625" style="99" customWidth="1"/>
     <col min="24" max="24" width="8.6640625" style="98" customWidth="1"/>
     <col min="25" max="25" width="17.44140625" style="98" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.33203125" style="99" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="98" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.6640625" style="99" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="9.33203125" style="99" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" style="98" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="13.44140625" style="102" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="12.33203125" style="102" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="98" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.33203125" style="99" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="99" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.6640625" style="98" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="9.33203125" style="13" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="106" t="s">
+      <c r="C1" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="106"/>
-[...1 lines deleted...]
-      <c r="F1" s="107" t="s">
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="107"/>
-[...2 lines deleted...]
-      <c r="J1" s="108" t="s">
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="K1" s="108"/>
-[...1 lines deleted...]
-      <c r="M1" s="108"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
       <c r="N1" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="O1" s="107"/>
+      <c r="O1" s="104"/>
       <c r="P1" s="110"/>
-      <c r="Q1" s="107"/>
-      <c r="R1" s="108" t="s">
+      <c r="Q1" s="104"/>
+      <c r="R1" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="S1" s="108"/>
-[...2 lines deleted...]
-      <c r="V1" s="107" t="s">
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="W1" s="107"/>
-      <c r="X1" s="107"/>
+      <c r="W1" s="104"/>
+      <c r="X1" s="104"/>
       <c r="Y1" s="7"/>
       <c r="Z1" s="8"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="9"/>
       <c r="AC1" s="8"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="9"/>
       <c r="AF1" s="10"/>
       <c r="AG1" s="11"/>
       <c r="AH1" s="9"/>
       <c r="AI1" s="8"/>
       <c r="AJ1" s="7"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="12"/>
     </row>
     <row r="2" spans="1:38" s="25" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>10</v>
       </c>
@@ -14137,56 +14137,56 @@
         <v>777356796</v>
       </c>
       <c r="AG113" s="11">
         <v>528420817</v>
       </c>
       <c r="AH113" s="9">
         <v>0.67976612505231127</v>
       </c>
       <c r="AI113" s="8">
         <v>311364</v>
       </c>
       <c r="AJ113" s="7">
         <v>208259</v>
       </c>
       <c r="AK113" s="9">
         <v>0.6688602407471641</v>
       </c>
       <c r="AL113" s="12"/>
     </row>
     <row r="114" spans="1:38" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="86"/>
       <c r="B114" s="86"/>
       <c r="C114" s="87"/>
       <c r="D114" s="88"/>
       <c r="E114" s="89"/>
-      <c r="F114" s="103" t="s">
+      <c r="F114" s="105" t="s">
         <v>159</v>
       </c>
-      <c r="G114" s="104"/>
-[...1 lines deleted...]
-      <c r="I114" s="105"/>
+      <c r="G114" s="106"/>
+      <c r="H114" s="106"/>
+      <c r="I114" s="107"/>
       <c r="J114" s="90"/>
       <c r="K114" s="91"/>
       <c r="L114" s="92"/>
       <c r="M114" s="93"/>
       <c r="N114" s="94"/>
       <c r="O114" s="95"/>
       <c r="P114" s="92"/>
       <c r="Q114" s="92"/>
       <c r="R114" s="96"/>
       <c r="S114" s="91"/>
       <c r="T114" s="92"/>
       <c r="U114" s="92"/>
       <c r="V114" s="96"/>
       <c r="W114" s="91"/>
       <c r="X114" s="93"/>
       <c r="Y114" s="41"/>
       <c r="Z114" s="41"/>
       <c r="AA114" s="42">
         <v>700435452.26000011</v>
       </c>
       <c r="AB114" s="43">
         <v>704353648.16000032</v>
       </c>
       <c r="AC114" s="44">
         <v>0.99443717525956488</v>