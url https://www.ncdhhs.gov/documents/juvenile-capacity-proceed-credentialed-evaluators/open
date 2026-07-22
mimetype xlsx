--- v2 (2026-02-07)
+++ v3 (2026-07-22)
@@ -1,88 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/robert_cochrane_dhhs_nc_gov/Documents/Bob.C/Forensic Manual and website/Website documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/DSOHFStrategicPlanning/Shared Documents/Internet and Intranet Planning/Internet Planning/Forensic Services Page/Juvenile Credentialed Evaluators/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="131" documentId="13_ncr:1_{2A66056A-315D-4C29-8B82-2E8D42BCC0B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9ABB1C66-F1E7-4121-B444-6739FCB542E1}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{694263BD-E630-497B-BF2A-B104BB0F9C8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{EDB89FD9-E847-4FFF-B716-C1C4B6310A05}"/>
+    <workbookView xWindow="22932" yWindow="4128" windowWidth="23256" windowHeight="12456" xr2:uid="{EDB89FD9-E847-4FFF-B716-C1C4B6310A05}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="157">
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Business Name and Address</t>
   </si>
   <si>
     <t>Radson</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Strzelecki</t>
   </si>
   <si>
@@ -344,59 +339,50 @@
   <si>
     <t>Pitt</t>
   </si>
   <si>
     <t>halpickett59@gmail.com</t>
   </si>
   <si>
     <t>612-203-9695</t>
   </si>
   <si>
     <t>Cherry Hospital, 1401 W Ash St, Goldsboro, NC 27530</t>
   </si>
   <si>
     <t>828-515-1379</t>
   </si>
   <si>
     <t>M.D.</t>
   </si>
   <si>
     <t>Bartholomew</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
-    <t>david.bartholomew@dhhs.nc.gov</t>
-[...7 lines deleted...]
-  <si>
     <t>Broughton Hospital, 1000 South Sterling Street, Morganton, NC, 28655</t>
   </si>
   <si>
     <t>dr.z.psy@gmail.com</t>
   </si>
   <si>
     <t>704-951-4170</t>
   </si>
   <si>
     <t>mina.ratkalkar@dhhs.nc.gov</t>
   </si>
   <si>
     <t>Central Regional Hospital 300 Veazey Road, Butner, NC 27509</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Hugh</t>
   </si>
   <si>
     <t>Bennett</t>
   </si>
   <si>
     <t>Carol</t>
@@ -547,208 +533,227 @@
   </si>
   <si>
     <t>Central Regional Hospital
 300 Veazey Road, Butner, NC 27509</t>
   </si>
   <si>
     <t>Davidson</t>
   </si>
   <si>
     <t>Cook</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>emily.cook@mecklenburgcountync.gov</t>
   </si>
   <si>
     <t>704-519-7338</t>
   </si>
   <si>
     <t>Mecklenburg County-Criminal Justice Services
 Forensic Evaluation Unit
 715 East 4th Street
 Charlotte, NC 28202-2801</t>
+  </si>
+  <si>
+    <t>919-602-7231</t>
+  </si>
+  <si>
+    <t>Dbartholomew307@gmail.com</t>
+  </si>
+  <si>
+    <t>Burke, Orange</t>
+  </si>
+  <si>
+    <t>email preferred, please contact before issuing a court order</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1010,65 +1015,65 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clay.psychservices@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gwilliams@cccommunicare.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A1F9831-0811-42DF-A64E-90C2BDAC0FE6}">
   <dimension ref="A1:BX27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" zoomScalePageLayoutView="140" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="140" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.77734375" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="11.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="6.85546875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="33.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="13.7109375" style="7" customWidth="1"/>
+    <col min="9" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1121,1042 +1126,766 @@
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="3"/>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
       <c r="BP1" s="3"/>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="3"/>
     </row>
-    <row r="2" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="12" t="s">
         <v>62</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>64</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>61</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>60</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>66</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G6" s="13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>68</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>66</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="11"/>
     </row>
-    <row r="11" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>69</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>80</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>83</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>91</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>84</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>89</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="D17" s="11" t="s">
+      <c r="D17" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="G17" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="E17" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="E18" s="12" t="s">
+      <c r="F18" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="F18" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="11" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="12" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E20" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="E20" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="G20" s="14" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E21" s="12" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="F22" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="E22" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="11" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="11"/>
     </row>
-    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="11" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="11" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="F26" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E26" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="11" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D18" r:id="rId1" xr:uid="{EC74FB75-8F62-436D-ACD0-08B37C5C280D}"/>
     <hyperlink ref="D19" r:id="rId2" xr:uid="{B313A722-65BE-45A5-A20E-DCA2533B79C1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
   <headerFooter>
     <oddHeader>&amp;CJuvenile Capacity to Proceed Credentialed Evaluators</oddHeader>
   </headerFooter>
 </worksheet>
-</file>
-[...269 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{443F2C80-6686-4F0A-B031-D8BDB9901E4B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cochrane, Robert</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>