--- v0 (2026-04-04)
+++ v1 (2026-08-05)
@@ -1,132 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29905"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\szletellier-ramsey1\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A5042DAE-3B1E-4D5F-B506-675489049CD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB847DB9-6204-41B9-8686-A23DBAAA730F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FD30D4C3-5DE9-4778-9D09-82696A9B6290}"/>
   </bookViews>
   <sheets>
     <sheet name="V3.0.0_Tall_CSV_Format_Template" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'V3.0.0_Tall_CSV_Format_Template'!$J$1:$K$15</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="61">
   <si>
     <t>hospital_name</t>
   </si>
   <si>
     <t>last_updated_on</t>
   </si>
   <si>
     <t>version</t>
   </si>
   <si>
     <t>location_name</t>
   </si>
   <si>
     <t>hospital_address</t>
   </si>
   <si>
     <t>license_number|[state]</t>
   </si>
   <si>
     <t>type_2_npi</t>
   </si>
   <si>
     <t>To the best of its knowledge and belief, this hospital has included all applicable standard charge information in accordance with the requirements of 45 CFR 180.50, and the information encoded is true, accurate, and complete as of the date in the file. This hospital has included all payer-specific negotiated charges in dollars that can be expressed as a dollar amount. For payer-specific negotiated charges that cannot be expressed as a dollar amount in the machine-readable file or not knowable in advance, the hospital attests that the payer-specific negotiated charge is based on a contractual algorithm, percentage or formula that precludes the provision of a dollar amount and has provided all necessary information available to the hospital for the public to be able to derive the dollar amount, including, but not limited to, the specific fee schedule or components referenced in such percentage, algorithm or formula.</t>
   </si>
   <si>
     <t>attester_name</t>
   </si>
   <si>
-    <t>Walter B Jones ADATC</t>
-[...1 lines deleted...]
-  <si>
     <t>3.0.0</t>
   </si>
   <si>
     <t>Walter B. Jones Center Lakeside Psychiatric Hospital</t>
   </si>
   <si>
     <t>2577 W 5th St, Greenville, NC 27834</t>
   </si>
   <si>
     <t xml:space="preserve">N/A </t>
   </si>
   <si>
-    <t xml:space="preserve">Sharla Haugh </t>
-[...1 lines deleted...]
-  <si>
     <t>description</t>
   </si>
   <si>
     <t>code|[i]</t>
   </si>
   <si>
     <t>code|[i]|type</t>
   </si>
   <si>
     <t>modifiers</t>
   </si>
   <si>
     <t>setting</t>
   </si>
   <si>
     <t>drug_unit_of_measurement</t>
   </si>
   <si>
     <t>drug_type_of_measurement</t>
   </si>
   <si>
     <t>standard_charge|gross</t>
   </si>
   <si>
     <t>standard_charge|discounted_cash</t>
@@ -146,127 +143,136 @@
   <si>
     <t>standard_charge|negotiated_algorithm</t>
   </si>
   <si>
     <t>median_amount</t>
   </si>
   <si>
     <t>10th_percentile</t>
   </si>
   <si>
     <t>90th_percentile</t>
   </si>
   <si>
     <t>count</t>
   </si>
   <si>
     <t>standard_charge|methodology</t>
   </si>
   <si>
     <t>standard_charge|min</t>
   </si>
   <si>
     <t>additional_generic_notes</t>
   </si>
   <si>
-    <t>SUD Inpt Crisis</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">DRG </t>
   </si>
   <si>
     <t xml:space="preserve">Both </t>
   </si>
   <si>
     <t>AETNA</t>
   </si>
   <si>
     <t>Commercial</t>
   </si>
   <si>
     <t>The Walter B. Jones Center Lakeside Psychiatric Hospital offers bundled per diem shoppable services for SUD Inpatient Crisis, Residential, Inpatient Detoxification, and Inpatient Rehab. Per General Statute Amendment G.S.122C-55 (Sections 3 and 4, Session Law 2011-2012, SB316), the discounted rate is identical to the gross charge. Final costs for patients are determined by an individualized Ability to Pay (ATP) assessment.</t>
   </si>
   <si>
     <t>Residential</t>
   </si>
   <si>
     <t>1001/1002</t>
   </si>
   <si>
     <t>AETNA MEDICARE ADVANTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">Medicare Advantage </t>
   </si>
   <si>
     <t>Inpatient Detoxification</t>
   </si>
   <si>
     <t>AMBETTER</t>
   </si>
   <si>
-    <t>Inpatient Rehab</t>
-[...1 lines deleted...]
-  <si>
     <t>BCBS NORTH CAROLINA</t>
   </si>
   <si>
     <t>CIGNA</t>
   </si>
   <si>
     <t>HUMANA MEDICARE ADVANTAGE</t>
   </si>
   <si>
     <t>MEDICAID SP WELLCARE</t>
   </si>
   <si>
     <t xml:space="preserve">Medicaid </t>
   </si>
   <si>
     <t>UHC MEDICAID COMMUNITY PLAN</t>
   </si>
   <si>
     <t>UNITED HEALTHCARE</t>
   </si>
   <si>
-    <t xml:space="preserve">Commerical </t>
-[...1 lines deleted...]
-  <si>
     <t>UNITED HEALTHCARE MEDICARE</t>
   </si>
   <si>
     <t xml:space="preserve">Medicare   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commericial </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AETNA  </t>
+  </si>
+  <si>
+    <t>1023.00</t>
+  </si>
+  <si>
+    <t>1154.40</t>
+  </si>
+  <si>
+    <t>1020.00</t>
+  </si>
+  <si>
+    <t>Walter B Jones Lakeside ADATC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mike Howard </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -699,56 +705,57 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1084,713 +1091,851 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6C34A75-6921-4EFE-99B9-B1AF26CA8771}">
-  <dimension ref="A1:V13"/>
+  <sheetPr filterMode="1"/>
+  <dimension ref="A1:V16"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6:K8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.33203125" customWidth="1"/>
+    <col min="4" max="5" width="17.6640625" customWidth="1"/>
+    <col min="6" max="6" width="26.88671875" customWidth="1"/>
+    <col min="7" max="7" width="12.33203125" customWidth="1"/>
+    <col min="8" max="8" width="17.5546875" customWidth="1"/>
+    <col min="9" max="9" width="17.6640625" customWidth="1"/>
+    <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:22" ht="15">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46220</v>
+      </c>
+      <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="1">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G2">
         <v>1114466893</v>
       </c>
       <c r="I2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
+        <v>25</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
+        <v>27</v>
+      </c>
+      <c r="P3" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>29</v>
+      </c>
+      <c r="R3" t="s">
+        <v>30</v>
+      </c>
+      <c r="S3" t="s">
+        <v>31</v>
+      </c>
+      <c r="T3" t="s">
+        <v>32</v>
+      </c>
+      <c r="V3" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="3" spans="1:22">
-[...57 lines deleted...]
-      <c r="T3" t="s">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>124</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="V3" t="s">
+      <c r="E4" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="H4" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I4" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="K4" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="L4">
         <v>1308</v>
       </c>
       <c r="O4">
-        <v>1068</v>
+        <v>1226.25</v>
       </c>
       <c r="P4">
-        <v>318</v>
+        <v>1160.8499999999999</v>
       </c>
       <c r="Q4">
-        <v>1242</v>
+        <v>1291.6500000000001</v>
       </c>
       <c r="R4">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1461</v>
+        <v>2</v>
+      </c>
+      <c r="T4" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U4" s="3">
+        <v>1497</v>
       </c>
       <c r="V4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5">
+        <v>1461</v>
+      </c>
+      <c r="I5">
+        <v>1461</v>
+      </c>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
         <v>42</v>
-      </c>
-[...24 lines deleted...]
-        <v>46</v>
       </c>
       <c r="L5">
         <v>1461</v>
       </c>
       <c r="O5">
         <v>1308</v>
       </c>
       <c r="P5">
         <v>1308</v>
       </c>
       <c r="Q5">
         <v>1308</v>
       </c>
       <c r="R5">
         <v>1</v>
       </c>
       <c r="T5">
         <v>1461</v>
       </c>
       <c r="U5">
         <v>1461</v>
       </c>
       <c r="V5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:22" ht="15">
+    <row r="6" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B6">
         <v>126</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H6">
         <v>1461</v>
       </c>
       <c r="I6">
         <v>1461</v>
       </c>
       <c r="J6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="K6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="L6">
         <v>1461</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
       <c r="P6">
         <v>2</v>
       </c>
       <c r="Q6">
         <v>1012</v>
       </c>
       <c r="R6">
         <v>3</v>
       </c>
       <c r="T6">
         <v>1461</v>
       </c>
       <c r="U6">
         <v>1461</v>
       </c>
       <c r="V6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <v>126</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>37</v>
+      </c>
+      <c r="L7">
+        <v>1308</v>
+      </c>
+      <c r="O7">
+        <v>326.67</v>
+      </c>
+      <c r="P7">
+        <v>168.19</v>
+      </c>
+      <c r="Q7">
+        <v>919.73</v>
+      </c>
+      <c r="R7">
+        <v>3</v>
+      </c>
+      <c r="T7" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U7" s="3">
+        <v>1497</v>
+      </c>
+      <c r="V7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>124</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I8" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>37</v>
+      </c>
+      <c r="L8">
+        <v>965</v>
+      </c>
+      <c r="O8" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>56</v>
+      </c>
+      <c r="R8">
+        <v>3</v>
+      </c>
+      <c r="T8" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U8" s="3">
+        <v>1497</v>
+      </c>
+      <c r="V8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9">
+        <v>1461</v>
+      </c>
+      <c r="I9">
+        <v>1461</v>
+      </c>
+      <c r="J9" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L9">
+        <v>1461</v>
+      </c>
+      <c r="O9">
+        <v>1462</v>
+      </c>
+      <c r="P9">
+        <v>1462</v>
+      </c>
+      <c r="Q9">
+        <v>1462</v>
+      </c>
+      <c r="R9">
+        <v>1</v>
+      </c>
+      <c r="T9">
+        <v>1461</v>
+      </c>
+      <c r="U9">
+        <v>1461</v>
+      </c>
+      <c r="V9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="H10">
+        <v>1461</v>
+      </c>
+      <c r="I10">
+        <v>1461</v>
+      </c>
+      <c r="J10" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" t="s">
         <v>42</v>
       </c>
+      <c r="L10">
+        <v>1461</v>
+      </c>
+      <c r="O10">
+        <v>2790</v>
+      </c>
+      <c r="P10">
+        <v>2790</v>
+      </c>
+      <c r="Q10">
+        <v>2790</v>
+      </c>
+      <c r="R10">
+        <v>2</v>
+      </c>
+      <c r="T10">
+        <v>1461</v>
+      </c>
+      <c r="U10">
+        <v>1461</v>
+      </c>
+      <c r="V10" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="7" spans="1:22">
-      <c r="A7" t="s">
+    <row r="11" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11">
+        <v>1461</v>
+      </c>
+      <c r="I11">
+        <v>1461</v>
+      </c>
+      <c r="J11" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" t="s">
         <v>49</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="L11">
+        <v>1461</v>
+      </c>
+      <c r="O11">
+        <v>2620</v>
+      </c>
+      <c r="P11">
+        <v>1392</v>
+      </c>
+      <c r="Q11">
+        <v>2846</v>
+      </c>
+      <c r="R11">
+        <v>13</v>
+      </c>
+      <c r="T11">
+        <v>1461</v>
+      </c>
+      <c r="U11">
+        <v>1461</v>
+      </c>
+      <c r="V11" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
-[...8 lines deleted...]
-      <c r="J7" t="s">
+    </row>
+    <row r="12" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12">
+        <v>1461</v>
+      </c>
+      <c r="I12">
+        <v>1461</v>
+      </c>
+      <c r="J12" t="s">
         <v>50</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7">
+      <c r="K12" t="s">
+        <v>49</v>
+      </c>
+      <c r="L12">
+        <v>1461</v>
+      </c>
+      <c r="O12">
+        <v>1392</v>
+      </c>
+      <c r="P12">
+        <v>1358</v>
+      </c>
+      <c r="Q12">
+        <v>1462</v>
+      </c>
+      <c r="R12">
+        <v>11</v>
+      </c>
+      <c r="T12">
+        <v>1461</v>
+      </c>
+      <c r="U12">
+        <v>1461</v>
+      </c>
+      <c r="V12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>126</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I13" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13">
         <v>965</v>
       </c>
-      <c r="O7">
-[...18 lines deleted...]
-        <v>42</v>
+      <c r="O13" t="s">
+        <v>56</v>
+      </c>
+      <c r="P13" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>57</v>
+      </c>
+      <c r="R13">
+        <v>8</v>
+      </c>
+      <c r="T13" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U13" s="3">
+        <v>1497</v>
+      </c>
+      <c r="V13" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
-      <c r="C8" t="s">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>124</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="H14" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J14" t="s">
+        <v>51</v>
+      </c>
+      <c r="K14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L14">
+        <v>1019</v>
+      </c>
+      <c r="O14" t="s">
+        <v>58</v>
+      </c>
+      <c r="P14" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>58</v>
+      </c>
+      <c r="R14">
+        <v>1</v>
+      </c>
+      <c r="T14" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U14" s="3">
+        <v>1497</v>
+      </c>
+      <c r="V14" t="s">
         <v>38</v>
       </c>
-      <c r="E8" t="s">
-[...8 lines deleted...]
-      <c r="J8" t="s">
+    </row>
+    <row r="15" spans="1:22" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15">
+        <v>1461</v>
+      </c>
+      <c r="I15">
+        <v>1461</v>
+      </c>
+      <c r="J15" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15">
+        <v>1461</v>
+      </c>
+      <c r="O15">
+        <v>888</v>
+      </c>
+      <c r="P15">
+        <v>850</v>
+      </c>
+      <c r="Q15">
+        <v>966</v>
+      </c>
+      <c r="R15">
+        <v>14</v>
+      </c>
+      <c r="T15">
+        <v>1461</v>
+      </c>
+      <c r="U15">
+        <v>1461</v>
+      </c>
+      <c r="V15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>126</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" s="3">
+        <v>1497</v>
+      </c>
+      <c r="I16" s="3">
+        <v>1497</v>
+      </c>
+      <c r="J16" t="s">
         <v>51</v>
       </c>
-      <c r="K8" t="s">
-[...28 lines deleted...]
-      <c r="C9" t="s">
+      <c r="K16" t="s">
+        <v>54</v>
+      </c>
+      <c r="L16">
+        <v>1019</v>
+      </c>
+      <c r="O16" t="s">
+        <v>58</v>
+      </c>
+      <c r="P16" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q16">
+        <v>1098.18</v>
+      </c>
+      <c r="R16">
+        <v>7</v>
+      </c>
+      <c r="T16" s="3">
+        <v>1497</v>
+      </c>
+      <c r="U16" s="3">
+        <v>1497</v>
+      </c>
+      <c r="V16" t="s">
         <v>38</v>
-      </c>
-[...213 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="J1:K15" xr:uid="{E6C34A75-6921-4EFE-99B9-B1AF26CA8771}">
+    <filterColumn colId="0">
+      <filters>
+        <filter val="AETNA"/>
+        <filter val="BCBS NORTH CAROLINA"/>
+        <filter val="payer_name"/>
+        <filter val="UNITED HEALTHCARE"/>
+      </filters>
+    </filterColumn>
+    <filterColumn colId="1">
+      <filters blank="1">
+        <filter val="Commercial"/>
+        <filter val="Commerical"/>
+        <filter val="plan_name"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b59aa524-9bca-401a-99e1-f63b590d5967" xmlns:ns3="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc11c7f879ac323cc9117f8fa4dc4ac2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100454527D77DFD494B81E2086D4B0FC91F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6799f200735e4c62f963e03043a5f0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b59aa524-9bca-401a-99e1-f63b590d5967" xmlns:ns3="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ca051d375118df713a8ee5548bb0b14d" ns2:_="" ns3:_="">
     <xsd:import namespace="b59aa524-9bca-401a-99e1-f63b590d5967"/>
     <xsd:import namespace="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:ContactList" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b59aa524-9bca-401a-99e1-f63b590d5967" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1809,50 +1954,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ContactList" ma:index="22" nillable="true" ma:displayName="Contact List" ma:default="0" ma:format="Dropdown" ma:internalName="ContactList">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -1950,73 +2100,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b59aa524-9bca-401a-99e1-f63b590d5967">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ContactList xmlns="b59aa524-9bca-401a-99e1-f63b590d5967">false</ContactList>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348186F3-60B1-444B-A24D-0C8DE8B9C88A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E023FFFD-4846-4121-B18C-E1457A1D6093}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AB0FE5-F273-4CA1-BE43-DD707FB6C324}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348186F3-60B1-444B-A24D-0C8DE8B9C88A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB60DA4-CB7C-4E30-8D06-B310026D2FD8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AB0FE5-F273-4CA1-BE43-DD707FB6C324}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9"/>
+    <ds:schemaRef ds:uri="b59aa524-9bca-401a-99e1-f63b590d5967"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>V3.0.0_Tall_CSV_Format_Template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Letellier-Ramsey, Shannida Z</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100454527D77DFD494B81E2086D4B0FC91F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>