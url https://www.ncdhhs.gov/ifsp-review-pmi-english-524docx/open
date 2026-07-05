--- v0 (2026-06-14)
+++ v1 (2026-07-05)
@@ -313,71 +313,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="5CEF3C54" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRDefault="00EF6A19" w:rsidP="00740225">
+          <w:p w14:paraId="5CEF3C54" w14:textId="27F59C60" w:rsidR="00FE2FF3" w:rsidRDefault="00EF6A19" w:rsidP="00740225">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="504"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. As verified on the Financial Data Collection form, SFS % of </w:t>
+              <w:t xml:space="preserve">Service Coordination and Assessments are provided at no cost to families. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D432E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SFS % of </w:t>
             </w:r>
             <w:r w:rsidR="00A85E22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text528"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text528"/>
             <w:r w:rsidR="00A85E22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A85E22">
               <w:rPr>
@@ -5206,58 +5220,58 @@
     </w:tbl>
     <w:p w14:paraId="00309B86" w14:textId="77777777" w:rsidR="0001640E" w:rsidRPr="00FE2FF3" w:rsidRDefault="0001640E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0001640E" w:rsidRPr="00FE2FF3" w:rsidSect="00787C4E">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E04B3AA" w14:textId="77777777" w:rsidR="00F33710" w:rsidRDefault="00F33710" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="257EF758" w14:textId="77777777" w:rsidR="00252360" w:rsidRDefault="00252360" w:rsidP="00FE2FF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0266ECA9" w14:textId="77777777" w:rsidR="00F33710" w:rsidRDefault="00F33710" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="458C5BAF" w14:textId="77777777" w:rsidR="00252360" w:rsidRDefault="00252360" w:rsidP="00FE2FF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
@@ -5633,58 +5647,58 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2BB032AC" w14:textId="77777777" w:rsidR="00FE2FF3" w:rsidRPr="00FE2FF3" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F87827E" w14:textId="77777777" w:rsidR="00F33710" w:rsidRDefault="00F33710" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="52ADCA57" w14:textId="77777777" w:rsidR="00252360" w:rsidRDefault="00252360" w:rsidP="00FE2FF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="735C95C5" w14:textId="77777777" w:rsidR="00F33710" w:rsidRDefault="00F33710" w:rsidP="00FE2FF3">
+    <w:p w14:paraId="3B9BC344" w14:textId="77777777" w:rsidR="00252360" w:rsidRDefault="00252360" w:rsidP="00FE2FF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00E01446" w14:textId="2E07AA56" w:rsidR="00FE2FF3" w:rsidRPr="004B098A" w:rsidRDefault="00FE2FF3" w:rsidP="00FE2FF3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B098A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
@@ -5902,73 +5916,76 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B098A"/>
     <w:rsid w:val="0001640E"/>
     <w:rsid w:val="0018115E"/>
     <w:rsid w:val="00241359"/>
+    <w:rsid w:val="00252360"/>
     <w:rsid w:val="002E5A7C"/>
     <w:rsid w:val="00347754"/>
     <w:rsid w:val="00454B96"/>
     <w:rsid w:val="004B098A"/>
     <w:rsid w:val="004E34D9"/>
     <w:rsid w:val="004F388E"/>
     <w:rsid w:val="00577A26"/>
     <w:rsid w:val="005E3827"/>
     <w:rsid w:val="00615546"/>
     <w:rsid w:val="00660138"/>
     <w:rsid w:val="00672282"/>
     <w:rsid w:val="00787C4E"/>
     <w:rsid w:val="008215FA"/>
     <w:rsid w:val="009000B9"/>
     <w:rsid w:val="0092712C"/>
     <w:rsid w:val="00936129"/>
     <w:rsid w:val="009A1867"/>
     <w:rsid w:val="00A73956"/>
     <w:rsid w:val="00A85E22"/>
+    <w:rsid w:val="00AA471C"/>
     <w:rsid w:val="00B748DF"/>
     <w:rsid w:val="00BC6822"/>
     <w:rsid w:val="00BE6BC7"/>
     <w:rsid w:val="00C8480C"/>
+    <w:rsid w:val="00D432E7"/>
     <w:rsid w:val="00D45A58"/>
     <w:rsid w:val="00DA4C92"/>
     <w:rsid w:val="00EF6A19"/>
     <w:rsid w:val="00F33710"/>
     <w:rsid w:val="00F61EA6"/>
     <w:rsid w:val="00FB4A6D"/>
     <w:rsid w:val="00FE2FF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
@@ -6807,54 +6824,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IFSP Review-vertical format_English.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>699</Words>
-  <Characters>3988</Characters>
+  <Words>692</Words>
+  <Characters>3948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4678</CharactersWithSpaces>
+  <CharactersWithSpaces>4631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bailey, Andrea B</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>