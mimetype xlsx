--- v0 (2025-10-24)
+++ v1 (2026-04-23)
@@ -1,3633 +1,4362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/robert_cochrane_dhhs_nc_gov/Documents/Bob.C/Forensic Manual and website/Website documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="8_{098F1874-0CF3-47D1-92FD-B9B2BA33D3C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB44BB21-7CE5-481F-BBF2-410F93174E48}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{D95FDE52-A5B9-400C-B764-B9EAE17A0850}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A61E1C0-609B-49BE-A9BB-016700A99161}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Active LCFEs x LME - May 25" sheetId="1" r:id="rId1"/>
+    <sheet name="LCFE Active List x LME - Mar 26" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LCFE Active List x LME - Mar 26'!$F$1:$F$229</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2010" uniqueCount="1103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2261" uniqueCount="1253">
+  <si>
+    <t>LME Name</t>
+  </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Degree</t>
   </si>
   <si>
+    <t>Work Phone</t>
+  </si>
+  <si>
     <t>Email</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
+    <t>Street Address</t>
+  </si>
+  <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
+    <t>Postal Code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alliance </t>
+  </si>
+  <si>
+    <t>Adams, Ellen</t>
+  </si>
+  <si>
+    <t>MSSW</t>
+  </si>
+  <si>
+    <t>980-875-8332</t>
+  </si>
+  <si>
+    <t>adamscounselingservicepllc7200@gmail.com</t>
+  </si>
+  <si>
+    <t>Adams Counseling Service</t>
+  </si>
+  <si>
+    <t>Licensed Clinical Social Worker</t>
+  </si>
+  <si>
+    <t>PO Box 644</t>
+  </si>
+  <si>
+    <t>Huntersville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>Alliance</t>
+  </si>
+  <si>
+    <t>Alston, Patricia</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>919-573-6542</t>
+  </si>
+  <si>
+    <t>palstondaye@fhr.net</t>
+  </si>
+  <si>
+    <t>Fellowship Health Resources</t>
+  </si>
+  <si>
+    <t>Forensic Clinician</t>
+  </si>
+  <si>
+    <t>5509 Creedmoor Rd</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trillium </t>
+  </si>
+  <si>
+    <t>Augustus, Demarvis</t>
+  </si>
+  <si>
     <t>MSW</t>
   </si>
   <si>
-    <t>910-788-1877</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">1424 S JK Powell Blvd STE F </t>
+    <t>866-998-2597</t>
+  </si>
+  <si>
+    <t>demarvis.augustus@trilliumnc.org</t>
+  </si>
+  <si>
+    <t>Trillium Health Resources</t>
+  </si>
+  <si>
+    <t>Access clinician</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P.O. Box 7166 </t>
+  </si>
+  <si>
+    <t>Greenville</t>
+  </si>
+  <si>
+    <t>Trillium</t>
+  </si>
+  <si>
+    <t>Bailey, Sherisse</t>
+  </si>
+  <si>
+    <t>MEd</t>
+  </si>
+  <si>
+    <t>919-741-2349</t>
+  </si>
+  <si>
+    <t>baileyinnovationsgroup@gmail.com</t>
+  </si>
+  <si>
+    <t>Bailey's Innovation</t>
+  </si>
+  <si>
+    <t>2443 Lyn Rd, Suite 112</t>
+  </si>
+  <si>
+    <t>Vaya</t>
+  </si>
+  <si>
+    <t>Bandzwolek, Jenn</t>
+  </si>
+  <si>
+    <t>828-424-9863</t>
+  </si>
+  <si>
+    <t>jbandzwolek@octoberroadinc.net</t>
+  </si>
+  <si>
+    <t>October Road Treatment Center</t>
+  </si>
+  <si>
+    <t>Regional Clinical Director</t>
+  </si>
+  <si>
+    <t>119 Tunnel Rd</t>
+  </si>
+  <si>
+    <t>Asheville</t>
+  </si>
+  <si>
+    <t>Banville, Olivia Thorn</t>
+  </si>
+  <si>
+    <t>919-573-6520</t>
+  </si>
+  <si>
+    <t>olivia.banville@elwyn.org</t>
+  </si>
+  <si>
+    <t>Fellowship Health Resources, Inc.</t>
+  </si>
+  <si>
+    <t>Barnett, Pat</t>
+  </si>
+  <si>
+    <t>704-406-9770</t>
+  </si>
+  <si>
+    <t>pbarnett@ffssllc.com</t>
+  </si>
+  <si>
+    <t>Families First Support Services</t>
+  </si>
+  <si>
+    <t>Executive and Clinical Director</t>
+  </si>
+  <si>
+    <t>1427 E. Marion St., Suite C</t>
+  </si>
+  <si>
+    <t>Shelby</t>
+  </si>
+  <si>
+    <t>Barney, Deborah Dixon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">803-312-3433     </t>
+  </si>
+  <si>
+    <t>dddbarney@gmail.com</t>
+  </si>
+  <si>
+    <t>Private Practice</t>
+  </si>
+  <si>
+    <t>Therapist</t>
+  </si>
+  <si>
+    <t>1918 Hart Road</t>
+  </si>
+  <si>
+    <t>Pisgah Forest</t>
+  </si>
+  <si>
+    <t>Bassett, Adolpha</t>
+  </si>
+  <si>
+    <t>919-989-5500</t>
+  </si>
+  <si>
+    <t>adolpha.bassett@johnstonnc.gov</t>
+  </si>
+  <si>
+    <t>Johnston County Health Dept - Behavioral Health Dept</t>
+  </si>
+  <si>
+    <t>521 North Brightleaf Blvd</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>27577</t>
+  </si>
+  <si>
+    <t>Alliance &amp; Vaya</t>
+  </si>
+  <si>
+    <t>Battaile, William (Bill)</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>704-488-1294</t>
+  </si>
+  <si>
+    <t>WilliamBattaile@BattaileConsultingLLC.com</t>
+  </si>
+  <si>
+    <t>Battaile Consulting, LLC</t>
+  </si>
+  <si>
+    <t>Owner/Operator; Licensed Counselor</t>
+  </si>
+  <si>
+    <t>PO Box 1252</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>Bessasparis, Sean</t>
+  </si>
+  <si>
+    <t>910-223-3301</t>
+  </si>
+  <si>
+    <t>sbessasparis@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>Cumberland County Communicare, Inc.</t>
+  </si>
+  <si>
+    <t>Clinician</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109 Bradford Ave. </t>
+  </si>
+  <si>
+    <t>Fayetteville</t>
+  </si>
+  <si>
+    <t>Bossong, Heather</t>
+  </si>
+  <si>
+    <t>PsyD</t>
+  </si>
+  <si>
+    <t>828-332-5326</t>
+  </si>
+  <si>
+    <t>hbossong@drbossong.com</t>
+  </si>
+  <si>
+    <t>Bossong Psychological Services, PLLC</t>
+  </si>
+  <si>
+    <t>Clinical Psychologist</t>
+  </si>
+  <si>
+    <t>41 Clayton Street, Suite 201</t>
+  </si>
+  <si>
+    <t>Bowers, Kimberly</t>
+  </si>
+  <si>
+    <t>336-783-6919</t>
+  </si>
+  <si>
+    <t>kbowers@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Daymark Recovery Services</t>
+  </si>
+  <si>
+    <t>Team Lead</t>
+  </si>
+  <si>
+    <t>940 W Lebanon St</t>
+  </si>
+  <si>
+    <t>Mt Airy</t>
+  </si>
+  <si>
+    <t>Boyd, Jamie</t>
+  </si>
+  <si>
+    <t>252-433-0061</t>
+  </si>
+  <si>
+    <t>jmitchell@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Center Director</t>
+  </si>
+  <si>
+    <t>943 W Andrews Ave</t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t>Boyd, Marcus</t>
+  </si>
+  <si>
+    <t>704-750-5371</t>
+  </si>
+  <si>
+    <t>marcustboyd@yahoo.com; cfspllc@gmail.com</t>
+  </si>
+  <si>
+    <t>Community-Focused Solutions, PLLC</t>
+  </si>
+  <si>
+    <t>Licensed Counselor</t>
+  </si>
+  <si>
+    <t>13534 Plaza Rd Ext, Suite 128</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Brown, Amy</t>
+  </si>
+  <si>
+    <t>910-984-6586</t>
+  </si>
+  <si>
+    <t>abrown@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Clinical SW</t>
+  </si>
+  <si>
+    <t>PO Box 457 Buies Creek, NC</t>
+  </si>
+  <si>
+    <t>Dunn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brown, Ashlei </t>
+  </si>
+  <si>
+    <t>336-695-9342</t>
+  </si>
+  <si>
+    <t>ABrown@algsenior.com</t>
+  </si>
+  <si>
+    <t>Restoring Mind, Restorative Body Therapeutics LLC</t>
+  </si>
+  <si>
+    <t>509 Nash St, Ste B</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>Partners, Trillium, Vaya</t>
+  </si>
+  <si>
+    <t>Bryant, Michelle</t>
+  </si>
+  <si>
+    <t>MA, EdD</t>
+  </si>
+  <si>
+    <t>919-330-3840</t>
+  </si>
+  <si>
+    <t>Michelle.bryant43@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alpha-Omega Family Counseling and Restoration Services</t>
+  </si>
+  <si>
+    <t>Owner/Clinical Director</t>
+  </si>
+  <si>
+    <t>10520 Ligon Mill Road, Suite 100A</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>Bryant, Yolanda Patrice</t>
+  </si>
+  <si>
+    <t>252-916-6048</t>
+  </si>
+  <si>
+    <t>yotaronerc2@gmail.com</t>
+  </si>
+  <si>
+    <t>Yotaron Enrichment and Resource Center</t>
+  </si>
+  <si>
+    <t>Licensed Clinician</t>
+  </si>
+  <si>
+    <t>3106 S. Memorial Drive, Suite B</t>
+  </si>
+  <si>
+    <t>27834</t>
+  </si>
+  <si>
+    <t>Burch, April</t>
+  </si>
+  <si>
+    <t>910-895-2462</t>
+  </si>
+  <si>
+    <t>Apburch@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">523 N US 1 Hwy </t>
+  </si>
+  <si>
+    <t>Rockingham</t>
+  </si>
+  <si>
+    <t>Partners &amp; Vaya</t>
+  </si>
+  <si>
+    <t>Burger, Wanda</t>
+  </si>
+  <si>
+    <t>PhD</t>
+  </si>
+  <si>
+    <t>828-767-0811</t>
+  </si>
+  <si>
+    <t>stillwaterstraining1@gmail.com</t>
+  </si>
+  <si>
+    <t>Wanda Burger, LPC, LCAS</t>
+  </si>
+  <si>
+    <t>Owner</t>
+  </si>
+  <si>
+    <t>132 Newman Rd</t>
+  </si>
+  <si>
+    <t>Elkin</t>
+  </si>
+  <si>
+    <t>Byers, Cassandra</t>
+  </si>
+  <si>
+    <t>704-694-6588</t>
+  </si>
+  <si>
+    <t>cbyers@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>704 Old Lilesvile Road</t>
+  </si>
+  <si>
+    <t>Wadesboro</t>
+  </si>
+  <si>
+    <t>28170</t>
+  </si>
+  <si>
+    <t>Camp, Courtney Benson</t>
+  </si>
+  <si>
+    <t>336-246-4542</t>
+  </si>
+  <si>
+    <t>courtneycbenson@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Behavioral Consultation and Psychological Services </t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Carr, Beverly</t>
+  </si>
+  <si>
+    <t>336-229-5905</t>
+  </si>
+  <si>
+    <t>beverlyj@rhanet.org</t>
+  </si>
+  <si>
+    <t>RHA Behavioral Health</t>
+  </si>
+  <si>
+    <t>Clinical Program Manager</t>
+  </si>
+  <si>
+    <t>963 Kirkpatrick Rd</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>Cavanaugh, Kristie</t>
+  </si>
+  <si>
+    <t>910-298-6207</t>
+  </si>
+  <si>
+    <t>kjcavanaugh@tarheelinc.com</t>
+  </si>
+  <si>
+    <t>Tar Heel Human Services, Inc</t>
+  </si>
+  <si>
+    <t>Access Coordinator</t>
+  </si>
+  <si>
+    <t>PO Box 1321, 191 North NC Highway 41</t>
+  </si>
+  <si>
+    <t>Beulaville</t>
+  </si>
+  <si>
+    <t>28518</t>
+  </si>
+  <si>
+    <t>Charles (Phinx), Kelly Louise</t>
+  </si>
+  <si>
+    <t>866-736-6408</t>
+  </si>
+  <si>
+    <t>kellyphinx@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Savvy Wellness Center, PLLC </t>
+  </si>
+  <si>
+    <t>1235 East Blvd Suite E - PMB 2225</t>
+  </si>
+  <si>
+    <t>Christ, Krysta Sink</t>
+  </si>
+  <si>
+    <t>919-774-6521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kchrist@daymarkrecovery.org </t>
+  </si>
+  <si>
+    <t>130 Carbonton Road</t>
+  </si>
+  <si>
+    <t>Sanford</t>
+  </si>
+  <si>
+    <t>Clifton, Angela</t>
+  </si>
+  <si>
+    <t>aclifton@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Integrate Care Clinician</t>
+  </si>
+  <si>
+    <t>Cook, Kayleigh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MS </t>
+  </si>
+  <si>
+    <t>336-751-5636 x3657</t>
+  </si>
+  <si>
+    <t>kcook@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">377 Hospital Street, Suite #100 </t>
+  </si>
+  <si>
+    <t>Mocksville</t>
+  </si>
+  <si>
+    <t>Corbett, De</t>
+  </si>
+  <si>
+    <t>910-232-2745</t>
+  </si>
+  <si>
+    <t>adscofth@aol.com</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>Cotto, Keirstin</t>
+  </si>
+  <si>
+    <t>646-221-0965</t>
+  </si>
+  <si>
+    <t>kcotto@equafinalitybllc.org</t>
+  </si>
+  <si>
+    <t>Equafinality B, LLC</t>
+  </si>
+  <si>
+    <t>CEO</t>
+  </si>
+  <si>
+    <t>201 Tyson Street</t>
+  </si>
+  <si>
+    <t>Greenville NC</t>
+  </si>
+  <si>
+    <t>Courman, Laquita</t>
+  </si>
+  <si>
+    <t>252-336-3646</t>
+  </si>
+  <si>
+    <t>gpsbhs1@gmail.com</t>
+  </si>
+  <si>
+    <t>Great Place to Start Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Clinical Director</t>
+  </si>
+  <si>
+    <t>1425 S. Glenburnie Rd</t>
+  </si>
+  <si>
+    <t>New Bern</t>
+  </si>
+  <si>
+    <t>Cuthrell, Kimberly M.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">336-287-7929   </t>
+  </si>
+  <si>
+    <t>kimberly.cuthrell@serenitycounselingrc.com</t>
+  </si>
+  <si>
+    <t>Serenity Counseling &amp; Resource Center, Inc</t>
+  </si>
+  <si>
+    <t>1510 Martin Street, Suite 103</t>
+  </si>
+  <si>
+    <t>Winston-Salem</t>
+  </si>
+  <si>
+    <t>Daniels, Anita</t>
+  </si>
+  <si>
+    <t>919-599-9900</t>
+  </si>
+  <si>
+    <t>actualitiesltd@aol.com</t>
+  </si>
+  <si>
+    <t>Actualities Limited</t>
+  </si>
+  <si>
+    <t>Director of Durham Center Access</t>
+  </si>
+  <si>
+    <t>102 Nuttree Way</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>27713</t>
+  </si>
+  <si>
+    <t>Davidson, Michelle</t>
+  </si>
+  <si>
+    <t>828-676-1657</t>
+  </si>
+  <si>
+    <t>michelle@helpinguheal.net</t>
+  </si>
+  <si>
+    <t>Helping You Heal</t>
+  </si>
+  <si>
+    <t>4 Herman Ave. Ext., Suite B</t>
+  </si>
+  <si>
+    <t>Davis, Saniece Thomas</t>
+  </si>
+  <si>
+    <t>252-598-0774</t>
+  </si>
+  <si>
+    <t>restoringbodiesminds@gmail.com</t>
+  </si>
+  <si>
+    <t>Restoring Bodies and Minds</t>
+  </si>
+  <si>
+    <t>215 Young St</t>
+  </si>
+  <si>
+    <t>Dogan, Deniz</t>
+  </si>
+  <si>
+    <t>910-677-5461</t>
+  </si>
+  <si>
+    <t>ddogan@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>Dorsey, Tyeasia</t>
+  </si>
+  <si>
+    <t>252-378-9940</t>
+  </si>
+  <si>
+    <t>recoveryjourneyservices@gmail.com</t>
+  </si>
+  <si>
+    <t>Recovery Journey Services</t>
+  </si>
+  <si>
+    <t>201 E. Pitt St</t>
+  </si>
+  <si>
+    <t>Tarboro</t>
+  </si>
+  <si>
+    <t>Dowers, Noella</t>
+  </si>
+  <si>
+    <t>gpsbhs14@gmail.com</t>
+  </si>
+  <si>
+    <t>Earnhardt, Jerry</t>
+  </si>
+  <si>
+    <t>336-633-7000</t>
+  </si>
+  <si>
+    <t>jearnhardt@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t> Triad Regional Director</t>
+  </si>
+  <si>
+    <t>110 W. Walker Ave</t>
+  </si>
+  <si>
+    <t>Asheboro</t>
+  </si>
+  <si>
+    <t>Espeche, Maria</t>
+  </si>
+  <si>
+    <t>919-454-6131</t>
+  </si>
+  <si>
+    <t>maria.espeche@elwyn.org</t>
+  </si>
+  <si>
+    <t>Forensic clinician</t>
+  </si>
+  <si>
+    <t>5509 Creedmoor Road</t>
+  </si>
+  <si>
+    <t>27612</t>
+  </si>
+  <si>
+    <t>Fernandez Cerda, Yanet</t>
+  </si>
+  <si>
+    <t>919-900-7438</t>
+  </si>
+  <si>
+    <t>yfernandez@fernandezcommunitycenter.com</t>
+  </si>
+  <si>
+    <t>Fernandez Community Center</t>
+  </si>
+  <si>
+    <t>Executive Director</t>
+  </si>
+  <si>
+    <t>3050 Berks Way</t>
+  </si>
+  <si>
+    <t>Garcia-Rolon, Lourdes</t>
+  </si>
+  <si>
+    <t>919-410-9814</t>
+  </si>
+  <si>
+    <t>l.garcia.rolon@gmail.com</t>
+  </si>
+  <si>
+    <t>Licensed Clinical Additions Specialist Associate</t>
+  </si>
+  <si>
+    <t>P.O. Box 2003</t>
+  </si>
+  <si>
+    <t>27702-2003</t>
+  </si>
+  <si>
+    <t>Gardiner, Virginia</t>
+  </si>
+  <si>
+    <t>336-667-5151</t>
+  </si>
+  <si>
+    <t>ggardiner@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Wilkes Center Director</t>
+  </si>
+  <si>
+    <t>1400 Willow Ln</t>
+  </si>
+  <si>
+    <t>North Wilkesboro</t>
+  </si>
+  <si>
+    <t>28659</t>
+  </si>
+  <si>
+    <t>Garland, Tabbatha</t>
+  </si>
+  <si>
+    <t>828-682-2111</t>
+  </si>
+  <si>
+    <t>Tabbatha.garland@rhanet.org</t>
+  </si>
+  <si>
+    <t>Outpatient Therapist</t>
+  </si>
+  <si>
+    <t>72 Blue Ridge Ln.</t>
+  </si>
+  <si>
+    <t>Burnsville</t>
+  </si>
+  <si>
+    <t>Gay, Tameika</t>
+  </si>
+  <si>
+    <t>252-813-4128</t>
+  </si>
+  <si>
+    <t>meikagay87@gmail.com</t>
+  </si>
+  <si>
+    <t>Person Centered Support Consulting Services</t>
+  </si>
+  <si>
+    <t>Child Parent Psychotherapist</t>
+  </si>
+  <si>
+    <t>2040 South Park Drive, Suite F</t>
+  </si>
+  <si>
+    <t>Winterville</t>
+  </si>
+  <si>
+    <t>Gill, Frances</t>
+  </si>
+  <si>
+    <t>MSEd, PhD</t>
+  </si>
+  <si>
+    <t>336-899-1508</t>
+  </si>
+  <si>
+    <t>fgill@rhanet.org</t>
+  </si>
+  <si>
+    <t>Crisis Clinician</t>
+  </si>
+  <si>
+    <t>211 S. Centennial</t>
+  </si>
+  <si>
+    <t>High Point</t>
+  </si>
+  <si>
+    <t>27260</t>
+  </si>
+  <si>
+    <t>Gist, Jewell</t>
+  </si>
+  <si>
+    <t>828-394-5563</t>
+  </si>
+  <si>
+    <t>jewell.gist@rhanet.org</t>
+  </si>
+  <si>
+    <t>Clinical Supervisor</t>
+  </si>
+  <si>
+    <t>2415 Morganton Blvd SW</t>
+  </si>
+  <si>
+    <t>Lenoir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonzalez, Jenifer </t>
+  </si>
+  <si>
+    <t>252-288-4045</t>
+  </si>
+  <si>
+    <t>jen@onetherapync.com</t>
+  </si>
+  <si>
+    <t>One Therapy and Consulting, PA</t>
+  </si>
+  <si>
+    <t>Owner/Lead Therapist</t>
+  </si>
+  <si>
+    <t>606 Pinetree Drive</t>
+  </si>
+  <si>
+    <t>Alliance, Partners, Trillium, Vaya</t>
+  </si>
+  <si>
+    <t>Gore, Rezell</t>
+  </si>
+  <si>
+    <t>910-209-4332</t>
+  </si>
+  <si>
+    <t>rezellgore@gmail.com</t>
+  </si>
+  <si>
+    <t>Love Life Counseling Services, PLLC </t>
+  </si>
+  <si>
+    <t>Clinical Director/Owner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1424 S JK Powell Blvd </t>
   </si>
   <si>
     <t>Whiteville</t>
   </si>
   <si>
-    <t>NC</t>
-[...284 lines deleted...]
-    <t>Sanford</t>
+    <t>Gray, Robin</t>
+  </si>
+  <si>
+    <t>252-670-3304</t>
+  </si>
+  <si>
+    <t>robingray73@gmail.com</t>
+  </si>
+  <si>
+    <t>Easter Seals - PORT Health</t>
+  </si>
+  <si>
+    <t>Program Director</t>
+  </si>
+  <si>
+    <t>1309 Tatum Drive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grice, Keesha </t>
   </si>
   <si>
     <t>252-864-9334</t>
   </si>
   <si>
     <t>kgrice@equafinalitybllc.org</t>
   </si>
   <si>
-    <t>201 Tyson Street</t>
-[...1096 lines deleted...]
-  <si>
     <t>Hall, Margaret Rose</t>
   </si>
   <si>
+    <t>828-506-3077</t>
+  </si>
+  <si>
     <t>margaretrosehall1956@gmail.com</t>
   </si>
   <si>
-    <t>Hemmings, Jordan</t>
-[...545 lines deleted...]
-    <t>osmith@rhanet.org</t>
+    <t>Harris Regional Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Behavioral Health Specialist </t>
+  </si>
+  <si>
+    <t>68 Hospital Rd</t>
+  </si>
+  <si>
+    <t>Sylva</t>
+  </si>
+  <si>
+    <t>Hamilton-Butler, Delores (Gigi)</t>
+  </si>
+  <si>
+    <t>704-336-7733</t>
+  </si>
+  <si>
+    <t>gigihamilton@hotmail.com</t>
+  </si>
+  <si>
+    <t>Personal Enrichment Counseling &amp; Consulting</t>
+  </si>
+  <si>
+    <t>1258 Sandy Bottom Dr. SW</t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>Harmon, Margaret “Nicky”</t>
+  </si>
+  <si>
+    <t>828-848-2515</t>
+  </si>
+  <si>
+    <t>Margaret.harmon@rhanet.org</t>
   </si>
   <si>
     <t>RHA Health Services</t>
   </si>
   <si>
-    <t>Clinical Supervisor- McDowell/Mitchell Counties</t>
-[...1156 lines deleted...]
-  <si>
     <t>Behavioral Health Director - Alexander County</t>
-  </si>
-[...118 lines deleted...]
-    <t>Vaya (no longer at agency?)</t>
   </si>
   <si>
     <r>
       <t>395 3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>rd</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Ave SW </t>
     </r>
   </si>
   <si>
-    <t>Partners &amp; Vaya</t>
+    <t>Taylorsville</t>
+  </si>
+  <si>
+    <t>Hart, Virginia</t>
+  </si>
+  <si>
+    <t>704-631-1662</t>
+  </si>
+  <si>
+    <t>virginia.hart@atriumhealth.org</t>
+  </si>
+  <si>
+    <t>Mecklenburg County - Forensic Evaluations Unit</t>
+  </si>
+  <si>
+    <t>Atrium Health - Behavioral Health Psychology and Counseling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1601 Abbey Place, Suite 130 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charlotte </t>
+  </si>
+  <si>
+    <t>Hearon, Delia</t>
+  </si>
+  <si>
+    <t>360-813-5623</t>
+  </si>
+  <si>
+    <t>dhearon@ddsindividualscouplescounseling.com</t>
+  </si>
+  <si>
+    <t>DDS Individuals : Couples Counseling, PLLC</t>
+  </si>
+  <si>
+    <t>Hemmings, Jordan</t>
+  </si>
+  <si>
+    <t>336-972-6592</t>
+  </si>
+  <si>
+    <t>jhemming@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Advanced Access Program Director</t>
+  </si>
+  <si>
+    <t>377 Hospital St., Suite 100</t>
+  </si>
+  <si>
+    <t>Herring, Heidi</t>
+  </si>
+  <si>
+    <t>910-640-1830</t>
+  </si>
+  <si>
+    <t>heidiherring0401@gmail.com</t>
+  </si>
+  <si>
+    <t>H &amp; H Mental Health Associates</t>
+  </si>
+  <si>
+    <t>Owner/Operator/Counselor</t>
+  </si>
+  <si>
+    <t>174 Bitmore Road</t>
+  </si>
+  <si>
+    <t>28472</t>
+  </si>
+  <si>
+    <t>Holley, Natasha</t>
+  </si>
+  <si>
+    <t>252-209-0388</t>
+  </si>
+  <si>
+    <t>natasha.holley@integratedfamilyservices.net</t>
+  </si>
+  <si>
+    <t>Integrated Family Services, PLLC</t>
+  </si>
+  <si>
+    <t>110 Medical Drive, Unit 5</t>
+  </si>
+  <si>
+    <t>Elizabeth City</t>
+  </si>
+  <si>
+    <t>Holt, Shelia</t>
+  </si>
+  <si>
+    <t>252-541-3833</t>
+  </si>
+  <si>
+    <t>holtassessmentservicesllc@gmail.com</t>
+  </si>
+  <si>
+    <t>Holt Assessment Services, LLC</t>
+  </si>
+  <si>
+    <t>215 Smith Church Rd</t>
+  </si>
+  <si>
+    <t>Roanoke Rapids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoskins II, Warren Eugene </t>
+  </si>
+  <si>
+    <t xml:space="preserve">704-369-1771                              </t>
+  </si>
+  <si>
+    <t>warrenhoskinsii@gmail.com</t>
+  </si>
+  <si>
+    <t>Greater Outreach Services, LLP</t>
+  </si>
+  <si>
+    <t>Psychology Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2530 Meridian Parkway Suite </t>
+  </si>
+  <si>
+    <t>Hough, Caitlyn</t>
+  </si>
+  <si>
+    <t>336-478-9432</t>
+  </si>
+  <si>
+    <t>caitlyn.hough@fspcares.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Family Services of the Piedmont </t>
+  </si>
+  <si>
+    <t>315 East Washington Street</t>
+  </si>
+  <si>
+    <t>Greensboro</t>
+  </si>
+  <si>
+    <t>Howell, Elaine</t>
+  </si>
+  <si>
+    <t>919-989-5576</t>
+  </si>
+  <si>
+    <t>elaine.howell@johnstonnc.gov</t>
+  </si>
+  <si>
+    <t>Licensed Mental Health Professional</t>
+  </si>
+  <si>
+    <t>521 N. Brightleaf Blvd</t>
+  </si>
+  <si>
+    <t>Irvine, Tracey</t>
+  </si>
+  <si>
+    <t>828-394-5566</t>
+  </si>
+  <si>
+    <t>tracey.clark@rhanet.org</t>
+  </si>
+  <si>
+    <t>Director of Operations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irwin, Bonita </t>
+  </si>
+  <si>
+    <t>828-652-2919</t>
+  </si>
+  <si>
+    <t>bonita.irwin@rhanet.org</t>
+  </si>
+  <si>
+    <t>Team Lead - Intensive In-home Services</t>
+  </si>
+  <si>
+    <t>486 Spaulding Road, Suite B</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Jackson, Carolyn</t>
+  </si>
+  <si>
+    <t>910-520-6083</t>
+  </si>
+  <si>
+    <t>Tirzahwellnesscenter2018@gmail.com</t>
+  </si>
+  <si>
+    <t>Tirzah Wellness Center</t>
+  </si>
+  <si>
+    <t>Clinical Therapist</t>
+  </si>
+  <si>
+    <t>3205 Randall Pkwy, Suite 121</t>
+  </si>
+  <si>
+    <t>Jackson, Lena</t>
+  </si>
+  <si>
+    <t>910-829-9017</t>
+  </si>
+  <si>
+    <t>ljackson@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>Cumberland County CommuniCare</t>
+  </si>
+  <si>
+    <t>Mental Health Clinician</t>
+  </si>
+  <si>
+    <t>109 Bradford Avenue</t>
+  </si>
+  <si>
+    <t>Jennings, Brittini</t>
+  </si>
+  <si>
+    <t>brblalock@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Johnson, James Grey</t>
+  </si>
+  <si>
+    <t>828-430-1537</t>
+  </si>
+  <si>
+    <t>greyjohnson@cvriac.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catawba Valley Resource, LLC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1065 13th street SE </t>
+  </si>
+  <si>
+    <t>Hickory</t>
+  </si>
+  <si>
+    <t>Partners</t>
+  </si>
+  <si>
+    <t>Johnson, Melissa</t>
+  </si>
+  <si>
+    <t>336-934-5983</t>
+  </si>
+  <si>
+    <t>melissa@achievingchanges.com</t>
+  </si>
+  <si>
+    <t>Achieving Changes Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t>2554 Lewisville Clemmons Rd., Suite 112</t>
+  </si>
+  <si>
+    <t>Clemmons</t>
+  </si>
+  <si>
+    <t>Kelly, Kim</t>
+  </si>
+  <si>
+    <t>252-412-1963</t>
+  </si>
+  <si>
+    <t>thekellycode@gmail.com</t>
+  </si>
+  <si>
+    <t>The Kelly Code, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEO  </t>
+  </si>
+  <si>
+    <t>3219 Landmark St., Suite 6</t>
+  </si>
+  <si>
+    <t>Key, Brandie</t>
+  </si>
+  <si>
+    <t>910-295-6853</t>
+  </si>
+  <si>
+    <t>bkey@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Human Services Clinician</t>
+  </si>
+  <si>
+    <t>205 Memorial Drive</t>
+  </si>
+  <si>
+    <t>Pinehurst</t>
+  </si>
+  <si>
+    <t>Keziah, Tyler</t>
+  </si>
+  <si>
+    <t>tkeziah@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Regional Director</t>
+  </si>
+  <si>
+    <t>110 W. Walker Ave.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knowles, Dawn </t>
+  </si>
+  <si>
+    <t>919-252-3511</t>
+  </si>
+  <si>
+    <t>accpllc2024@yahoo.com</t>
+  </si>
+  <si>
+    <t>Acquiring Change Counseling, PLLC</t>
+  </si>
+  <si>
+    <t>Owner/Therapist</t>
+  </si>
+  <si>
+    <t>103 W. John Street, Suite 103</t>
+  </si>
+  <si>
+    <t>Mount Olive</t>
+  </si>
+  <si>
+    <t>Kuehn, Jennifer</t>
+  </si>
+  <si>
+    <t>704-432-0186</t>
+  </si>
+  <si>
+    <t>jcknnc@gmail.com</t>
+  </si>
+  <si>
+    <t>17322 Saranita Lane</t>
+  </si>
+  <si>
+    <t>LaFevre, Elizabeth</t>
+  </si>
+  <si>
+    <t>Elafevre@rhanet.org</t>
+  </si>
+  <si>
+    <t>2415 Morganton Boulevard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee, Catherine M </t>
+  </si>
+  <si>
+    <t>704-641-0067</t>
+  </si>
+  <si>
+    <t>catherine.lee@rhanet.org</t>
+  </si>
+  <si>
+    <t>RHA Behavior Health</t>
+  </si>
+  <si>
+    <t>LCAS, SAIOP Clinician</t>
+  </si>
+  <si>
+    <t>486 Spaulding Rd Ste B</t>
+  </si>
+  <si>
+    <t>Lentz, Carmen</t>
+  </si>
+  <si>
+    <t>clentz@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Counselor</t>
+  </si>
+  <si>
+    <t>523 N. US 1 Hwy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lewis, Marc T </t>
+  </si>
+  <si>
+    <t>336-681-8048</t>
+  </si>
+  <si>
+    <t>lewislewis95@aol.com</t>
+  </si>
+  <si>
+    <t>Therapist/ Private Practice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111 Davis Street </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asheboro </t>
+  </si>
+  <si>
+    <t>Liles, Angelika</t>
+  </si>
+  <si>
+    <t>aliles@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lindsay, Ronsenia </t>
+  </si>
+  <si>
+    <t>336-508-2253</t>
+  </si>
+  <si>
+    <t>ronsenia.lindsay@elwyn.org</t>
+  </si>
+  <si>
+    <t>Elwyn Adult Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Lucas, Shannell</t>
+  </si>
+  <si>
+    <t>336-545-5995</t>
+  </si>
+  <si>
+    <t>info@akachisolution.org</t>
+  </si>
+  <si>
+    <t>Akachi Solution, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1821 Lendew St. </t>
+  </si>
+  <si>
+    <t>Mabe, Casey</t>
+  </si>
+  <si>
+    <t>camabe@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Alliance, Trillium, Vaya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin, Noel </t>
+  </si>
+  <si>
+    <t>919-663-2955</t>
+  </si>
+  <si>
+    <t>nmartin@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>1105 E Cardinal St</t>
+  </si>
+  <si>
+    <t>Siler City</t>
+  </si>
+  <si>
+    <t>Mathews, Telina</t>
+  </si>
+  <si>
+    <t>919-886-8008</t>
+  </si>
+  <si>
+    <t>pcs.inc7@gmail.com</t>
+  </si>
+  <si>
+    <t>Pinnacle Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t>106 West Church St, Suite H</t>
+  </si>
+  <si>
+    <t>Creedmoor</t>
+  </si>
+  <si>
+    <t>McIlwaine, Latasha</t>
+  </si>
+  <si>
+    <t>MA, MEd</t>
+  </si>
+  <si>
+    <t>704-340-4666</t>
+  </si>
+  <si>
+    <t>lsmcilwaine@hotmail.com</t>
+  </si>
+  <si>
+    <t>615 East 6th Street, Suite 112</t>
+  </si>
+  <si>
+    <t>McRae-Monroe, Rita</t>
+  </si>
+  <si>
+    <t>910-875-8156</t>
+  </si>
+  <si>
+    <t>rmonroe@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>121 E. Elwood Ave</t>
+  </si>
+  <si>
+    <t>Raeford</t>
+  </si>
+  <si>
+    <t>28376</t>
+  </si>
+  <si>
+    <t>Meadows, Shander</t>
+  </si>
+  <si>
+    <t>252-396-5158</t>
+  </si>
+  <si>
+    <t>smeadows@wcfcs.com</t>
+  </si>
+  <si>
+    <t>Women, Children &amp; Family Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t>Director, Outpatient Therapist</t>
+  </si>
+  <si>
+    <t>704 South Garnett Street</t>
+  </si>
+  <si>
+    <t>Midgette, Shana</t>
+  </si>
+  <si>
+    <t>MS, MA, PhD</t>
+  </si>
+  <si>
+    <t>252-557-0444</t>
+  </si>
+  <si>
+    <t>smidgette@positivelc.org</t>
+  </si>
+  <si>
+    <t>Positive Life Changes</t>
+  </si>
+  <si>
+    <t>2424 Commerce Road</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>Monroe-Bostic, Shameika</t>
+  </si>
+  <si>
+    <t>910-770-3714</t>
+  </si>
+  <si>
+    <t>shameikabostic@gmail.com</t>
+  </si>
+  <si>
+    <t>Advantage Behavioral Healthcare</t>
+  </si>
+  <si>
+    <t>LPC</t>
+  </si>
+  <si>
+    <t>732 Davis Ave</t>
+  </si>
+  <si>
+    <t>Moran, Kellie A.</t>
+  </si>
+  <si>
+    <t>336-883-7480</t>
+  </si>
+  <si>
+    <t>mombie210@gmail.com</t>
+  </si>
+  <si>
+    <t>Mental Health Associates of the Triad</t>
+  </si>
+  <si>
+    <t>910 Mill Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad, Sharon L. </t>
+  </si>
+  <si>
+    <t>980-314-1799</t>
+  </si>
+  <si>
+    <t>sharon.muhammad@mecklenburgcountync.gov</t>
+  </si>
+  <si>
+    <t>Licensed Clinician/Criminal Justice Services</t>
+  </si>
+  <si>
+    <t>715 E. 4th Street</t>
+  </si>
+  <si>
+    <t>Nash, Ashley</t>
+  </si>
+  <si>
+    <t>919-703-8417</t>
+  </si>
+  <si>
+    <t>ashley.nash@elwyn.org</t>
+  </si>
+  <si>
+    <t>Elwyn Adult Behavioral Services</t>
+  </si>
+  <si>
+    <t>Forensics Director</t>
+  </si>
+  <si>
+    <t>Norman, Kisha</t>
+  </si>
+  <si>
+    <t>252-394-1381</t>
+  </si>
+  <si>
+    <t>knorman@justtodayhcw.com</t>
+  </si>
+  <si>
+    <t>Kisha Norman Professional Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t>301 Main Street</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Normandin, Bree</t>
+  </si>
+  <si>
+    <t>828-489-9195</t>
+  </si>
+  <si>
+    <t>bree@atcrc.org</t>
+  </si>
+  <si>
+    <t>At the Crossroads Counseling</t>
+  </si>
+  <si>
+    <t>Counselor/Owner</t>
+  </si>
+  <si>
+    <t>99 Wakefield Drive</t>
+  </si>
+  <si>
+    <t>Hendersonville</t>
+  </si>
+  <si>
+    <t>O'Horo-Nash, Sarah</t>
+  </si>
+  <si>
+    <t>704-798-8285</t>
+  </si>
+  <si>
+    <t>IHCS2020@outlook.com</t>
+  </si>
+  <si>
+    <t>Inspired Healing Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t>1121 Old Concord Rd, Ste 3</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Oree, Yvonne</t>
+  </si>
+  <si>
+    <t>704-301-9612</t>
+  </si>
+  <si>
+    <t>yvonnecoree@gmail.com</t>
+  </si>
+  <si>
+    <t>Clinical Social Worker</t>
+  </si>
+  <si>
+    <t>1428 Cambridge Street</t>
+  </si>
+  <si>
+    <t>Gastonia</t>
+  </si>
+  <si>
+    <t>Peters, Christopher</t>
+  </si>
+  <si>
+    <t>704-574-0464</t>
+  </si>
+  <si>
+    <t>Christopher.Peters@MeckNC.gov</t>
+  </si>
+  <si>
+    <t>Licensed clinican</t>
+  </si>
+  <si>
+    <t>715 East 4th Street</t>
+  </si>
+  <si>
+    <t>Platt, Daniel</t>
+  </si>
+  <si>
+    <t>828-262-7075</t>
+  </si>
+  <si>
+    <t>plattds@appstate.edu</t>
+  </si>
+  <si>
+    <t>Appalacian State University</t>
+  </si>
+  <si>
+    <t>Lecturer</t>
+  </si>
+  <si>
+    <t>Dept SW, Beaver College of Health Sciences</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>Powell, Paul</t>
+  </si>
+  <si>
+    <t>paul.powell@rhanet.org</t>
+  </si>
+  <si>
+    <t>Family counselor</t>
+  </si>
+  <si>
+    <t>2415 Morganton Blvd, SW</t>
+  </si>
+  <si>
+    <t>Pressley, Tysha</t>
+  </si>
+  <si>
+    <t>MSEd</t>
+  </si>
+  <si>
+    <t>704-916-9318</t>
+  </si>
+  <si>
+    <t>Tpressley@rehabilitateyourlife.com</t>
+  </si>
+  <si>
+    <t>7902 Cadmium Court</t>
+  </si>
+  <si>
+    <t>Pruden, Keischa</t>
+  </si>
+  <si>
+    <t>252-398-7913</t>
+  </si>
+  <si>
+    <t>keischapruden@hotmail.com</t>
+  </si>
+  <si>
+    <t>202 Hwy 42</t>
+  </si>
+  <si>
+    <t>Ahoskie</t>
+  </si>
+  <si>
+    <t>Purcell, Shonnon</t>
+  </si>
+  <si>
+    <t>336-404-4352</t>
+  </si>
+  <si>
+    <t>shonnon@spurcellcounseling.com</t>
+  </si>
+  <si>
+    <t>S. Purcell Counseling, PC</t>
+  </si>
+  <si>
+    <t>1311 Westbrook Plaza Drive, Suite 110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Radson, Robert D </t>
+  </si>
+  <si>
+    <t>252-446-7673</t>
+  </si>
+  <si>
+    <t>radsonstrayerpsychological@gmail.com</t>
+  </si>
+  <si>
+    <t>Radson &amp; Strayer Psychological Services, PLLC</t>
+  </si>
+  <si>
+    <t>Partner/Owner</t>
+  </si>
+  <si>
+    <t>854 Country Club Road</t>
+  </si>
+  <si>
+    <t>Rocky Mount</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rana, Josephine (Josie) </t>
+  </si>
+  <si>
+    <t>704-980-3082 x719 </t>
+  </si>
+  <si>
+    <t>josie.rana@caladriustherapy.com</t>
+  </si>
+  <si>
+    <t>Caladrius Therapy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 200 Queens Road, Suite 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaya </t>
+  </si>
+  <si>
+    <t>Robinson, Holly</t>
+  </si>
+  <si>
+    <t>828-386-7411</t>
+  </si>
+  <si>
+    <t>hrobinson@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>FBC Regional Operations Director</t>
+  </si>
+  <si>
+    <t>132 Polar Grove Conn. Suite B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NC </t>
+  </si>
+  <si>
+    <t>Roper, Antonio</t>
+  </si>
+  <si>
+    <t>910-332-5734</t>
+  </si>
+  <si>
+    <t>aroper@rhanet.org</t>
+  </si>
+  <si>
+    <t>Clinical Coordinator</t>
+  </si>
+  <si>
+    <t>2003 Godwin Avenue,  Suite A</t>
+  </si>
+  <si>
+    <t>Lumberton</t>
+  </si>
+  <si>
+    <t>Sadler, Walter</t>
+  </si>
+  <si>
+    <t>walter_sadler@yahoo.com</t>
+  </si>
+  <si>
+    <t>Yotaron Enrichment Resource Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licensed Outpatient Therapist </t>
+  </si>
+  <si>
+    <t>3106 S. Memorial Drive, Ste B</t>
+  </si>
+  <si>
+    <t>Saulpaugh, Cheryl</t>
+  </si>
+  <si>
+    <t>336-242-2450</t>
+  </si>
+  <si>
+    <t>csaulpau@Daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>1104-A South Main Street</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>Shew, Donna</t>
+  </si>
+  <si>
+    <t>336-902-3822</t>
+  </si>
+  <si>
+    <t>dshew@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Human Service Clinician</t>
+  </si>
+  <si>
+    <t>1400 Willow Lane</t>
+  </si>
+  <si>
+    <t>N. Wilkesboro</t>
+  </si>
+  <si>
+    <t>Sims, Arlana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">980-521-5040 </t>
+  </si>
+  <si>
+    <t>asims@simsconsulting.net</t>
+  </si>
+  <si>
+    <t>Sims Consulting &amp; Clinical Services</t>
+  </si>
+  <si>
+    <t>CEO, Therapist</t>
+  </si>
+  <si>
+    <t>16501 D North Cross Drive</t>
+  </si>
+  <si>
+    <t>28078</t>
+  </si>
+  <si>
+    <t>Smith, Bianca Glaze</t>
+  </si>
+  <si>
+    <t>919-299-1003</t>
+  </si>
+  <si>
+    <t>bianca@collaborativetherapyandwellness.com</t>
+  </si>
+  <si>
+    <t>Collaborative Therapy and Wellness, PLLC</t>
+  </si>
+  <si>
+    <t>Owner/Clinical Social Worker</t>
+  </si>
+  <si>
+    <t>1220 SE Maynard Rd., Suite 102</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Smith, Donita</t>
+  </si>
+  <si>
+    <t>833-741-7770</t>
+  </si>
+  <si>
+    <t>dsmith@greateroutreachsvcs.com</t>
+  </si>
+  <si>
+    <t>Greater Outreach Services</t>
+  </si>
+  <si>
+    <t>2530 Meridian Parkway Suite 3012</t>
+  </si>
+  <si>
+    <t>Smith, Edward</t>
+  </si>
+  <si>
+    <t>EdSmith@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaya   </t>
+  </si>
+  <si>
+    <t>Smith, Osha</t>
+  </si>
+  <si>
+    <t>osmith@rhanet.org</t>
+  </si>
+  <si>
+    <t>Clinical Supervisor- McDowell/Mitchell Counties</t>
+  </si>
+  <si>
+    <t>486 Spaulding Rd, Ste B</t>
+  </si>
+  <si>
+    <t>Smith, Susan</t>
+  </si>
+  <si>
+    <t>828-334-6382</t>
+  </si>
+  <si>
+    <t>dahlinc@yahoo.com</t>
+  </si>
+  <si>
+    <t>Morganton</t>
+  </si>
+  <si>
+    <t>Smith, Yvonne</t>
+  </si>
+  <si>
+    <t>910-222-6388</t>
+  </si>
+  <si>
+    <t>ysmith@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>109 Bradford Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southard, Jessica </t>
+  </si>
+  <si>
+    <t>336-342-8316</t>
+  </si>
+  <si>
+    <t>jsouthard@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Center Director/Daymark - Rockingham Center</t>
+  </si>
+  <si>
+    <t>335 County Home Road</t>
+  </si>
+  <si>
+    <t>Reidsville</t>
+  </si>
+  <si>
+    <t>Spackman, Jennifer</t>
+  </si>
+  <si>
+    <t>910-222-6047</t>
+  </si>
+  <si>
+    <t>jspackman@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>Psychologist</t>
+  </si>
+  <si>
+    <t>28304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spears, DeShawn </t>
+  </si>
+  <si>
+    <t>DeShawn.Spears@MecklenburgCountyNC.gov</t>
+  </si>
+  <si>
+    <t>Steele, Darren</t>
+  </si>
+  <si>
+    <t>704-647-9508</t>
+  </si>
+  <si>
+    <t>dsteele@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Clinical MH/SA counselor</t>
+  </si>
+  <si>
+    <t>2129 Statesville Blvd.</t>
+  </si>
+  <si>
+    <t>28147</t>
+  </si>
+  <si>
+    <t>Steele, Karen</t>
+  </si>
+  <si>
+    <t>RN</t>
+  </si>
+  <si>
+    <t>828-437-3174</t>
+  </si>
+  <si>
+    <t>karen.steele16@yahoo.com</t>
+  </si>
+  <si>
+    <t>Private practice</t>
+  </si>
+  <si>
+    <t>Licensed Professional Counselor</t>
+  </si>
+  <si>
+    <t>216 N. Sterling Street, Suite C</t>
+  </si>
+  <si>
+    <t>28680</t>
+  </si>
+  <si>
+    <t>Strzelecki, Stephen</t>
+  </si>
+  <si>
+    <t>704-519-5501</t>
+  </si>
+  <si>
+    <t>Stephen.Strzelecki@MeckNC.gov</t>
+  </si>
+  <si>
+    <t>Clinical Director, Forensic Evaluations Unit</t>
+  </si>
+  <si>
+    <t>Sturdivant, Kimberly</t>
+  </si>
+  <si>
+    <t>980-285-8255</t>
+  </si>
+  <si>
+    <t>sturdk@gmail.com</t>
+  </si>
+  <si>
+    <t>Therapist/Clinician</t>
+  </si>
+  <si>
+    <t>10150 Mallard Creek Rd. Ste 101</t>
+  </si>
+  <si>
+    <t>Sturgill, Beverly</t>
+  </si>
+  <si>
+    <t>bsturgill@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>MET Team Lead</t>
+  </si>
+  <si>
+    <t>Tamura, Richard</t>
+  </si>
+  <si>
+    <t>rtamura@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>MH Clinician</t>
+  </si>
+  <si>
+    <t>704 Old Lilesville Road</t>
+  </si>
+  <si>
+    <t>Taylor, Nancy</t>
+  </si>
+  <si>
+    <t>336-705-9848</t>
+  </si>
+  <si>
+    <t>journeycounselingservice@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319 South Main Street </t>
+  </si>
+  <si>
+    <t>Mt. Airy</t>
+  </si>
+  <si>
+    <t>27030</t>
+  </si>
+  <si>
+    <t>Terry, Elaina</t>
+  </si>
+  <si>
+    <t>252-425-7527</t>
+  </si>
+  <si>
+    <t>mserterry@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116 W. Church St. </t>
+  </si>
+  <si>
+    <t>Thompson, Annette Eleanor</t>
+  </si>
+  <si>
+    <t>980-306-4469</t>
+  </si>
+  <si>
+    <t>anThompson@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>TCM Care Manager Supervisor</t>
+  </si>
+  <si>
+    <t>616 Colonnade Dr</t>
+  </si>
+  <si>
+    <t>Van Hoy, Andrew</t>
+  </si>
+  <si>
+    <t>919-989-5573</t>
+  </si>
+  <si>
+    <t>andrew.vanhoy@johnstonnc.gov</t>
+  </si>
+  <si>
+    <t>Clinicial Social Worker</t>
+  </si>
+  <si>
+    <t>Vann, Andre Spencer</t>
+  </si>
+  <si>
+    <t>919-435-2647 x1001</t>
+  </si>
+  <si>
+    <t>spencer.vann@keystorecoverycs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keys to Recovery Counseling Services </t>
+  </si>
+  <si>
+    <t>205 Court Street</t>
+  </si>
+  <si>
+    <t>Louisburg</t>
+  </si>
+  <si>
+    <t>Varnadoe, Helen</t>
+  </si>
+  <si>
+    <t>252-578-2494</t>
+  </si>
+  <si>
+    <t>hvarnadoe@earthlink.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700 Garysburg Rd. </t>
+  </si>
+  <si>
+    <t>Gaston</t>
+  </si>
+  <si>
+    <t>Warlick, Erin</t>
+  </si>
+  <si>
+    <t>910-317-3153</t>
+  </si>
+  <si>
+    <t>ebosley@advantagebeh.com</t>
+  </si>
+  <si>
+    <t>Advantage Beharioal Healthcare, Inc.</t>
+  </si>
+  <si>
+    <t>TF-CBT Clinician</t>
+  </si>
+  <si>
+    <t>732 Davis Avenue</t>
+  </si>
+  <si>
+    <t>Watson, Elizabeth</t>
+  </si>
+  <si>
+    <t>elwatson@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wehking, Adrienne Rose </t>
+  </si>
+  <si>
+    <t>828-333-8125</t>
+  </si>
+  <si>
+    <t>Adrienne.r.wehking@nccourts.org</t>
+  </si>
+  <si>
+    <t>Buncombe County - Public Defenders Office</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 Court Plaza </t>
+  </si>
+  <si>
+    <t>West, Patricia</t>
+  </si>
+  <si>
+    <t>919-798-8717</t>
+  </si>
+  <si>
+    <t>niservinc@gmail.com</t>
+  </si>
+  <si>
+    <t>Qualified Substance Abuse Professional</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westfall, Alexandria </t>
+  </si>
+  <si>
+    <t xml:space="preserve">919-443-5076  </t>
+  </si>
+  <si>
+    <t>alexandria@alexandrialwestfallpsych.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3209 Guess Rd. Suite 108 </t>
+  </si>
+  <si>
+    <t>Whitman, Kimberly Brooke</t>
+  </si>
+  <si>
+    <t>828-264-8759 x 4302</t>
+  </si>
+  <si>
+    <t>brwhitman@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>132 Poplar Grove Connector Suite B</t>
+  </si>
+  <si>
+    <t>Wilder, Kimberly</t>
+  </si>
+  <si>
+    <t>252-751-0865</t>
+  </si>
+  <si>
+    <t>kimberly@pcscs.org</t>
+  </si>
+  <si>
+    <t>Person Centered Support Consulting Services, LLC</t>
+  </si>
+  <si>
+    <t>Wilder, Vanessa</t>
+  </si>
+  <si>
+    <t>508-762-8651</t>
+  </si>
+  <si>
+    <t>vwilder@hoperessolns.com</t>
+  </si>
+  <si>
+    <t>Hope Restorative Solutions</t>
+  </si>
+  <si>
+    <t>1756 Heritage Center Drive Ste 102</t>
+  </si>
+  <si>
+    <t>Wilkins, Johnathan</t>
+  </si>
+  <si>
+    <t>MSCE</t>
+  </si>
+  <si>
+    <t>919-496-7781</t>
+  </si>
+  <si>
+    <t>jwilkins@visionbhs.com</t>
+  </si>
+  <si>
+    <t>Vision Behavioral Health Services, LLC</t>
+  </si>
+  <si>
+    <t>104 N. Main Street, Suite 200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Willett, Monique </t>
+  </si>
+  <si>
+    <t>980-819-5692</t>
+  </si>
+  <si>
+    <t>mwillett@arjcares.com</t>
+  </si>
+  <si>
+    <t>ARJ, LLC</t>
+  </si>
+  <si>
+    <t>CST Coordinator, Therapist, Supervisor</t>
+  </si>
+  <si>
+    <t>2311 Village Lake Drive</t>
+  </si>
+  <si>
+    <t>Williams, Gene</t>
+  </si>
+  <si>
+    <t xml:space="preserve">910-222-6081 </t>
+  </si>
+  <si>
+    <t>gwilliams@cccommunicare.org</t>
+  </si>
+  <si>
+    <t>Staff Psychologist</t>
+  </si>
+  <si>
+    <t>28301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Williams, Mechal </t>
+  </si>
+  <si>
+    <t>919-673-4419</t>
+  </si>
+  <si>
+    <t>mwilliams@carolinacss.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina Community Support Services </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4324 S Alston Ave </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Trillium &amp; Vaya</t>
+  </si>
+  <si>
+    <t>Wilson-Johnson, Jennifer</t>
+  </si>
+  <si>
+    <t>844-562-2777</t>
+  </si>
+  <si>
+    <t>jwilson@comprehensivecommunityss.com</t>
+  </si>
+  <si>
+    <t>Comprehensive Community Supportive Services</t>
+  </si>
+  <si>
+    <t>350 Holly Hill Lane Suite A</t>
+  </si>
+  <si>
+    <t>Winston, Corey</t>
+  </si>
+  <si>
+    <t>910-904-7147</t>
+  </si>
+  <si>
+    <t>coreyw197@gmail.com</t>
+  </si>
+  <si>
+    <t>Serenity Therapeutic Services</t>
+  </si>
+  <si>
+    <t>207 S. Stewart St</t>
+  </si>
+  <si>
+    <t>Winston, Denotra</t>
+  </si>
+  <si>
+    <t>910-222-8015</t>
+  </si>
+  <si>
+    <t>denotrawinston@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunflowers Wellness Therapeutic Services, PLLC </t>
+  </si>
+  <si>
+    <t>910 Hope Mills Road</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partners </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wogatzke, Katy </t>
+  </si>
+  <si>
+    <t>704-978-9517</t>
+  </si>
+  <si>
+    <t>wogatzkek@gmail.com</t>
+  </si>
+  <si>
+    <t>Clinical Mental Health Counselor</t>
+  </si>
+  <si>
+    <t>Woods, Brandi</t>
+  </si>
+  <si>
+    <t>980-858-5117</t>
+  </si>
+  <si>
+    <t>brandiwoods_lpc@yahoo.com</t>
+  </si>
+  <si>
+    <t>Out of the Woods Counseling, PLLC</t>
+  </si>
+  <si>
+    <t>Owner, Licensed Counselor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10130 Mallard Creek Dr, suite 300 </t>
+  </si>
+  <si>
+    <t>28202</t>
+  </si>
+  <si>
+    <t>Zhiss, Melissa</t>
+  </si>
+  <si>
+    <t>704-330-9033</t>
+  </si>
+  <si>
+    <t>melissa.zhiss@mecklenburgcountync.gov</t>
+  </si>
+  <si>
+    <t>sydneycompetentcare@gmail.com</t>
+  </si>
+  <si>
+    <t>Competent Correctional Care, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184 Hodges Gap Road </t>
+  </si>
+  <si>
+    <t>Andrews, Cheryl</t>
+  </si>
+  <si>
+    <t>C. Richardson Counseling and Consulting, PLLC</t>
+  </si>
+  <si>
+    <t>10316 Feldfarm Lane, Suite 100</t>
+  </si>
+  <si>
+    <t>Bazemore, Christina</t>
+  </si>
+  <si>
+    <t>252-212-5524</t>
+  </si>
+  <si>
+    <t>Christina@straightwalknc.com</t>
+  </si>
+  <si>
+    <t>Straight Walk Family Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outpatient Therapist </t>
+  </si>
+  <si>
+    <t>505 Sunset Ave</t>
+  </si>
+  <si>
+    <t>Bell, Elizabeth Ashleigh</t>
+  </si>
+  <si>
+    <t>Lovelifecounselingservice@gmail.com</t>
+  </si>
+  <si>
+    <t>Love Life Counseling Services, PLLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1424 S. JK Powell Blvd, Suite F </t>
+  </si>
+  <si>
+    <t>Berry, Devoria</t>
+  </si>
+  <si>
+    <t>DSW</t>
+  </si>
+  <si>
+    <t>910-655-0698</t>
+  </si>
+  <si>
+    <t>csallc@bellsouth.net</t>
+  </si>
+  <si>
+    <t>Professional Consulting and Counseling Services</t>
+  </si>
+  <si>
+    <t>1224 Old 87 Hwy</t>
+  </si>
+  <si>
+    <t>Delco</t>
+  </si>
+  <si>
+    <t>Bissette, Ted</t>
+  </si>
+  <si>
+    <t>336-272-7079</t>
+  </si>
+  <si>
+    <t>hbissette@gmail.com</t>
+  </si>
+  <si>
+    <t>Ted L. Bissette d/b/a Piedmont Agency Counseling</t>
+  </si>
+  <si>
+    <t>Licensed Independent Practitioner</t>
+  </si>
+  <si>
+    <t>315 Hughes Street</t>
+  </si>
+  <si>
+    <t>Britt, Felice</t>
+  </si>
+  <si>
+    <t>704-705-0061</t>
+  </si>
+  <si>
+    <t>felicebritt28@gmail.com</t>
+  </si>
+  <si>
+    <t>Resiliency Therapeutic Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">910-441-7832 </t>
+  </si>
+  <si>
+    <t>info@lbryantcounselingandconsulting.com</t>
+  </si>
+  <si>
+    <t>L Bryant Counseling and Consulting, PLLC</t>
+  </si>
+  <si>
+    <t>2444 Commerce Rd, Suite 117</t>
+  </si>
+  <si>
+    <t>Cain, Kristin</t>
+  </si>
+  <si>
+    <t>252-258-0244</t>
+  </si>
+  <si>
+    <t>caink@southlight.org</t>
+  </si>
+  <si>
+    <t>Southlight Healthcare</t>
+  </si>
+  <si>
+    <t>Senior Director of Operations</t>
+  </si>
+  <si>
+    <t>3125 Poplarwood Ct, Suite 203</t>
+  </si>
+  <si>
+    <t>Caldwell, Elizabeth</t>
+  </si>
+  <si>
+    <t>MSW, PhD</t>
+  </si>
+  <si>
+    <t>910-748-0833</t>
+  </si>
+  <si>
+    <t>ecaldwell@3cworks.com</t>
+  </si>
+  <si>
+    <t>Clinical Counseling and Consulting Services, PLLC</t>
+  </si>
+  <si>
+    <t>Practice Owner, Licensed Clinician</t>
+  </si>
+  <si>
+    <t>Breezewood Avenue STE 200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chamberlain, Auria </t>
+  </si>
+  <si>
+    <t>862-202-3755</t>
+  </si>
+  <si>
+    <t>aachamb2@gmail.com</t>
+  </si>
+  <si>
+    <t>Independent Contractor</t>
+  </si>
+  <si>
+    <t>910-374-7035</t>
+  </si>
+  <si>
+    <t>Guiding Light Behavioral Health Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chapman, Consuela </t>
+  </si>
+  <si>
+    <t>919-848-0132</t>
+  </si>
+  <si>
+    <t>cchapman@thecarterclinic.com</t>
+  </si>
+  <si>
+    <t>The Carter Clinic</t>
+  </si>
+  <si>
+    <t>Psychotherapist</t>
+  </si>
+  <si>
+    <t>105 Douglas Street</t>
+  </si>
+  <si>
+    <t>Cochran, Andrea</t>
+  </si>
+  <si>
+    <t>980-314-1759</t>
+  </si>
+  <si>
+    <t>andrea.cochran@mecklenburgcountync.gov</t>
+  </si>
+  <si>
+    <t>Cornwell, Ian</t>
+  </si>
+  <si>
+    <t>828-733-5889</t>
+  </si>
+  <si>
+    <t>icornwell@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Center Director/Avery Center</t>
+  </si>
+  <si>
+    <t>360 Beech St.</t>
+  </si>
+  <si>
+    <t>Newland</t>
+  </si>
+  <si>
+    <t>Curtis, Russ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">828-606-9237  </t>
+  </si>
+  <si>
+    <t>curtis@wcu.edu</t>
+  </si>
+  <si>
+    <t>Professor of Counseling at Western Carolina University</t>
+  </si>
+  <si>
+    <t>WCU-Biltmore Park, 28 Schenck Parkway</t>
+  </si>
+  <si>
+    <t>Figueroa, Karlene</t>
+  </si>
+  <si>
+    <t>704-983-2117</t>
+  </si>
+  <si>
+    <t>kfiguero@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>1000 North 1st St, Suite 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ablemarle </t>
+  </si>
+  <si>
+    <t>Funderburg, JaMarr</t>
+  </si>
+  <si>
+    <t>704-771-4633</t>
+  </si>
+  <si>
+    <t>jamarr@charlottecounselingandconsulting.com</t>
+  </si>
+  <si>
+    <t>Charlotte Counseling and Consulting, PLLC</t>
+  </si>
+  <si>
+    <t>1905 J.N Pease Place, Suite 202</t>
+  </si>
+  <si>
+    <t>Gaboda, Kamay</t>
+  </si>
+  <si>
+    <t>828-716-0962</t>
+  </si>
+  <si>
+    <t>kamay11@proton.me</t>
+  </si>
+  <si>
+    <t>Karing Counseling  </t>
+  </si>
+  <si>
+    <t>107 Cherry Mtn St</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>nfairley@mha-triad.org</t>
+  </si>
+  <si>
+    <t>Forensic Evaluator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gilbert, Gwendolyn </t>
+  </si>
+  <si>
+    <t>252-940-0602</t>
+  </si>
+  <si>
+    <t>ggilbert@agapechc.org</t>
+  </si>
+  <si>
+    <t>Metropolitan Community Health Services dba Agape Health Services</t>
+  </si>
+  <si>
+    <t>Chief Behavioral Health Officer, Clinical Therapist</t>
+  </si>
+  <si>
+    <t>120 W Martin Luther King Jr Dr</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Graham, Tiffany</t>
+  </si>
+  <si>
+    <t>MA, BS</t>
+  </si>
+  <si>
+    <t>704-247-7111</t>
+  </si>
+  <si>
+    <t>tgraham@nccope.org</t>
+  </si>
+  <si>
+    <t>Creative Opportunities for Personal Empowerment, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chief Clinical Officer </t>
+  </si>
+  <si>
+    <t>300 Copperfield Blvd NE Suite 205C</t>
+  </si>
+  <si>
+    <t>Harris, Deitra</t>
+  </si>
+  <si>
+    <t>980-420-3518</t>
+  </si>
+  <si>
+    <t>alex@beaconbridgehs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Therapist </t>
+  </si>
+  <si>
+    <t>1016 E 16th St APT 307</t>
+  </si>
+  <si>
+    <t>Hatfield, Megan</t>
+  </si>
+  <si>
+    <t>828-652-2919 ext 1218</t>
+  </si>
+  <si>
+    <t>megan.hatfield@rhanet.org</t>
+  </si>
+  <si>
+    <t>Therapist </t>
+  </si>
+  <si>
+    <t>486 Spaulding Rd Suite B</t>
+  </si>
+  <si>
+    <t>Huffman, Hannah</t>
+  </si>
+  <si>
+    <t>MA, EdS</t>
+  </si>
+  <si>
+    <t>980-292-1467</t>
+  </si>
+  <si>
+    <t>hannah@anchorfamilycounselingnc.com</t>
+  </si>
+  <si>
+    <t>Anchor Family Counseling</t>
+  </si>
+  <si>
+    <t>506 S Sutherland Ave</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>Clinical Team Lead</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jamison, Shirlee </t>
+  </si>
+  <si>
+    <t>980-229-2426</t>
+  </si>
+  <si>
+    <t>shirleejamison@gmail.com</t>
+  </si>
+  <si>
+    <t>Excel Peer Support Services</t>
+  </si>
+  <si>
+    <t>Substance Abuse Supervisor</t>
+  </si>
+  <si>
+    <t>11400 Celandine Court</t>
+  </si>
+  <si>
+    <t>Jones, Achovia</t>
+  </si>
+  <si>
+    <t>252-638-7875</t>
+  </si>
+  <si>
+    <t>achoviaj@gmail.com</t>
+  </si>
+  <si>
+    <t>BH Director</t>
+  </si>
+  <si>
+    <t>1405 S. Glenburnie Road</t>
+  </si>
+  <si>
+    <t>Jones, Latonya</t>
+  </si>
+  <si>
+    <t>252-741-3413</t>
+  </si>
+  <si>
+    <t>ljones@agapechc.org</t>
+  </si>
+  <si>
+    <t>Agape Health Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115 Adam Street </t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>Jones, Wanda</t>
+  </si>
+  <si>
+    <t>704-498-8898</t>
+  </si>
+  <si>
+    <t>jonesdrwanda@gmail.com</t>
+  </si>
+  <si>
+    <t>A Safe Place Empowerment Network</t>
+  </si>
+  <si>
+    <t>260 W Main Avenue</t>
+  </si>
+  <si>
+    <t>Kidd-Gillis, Paige</t>
+  </si>
+  <si>
+    <t>919-340-4971</t>
+  </si>
+  <si>
+    <t>paige.kidd-gillis@lpnt.net</t>
+  </si>
+  <si>
+    <t>100 Hospital Drive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knapp, Kelli </t>
+  </si>
+  <si>
+    <t>910-353-0972</t>
+  </si>
+  <si>
+    <t>kelliknapp@communitypreventionservices.com</t>
+  </si>
+  <si>
+    <t>Community Prevention Services</t>
+  </si>
+  <si>
+    <t>Vice President/Community Prevention Services</t>
+  </si>
+  <si>
+    <t>918 Henderson Drive</t>
+  </si>
+  <si>
+    <t>Krempasky, Angela</t>
+  </si>
+  <si>
+    <t>M.Ed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">828-716-0962                                         </t>
+  </si>
+  <si>
+    <t>ange3883@proton.me </t>
+  </si>
+  <si>
+    <t>107 B/C./D Cherry Mountain St.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leonard, Johnny </t>
+  </si>
+  <si>
+    <t>910-323-3368</t>
+  </si>
+  <si>
+    <t>jleonard@healingmindsnc.com</t>
+  </si>
+  <si>
+    <t>Lighthouse Counseling Center</t>
+  </si>
+  <si>
+    <t>901 Arsenal Ave STE 202</t>
+  </si>
+  <si>
+    <t>Linares, Jarytza Avalos</t>
+  </si>
+  <si>
+    <t>980-269-1673</t>
+  </si>
+  <si>
+    <t>jlinares@victoryfamilycounseling.org</t>
+  </si>
+  <si>
+    <t>Victory Family Counseling</t>
+  </si>
+  <si>
+    <t>Bilingual Psychotherapist</t>
+  </si>
+  <si>
+    <t>11 Union St. S. Suite 200</t>
+  </si>
+  <si>
+    <t>Long, Katherine</t>
+  </si>
+  <si>
+    <t>984-377-8576</t>
+  </si>
+  <si>
+    <t>katherine@beaconbridgehs.com</t>
+  </si>
+  <si>
+    <t>Beacon Bridge</t>
+  </si>
+  <si>
+    <t>415 Dunston Ave</t>
+  </si>
+  <si>
+    <t>Manning, Darrell</t>
+  </si>
+  <si>
+    <t>828-317-1060</t>
+  </si>
+  <si>
+    <t>darrell.manning@cherokeecounty-nc.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provider: Darrell W. Manning </t>
+  </si>
+  <si>
+    <t>MAT counselor with Cherokee County Sheriff’s Department</t>
+  </si>
+  <si>
+    <t>577 Regal Street</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>McCabe, Shannon</t>
+  </si>
+  <si>
+    <t>(919) 599-6793</t>
+  </si>
+  <si>
+    <t>smccabe@greateroutreachsvcs.com</t>
+  </si>
+  <si>
+    <t>Greater Outreach Services, Inc.</t>
+  </si>
+  <si>
+    <t>2530 Meridian Parkway, Suite 3090</t>
+  </si>
+  <si>
+    <t>McGilberry, Janice</t>
+  </si>
+  <si>
+    <t>919-908-9308</t>
+  </si>
+  <si>
+    <t>jmcgilberry@connectforwellness.com</t>
+  </si>
+  <si>
+    <t>Connect Center for Wellness, PLLC</t>
+  </si>
+  <si>
+    <t>1802 Martin Luther King Jr. Parkway, Ste. 107</t>
+  </si>
+  <si>
+    <t>Mitchell, Terri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">terri.mitchell@rhanet.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RHA Health Services </t>
+  </si>
+  <si>
+    <t>395 3rd Ave SW</t>
+  </si>
+  <si>
+    <t>252-933-5038</t>
+  </si>
+  <si>
+    <t>jtp12379@yahoo.com</t>
+  </si>
+  <si>
+    <t>Yotaron</t>
+  </si>
+  <si>
+    <t>OPT Therapist</t>
+  </si>
+  <si>
+    <t>3106- B South Memorial Dr</t>
+  </si>
+  <si>
+    <t>Perkins, Michelle</t>
+  </si>
+  <si>
+    <t>Perry, Shamelya</t>
+  </si>
+  <si>
+    <t>252-864-5259</t>
+  </si>
+  <si>
+    <t>sperry@allaroundhomecarellc.org</t>
+  </si>
+  <si>
+    <t>All Around Home Care, LLC</t>
+  </si>
+  <si>
+    <t>3705 Hwy 98 West</t>
+  </si>
+  <si>
+    <t>Spring Hope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pratt-Winborne, Lisa </t>
+  </si>
+  <si>
+    <t>MSC</t>
+  </si>
+  <si>
+    <t>202-510-8846</t>
+  </si>
+  <si>
+    <t>Preece, Marlena</t>
+  </si>
+  <si>
+    <t>336-886-5594</t>
+  </si>
+  <si>
+    <t>mpreece@caringservices.org</t>
+  </si>
+  <si>
+    <t>Caring Services Inc</t>
+  </si>
+  <si>
+    <t>102 Chesnut Drive</t>
+  </si>
+  <si>
+    <t>Rettis, Sandra</t>
+  </si>
+  <si>
+    <t>980-207-9947</t>
+  </si>
+  <si>
+    <t>srettis@victoryfamilycounseling.org</t>
+  </si>
+  <si>
+    <t>Victory Family Counseling PLLC</t>
+  </si>
+  <si>
+    <t>11 Union St. South, Suite 201</t>
+  </si>
+  <si>
+    <t>Sherrill, Shermunda</t>
+  </si>
+  <si>
+    <t>252-946-0585</t>
+  </si>
+  <si>
+    <t>ssherril@dreamprovidercare.net</t>
+  </si>
+  <si>
+    <t>Dream Provider Care Services</t>
+  </si>
+  <si>
+    <t>216 Stewart Parkway</t>
+  </si>
+  <si>
+    <t>Silmon, LeBrandon</t>
+  </si>
+  <si>
+    <t>(980) 401-0097</t>
+  </si>
+  <si>
+    <t>Lebrandon@crichardsoncounseling.com</t>
+  </si>
+  <si>
+    <t>Sosa, Theresa</t>
+  </si>
+  <si>
+    <t>704-633-3616 ex 1787</t>
+  </si>
+  <si>
+    <t>thsosa@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>2129 Statesville Blvd</t>
+  </si>
+  <si>
+    <t>Storm-West, Epic</t>
+  </si>
+  <si>
+    <t>919-238-7380</t>
+  </si>
+  <si>
+    <t>Stormiewest@ehccnc.org</t>
+  </si>
+  <si>
+    <t>Enduring Hands Community Care</t>
+  </si>
+  <si>
+    <t>Lead Therapist</t>
+  </si>
+  <si>
+    <t>218 S. Churton St, Suite 103</t>
+  </si>
+  <si>
+    <t>Hillsborough</t>
+  </si>
+  <si>
+    <t>Strachota, Kathryn</t>
+  </si>
+  <si>
+    <t>Ma.E.d</t>
+  </si>
+  <si>
+    <t>828-585-2339</t>
   </si>
   <si>
     <t>kathryn@helpinguheal.net</t>
   </si>
   <si>
-    <t>michelle@helpinguheal.net</t>
-[...26 lines deleted...]
-    <t>LME-MCO</t>
+    <t xml:space="preserve">4 Herman Ave ext., Suite B </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Striblin, Erica </t>
+  </si>
+  <si>
+    <t>Glbhc25@gmail.com</t>
+  </si>
+  <si>
+    <t>Owner/Clinician</t>
+  </si>
+  <si>
+    <t>210 East Second Street Suite 105</t>
+  </si>
+  <si>
+    <t>Suros, Ciara</t>
+  </si>
+  <si>
+    <t>919-776-4000</t>
+  </si>
+  <si>
+    <t>Csuros@theplacetooheal.com</t>
+  </si>
+  <si>
+    <t>Ciara Suros/The Place to Heal</t>
+  </si>
+  <si>
+    <t>136 Carbonton Road Suite 118</t>
+  </si>
+  <si>
+    <t>Tolbert, Ashley</t>
+  </si>
+  <si>
+    <t>BS, MA</t>
+  </si>
+  <si>
+    <t>828-424-8705</t>
+  </si>
+  <si>
+    <t>atolbertfta@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From the Ashes Cultural Arts &amp; Counseling LLC </t>
+  </si>
+  <si>
+    <t>Co-owner, Clinician, Clinical supervisor-intern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70 South Market Street </t>
+  </si>
+  <si>
+    <t>Tolbert, Heather</t>
+  </si>
+  <si>
+    <t>828-424-0378</t>
+  </si>
+  <si>
+    <t>htolbertfta@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From the Ashes Cultural Arts and Counseling </t>
+  </si>
+  <si>
+    <t>Co-Owner, Clinical Supervisor, Clinician</t>
+  </si>
+  <si>
+    <t>Alliance, Trillium</t>
+  </si>
+  <si>
+    <t>Towe, Teneisha</t>
+  </si>
+  <si>
+    <t>919-255-7233</t>
+  </si>
+  <si>
+    <t>teneisha.towe@elwyn.org</t>
+  </si>
+  <si>
+    <t>Forensics Clinician</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaughan, Hillary Faulk </t>
+  </si>
+  <si>
+    <t>910-794-3929 x 104</t>
+  </si>
+  <si>
+    <t>hfaulk@pamentalhealth.com</t>
+  </si>
+  <si>
+    <t>Physician Alliance for Mental Health</t>
+  </si>
+  <si>
+    <t>3208 Oleander Dr</t>
+  </si>
+  <si>
+    <t>Wagner, Melissa</t>
+  </si>
+  <si>
+    <t>980-474-0117</t>
+  </si>
+  <si>
+    <t>melissa@insightsinrecovery.com</t>
+  </si>
+  <si>
+    <t>Insights in Recovery</t>
+  </si>
+  <si>
+    <t>310 West 3rd Avenue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weatherly, Marsha </t>
+  </si>
+  <si>
+    <t>910-616-8246</t>
+  </si>
+  <si>
+    <t>mweatherly@healing1hope.org</t>
+  </si>
+  <si>
+    <t>Self Marsha Weatherly</t>
+  </si>
+  <si>
+    <t>Mental Health Therapist</t>
+  </si>
+  <si>
+    <t>4209 Whitehurst Drive</t>
+  </si>
+  <si>
+    <t>Wiles-Williamson, Jessica</t>
+  </si>
+  <si>
+    <t>jessica.williamson@rhanet.org</t>
+  </si>
+  <si>
+    <t>CST Behavioral Health Licensed Team Lead</t>
+  </si>
+  <si>
+    <t>Wilson, Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">919-663-2955 </t>
+  </si>
+  <si>
+    <t>micwilson@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daymark Recovery Services </t>
+  </si>
+  <si>
+    <t>1105 E Cardinal St.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yates, Natalie </t>
+  </si>
+  <si>
+    <t>PhD, MSW</t>
+  </si>
+  <si>
+    <t>ACT Team Lead</t>
+  </si>
+  <si>
+    <t>910-875-5590</t>
+  </si>
+  <si>
+    <t>Greater Vision Counseling and Consulting</t>
+  </si>
+  <si>
+    <t>402 Harris Ave</t>
+  </si>
+  <si>
+    <t>Parker, Justin</t>
+  </si>
+  <si>
+    <t>Tillman, Lu Evelyn</t>
+  </si>
+  <si>
+    <t>luevelyntillman@greatervisioncounseling.com</t>
+  </si>
+  <si>
+    <t>Bryant, Lontonia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10130 Mallard Creek Rd, Ste 207 </t>
+  </si>
+  <si>
+    <t>877-305-0570</t>
+  </si>
+  <si>
+    <t>828-455-9602</t>
+  </si>
+  <si>
+    <t>info@cheryllandrews.com</t>
+  </si>
+  <si>
+    <t>Alliance, Partners</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anding, Sydney </t>
+  </si>
+  <si>
+    <t>MA, MBA</t>
+  </si>
+  <si>
+    <t>Cullen, Danielle</t>
+  </si>
+  <si>
+    <t>984-464-1769</t>
+  </si>
+  <si>
+    <t>Elwyn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5509 Creedmor Rd </t>
+  </si>
+  <si>
+    <t>Brown, DeLonna</t>
+  </si>
+  <si>
+    <t>267-889-2248</t>
+  </si>
+  <si>
+    <t>Delonna.Brown2@elwyn.org</t>
+  </si>
+  <si>
+    <t>Marterer, Patricia</t>
+  </si>
+  <si>
+    <t>434-294-1977</t>
+  </si>
+  <si>
+    <t>reretram@hotmail.com</t>
+  </si>
+  <si>
+    <t>Cook, Emily</t>
+  </si>
+  <si>
+    <t>704-519-7338</t>
+  </si>
+  <si>
+    <t>emily.cook2mecknc.gov</t>
+  </si>
+  <si>
+    <t>Criminal Justice Services 715 E 4th St</t>
+  </si>
+  <si>
+    <t>savvyshrinkinc@gmail.com</t>
+  </si>
+  <si>
+    <t>Self-Employed</t>
+  </si>
+  <si>
+    <t>Lanier, Carolyn</t>
+  </si>
+  <si>
+    <t>Williams, Nekisha</t>
+  </si>
+  <si>
+    <t>919-724-5415</t>
+  </si>
+  <si>
+    <t>accesscounselingservices@gmail.com</t>
+  </si>
+  <si>
+    <t>Fidelity Community Support Group</t>
+  </si>
+  <si>
+    <t>Contractor/Licensed Clinician</t>
+  </si>
+  <si>
+    <t>O'Carroll, Donal</t>
+  </si>
+  <si>
+    <t>828-652-2919 ext 1210</t>
+  </si>
+  <si>
+    <t>Donal.Ocarroll@rhanet.org</t>
+  </si>
+  <si>
+    <t>Outpatient Clinician</t>
+  </si>
+  <si>
+    <t xml:space="preserve">486 Spaulding Rd. </t>
+  </si>
+  <si>
+    <t>Ewing, Sommer</t>
+  </si>
+  <si>
+    <t>980-636-7800</t>
+  </si>
+  <si>
+    <t>contact@sommerewing.com</t>
+  </si>
+  <si>
+    <t>Promises Connected Family Treatment, PLLC</t>
+  </si>
+  <si>
+    <t>Licensed Marriage &amp; Family Therapist/CEO/Owner</t>
+  </si>
+  <si>
+    <t>507 W. Innes St, Suite 240</t>
+  </si>
+  <si>
+    <t>Stewart, Dietrich</t>
+  </si>
+  <si>
+    <t>PhD, MMFT</t>
+  </si>
+  <si>
+    <t>704-567-0790</t>
+  </si>
+  <si>
+    <t>dietrich.stewart@amarawellness.org</t>
+  </si>
+  <si>
+    <t>Amara Wellness Services</t>
+  </si>
+  <si>
+    <t>VP of Clinical Services</t>
+  </si>
+  <si>
+    <t>5108 Reagan Drive, #9</t>
+  </si>
+  <si>
+    <t>Ritchey, Gigi</t>
+  </si>
+  <si>
+    <t>EdD</t>
+  </si>
+  <si>
+    <t>The Carter Clinic, P.A.</t>
+  </si>
+  <si>
+    <t>Clinical Program Director</t>
+  </si>
+  <si>
+    <t>4009 Barrett Dr. Suite 100</t>
+  </si>
+  <si>
+    <t>James, Charmaine</t>
+  </si>
+  <si>
+    <t>PhD, MS</t>
+  </si>
+  <si>
+    <t>charmaine@thecarterclinic.com</t>
+  </si>
+  <si>
+    <t>Bogutz, Meghan</t>
+  </si>
+  <si>
+    <t>828-649-9278</t>
+  </si>
+  <si>
+    <t>meghan.bogutz@rha.net</t>
+  </si>
+  <si>
+    <t>13 S. Main St. 2nd Floor</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Moore, Carolynn</t>
+  </si>
+  <si>
+    <t>828-722-1211</t>
+  </si>
+  <si>
+    <t>carolynn.moore@rhanet.org</t>
+  </si>
+  <si>
+    <t>406 Daniel Rd</t>
+  </si>
+  <si>
+    <t>Partners Health Management, Vaya</t>
+  </si>
+  <si>
+    <t>Cooper, Alberta</t>
+  </si>
+  <si>
+    <t>704-694-6588 x 2618</t>
+  </si>
+  <si>
+    <t>acooper@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anson Center 704 Old Lilesville Rd. </t>
+  </si>
+  <si>
+    <t>Glynn, Maegan</t>
+  </si>
+  <si>
+    <t>maeganglynn@communitypreventionservices.com</t>
+  </si>
+  <si>
+    <t>Galasso, Jamie</t>
+  </si>
+  <si>
+    <t>jgalasso@caringservices.org</t>
+  </si>
+  <si>
+    <t>Substance Abuse Clinician</t>
+  </si>
+  <si>
+    <t>102 Chestnut Dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr.claniercounselor@gmail.com </t>
+  </si>
+  <si>
+    <t>704-606-3033</t>
+  </si>
+  <si>
+    <t>Step By Step Counseling &amp; Community Services PLLC</t>
+  </si>
+  <si>
+    <t>Owner, LCMHC</t>
+  </si>
+  <si>
+    <t>Additional Address: 4919 Albermarle Rd. Suite 101, Charlotte, NC  28205</t>
+  </si>
+  <si>
+    <t>Accelerating Community Services</t>
+  </si>
+  <si>
+    <t>gigi@acceleratingcommunityservices.com</t>
+  </si>
+  <si>
+    <t>Therapist &amp; Clinical Supervisor</t>
+  </si>
+  <si>
+    <t>919-327- 8226 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...14 lines deleted...]
-      <b/>
       <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
+      <u/>
       <sz val="12"/>
+      <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0C0C0"/>
+        <bgColor rgb="FFC0C0C0"/>
+      </patternFill>
+    </fill>
+    <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{2D553406-AAA9-4F80-9526-ABC0BF017719}"/>
+    <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{779DEA26-1F7B-48DB-A8DA-63A1A113F505}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 4" xfId="2" xr:uid="{33ADD905-A0EA-44C4-8163-1A6AA6CFC406}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{B194B493-CF98-4860-B426-94AB38931442}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{8A55CC94-B8F7-463B-8C12-8BA86EBF0CFF}"/>
+    <cellStyle name="Normal 4" xfId="5" xr:uid="{A5B49C6D-5E1B-45FB-898C-00C00DE57FCB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3872,7606 +4601,24677 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcotto@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginia.hart@atriumhealth.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shameikabostic@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arucker@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcook@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcofwnc@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smidgette@positivelc.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@onetherapync.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:courteney.schenck@gmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kchrist@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryn@helpinguheal.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camabe@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jparker@pathways2life.health" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrobinson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzy.mayberry@rhanet.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda.connelly@monarchnc.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsmith@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niservinc@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@breathewellnesscounseling.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccooperczfn@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adrienne.r.wehking@nccourts.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.cuthrell@serenitycounselingrc.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.nash@elwyn.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tood.posey@monarchnc.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scgatlinglcsw@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsouthard@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christopher.Peters@MeckNC.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ysmith@cccommunicare.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs1@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toni.holt@holtassessmentservicesllc.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtucker@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anThompson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbowers@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwilder@hoperessolns.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IHCS2020@outlook.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbarnett@ffssllc.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bree@atcrc.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartin@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonya.farr@rhanet.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caitlyn.hough@fspcares.org" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephine.shivers@atriumhealth.org" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brooke.mclaughlin@elwyn.org" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@helpinguheal.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mserterry@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brblalock@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.powell@rhanet.org" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.lee@rhanet.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewislewis95@aol.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khopperstad@cccommunicare.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mombie210@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilliams@carolinacss.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkey@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heathersimons200@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.garcia.rolon@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baileyinnovationsgroup@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knorman@justtodayhcw.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.gainey@monarchnc.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jill.davis@acswnc.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abrown@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shonnon@spurcellcounseling.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwillett@arjcares.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robingray73@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bianca@collaborativetherapyandwellness.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbessasparis@cccommunicare.org" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivia.banville@elwyn.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.espeche@elwyn.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@akachisolution.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kseryby@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbossong@drbossong.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tpressley@rehabilitateyourlife.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lovelifecounselingservice@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradfordassociatesllc@outlook.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radsonstrayerpsychological@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgolzio@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accpllc2024@yahoo.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.vanhoy@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamscounselingservicepllc7200@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamarr@charlottecounselingandconsulting.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demarvis.augustus@trilliumnc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey.clark@rhanet.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palstondaye@fhr.net" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs14@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shandale.alcorn@rhanet.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luevelyntillman@greatervisioncounseling.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yohmina@selflessusa.org" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:journeycounselingservice@yahoo.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mclaurin211@aol.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:restoringbodiesminds@gmail.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronsenia.lindsay@elwyn.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggardiner@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:positiveredirection@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmitchell@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ldaye@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:differentapproachnc@outlook.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcs.inc7@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aodim@sunriseclinical.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashlei@rmrbt.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhearon@ddsindividualscouplescounseling.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amber@worryfreenc.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhubbardlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharon.muhammad@mecklenburgcountync.gov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DeShawn.Spears@MecklenburgCountyNC.gov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dddbarney@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.z.psy@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clentz@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elafevre@rhanet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsturgill@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcknnc@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susan.e.smith@eastersealsucp.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolpha.bassett@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs5@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmartin@itsurmove.net" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drknaudtoffice@att.net" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonita.irwin@rhanet.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmoore@cccommunicare.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wogatzkek@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:warrenhoskinsii@gmail.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ljackson@cccommunicare.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keischapruden@hotmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elwatson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgrice@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksmith@cccommunicare.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holtassessmentservicesllc@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksoban@mha-triad.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwinston@seintegratedcare.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbandzwolek@octoberroadinc.net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwilkins@visionbhs.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lovelifecounselingservice@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elaine.howell@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddogan@cccommunicare.org" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spencer.vann@keystorecoverycs.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:surefoundationbhs@yahoo.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dempsterc@aol.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WilliamBattaile@BattaileConsultingLLC.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@akachisolution.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcotto@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shonnon@spurcellcounseling.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.powell@rhanet.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DeShawn.Spears@MecklenburgCountyNC.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kchrist@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spencer.vann@keystorecoverycs.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cheryllandrews.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clentz@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.espeche@elwyn.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbandzwolek@octoberroadinc.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acooper@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey.clark@rhanet.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holtassessmentservicesllc@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brblalock@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robingray73@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcs.inc7@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tpressley@rehabilitateyourlife.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@onetherapync.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accpllc2024@yahoo.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wogatzkek@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bianca@collaborativetherapyandwellness.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dddbarney@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denotrawinston@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@sommerewing.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mserterry@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharon.muhammad@mecklenburgcountync.gov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronsenia.lindsay@elwyn.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lovelifecounselingservice@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sperry@allaroundhomecarellc.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palstondaye@fhr.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcknnc@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs1@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anThompson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcook@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niservinc@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smidgette@positivelc.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonita.irwin@rhanet.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgrice@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adrienne.r.wehking@nccourts.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caitlyn.hough@fspcares.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:warrenhoskinsii@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accesscounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan.bogutz@rha.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrobinson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.lee@rhanet.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.vanhoy@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.cuthrell@serenitycounselingrc.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamscounselingservicepllc7200@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kfiguero@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reretram@hotmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demarvis.augustus@trilliumnc.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camabe@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shameikabostic@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knorman@justtodayhcw.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsmith@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbossong@drbossong.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elwatson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ljackson@cccommunicare.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:journeycounselingservice@yahoo.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dietrich.stewart@amarawellness.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalasso@caringservices.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baileyinnovationsgroup@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwilkins@visionbhs.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewislewis95@aol.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartin@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolpha.bassett@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginia.hart@atriumhealth.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.nash@elwyn.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josie.rana@caladriustherapy.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicebritt28@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luevelyntillman@greatervisioncounseling.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkey@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elafevre@rhanet.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WilliamBattaile@BattaileConsultingLLC.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs14@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmitchell@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abrown@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bree@atcrc.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsouthard@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolynn.moore@rhanet.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christopher.Peters@MeckNC.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbowers@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbarnett@ffssllc.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhearon@ddsindividualscouplescounseling.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mombie210@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwillett@arjcares.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddogan@cccommunicare.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilliams@carolinacss.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbessasparis@cccommunicare.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@helpinguheal.net" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.manning@cherokeecounty-nc.gov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savvyshrinkinc@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Donal.Ocarroll@rhanet.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keischapruden@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsturgill@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.garcia.rolon@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ysmith@cccommunicare.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IHCS2020@outlook.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.claniercounselor@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwilder@hoperessolns.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABrown@algsenior.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radsonstrayerpsychological@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:restoringbodiesminds@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Delonna.Brown2@elwyn.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charmaine@thecarterclinic.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggardiner@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elaine.howell@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icornwell@daymarkrecovery.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AI202"/>
+  <dimension ref="A1:DS230"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F10" sqref="F10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A196" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D205" sqref="D205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.77734375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="35" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="41" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="27.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="42.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="63.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="43.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="43.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="6.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="60.6640625" style="94" customWidth="1"/>
+    <col min="13" max="123" width="8.88671875" style="3"/>
+    <col min="124" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="8" t="s">
+    <row r="1" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="B1" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="C1" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:123" s="20" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2" s="4">
+        <v>28070</v>
+      </c>
+      <c r="L2" s="95"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
+      <c r="BL2" s="5"/>
+      <c r="BM2" s="5"/>
+      <c r="BN2" s="5"/>
+      <c r="BO2" s="5"/>
+      <c r="BP2" s="5"/>
+      <c r="BQ2" s="5"/>
+      <c r="BR2" s="5"/>
+      <c r="BS2" s="5"/>
+      <c r="BT2" s="5"/>
+      <c r="BU2" s="5"/>
+      <c r="BV2" s="5"/>
+      <c r="BW2" s="5"/>
+      <c r="BX2" s="5"/>
+      <c r="BY2" s="5"/>
+      <c r="BZ2" s="5"/>
+      <c r="CA2" s="5"/>
+      <c r="CB2" s="5"/>
+      <c r="CC2" s="5"/>
+      <c r="CD2" s="5"/>
+      <c r="CE2" s="5"/>
+      <c r="CF2" s="5"/>
+      <c r="CG2" s="5"/>
+      <c r="CH2" s="5"/>
+      <c r="CI2" s="5"/>
+      <c r="CJ2" s="5"/>
+      <c r="CK2" s="5"/>
+      <c r="CL2" s="5"/>
+      <c r="CM2" s="5"/>
+      <c r="CN2" s="5"/>
+      <c r="CO2" s="5"/>
+      <c r="CP2" s="5"/>
+      <c r="CQ2" s="5"/>
+      <c r="CR2" s="5"/>
+      <c r="CS2" s="5"/>
+      <c r="CT2" s="5"/>
+      <c r="CU2" s="5"/>
+      <c r="CV2" s="5"/>
+      <c r="CW2" s="5"/>
+      <c r="CX2" s="5"/>
+      <c r="CY2" s="5"/>
+      <c r="CZ2" s="5"/>
+      <c r="DA2" s="5"/>
+      <c r="DB2" s="5"/>
+      <c r="DC2" s="5"/>
+      <c r="DD2" s="5"/>
+      <c r="DE2" s="5"/>
+      <c r="DF2" s="5"/>
+      <c r="DG2" s="5"/>
+      <c r="DH2" s="5"/>
+      <c r="DI2" s="5"/>
+      <c r="DJ2" s="5"/>
+      <c r="DK2" s="5"/>
+      <c r="DL2" s="5"/>
+      <c r="DM2" s="5"/>
+      <c r="DN2" s="5"/>
+      <c r="DO2" s="5"/>
+      <c r="DP2" s="5"/>
+      <c r="DQ2" s="5"/>
+      <c r="DR2" s="5"/>
+      <c r="DS2" s="5"/>
+    </row>
+    <row r="3" spans="1:123" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="10">
+        <v>27612</v>
+      </c>
+      <c r="L3" s="36"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+      <c r="S3" s="15"/>
+      <c r="T3" s="15"/>
+      <c r="U3" s="15"/>
+      <c r="V3" s="15"/>
+      <c r="W3" s="15"/>
+      <c r="X3" s="15"/>
+      <c r="Y3" s="15"/>
+      <c r="Z3" s="15"/>
+      <c r="AA3" s="15"/>
+      <c r="AB3" s="15"/>
+      <c r="AC3" s="15"/>
+      <c r="AD3" s="15"/>
+      <c r="AE3" s="15"/>
+      <c r="AF3" s="15"/>
+      <c r="AG3" s="15"/>
+      <c r="AH3" s="15"/>
+      <c r="AI3" s="15"/>
+      <c r="AJ3" s="15"/>
+      <c r="AK3" s="15"/>
+      <c r="AL3" s="15"/>
+      <c r="AM3" s="15"/>
+      <c r="AN3" s="15"/>
+      <c r="AO3" s="15"/>
+      <c r="AP3" s="15"/>
+      <c r="AQ3" s="15"/>
+      <c r="AR3" s="15"/>
+      <c r="AS3" s="15"/>
+      <c r="AT3" s="15"/>
+      <c r="AU3" s="15"/>
+      <c r="AV3" s="15"/>
+      <c r="AW3" s="15"/>
+      <c r="AX3" s="15"/>
+      <c r="AY3" s="15"/>
+      <c r="AZ3" s="15"/>
+      <c r="BA3" s="15"/>
+      <c r="BB3" s="15"/>
+      <c r="BC3" s="15"/>
+      <c r="BD3" s="15"/>
+      <c r="BE3" s="15"/>
+      <c r="BF3" s="15"/>
+      <c r="BG3" s="15"/>
+      <c r="BH3" s="15"/>
+      <c r="BI3" s="15"/>
+      <c r="BJ3" s="15"/>
+      <c r="BK3" s="15"/>
+      <c r="BL3" s="15"/>
+      <c r="BM3" s="15"/>
+      <c r="BN3" s="15"/>
+      <c r="BO3" s="15"/>
+      <c r="BP3" s="15"/>
+      <c r="BQ3" s="15"/>
+      <c r="BR3" s="15"/>
+      <c r="BS3" s="15"/>
+      <c r="BT3" s="15"/>
+      <c r="BU3" s="15"/>
+      <c r="BV3" s="15"/>
+      <c r="BW3" s="15"/>
+      <c r="BX3" s="15"/>
+      <c r="BY3" s="15"/>
+      <c r="BZ3" s="15"/>
+      <c r="CA3" s="15"/>
+      <c r="CB3" s="15"/>
+      <c r="CC3" s="15"/>
+      <c r="CD3" s="15"/>
+      <c r="CE3" s="15"/>
+      <c r="CF3" s="15"/>
+      <c r="CG3" s="15"/>
+      <c r="CH3" s="15"/>
+      <c r="CI3" s="15"/>
+      <c r="CJ3" s="15"/>
+      <c r="CK3" s="15"/>
+      <c r="CL3" s="15"/>
+      <c r="CM3" s="15"/>
+      <c r="CN3" s="15"/>
+      <c r="CO3" s="15"/>
+      <c r="CP3" s="15"/>
+      <c r="CQ3" s="15"/>
+      <c r="CR3" s="15"/>
+      <c r="CS3" s="15"/>
+      <c r="CT3" s="15"/>
+      <c r="CU3" s="15"/>
+      <c r="CV3" s="15"/>
+      <c r="CW3" s="15"/>
+      <c r="CX3" s="15"/>
+      <c r="CY3" s="15"/>
+      <c r="CZ3" s="15"/>
+      <c r="DA3" s="15"/>
+      <c r="DB3" s="15"/>
+      <c r="DC3" s="15"/>
+      <c r="DD3" s="15"/>
+      <c r="DE3" s="15"/>
+      <c r="DF3" s="15"/>
+      <c r="DG3" s="15"/>
+      <c r="DH3" s="15"/>
+      <c r="DI3" s="15"/>
+      <c r="DJ3" s="15"/>
+      <c r="DK3" s="15"/>
+      <c r="DL3" s="15"/>
+      <c r="DM3" s="15"/>
+      <c r="DN3" s="15"/>
+      <c r="DO3" s="15"/>
+      <c r="DP3" s="15"/>
+      <c r="DQ3" s="15"/>
+      <c r="DR3" s="15"/>
+      <c r="DS3" s="15"/>
+    </row>
+    <row r="4" spans="1:123" s="26" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="53" t="s">
+        <v>636</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="53" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E4" s="44" t="s">
+        <v>860</v>
+      </c>
+      <c r="F4" s="44" t="s">
+        <v>861</v>
+      </c>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44" t="s">
+        <v>862</v>
+      </c>
+      <c r="I4" s="44" t="s">
+        <v>604</v>
+      </c>
+      <c r="J4" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="44">
+        <v>28607</v>
+      </c>
+      <c r="L4" s="36"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
+      <c r="R4" s="15"/>
+      <c r="S4" s="15"/>
+      <c r="T4" s="15"/>
+      <c r="U4" s="15"/>
+      <c r="V4" s="15"/>
+      <c r="W4" s="15"/>
+      <c r="X4" s="15"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="15"/>
+      <c r="AA4" s="15"/>
+      <c r="AB4" s="15"/>
+      <c r="AC4" s="15"/>
+      <c r="AD4" s="15"/>
+      <c r="AE4" s="15"/>
+      <c r="AF4" s="15"/>
+      <c r="AG4" s="15"/>
+      <c r="AH4" s="15"/>
+      <c r="AI4" s="15"/>
+      <c r="AJ4" s="15"/>
+      <c r="AK4" s="15"/>
+      <c r="AL4" s="15"/>
+      <c r="AM4" s="15"/>
+      <c r="AN4" s="15"/>
+      <c r="AO4" s="15"/>
+      <c r="AP4" s="15"/>
+      <c r="AQ4" s="15"/>
+      <c r="AR4" s="15"/>
+      <c r="AS4" s="15"/>
+      <c r="AT4" s="15"/>
+      <c r="AU4" s="15"/>
+      <c r="AV4" s="15"/>
+      <c r="AW4" s="15"/>
+      <c r="AX4" s="15"/>
+      <c r="AY4" s="15"/>
+      <c r="AZ4" s="15"/>
+      <c r="BA4" s="15"/>
+      <c r="BB4" s="15"/>
+      <c r="BC4" s="15"/>
+      <c r="BD4" s="15"/>
+      <c r="BE4" s="15"/>
+      <c r="BF4" s="15"/>
+      <c r="BG4" s="15"/>
+      <c r="BH4" s="15"/>
+      <c r="BI4" s="15"/>
+      <c r="BJ4" s="15"/>
+      <c r="BK4" s="15"/>
+      <c r="BL4" s="15"/>
+      <c r="BM4" s="15"/>
+      <c r="BN4" s="15"/>
+      <c r="BO4" s="15"/>
+      <c r="BP4" s="15"/>
+      <c r="BQ4" s="15"/>
+      <c r="BR4" s="15"/>
+      <c r="BS4" s="15"/>
+      <c r="BT4" s="15"/>
+      <c r="BU4" s="15"/>
+      <c r="BV4" s="15"/>
+      <c r="BW4" s="15"/>
+      <c r="BX4" s="15"/>
+      <c r="BY4" s="15"/>
+      <c r="BZ4" s="15"/>
+      <c r="CA4" s="15"/>
+      <c r="CB4" s="15"/>
+      <c r="CC4" s="15"/>
+      <c r="CD4" s="15"/>
+      <c r="CE4" s="15"/>
+      <c r="CF4" s="15"/>
+      <c r="CG4" s="15"/>
+      <c r="CH4" s="15"/>
+      <c r="CI4" s="15"/>
+      <c r="CJ4" s="15"/>
+      <c r="CK4" s="15"/>
+      <c r="CL4" s="15"/>
+      <c r="CM4" s="15"/>
+      <c r="CN4" s="15"/>
+      <c r="CO4" s="15"/>
+      <c r="CP4" s="15"/>
+      <c r="CQ4" s="15"/>
+      <c r="CR4" s="15"/>
+      <c r="CS4" s="15"/>
+      <c r="CT4" s="15"/>
+      <c r="CU4" s="15"/>
+      <c r="CV4" s="15"/>
+      <c r="CW4" s="15"/>
+      <c r="CX4" s="15"/>
+      <c r="CY4" s="15"/>
+      <c r="CZ4" s="15"/>
+      <c r="DA4" s="15"/>
+      <c r="DB4" s="15"/>
+      <c r="DC4" s="15"/>
+      <c r="DD4" s="15"/>
+      <c r="DE4" s="15"/>
+      <c r="DF4" s="15"/>
+      <c r="DG4" s="15"/>
+      <c r="DH4" s="15"/>
+      <c r="DI4" s="15"/>
+      <c r="DJ4" s="15"/>
+      <c r="DK4" s="15"/>
+      <c r="DL4" s="15"/>
+      <c r="DM4" s="15"/>
+      <c r="DN4" s="15"/>
+      <c r="DO4" s="15"/>
+      <c r="DP4" s="15"/>
+      <c r="DQ4" s="15"/>
+      <c r="DR4" s="15"/>
+      <c r="DS4" s="15"/>
+    </row>
+    <row r="5" spans="1:123" s="20" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="46" t="s">
+        <v>326</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>863</v>
+      </c>
+      <c r="C5" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D5" s="59" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E5" s="60" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>864</v>
+      </c>
+      <c r="G5" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="H5" s="59" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="48">
+        <v>28262</v>
+      </c>
+      <c r="L5" s="95"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5"/>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5"/>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="5"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="5"/>
+      <c r="CB5" s="5"/>
+      <c r="CC5" s="5"/>
+      <c r="CD5" s="5"/>
+      <c r="CE5" s="5"/>
+      <c r="CF5" s="5"/>
+      <c r="CG5" s="5"/>
+      <c r="CH5" s="5"/>
+      <c r="CI5" s="5"/>
+      <c r="CJ5" s="5"/>
+      <c r="CK5" s="5"/>
+      <c r="CL5" s="5"/>
+      <c r="CM5" s="5"/>
+      <c r="CN5" s="5"/>
+      <c r="CO5" s="5"/>
+      <c r="CP5" s="5"/>
+      <c r="CQ5" s="5"/>
+      <c r="CR5" s="5"/>
+      <c r="CS5" s="5"/>
+      <c r="CT5" s="5"/>
+      <c r="CU5" s="5"/>
+      <c r="CV5" s="5"/>
+      <c r="CW5" s="5"/>
+      <c r="CX5" s="5"/>
+      <c r="CY5" s="5"/>
+      <c r="CZ5" s="5"/>
+      <c r="DA5" s="5"/>
+      <c r="DB5" s="5"/>
+      <c r="DC5" s="5"/>
+      <c r="DD5" s="5"/>
+      <c r="DE5" s="5"/>
+      <c r="DF5" s="5"/>
+      <c r="DG5" s="5"/>
+      <c r="DH5" s="5"/>
+      <c r="DI5" s="5"/>
+      <c r="DJ5" s="5"/>
+      <c r="DK5" s="5"/>
+      <c r="DL5" s="5"/>
+      <c r="DM5" s="5"/>
+      <c r="DN5" s="5"/>
+      <c r="DO5" s="5"/>
+      <c r="DP5" s="5"/>
+      <c r="DQ5" s="5"/>
+      <c r="DR5" s="5"/>
+      <c r="DS5" s="5"/>
+    </row>
+    <row r="6" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" s="13">
+        <v>27858</v>
+      </c>
+      <c r="L6" s="95"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5"/>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5"/>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="5"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="5"/>
+      <c r="CB6" s="5"/>
+      <c r="CC6" s="5"/>
+      <c r="CD6" s="5"/>
+      <c r="CE6" s="5"/>
+      <c r="CF6" s="5"/>
+      <c r="CG6" s="5"/>
+      <c r="CH6" s="5"/>
+      <c r="CI6" s="5"/>
+      <c r="CJ6" s="5"/>
+      <c r="CK6" s="5"/>
+      <c r="CL6" s="5"/>
+      <c r="CM6" s="5"/>
+      <c r="CN6" s="5"/>
+      <c r="CO6" s="5"/>
+      <c r="CP6" s="5"/>
+      <c r="CQ6" s="5"/>
+      <c r="CR6" s="5"/>
+      <c r="CS6" s="5"/>
+      <c r="CT6" s="5"/>
+      <c r="CU6" s="5"/>
+      <c r="CV6" s="5"/>
+      <c r="CW6" s="5"/>
+      <c r="CX6" s="5"/>
+      <c r="CY6" s="5"/>
+      <c r="CZ6" s="5"/>
+      <c r="DA6" s="5"/>
+      <c r="DB6" s="5"/>
+      <c r="DC6" s="5"/>
+      <c r="DD6" s="5"/>
+      <c r="DE6" s="5"/>
+      <c r="DF6" s="5"/>
+      <c r="DG6" s="5"/>
+      <c r="DH6" s="5"/>
+      <c r="DI6" s="5"/>
+      <c r="DJ6" s="5"/>
+      <c r="DK6" s="5"/>
+      <c r="DL6" s="5"/>
+      <c r="DM6" s="5"/>
+      <c r="DN6" s="5"/>
+      <c r="DO6" s="5"/>
+      <c r="DP6" s="5"/>
+      <c r="DQ6" s="5"/>
+      <c r="DR6" s="5"/>
+      <c r="DS6" s="5"/>
+    </row>
+    <row r="7" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" s="15"/>
+      <c r="H7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="10">
+        <v>27612</v>
+      </c>
+      <c r="L7" s="95"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5"/>
+      <c r="BF7" s="5"/>
+      <c r="BG7" s="5"/>
+      <c r="BH7" s="5"/>
+      <c r="BI7" s="5"/>
+      <c r="BJ7" s="5"/>
+      <c r="BK7" s="5"/>
+      <c r="BL7" s="5"/>
+      <c r="BM7" s="5"/>
+      <c r="BN7" s="5"/>
+      <c r="BO7" s="5"/>
+      <c r="BP7" s="5"/>
+      <c r="BQ7" s="5"/>
+      <c r="BR7" s="5"/>
+      <c r="BS7" s="5"/>
+      <c r="BT7" s="5"/>
+      <c r="BU7" s="5"/>
+      <c r="BV7" s="5"/>
+      <c r="BW7" s="5"/>
+      <c r="BX7" s="5"/>
+      <c r="BY7" s="5"/>
+      <c r="BZ7" s="5"/>
+      <c r="CA7" s="5"/>
+      <c r="CB7" s="5"/>
+      <c r="CC7" s="5"/>
+      <c r="CD7" s="5"/>
+      <c r="CE7" s="5"/>
+      <c r="CF7" s="5"/>
+      <c r="CG7" s="5"/>
+      <c r="CH7" s="5"/>
+      <c r="CI7" s="5"/>
+      <c r="CJ7" s="5"/>
+      <c r="CK7" s="5"/>
+      <c r="CL7" s="5"/>
+      <c r="CM7" s="5"/>
+      <c r="CN7" s="5"/>
+      <c r="CO7" s="5"/>
+      <c r="CP7" s="5"/>
+      <c r="CQ7" s="5"/>
+      <c r="CR7" s="5"/>
+      <c r="CS7" s="5"/>
+      <c r="CT7" s="5"/>
+      <c r="CU7" s="5"/>
+      <c r="CV7" s="5"/>
+      <c r="CW7" s="5"/>
+      <c r="CX7" s="5"/>
+      <c r="CY7" s="5"/>
+      <c r="CZ7" s="5"/>
+      <c r="DA7" s="5"/>
+      <c r="DB7" s="5"/>
+      <c r="DC7" s="5"/>
+      <c r="DD7" s="5"/>
+      <c r="DE7" s="5"/>
+      <c r="DF7" s="5"/>
+      <c r="DG7" s="5"/>
+      <c r="DH7" s="5"/>
+      <c r="DI7" s="5"/>
+      <c r="DJ7" s="5"/>
+      <c r="DK7" s="5"/>
+      <c r="DL7" s="5"/>
+      <c r="DM7" s="5"/>
+      <c r="DN7" s="5"/>
+      <c r="DO7" s="5"/>
+      <c r="DP7" s="5"/>
+      <c r="DQ7" s="5"/>
+      <c r="DR7" s="5"/>
+      <c r="DS7" s="5"/>
+    </row>
+    <row r="8" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" s="10">
+        <v>28805</v>
+      </c>
+      <c r="L8" s="95"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5"/>
+      <c r="BF8" s="5"/>
+      <c r="BG8" s="5"/>
+      <c r="BH8" s="5"/>
+      <c r="BI8" s="5"/>
+      <c r="BJ8" s="5"/>
+      <c r="BK8" s="5"/>
+      <c r="BL8" s="5"/>
+      <c r="BM8" s="5"/>
+      <c r="BN8" s="5"/>
+      <c r="BO8" s="5"/>
+      <c r="BP8" s="5"/>
+      <c r="BQ8" s="5"/>
+      <c r="BR8" s="5"/>
+      <c r="BS8" s="5"/>
+      <c r="BT8" s="5"/>
+      <c r="BU8" s="5"/>
+      <c r="BV8" s="5"/>
+      <c r="BW8" s="5"/>
+      <c r="BX8" s="5"/>
+      <c r="BY8" s="5"/>
+      <c r="BZ8" s="5"/>
+      <c r="CA8" s="5"/>
+      <c r="CB8" s="5"/>
+      <c r="CC8" s="5"/>
+      <c r="CD8" s="5"/>
+      <c r="CE8" s="5"/>
+      <c r="CF8" s="5"/>
+      <c r="CG8" s="5"/>
+      <c r="CH8" s="5"/>
+      <c r="CI8" s="5"/>
+      <c r="CJ8" s="5"/>
+      <c r="CK8" s="5"/>
+      <c r="CL8" s="5"/>
+      <c r="CM8" s="5"/>
+      <c r="CN8" s="5"/>
+      <c r="CO8" s="5"/>
+      <c r="CP8" s="5"/>
+      <c r="CQ8" s="5"/>
+      <c r="CR8" s="5"/>
+      <c r="CS8" s="5"/>
+      <c r="CT8" s="5"/>
+      <c r="CU8" s="5"/>
+      <c r="CV8" s="5"/>
+      <c r="CW8" s="5"/>
+      <c r="CX8" s="5"/>
+      <c r="CY8" s="5"/>
+      <c r="CZ8" s="5"/>
+      <c r="DA8" s="5"/>
+      <c r="DB8" s="5"/>
+      <c r="DC8" s="5"/>
+      <c r="DD8" s="5"/>
+      <c r="DE8" s="5"/>
+      <c r="DF8" s="5"/>
+      <c r="DG8" s="5"/>
+      <c r="DH8" s="5"/>
+      <c r="DI8" s="5"/>
+      <c r="DJ8" s="5"/>
+      <c r="DK8" s="5"/>
+      <c r="DL8" s="5"/>
+      <c r="DM8" s="5"/>
+      <c r="DN8" s="5"/>
+      <c r="DO8" s="5"/>
+      <c r="DP8" s="5"/>
+      <c r="DQ8" s="5"/>
+      <c r="DR8" s="5"/>
+      <c r="DS8" s="5"/>
+    </row>
+    <row r="9" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="10">
+        <v>27612</v>
+      </c>
+      <c r="L9" s="95"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5"/>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="5"/>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="5"/>
+      <c r="BI9" s="5"/>
+      <c r="BJ9" s="5"/>
+      <c r="BK9" s="5"/>
+      <c r="BL9" s="5"/>
+      <c r="BM9" s="5"/>
+      <c r="BN9" s="5"/>
+      <c r="BO9" s="5"/>
+      <c r="BP9" s="5"/>
+      <c r="BQ9" s="5"/>
+      <c r="BR9" s="5"/>
+      <c r="BS9" s="5"/>
+      <c r="BT9" s="5"/>
+      <c r="BU9" s="5"/>
+      <c r="BV9" s="5"/>
+      <c r="BW9" s="5"/>
+      <c r="BX9" s="5"/>
+      <c r="BY9" s="5"/>
+      <c r="BZ9" s="5"/>
+      <c r="CA9" s="5"/>
+      <c r="CB9" s="5"/>
+      <c r="CC9" s="5"/>
+      <c r="CD9" s="5"/>
+      <c r="CE9" s="5"/>
+      <c r="CF9" s="5"/>
+      <c r="CG9" s="5"/>
+      <c r="CH9" s="5"/>
+      <c r="CI9" s="5"/>
+      <c r="CJ9" s="5"/>
+      <c r="CK9" s="5"/>
+      <c r="CL9" s="5"/>
+      <c r="CM9" s="5"/>
+      <c r="CN9" s="5"/>
+      <c r="CO9" s="5"/>
+      <c r="CP9" s="5"/>
+      <c r="CQ9" s="5"/>
+      <c r="CR9" s="5"/>
+      <c r="CS9" s="5"/>
+      <c r="CT9" s="5"/>
+      <c r="CU9" s="5"/>
+      <c r="CV9" s="5"/>
+      <c r="CW9" s="5"/>
+      <c r="CX9" s="5"/>
+      <c r="CY9" s="5"/>
+      <c r="CZ9" s="5"/>
+      <c r="DA9" s="5"/>
+      <c r="DB9" s="5"/>
+      <c r="DC9" s="5"/>
+      <c r="DD9" s="5"/>
+      <c r="DE9" s="5"/>
+      <c r="DF9" s="5"/>
+      <c r="DG9" s="5"/>
+      <c r="DH9" s="5"/>
+      <c r="DI9" s="5"/>
+      <c r="DJ9" s="5"/>
+      <c r="DK9" s="5"/>
+      <c r="DL9" s="5"/>
+      <c r="DM9" s="5"/>
+      <c r="DN9" s="5"/>
+      <c r="DO9" s="5"/>
+      <c r="DP9" s="5"/>
+      <c r="DQ9" s="5"/>
+      <c r="DR9" s="5"/>
+      <c r="DS9" s="5"/>
+    </row>
+    <row r="10" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" s="16">
+        <v>28150</v>
+      </c>
+      <c r="L10" s="95"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
+      <c r="AR10" s="5"/>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5"/>
+      <c r="BC10" s="5"/>
+      <c r="BD10" s="5"/>
+      <c r="BE10" s="5"/>
+      <c r="BF10" s="5"/>
+      <c r="BG10" s="5"/>
+      <c r="BH10" s="5"/>
+      <c r="BI10" s="5"/>
+      <c r="BJ10" s="5"/>
+      <c r="BK10" s="5"/>
+      <c r="BL10" s="5"/>
+      <c r="BM10" s="5"/>
+      <c r="BN10" s="5"/>
+      <c r="BO10" s="5"/>
+      <c r="BP10" s="5"/>
+      <c r="BQ10" s="5"/>
+      <c r="BR10" s="5"/>
+      <c r="BS10" s="5"/>
+      <c r="BT10" s="5"/>
+      <c r="BU10" s="5"/>
+      <c r="BV10" s="5"/>
+      <c r="BW10" s="5"/>
+      <c r="BX10" s="5"/>
+      <c r="BY10" s="5"/>
+      <c r="BZ10" s="5"/>
+      <c r="CA10" s="5"/>
+      <c r="CB10" s="5"/>
+      <c r="CC10" s="5"/>
+      <c r="CD10" s="5"/>
+      <c r="CE10" s="5"/>
+      <c r="CF10" s="5"/>
+      <c r="CG10" s="5"/>
+      <c r="CH10" s="5"/>
+      <c r="CI10" s="5"/>
+      <c r="CJ10" s="5"/>
+      <c r="CK10" s="5"/>
+      <c r="CL10" s="5"/>
+      <c r="CM10" s="5"/>
+      <c r="CN10" s="5"/>
+      <c r="CO10" s="5"/>
+      <c r="CP10" s="5"/>
+      <c r="CQ10" s="5"/>
+      <c r="CR10" s="5"/>
+      <c r="CS10" s="5"/>
+      <c r="CT10" s="5"/>
+      <c r="CU10" s="5"/>
+      <c r="CV10" s="5"/>
+      <c r="CW10" s="5"/>
+      <c r="CX10" s="5"/>
+      <c r="CY10" s="5"/>
+      <c r="CZ10" s="5"/>
+      <c r="DA10" s="5"/>
+      <c r="DB10" s="5"/>
+      <c r="DC10" s="5"/>
+      <c r="DD10" s="5"/>
+      <c r="DE10" s="5"/>
+      <c r="DF10" s="5"/>
+      <c r="DG10" s="5"/>
+      <c r="DH10" s="5"/>
+      <c r="DI10" s="5"/>
+      <c r="DJ10" s="5"/>
+      <c r="DK10" s="5"/>
+      <c r="DL10" s="5"/>
+      <c r="DM10" s="5"/>
+      <c r="DN10" s="5"/>
+      <c r="DO10" s="5"/>
+      <c r="DP10" s="5"/>
+      <c r="DQ10" s="5"/>
+      <c r="DR10" s="5"/>
+      <c r="DS10" s="5"/>
+    </row>
+    <row r="11" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="15">
+        <v>28768</v>
+      </c>
+      <c r="L11" s="95"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5"/>
+      <c r="BC11" s="5"/>
+      <c r="BD11" s="5"/>
+      <c r="BE11" s="5"/>
+      <c r="BF11" s="5"/>
+      <c r="BG11" s="5"/>
+      <c r="BH11" s="5"/>
+      <c r="BI11" s="5"/>
+      <c r="BJ11" s="5"/>
+      <c r="BK11" s="5"/>
+      <c r="BL11" s="5"/>
+      <c r="BM11" s="5"/>
+      <c r="BN11" s="5"/>
+      <c r="BO11" s="5"/>
+      <c r="BP11" s="5"/>
+      <c r="BQ11" s="5"/>
+      <c r="BR11" s="5"/>
+      <c r="BS11" s="5"/>
+      <c r="BT11" s="5"/>
+      <c r="BU11" s="5"/>
+      <c r="BV11" s="5"/>
+      <c r="BW11" s="5"/>
+      <c r="BX11" s="5"/>
+      <c r="BY11" s="5"/>
+      <c r="BZ11" s="5"/>
+      <c r="CA11" s="5"/>
+      <c r="CB11" s="5"/>
+      <c r="CC11" s="5"/>
+      <c r="CD11" s="5"/>
+      <c r="CE11" s="5"/>
+      <c r="CF11" s="5"/>
+      <c r="CG11" s="5"/>
+      <c r="CH11" s="5"/>
+      <c r="CI11" s="5"/>
+      <c r="CJ11" s="5"/>
+      <c r="CK11" s="5"/>
+      <c r="CL11" s="5"/>
+      <c r="CM11" s="5"/>
+      <c r="CN11" s="5"/>
+      <c r="CO11" s="5"/>
+      <c r="CP11" s="5"/>
+      <c r="CQ11" s="5"/>
+      <c r="CR11" s="5"/>
+      <c r="CS11" s="5"/>
+      <c r="CT11" s="5"/>
+      <c r="CU11" s="5"/>
+      <c r="CV11" s="5"/>
+      <c r="CW11" s="5"/>
+      <c r="CX11" s="5"/>
+      <c r="CY11" s="5"/>
+      <c r="CZ11" s="5"/>
+      <c r="DA11" s="5"/>
+      <c r="DB11" s="5"/>
+      <c r="DC11" s="5"/>
+      <c r="DD11" s="5"/>
+      <c r="DE11" s="5"/>
+      <c r="DF11" s="5"/>
+      <c r="DG11" s="5"/>
+      <c r="DH11" s="5"/>
+      <c r="DI11" s="5"/>
+      <c r="DJ11" s="5"/>
+      <c r="DK11" s="5"/>
+      <c r="DL11" s="5"/>
+      <c r="DM11" s="5"/>
+      <c r="DN11" s="5"/>
+      <c r="DO11" s="5"/>
+      <c r="DP11" s="5"/>
+      <c r="DQ11" s="5"/>
+      <c r="DR11" s="5"/>
+      <c r="DS11" s="5"/>
+    </row>
+    <row r="12" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="95"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="5"/>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5"/>
+      <c r="BC12" s="5"/>
+      <c r="BD12" s="5"/>
+      <c r="BE12" s="5"/>
+      <c r="BF12" s="5"/>
+      <c r="BG12" s="5"/>
+      <c r="BH12" s="5"/>
+      <c r="BI12" s="5"/>
+      <c r="BJ12" s="5"/>
+      <c r="BK12" s="5"/>
+      <c r="BL12" s="5"/>
+      <c r="BM12" s="5"/>
+      <c r="BN12" s="5"/>
+      <c r="BO12" s="5"/>
+      <c r="BP12" s="5"/>
+      <c r="BQ12" s="5"/>
+      <c r="BR12" s="5"/>
+      <c r="BS12" s="5"/>
+      <c r="BT12" s="5"/>
+      <c r="BU12" s="5"/>
+      <c r="BV12" s="5"/>
+      <c r="BW12" s="5"/>
+      <c r="BX12" s="5"/>
+      <c r="BY12" s="5"/>
+      <c r="BZ12" s="5"/>
+      <c r="CA12" s="5"/>
+      <c r="CB12" s="5"/>
+      <c r="CC12" s="5"/>
+      <c r="CD12" s="5"/>
+      <c r="CE12" s="5"/>
+      <c r="CF12" s="5"/>
+      <c r="CG12" s="5"/>
+      <c r="CH12" s="5"/>
+      <c r="CI12" s="5"/>
+      <c r="CJ12" s="5"/>
+      <c r="CK12" s="5"/>
+      <c r="CL12" s="5"/>
+      <c r="CM12" s="5"/>
+      <c r="CN12" s="5"/>
+      <c r="CO12" s="5"/>
+      <c r="CP12" s="5"/>
+      <c r="CQ12" s="5"/>
+      <c r="CR12" s="5"/>
+      <c r="CS12" s="5"/>
+      <c r="CT12" s="5"/>
+      <c r="CU12" s="5"/>
+      <c r="CV12" s="5"/>
+      <c r="CW12" s="5"/>
+      <c r="CX12" s="5"/>
+      <c r="CY12" s="5"/>
+      <c r="CZ12" s="5"/>
+      <c r="DA12" s="5"/>
+      <c r="DB12" s="5"/>
+      <c r="DC12" s="5"/>
+      <c r="DD12" s="5"/>
+      <c r="DE12" s="5"/>
+      <c r="DF12" s="5"/>
+      <c r="DG12" s="5"/>
+      <c r="DH12" s="5"/>
+      <c r="DI12" s="5"/>
+      <c r="DJ12" s="5"/>
+      <c r="DK12" s="5"/>
+      <c r="DL12" s="5"/>
+      <c r="DM12" s="5"/>
+      <c r="DN12" s="5"/>
+      <c r="DO12" s="5"/>
+      <c r="DP12" s="5"/>
+      <c r="DQ12" s="5"/>
+      <c r="DR12" s="5"/>
+      <c r="DS12" s="5"/>
+    </row>
+    <row r="13" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="28">
+        <v>28012</v>
+      </c>
+      <c r="L13" s="95"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="5"/>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5"/>
+      <c r="AR13" s="5"/>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5"/>
+      <c r="BC13" s="5"/>
+      <c r="BD13" s="5"/>
+      <c r="BE13" s="5"/>
+      <c r="BF13" s="5"/>
+      <c r="BG13" s="5"/>
+      <c r="BH13" s="5"/>
+      <c r="BI13" s="5"/>
+      <c r="BJ13" s="5"/>
+      <c r="BK13" s="5"/>
+      <c r="BL13" s="5"/>
+      <c r="BM13" s="5"/>
+      <c r="BN13" s="5"/>
+      <c r="BO13" s="5"/>
+      <c r="BP13" s="5"/>
+      <c r="BQ13" s="5"/>
+      <c r="BR13" s="5"/>
+      <c r="BS13" s="5"/>
+      <c r="BT13" s="5"/>
+      <c r="BU13" s="5"/>
+      <c r="BV13" s="5"/>
+      <c r="BW13" s="5"/>
+      <c r="BX13" s="5"/>
+      <c r="BY13" s="5"/>
+      <c r="BZ13" s="5"/>
+      <c r="CA13" s="5"/>
+      <c r="CB13" s="5"/>
+      <c r="CC13" s="5"/>
+      <c r="CD13" s="5"/>
+      <c r="CE13" s="5"/>
+      <c r="CF13" s="5"/>
+      <c r="CG13" s="5"/>
+      <c r="CH13" s="5"/>
+      <c r="CI13" s="5"/>
+      <c r="CJ13" s="5"/>
+      <c r="CK13" s="5"/>
+      <c r="CL13" s="5"/>
+      <c r="CM13" s="5"/>
+      <c r="CN13" s="5"/>
+      <c r="CO13" s="5"/>
+      <c r="CP13" s="5"/>
+      <c r="CQ13" s="5"/>
+      <c r="CR13" s="5"/>
+      <c r="CS13" s="5"/>
+      <c r="CT13" s="5"/>
+      <c r="CU13" s="5"/>
+      <c r="CV13" s="5"/>
+      <c r="CW13" s="5"/>
+      <c r="CX13" s="5"/>
+      <c r="CY13" s="5"/>
+      <c r="CZ13" s="5"/>
+      <c r="DA13" s="5"/>
+      <c r="DB13" s="5"/>
+      <c r="DC13" s="5"/>
+      <c r="DD13" s="5"/>
+      <c r="DE13" s="5"/>
+      <c r="DF13" s="5"/>
+      <c r="DG13" s="5"/>
+      <c r="DH13" s="5"/>
+      <c r="DI13" s="5"/>
+      <c r="DJ13" s="5"/>
+      <c r="DK13" s="5"/>
+      <c r="DL13" s="5"/>
+      <c r="DM13" s="5"/>
+      <c r="DN13" s="5"/>
+      <c r="DO13" s="5"/>
+      <c r="DP13" s="5"/>
+      <c r="DQ13" s="5"/>
+      <c r="DR13" s="5"/>
+      <c r="DS13" s="5"/>
+    </row>
+    <row r="14" spans="1:123" s="75" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="83" t="s">
+        <v>866</v>
+      </c>
+      <c r="C14" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="82" t="s">
+        <v>867</v>
+      </c>
+      <c r="E14" s="82" t="s">
+        <v>868</v>
+      </c>
+      <c r="F14" s="82" t="s">
+        <v>869</v>
+      </c>
+      <c r="G14" s="82" t="s">
+        <v>870</v>
+      </c>
+      <c r="H14" s="82" t="s">
+        <v>871</v>
+      </c>
+      <c r="I14" s="82" t="s">
+        <v>630</v>
+      </c>
+      <c r="J14" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="82">
+        <v>27804</v>
+      </c>
+      <c r="L14" s="96"/>
+    </row>
+    <row r="15" spans="1:123" s="55" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>872</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>328</v>
+      </c>
+      <c r="E15" s="51" t="s">
+        <v>873</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>874</v>
+      </c>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44" t="s">
+        <v>875</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>333</v>
+      </c>
+      <c r="J15" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="44">
+        <v>28472</v>
+      </c>
+      <c r="L15" s="97"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="S15" s="2"/>
+      <c r="T15" s="2"/>
+      <c r="U15" s="2"/>
+      <c r="V15" s="2"/>
+      <c r="W15" s="2"/>
+      <c r="X15" s="2"/>
+      <c r="Y15" s="2"/>
+      <c r="Z15" s="2"/>
+      <c r="AA15" s="2"/>
+      <c r="AB15" s="2"/>
+      <c r="AC15" s="2"/>
+      <c r="AD15" s="2"/>
+      <c r="AE15" s="2"/>
+      <c r="AF15" s="2"/>
+      <c r="AG15" s="2"/>
+      <c r="AH15" s="2"/>
+      <c r="AI15" s="2"/>
+      <c r="AJ15" s="2"/>
+      <c r="AK15" s="2"/>
+      <c r="AL15" s="2"/>
+      <c r="AM15" s="2"/>
+      <c r="AN15" s="2"/>
+      <c r="AO15" s="2"/>
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+      <c r="AT15" s="2"/>
+      <c r="AU15" s="2"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="2"/>
+      <c r="AX15" s="2"/>
+      <c r="AY15" s="2"/>
+      <c r="AZ15" s="2"/>
+      <c r="BA15" s="2"/>
+      <c r="BB15" s="2"/>
+      <c r="BC15" s="2"/>
+      <c r="BD15" s="2"/>
+      <c r="BE15" s="2"/>
+      <c r="BF15" s="2"/>
+      <c r="BG15" s="2"/>
+      <c r="BH15" s="2"/>
+      <c r="BI15" s="2"/>
+      <c r="BJ15" s="2"/>
+      <c r="BK15" s="2"/>
+      <c r="BL15" s="2"/>
+      <c r="BM15" s="2"/>
+      <c r="BN15" s="2"/>
+      <c r="BO15" s="2"/>
+      <c r="BP15" s="2"/>
+      <c r="BQ15" s="2"/>
+      <c r="BR15" s="2"/>
+      <c r="BS15" s="2"/>
+      <c r="BT15" s="2"/>
+      <c r="BU15" s="2"/>
+      <c r="BV15" s="2"/>
+      <c r="BW15" s="2"/>
+      <c r="BX15" s="2"/>
+      <c r="BY15" s="2"/>
+      <c r="BZ15" s="2"/>
+      <c r="CA15" s="2"/>
+      <c r="CB15" s="2"/>
+      <c r="CC15" s="2"/>
+      <c r="CD15" s="2"/>
+      <c r="CE15" s="2"/>
+      <c r="CF15" s="2"/>
+      <c r="CG15" s="2"/>
+      <c r="CH15" s="2"/>
+      <c r="CI15" s="2"/>
+      <c r="CJ15" s="2"/>
+      <c r="CK15" s="2"/>
+      <c r="CL15" s="2"/>
+      <c r="CM15" s="2"/>
+      <c r="CN15" s="2"/>
+      <c r="CO15" s="2"/>
+      <c r="CP15" s="2"/>
+      <c r="CQ15" s="2"/>
+      <c r="CR15" s="2"/>
+      <c r="CS15" s="2"/>
+      <c r="CT15" s="2"/>
+      <c r="CU15" s="2"/>
+      <c r="CV15" s="2"/>
+      <c r="CW15" s="2"/>
+      <c r="CX15" s="2"/>
+      <c r="CY15" s="2"/>
+      <c r="CZ15" s="2"/>
+      <c r="DA15" s="2"/>
+      <c r="DB15" s="2"/>
+      <c r="DC15" s="2"/>
+      <c r="DD15" s="2"/>
+      <c r="DE15" s="2"/>
+      <c r="DF15" s="2"/>
+      <c r="DG15" s="2"/>
+      <c r="DH15" s="2"/>
+      <c r="DI15" s="2"/>
+      <c r="DJ15" s="2"/>
+      <c r="DK15" s="2"/>
+      <c r="DL15" s="2"/>
+      <c r="DM15" s="2"/>
+      <c r="DN15" s="2"/>
+      <c r="DO15" s="2"/>
+      <c r="DP15" s="2"/>
+      <c r="DQ15" s="2"/>
+      <c r="DR15" s="2"/>
+      <c r="DS15" s="2"/>
+    </row>
+    <row r="16" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>876</v>
+      </c>
+      <c r="C16" s="44" t="s">
+        <v>877</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>878</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>879</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>880</v>
+      </c>
+      <c r="G16" s="44" t="s">
+        <v>217</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>881</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>882</v>
+      </c>
+      <c r="J16" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="44">
+        <v>28436</v>
+      </c>
+    </row>
+    <row r="17" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="15">
+        <v>28301</v>
+      </c>
+      <c r="L17" s="95"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5"/>
+      <c r="AM17" s="5"/>
+      <c r="AN17" s="5"/>
+      <c r="AO17" s="5"/>
+      <c r="AP17" s="5"/>
+      <c r="AQ17" s="5"/>
+      <c r="AR17" s="5"/>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5"/>
+      <c r="BC17" s="5"/>
+      <c r="BD17" s="5"/>
+      <c r="BE17" s="5"/>
+      <c r="BF17" s="5"/>
+      <c r="BG17" s="5"/>
+      <c r="BH17" s="5"/>
+      <c r="BI17" s="5"/>
+      <c r="BJ17" s="5"/>
+      <c r="BK17" s="5"/>
+      <c r="BL17" s="5"/>
+      <c r="BM17" s="5"/>
+      <c r="BN17" s="5"/>
+      <c r="BO17" s="5"/>
+      <c r="BP17" s="5"/>
+      <c r="BQ17" s="5"/>
+      <c r="BR17" s="5"/>
+      <c r="BS17" s="5"/>
+      <c r="BT17" s="5"/>
+      <c r="BU17" s="5"/>
+      <c r="BV17" s="5"/>
+      <c r="BW17" s="5"/>
+      <c r="BX17" s="5"/>
+      <c r="BY17" s="5"/>
+      <c r="BZ17" s="5"/>
+      <c r="CA17" s="5"/>
+      <c r="CB17" s="5"/>
+      <c r="CC17" s="5"/>
+      <c r="CD17" s="5"/>
+      <c r="CE17" s="5"/>
+      <c r="CF17" s="5"/>
+      <c r="CG17" s="5"/>
+      <c r="CH17" s="5"/>
+      <c r="CI17" s="5"/>
+      <c r="CJ17" s="5"/>
+      <c r="CK17" s="5"/>
+      <c r="CL17" s="5"/>
+      <c r="CM17" s="5"/>
+      <c r="CN17" s="5"/>
+      <c r="CO17" s="5"/>
+      <c r="CP17" s="5"/>
+      <c r="CQ17" s="5"/>
+      <c r="CR17" s="5"/>
+      <c r="CS17" s="5"/>
+      <c r="CT17" s="5"/>
+      <c r="CU17" s="5"/>
+      <c r="CV17" s="5"/>
+      <c r="CW17" s="5"/>
+      <c r="CX17" s="5"/>
+      <c r="CY17" s="5"/>
+      <c r="CZ17" s="5"/>
+      <c r="DA17" s="5"/>
+      <c r="DB17" s="5"/>
+      <c r="DC17" s="5"/>
+      <c r="DD17" s="5"/>
+      <c r="DE17" s="5"/>
+      <c r="DF17" s="5"/>
+      <c r="DG17" s="5"/>
+      <c r="DH17" s="5"/>
+      <c r="DI17" s="5"/>
+      <c r="DJ17" s="5"/>
+      <c r="DK17" s="5"/>
+      <c r="DL17" s="5"/>
+      <c r="DM17" s="5"/>
+      <c r="DN17" s="5"/>
+      <c r="DO17" s="5"/>
+      <c r="DP17" s="5"/>
+      <c r="DQ17" s="5"/>
+      <c r="DR17" s="5"/>
+      <c r="DS17" s="5"/>
+    </row>
+    <row r="18" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>883</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>884</v>
+      </c>
+      <c r="E18" s="61" t="s">
+        <v>885</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>886</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>887</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>888</v>
+      </c>
+      <c r="I18" s="44" t="s">
+        <v>409</v>
+      </c>
+      <c r="J18" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="44">
+        <v>27401</v>
+      </c>
+    </row>
+    <row r="19" spans="1:123" s="78" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C19" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="77" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E19" s="85" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F19" s="77" t="s">
+        <v>359</v>
+      </c>
+      <c r="G19" s="77" t="s">
+        <v>296</v>
+      </c>
+      <c r="H19" s="77" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I19" s="77" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J19" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="84">
+        <v>28753</v>
+      </c>
+      <c r="L19" s="98"/>
+    </row>
+    <row r="20" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="16">
+        <v>28801</v>
+      </c>
+      <c r="L20" s="95"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5"/>
+      <c r="AL20" s="5"/>
+      <c r="AM20" s="5"/>
+      <c r="AN20" s="5"/>
+      <c r="AO20" s="5"/>
+      <c r="AP20" s="5"/>
+      <c r="AQ20" s="5"/>
+      <c r="AR20" s="5"/>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5"/>
+      <c r="AU20" s="5"/>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5"/>
+      <c r="AY20" s="5"/>
+      <c r="AZ20" s="5"/>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5"/>
+      <c r="BC20" s="5"/>
+      <c r="BD20" s="5"/>
+      <c r="BE20" s="5"/>
+      <c r="BF20" s="5"/>
+      <c r="BG20" s="5"/>
+      <c r="BH20" s="5"/>
+      <c r="BI20" s="5"/>
+      <c r="BJ20" s="5"/>
+      <c r="BK20" s="5"/>
+      <c r="BL20" s="5"/>
+      <c r="BM20" s="5"/>
+      <c r="BN20" s="5"/>
+      <c r="BO20" s="5"/>
+      <c r="BP20" s="5"/>
+      <c r="BQ20" s="5"/>
+      <c r="BR20" s="5"/>
+      <c r="BS20" s="5"/>
+      <c r="BT20" s="5"/>
+      <c r="BU20" s="5"/>
+      <c r="BV20" s="5"/>
+      <c r="BW20" s="5"/>
+      <c r="BX20" s="5"/>
+      <c r="BY20" s="5"/>
+      <c r="BZ20" s="5"/>
+      <c r="CA20" s="5"/>
+      <c r="CB20" s="5"/>
+      <c r="CC20" s="5"/>
+      <c r="CD20" s="5"/>
+      <c r="CE20" s="5"/>
+      <c r="CF20" s="5"/>
+      <c r="CG20" s="5"/>
+      <c r="CH20" s="5"/>
+      <c r="CI20" s="5"/>
+      <c r="CJ20" s="5"/>
+      <c r="CK20" s="5"/>
+      <c r="CL20" s="5"/>
+      <c r="CM20" s="5"/>
+      <c r="CN20" s="5"/>
+      <c r="CO20" s="5"/>
+      <c r="CP20" s="5"/>
+      <c r="CQ20" s="5"/>
+      <c r="CR20" s="5"/>
+      <c r="CS20" s="5"/>
+      <c r="CT20" s="5"/>
+      <c r="CU20" s="5"/>
+      <c r="CV20" s="5"/>
+      <c r="CW20" s="5"/>
+      <c r="CX20" s="5"/>
+      <c r="CY20" s="5"/>
+      <c r="CZ20" s="5"/>
+      <c r="DA20" s="5"/>
+      <c r="DB20" s="5"/>
+      <c r="DC20" s="5"/>
+      <c r="DD20" s="5"/>
+      <c r="DE20" s="5"/>
+      <c r="DF20" s="5"/>
+      <c r="DG20" s="5"/>
+      <c r="DH20" s="5"/>
+      <c r="DI20" s="5"/>
+      <c r="DJ20" s="5"/>
+      <c r="DK20" s="5"/>
+      <c r="DL20" s="5"/>
+      <c r="DM20" s="5"/>
+      <c r="DN20" s="5"/>
+      <c r="DO20" s="5"/>
+      <c r="DP20" s="5"/>
+      <c r="DQ20" s="5"/>
+      <c r="DR20" s="5"/>
+      <c r="DS20" s="5"/>
+    </row>
+    <row r="21" spans="1:123" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="10">
+        <v>27030</v>
+      </c>
+      <c r="L21" s="95"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5"/>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="5"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5"/>
+      <c r="BP21" s="5"/>
+      <c r="BQ21" s="5"/>
+      <c r="BR21" s="5"/>
+      <c r="BS21" s="5"/>
+      <c r="BT21" s="5"/>
+      <c r="BU21" s="5"/>
+      <c r="BV21" s="5"/>
+      <c r="BW21" s="5"/>
+      <c r="BX21" s="5"/>
+      <c r="BY21" s="5"/>
+      <c r="BZ21" s="5"/>
+      <c r="CA21" s="5"/>
+      <c r="CB21" s="5"/>
+      <c r="CC21" s="5"/>
+      <c r="CD21" s="5"/>
+      <c r="CE21" s="5"/>
+      <c r="CF21" s="5"/>
+      <c r="CG21" s="5"/>
+      <c r="CH21" s="5"/>
+      <c r="CI21" s="5"/>
+      <c r="CJ21" s="5"/>
+      <c r="CK21" s="5"/>
+      <c r="CL21" s="5"/>
+      <c r="CM21" s="5"/>
+      <c r="CN21" s="5"/>
+      <c r="CO21" s="5"/>
+      <c r="CP21" s="5"/>
+      <c r="CQ21" s="5"/>
+      <c r="CR21" s="5"/>
+      <c r="CS21" s="5"/>
+      <c r="CT21" s="5"/>
+      <c r="CU21" s="5"/>
+      <c r="CV21" s="5"/>
+      <c r="CW21" s="5"/>
+      <c r="CX21" s="5"/>
+      <c r="CY21" s="5"/>
+      <c r="CZ21" s="5"/>
+      <c r="DA21" s="5"/>
+      <c r="DB21" s="5"/>
+      <c r="DC21" s="5"/>
+      <c r="DD21" s="5"/>
+      <c r="DE21" s="5"/>
+      <c r="DF21" s="5"/>
+      <c r="DG21" s="5"/>
+      <c r="DH21" s="5"/>
+      <c r="DI21" s="5"/>
+      <c r="DJ21" s="5"/>
+      <c r="DK21" s="5"/>
+      <c r="DL21" s="5"/>
+      <c r="DM21" s="5"/>
+      <c r="DN21" s="5"/>
+      <c r="DO21" s="5"/>
+      <c r="DP21" s="5"/>
+      <c r="DQ21" s="5"/>
+      <c r="DR21" s="5"/>
+      <c r="DS21" s="5"/>
+    </row>
+    <row r="22" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="E22" s="79" t="s">
+        <v>111</v>
+      </c>
+      <c r="F22" s="80" t="s">
+        <v>105</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="I22" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="J22" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="81">
+        <v>27536</v>
+      </c>
+      <c r="L22" s="99"/>
+    </row>
+    <row r="23" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="13">
+        <v>28215</v>
+      </c>
+      <c r="L23" s="95"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="5"/>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="5"/>
+      <c r="BI23" s="5"/>
+      <c r="BJ23" s="5"/>
+      <c r="BK23" s="5"/>
+      <c r="BL23" s="5"/>
+      <c r="BM23" s="5"/>
+      <c r="BN23" s="5"/>
+      <c r="BO23" s="5"/>
+      <c r="BP23" s="5"/>
+      <c r="BQ23" s="5"/>
+      <c r="BR23" s="5"/>
+      <c r="BS23" s="5"/>
+      <c r="BT23" s="5"/>
+      <c r="BU23" s="5"/>
+      <c r="BV23" s="5"/>
+      <c r="BW23" s="5"/>
+      <c r="BX23" s="5"/>
+      <c r="BY23" s="5"/>
+      <c r="BZ23" s="5"/>
+      <c r="CA23" s="5"/>
+      <c r="CB23" s="5"/>
+      <c r="CC23" s="5"/>
+      <c r="CD23" s="5"/>
+      <c r="CE23" s="5"/>
+      <c r="CF23" s="5"/>
+      <c r="CG23" s="5"/>
+      <c r="CH23" s="5"/>
+      <c r="CI23" s="5"/>
+      <c r="CJ23" s="5"/>
+      <c r="CK23" s="5"/>
+      <c r="CL23" s="5"/>
+      <c r="CM23" s="5"/>
+      <c r="CN23" s="5"/>
+      <c r="CO23" s="5"/>
+      <c r="CP23" s="5"/>
+      <c r="CQ23" s="5"/>
+      <c r="CR23" s="5"/>
+      <c r="CS23" s="5"/>
+      <c r="CT23" s="5"/>
+      <c r="CU23" s="5"/>
+      <c r="CV23" s="5"/>
+      <c r="CW23" s="5"/>
+      <c r="CX23" s="5"/>
+      <c r="CY23" s="5"/>
+      <c r="CZ23" s="5"/>
+      <c r="DA23" s="5"/>
+      <c r="DB23" s="5"/>
+      <c r="DC23" s="5"/>
+      <c r="DD23" s="5"/>
+      <c r="DE23" s="5"/>
+      <c r="DF23" s="5"/>
+      <c r="DG23" s="5"/>
+      <c r="DH23" s="5"/>
+      <c r="DI23" s="5"/>
+      <c r="DJ23" s="5"/>
+      <c r="DK23" s="5"/>
+      <c r="DL23" s="5"/>
+      <c r="DM23" s="5"/>
+      <c r="DN23" s="5"/>
+      <c r="DO23" s="5"/>
+      <c r="DP23" s="5"/>
+      <c r="DQ23" s="5"/>
+      <c r="DR23" s="5"/>
+      <c r="DS23" s="5"/>
+    </row>
+    <row r="24" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>889</v>
+      </c>
+      <c r="C24" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>890</v>
+      </c>
+      <c r="E24" s="51" t="s">
+        <v>891</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>892</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44" t="s">
+        <v>369</v>
+      </c>
+      <c r="J24" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="44">
+        <v>28214</v>
+      </c>
+    </row>
+    <row r="25" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G25" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="J25" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="19">
+        <v>27546</v>
+      </c>
+      <c r="L25" s="95"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="5"/>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="5"/>
+      <c r="AR25" s="5"/>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5"/>
+      <c r="BC25" s="5"/>
+      <c r="BD25" s="5"/>
+      <c r="BE25" s="5"/>
+      <c r="BF25" s="5"/>
+      <c r="BG25" s="5"/>
+      <c r="BH25" s="5"/>
+      <c r="BI25" s="5"/>
+      <c r="BJ25" s="5"/>
+      <c r="BK25" s="5"/>
+      <c r="BL25" s="5"/>
+      <c r="BM25" s="5"/>
+      <c r="BN25" s="5"/>
+      <c r="BO25" s="5"/>
+      <c r="BP25" s="5"/>
+      <c r="BQ25" s="5"/>
+      <c r="BR25" s="5"/>
+      <c r="BS25" s="5"/>
+      <c r="BT25" s="5"/>
+      <c r="BU25" s="5"/>
+      <c r="BV25" s="5"/>
+      <c r="BW25" s="5"/>
+      <c r="BX25" s="5"/>
+      <c r="BY25" s="5"/>
+      <c r="BZ25" s="5"/>
+      <c r="CA25" s="5"/>
+      <c r="CB25" s="5"/>
+      <c r="CC25" s="5"/>
+      <c r="CD25" s="5"/>
+      <c r="CE25" s="5"/>
+      <c r="CF25" s="5"/>
+      <c r="CG25" s="5"/>
+      <c r="CH25" s="5"/>
+      <c r="CI25" s="5"/>
+      <c r="CJ25" s="5"/>
+      <c r="CK25" s="5"/>
+      <c r="CL25" s="5"/>
+      <c r="CM25" s="5"/>
+      <c r="CN25" s="5"/>
+      <c r="CO25" s="5"/>
+      <c r="CP25" s="5"/>
+      <c r="CQ25" s="5"/>
+      <c r="CR25" s="5"/>
+      <c r="CS25" s="5"/>
+      <c r="CT25" s="5"/>
+      <c r="CU25" s="5"/>
+      <c r="CV25" s="5"/>
+      <c r="CW25" s="5"/>
+      <c r="CX25" s="5"/>
+      <c r="CY25" s="5"/>
+      <c r="CZ25" s="5"/>
+      <c r="DA25" s="5"/>
+      <c r="DB25" s="5"/>
+      <c r="DC25" s="5"/>
+      <c r="DD25" s="5"/>
+      <c r="DE25" s="5"/>
+      <c r="DF25" s="5"/>
+      <c r="DG25" s="5"/>
+      <c r="DH25" s="5"/>
+      <c r="DI25" s="5"/>
+      <c r="DJ25" s="5"/>
+      <c r="DK25" s="5"/>
+      <c r="DL25" s="5"/>
+      <c r="DM25" s="5"/>
+      <c r="DN25" s="5"/>
+      <c r="DO25" s="5"/>
+      <c r="DP25" s="5"/>
+      <c r="DQ25" s="5"/>
+      <c r="DR25" s="5"/>
+      <c r="DS25" s="5"/>
+    </row>
+    <row r="26" spans="1:123" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G26" s="15"/>
+      <c r="H26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="4">
+        <v>27893</v>
+      </c>
+      <c r="L26" s="100"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
+      <c r="AA26" s="68"/>
+      <c r="AB26" s="68"/>
+      <c r="AC26" s="68"/>
+      <c r="AD26" s="68"/>
+      <c r="AE26" s="68"/>
+      <c r="AF26" s="68"/>
+      <c r="AG26" s="68"/>
+      <c r="AH26" s="68"/>
+      <c r="AI26" s="68"/>
+      <c r="AJ26" s="68"/>
+      <c r="AK26" s="68"/>
+      <c r="AL26" s="68"/>
+      <c r="AM26" s="68"/>
+      <c r="AN26" s="68"/>
+      <c r="AO26" s="68"/>
+      <c r="AP26" s="68"/>
+      <c r="AQ26" s="68"/>
+      <c r="AR26" s="68"/>
+      <c r="AS26" s="68"/>
+      <c r="AT26" s="68"/>
+      <c r="AU26" s="68"/>
+      <c r="AV26" s="68"/>
+      <c r="AW26" s="68"/>
+      <c r="AX26" s="68"/>
+      <c r="AY26" s="68"/>
+      <c r="AZ26" s="68"/>
+      <c r="BA26" s="68"/>
+      <c r="BB26" s="68"/>
+      <c r="BC26" s="68"/>
+      <c r="BD26" s="68"/>
+      <c r="BE26" s="68"/>
+      <c r="BF26" s="68"/>
+      <c r="BG26" s="68"/>
+      <c r="BH26" s="68"/>
+      <c r="BI26" s="68"/>
+      <c r="BJ26" s="68"/>
+      <c r="BK26" s="68"/>
+      <c r="BL26" s="68"/>
+      <c r="BM26" s="68"/>
+      <c r="BN26" s="68"/>
+      <c r="BO26" s="68"/>
+      <c r="BP26" s="68"/>
+      <c r="BQ26" s="68"/>
+      <c r="BR26" s="68"/>
+      <c r="BS26" s="68"/>
+      <c r="BT26" s="68"/>
+      <c r="BU26" s="68"/>
+      <c r="BV26" s="68"/>
+      <c r="BW26" s="68"/>
+      <c r="BX26" s="68"/>
+      <c r="BY26" s="68"/>
+      <c r="BZ26" s="68"/>
+      <c r="CA26" s="68"/>
+      <c r="CB26" s="68"/>
+      <c r="CC26" s="68"/>
+      <c r="CD26" s="68"/>
+      <c r="CE26" s="68"/>
+      <c r="CF26" s="68"/>
+      <c r="CG26" s="68"/>
+      <c r="CH26" s="68"/>
+      <c r="CI26" s="68"/>
+      <c r="CJ26" s="68"/>
+      <c r="CK26" s="68"/>
+      <c r="CL26" s="68"/>
+      <c r="CM26" s="68"/>
+      <c r="CN26" s="68"/>
+      <c r="CO26" s="68"/>
+      <c r="CP26" s="68"/>
+      <c r="CQ26" s="68"/>
+      <c r="CR26" s="68"/>
+      <c r="CS26" s="68"/>
+      <c r="CT26" s="68"/>
+      <c r="CU26" s="68"/>
+      <c r="CV26" s="68"/>
+      <c r="CW26" s="68"/>
+      <c r="CX26" s="68"/>
+      <c r="CY26" s="68"/>
+      <c r="CZ26" s="68"/>
+      <c r="DA26" s="68"/>
+      <c r="DB26" s="68"/>
+      <c r="DC26" s="68"/>
+      <c r="DD26" s="68"/>
+      <c r="DE26" s="68"/>
+      <c r="DF26" s="68"/>
+      <c r="DG26" s="68"/>
+      <c r="DH26" s="68"/>
+      <c r="DI26" s="68"/>
+      <c r="DJ26" s="68"/>
+      <c r="DK26" s="68"/>
+      <c r="DL26" s="68"/>
+      <c r="DM26" s="68"/>
+      <c r="DN26" s="68"/>
+      <c r="DO26" s="68"/>
+      <c r="DP26" s="68"/>
+      <c r="DQ26" s="68"/>
+      <c r="DR26" s="68"/>
+      <c r="DS26" s="68"/>
+    </row>
+    <row r="27" spans="1:123" s="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="52" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C27" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="52" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E27" s="86" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F27" s="87" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I27" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="52">
+        <v>27612</v>
+      </c>
+      <c r="L27" s="98"/>
+    </row>
+    <row r="28" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>893</v>
+      </c>
+      <c r="E28" s="51" t="s">
+        <v>894</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>895</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>896</v>
+      </c>
+      <c r="I28" s="44" t="s">
+        <v>546</v>
+      </c>
+      <c r="J28" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="44">
+        <v>28546</v>
+      </c>
+    </row>
+    <row r="29" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="10">
+        <v>27587</v>
+      </c>
+      <c r="L29" s="95"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5"/>
+      <c r="AM29" s="5"/>
+      <c r="AN29" s="5"/>
+      <c r="AO29" s="5"/>
+      <c r="AP29" s="5"/>
+      <c r="AQ29" s="5"/>
+      <c r="AR29" s="5"/>
+      <c r="AS29" s="5"/>
+      <c r="AT29" s="5"/>
+      <c r="AU29" s="5"/>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5"/>
+      <c r="AX29" s="5"/>
+      <c r="AY29" s="5"/>
+      <c r="AZ29" s="5"/>
+      <c r="BA29" s="5"/>
+      <c r="BB29" s="5"/>
+      <c r="BC29" s="5"/>
+      <c r="BD29" s="5"/>
+      <c r="BE29" s="5"/>
+      <c r="BF29" s="5"/>
+      <c r="BG29" s="5"/>
+      <c r="BH29" s="5"/>
+      <c r="BI29" s="5"/>
+      <c r="BJ29" s="5"/>
+      <c r="BK29" s="5"/>
+      <c r="BL29" s="5"/>
+      <c r="BM29" s="5"/>
+      <c r="BN29" s="5"/>
+      <c r="BO29" s="5"/>
+      <c r="BP29" s="5"/>
+      <c r="BQ29" s="5"/>
+      <c r="BR29" s="5"/>
+      <c r="BS29" s="5"/>
+      <c r="BT29" s="5"/>
+      <c r="BU29" s="5"/>
+      <c r="BV29" s="5"/>
+      <c r="BW29" s="5"/>
+      <c r="BX29" s="5"/>
+      <c r="BY29" s="5"/>
+      <c r="BZ29" s="5"/>
+      <c r="CA29" s="5"/>
+      <c r="CB29" s="5"/>
+      <c r="CC29" s="5"/>
+      <c r="CD29" s="5"/>
+      <c r="CE29" s="5"/>
+      <c r="CF29" s="5"/>
+      <c r="CG29" s="5"/>
+      <c r="CH29" s="5"/>
+      <c r="CI29" s="5"/>
+      <c r="CJ29" s="5"/>
+      <c r="CK29" s="5"/>
+      <c r="CL29" s="5"/>
+      <c r="CM29" s="5"/>
+      <c r="CN29" s="5"/>
+      <c r="CO29" s="5"/>
+      <c r="CP29" s="5"/>
+      <c r="CQ29" s="5"/>
+      <c r="CR29" s="5"/>
+      <c r="CS29" s="5"/>
+      <c r="CT29" s="5"/>
+      <c r="CU29" s="5"/>
+      <c r="CV29" s="5"/>
+      <c r="CW29" s="5"/>
+      <c r="CX29" s="5"/>
+      <c r="CY29" s="5"/>
+      <c r="CZ29" s="5"/>
+      <c r="DA29" s="5"/>
+      <c r="DB29" s="5"/>
+      <c r="DC29" s="5"/>
+      <c r="DD29" s="5"/>
+      <c r="DE29" s="5"/>
+      <c r="DF29" s="5"/>
+      <c r="DG29" s="5"/>
+      <c r="DH29" s="5"/>
+      <c r="DI29" s="5"/>
+      <c r="DJ29" s="5"/>
+      <c r="DK29" s="5"/>
+      <c r="DL29" s="5"/>
+      <c r="DM29" s="5"/>
+      <c r="DN29" s="5"/>
+      <c r="DO29" s="5"/>
+      <c r="DP29" s="5"/>
+      <c r="DQ29" s="5"/>
+      <c r="DR29" s="5"/>
+      <c r="DS29" s="5"/>
+    </row>
+    <row r="30" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="L30" s="95"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5"/>
+      <c r="AO30" s="5"/>
+      <c r="AP30" s="5"/>
+      <c r="AQ30" s="5"/>
+      <c r="AR30" s="5"/>
+      <c r="AS30" s="5"/>
+      <c r="AT30" s="5"/>
+      <c r="AU30" s="5"/>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5"/>
+      <c r="AX30" s="5"/>
+      <c r="AY30" s="5"/>
+      <c r="AZ30" s="5"/>
+      <c r="BA30" s="5"/>
+      <c r="BB30" s="5"/>
+      <c r="BC30" s="5"/>
+      <c r="BD30" s="5"/>
+      <c r="BE30" s="5"/>
+      <c r="BF30" s="5"/>
+      <c r="BG30" s="5"/>
+      <c r="BH30" s="5"/>
+      <c r="BI30" s="5"/>
+      <c r="BJ30" s="5"/>
+      <c r="BK30" s="5"/>
+      <c r="BL30" s="5"/>
+      <c r="BM30" s="5"/>
+      <c r="BN30" s="5"/>
+      <c r="BO30" s="5"/>
+      <c r="BP30" s="5"/>
+      <c r="BQ30" s="5"/>
+      <c r="BR30" s="5"/>
+      <c r="BS30" s="5"/>
+      <c r="BT30" s="5"/>
+      <c r="BU30" s="5"/>
+      <c r="BV30" s="5"/>
+      <c r="BW30" s="5"/>
+      <c r="BX30" s="5"/>
+      <c r="BY30" s="5"/>
+      <c r="BZ30" s="5"/>
+      <c r="CA30" s="5"/>
+      <c r="CB30" s="5"/>
+      <c r="CC30" s="5"/>
+      <c r="CD30" s="5"/>
+      <c r="CE30" s="5"/>
+      <c r="CF30" s="5"/>
+      <c r="CG30" s="5"/>
+      <c r="CH30" s="5"/>
+      <c r="CI30" s="5"/>
+      <c r="CJ30" s="5"/>
+      <c r="CK30" s="5"/>
+      <c r="CL30" s="5"/>
+      <c r="CM30" s="5"/>
+      <c r="CN30" s="5"/>
+      <c r="CO30" s="5"/>
+      <c r="CP30" s="5"/>
+      <c r="CQ30" s="5"/>
+      <c r="CR30" s="5"/>
+      <c r="CS30" s="5"/>
+      <c r="CT30" s="5"/>
+      <c r="CU30" s="5"/>
+      <c r="CV30" s="5"/>
+      <c r="CW30" s="5"/>
+      <c r="CX30" s="5"/>
+      <c r="CY30" s="5"/>
+      <c r="CZ30" s="5"/>
+      <c r="DA30" s="5"/>
+      <c r="DB30" s="5"/>
+      <c r="DC30" s="5"/>
+      <c r="DD30" s="5"/>
+      <c r="DE30" s="5"/>
+      <c r="DF30" s="5"/>
+      <c r="DG30" s="5"/>
+      <c r="DH30" s="5"/>
+      <c r="DI30" s="5"/>
+      <c r="DJ30" s="5"/>
+      <c r="DK30" s="5"/>
+      <c r="DL30" s="5"/>
+      <c r="DM30" s="5"/>
+      <c r="DN30" s="5"/>
+      <c r="DO30" s="5"/>
+      <c r="DP30" s="5"/>
+      <c r="DQ30" s="5"/>
+      <c r="DR30" s="5"/>
+      <c r="DS30" s="5"/>
+    </row>
+    <row r="31" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="16">
+        <v>28379</v>
+      </c>
+      <c r="L31" s="95"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5"/>
+      <c r="BC31" s="5"/>
+      <c r="BD31" s="5"/>
+      <c r="BE31" s="5"/>
+      <c r="BF31" s="5"/>
+      <c r="BG31" s="5"/>
+      <c r="BH31" s="5"/>
+      <c r="BI31" s="5"/>
+      <c r="BJ31" s="5"/>
+      <c r="BK31" s="5"/>
+      <c r="BL31" s="5"/>
+      <c r="BM31" s="5"/>
+      <c r="BN31" s="5"/>
+      <c r="BO31" s="5"/>
+      <c r="BP31" s="5"/>
+      <c r="BQ31" s="5"/>
+      <c r="BR31" s="5"/>
+      <c r="BS31" s="5"/>
+      <c r="BT31" s="5"/>
+      <c r="BU31" s="5"/>
+      <c r="BV31" s="5"/>
+      <c r="BW31" s="5"/>
+      <c r="BX31" s="5"/>
+      <c r="BY31" s="5"/>
+      <c r="BZ31" s="5"/>
+      <c r="CA31" s="5"/>
+      <c r="CB31" s="5"/>
+      <c r="CC31" s="5"/>
+      <c r="CD31" s="5"/>
+      <c r="CE31" s="5"/>
+      <c r="CF31" s="5"/>
+      <c r="CG31" s="5"/>
+      <c r="CH31" s="5"/>
+      <c r="CI31" s="5"/>
+      <c r="CJ31" s="5"/>
+      <c r="CK31" s="5"/>
+      <c r="CL31" s="5"/>
+      <c r="CM31" s="5"/>
+      <c r="CN31" s="5"/>
+      <c r="CO31" s="5"/>
+      <c r="CP31" s="5"/>
+      <c r="CQ31" s="5"/>
+      <c r="CR31" s="5"/>
+      <c r="CS31" s="5"/>
+      <c r="CT31" s="5"/>
+      <c r="CU31" s="5"/>
+      <c r="CV31" s="5"/>
+      <c r="CW31" s="5"/>
+      <c r="CX31" s="5"/>
+      <c r="CY31" s="5"/>
+      <c r="CZ31" s="5"/>
+      <c r="DA31" s="5"/>
+      <c r="DB31" s="5"/>
+      <c r="DC31" s="5"/>
+      <c r="DD31" s="5"/>
+      <c r="DE31" s="5"/>
+      <c r="DF31" s="5"/>
+      <c r="DG31" s="5"/>
+      <c r="DH31" s="5"/>
+      <c r="DI31" s="5"/>
+      <c r="DJ31" s="5"/>
+      <c r="DK31" s="5"/>
+      <c r="DL31" s="5"/>
+      <c r="DM31" s="5"/>
+      <c r="DN31" s="5"/>
+      <c r="DO31" s="5"/>
+      <c r="DP31" s="5"/>
+      <c r="DQ31" s="5"/>
+      <c r="DR31" s="5"/>
+      <c r="DS31" s="5"/>
+    </row>
+    <row r="32" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="4">
+        <v>28621</v>
+      </c>
+      <c r="L32" s="95"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+      <c r="S32" s="5"/>
+      <c r="T32" s="5"/>
+      <c r="U32" s="5"/>
+      <c r="V32" s="5"/>
+      <c r="W32" s="5"/>
+      <c r="X32" s="5"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
+      <c r="AA32" s="5"/>
+      <c r="AB32" s="5"/>
+      <c r="AC32" s="5"/>
+      <c r="AD32" s="5"/>
+      <c r="AE32" s="5"/>
+      <c r="AF32" s="5"/>
+      <c r="AG32" s="5"/>
+      <c r="AH32" s="5"/>
+      <c r="AI32" s="5"/>
+      <c r="AJ32" s="5"/>
+      <c r="AK32" s="5"/>
+      <c r="AL32" s="5"/>
+      <c r="AM32" s="5"/>
+      <c r="AN32" s="5"/>
+      <c r="AO32" s="5"/>
+      <c r="AP32" s="5"/>
+      <c r="AQ32" s="5"/>
+      <c r="AR32" s="5"/>
+      <c r="AS32" s="5"/>
+      <c r="AT32" s="5"/>
+      <c r="AU32" s="5"/>
+      <c r="AV32" s="5"/>
+      <c r="AW32" s="5"/>
+      <c r="AX32" s="5"/>
+      <c r="AY32" s="5"/>
+      <c r="AZ32" s="5"/>
+      <c r="BA32" s="5"/>
+      <c r="BB32" s="5"/>
+      <c r="BC32" s="5"/>
+      <c r="BD32" s="5"/>
+      <c r="BE32" s="5"/>
+      <c r="BF32" s="5"/>
+      <c r="BG32" s="5"/>
+      <c r="BH32" s="5"/>
+      <c r="BI32" s="5"/>
+      <c r="BJ32" s="5"/>
+      <c r="BK32" s="5"/>
+      <c r="BL32" s="5"/>
+      <c r="BM32" s="5"/>
+      <c r="BN32" s="5"/>
+      <c r="BO32" s="5"/>
+      <c r="BP32" s="5"/>
+      <c r="BQ32" s="5"/>
+      <c r="BR32" s="5"/>
+      <c r="BS32" s="5"/>
+      <c r="BT32" s="5"/>
+      <c r="BU32" s="5"/>
+      <c r="BV32" s="5"/>
+      <c r="BW32" s="5"/>
+      <c r="BX32" s="5"/>
+      <c r="BY32" s="5"/>
+      <c r="BZ32" s="5"/>
+      <c r="CA32" s="5"/>
+      <c r="CB32" s="5"/>
+      <c r="CC32" s="5"/>
+      <c r="CD32" s="5"/>
+      <c r="CE32" s="5"/>
+      <c r="CF32" s="5"/>
+      <c r="CG32" s="5"/>
+      <c r="CH32" s="5"/>
+      <c r="CI32" s="5"/>
+      <c r="CJ32" s="5"/>
+      <c r="CK32" s="5"/>
+      <c r="CL32" s="5"/>
+      <c r="CM32" s="5"/>
+      <c r="CN32" s="5"/>
+      <c r="CO32" s="5"/>
+      <c r="CP32" s="5"/>
+      <c r="CQ32" s="5"/>
+      <c r="CR32" s="5"/>
+      <c r="CS32" s="5"/>
+      <c r="CT32" s="5"/>
+      <c r="CU32" s="5"/>
+      <c r="CV32" s="5"/>
+      <c r="CW32" s="5"/>
+      <c r="CX32" s="5"/>
+      <c r="CY32" s="5"/>
+      <c r="CZ32" s="5"/>
+      <c r="DA32" s="5"/>
+      <c r="DB32" s="5"/>
+      <c r="DC32" s="5"/>
+      <c r="DD32" s="5"/>
+      <c r="DE32" s="5"/>
+      <c r="DF32" s="5"/>
+      <c r="DG32" s="5"/>
+      <c r="DH32" s="5"/>
+      <c r="DI32" s="5"/>
+      <c r="DJ32" s="5"/>
+      <c r="DK32" s="5"/>
+      <c r="DL32" s="5"/>
+      <c r="DM32" s="5"/>
+      <c r="DN32" s="5"/>
+      <c r="DO32" s="5"/>
+      <c r="DP32" s="5"/>
+      <c r="DQ32" s="5"/>
+      <c r="DR32" s="5"/>
+      <c r="DS32" s="5"/>
+    </row>
+    <row r="33" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="L33" s="95"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AD33" s="5"/>
+      <c r="AE33" s="5"/>
+      <c r="AF33" s="5"/>
+      <c r="AG33" s="5"/>
+      <c r="AH33" s="5"/>
+      <c r="AI33" s="5"/>
+      <c r="AJ33" s="5"/>
+      <c r="AK33" s="5"/>
+      <c r="AL33" s="5"/>
+      <c r="AM33" s="5"/>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="5"/>
+      <c r="AP33" s="5"/>
+      <c r="AQ33" s="5"/>
+      <c r="AR33" s="5"/>
+      <c r="AS33" s="5"/>
+      <c r="AT33" s="5"/>
+      <c r="AU33" s="5"/>
+      <c r="AV33" s="5"/>
+      <c r="AW33" s="5"/>
+      <c r="AX33" s="5"/>
+      <c r="AY33" s="5"/>
+      <c r="AZ33" s="5"/>
+      <c r="BA33" s="5"/>
+      <c r="BB33" s="5"/>
+      <c r="BC33" s="5"/>
+      <c r="BD33" s="5"/>
+      <c r="BE33" s="5"/>
+      <c r="BF33" s="5"/>
+      <c r="BG33" s="5"/>
+      <c r="BH33" s="5"/>
+      <c r="BI33" s="5"/>
+      <c r="BJ33" s="5"/>
+      <c r="BK33" s="5"/>
+      <c r="BL33" s="5"/>
+      <c r="BM33" s="5"/>
+      <c r="BN33" s="5"/>
+      <c r="BO33" s="5"/>
+      <c r="BP33" s="5"/>
+      <c r="BQ33" s="5"/>
+      <c r="BR33" s="5"/>
+      <c r="BS33" s="5"/>
+      <c r="BT33" s="5"/>
+      <c r="BU33" s="5"/>
+      <c r="BV33" s="5"/>
+      <c r="BW33" s="5"/>
+      <c r="BX33" s="5"/>
+      <c r="BY33" s="5"/>
+      <c r="BZ33" s="5"/>
+      <c r="CA33" s="5"/>
+      <c r="CB33" s="5"/>
+      <c r="CC33" s="5"/>
+      <c r="CD33" s="5"/>
+      <c r="CE33" s="5"/>
+      <c r="CF33" s="5"/>
+      <c r="CG33" s="5"/>
+      <c r="CH33" s="5"/>
+      <c r="CI33" s="5"/>
+      <c r="CJ33" s="5"/>
+      <c r="CK33" s="5"/>
+      <c r="CL33" s="5"/>
+      <c r="CM33" s="5"/>
+      <c r="CN33" s="5"/>
+      <c r="CO33" s="5"/>
+      <c r="CP33" s="5"/>
+      <c r="CQ33" s="5"/>
+      <c r="CR33" s="5"/>
+      <c r="CS33" s="5"/>
+      <c r="CT33" s="5"/>
+      <c r="CU33" s="5"/>
+      <c r="CV33" s="5"/>
+      <c r="CW33" s="5"/>
+      <c r="CX33" s="5"/>
+      <c r="CY33" s="5"/>
+      <c r="CZ33" s="5"/>
+      <c r="DA33" s="5"/>
+      <c r="DB33" s="5"/>
+      <c r="DC33" s="5"/>
+      <c r="DD33" s="5"/>
+      <c r="DE33" s="5"/>
+      <c r="DF33" s="5"/>
+      <c r="DG33" s="5"/>
+      <c r="DH33" s="5"/>
+      <c r="DI33" s="5"/>
+      <c r="DJ33" s="5"/>
+      <c r="DK33" s="5"/>
+      <c r="DL33" s="5"/>
+      <c r="DM33" s="5"/>
+      <c r="DN33" s="5"/>
+      <c r="DO33" s="5"/>
+      <c r="DP33" s="5"/>
+      <c r="DQ33" s="5"/>
+      <c r="DR33" s="5"/>
+      <c r="DS33" s="5"/>
+    </row>
+    <row r="34" spans="1:123" s="56" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="52" t="s">
+        <v>897</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>898</v>
+      </c>
+      <c r="E34" s="44" t="s">
+        <v>899</v>
+      </c>
+      <c r="F34" s="44" t="s">
+        <v>900</v>
+      </c>
+      <c r="G34" s="44" t="s">
+        <v>901</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>902</v>
+      </c>
+      <c r="I34" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J34" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="44">
+        <v>27604</v>
+      </c>
+      <c r="L34" s="101"/>
+      <c r="M34" s="66"/>
+      <c r="N34" s="66"/>
+      <c r="O34" s="66"/>
+      <c r="P34" s="66"/>
+      <c r="Q34" s="66"/>
+      <c r="R34" s="66"/>
+      <c r="S34" s="66"/>
+      <c r="T34" s="66"/>
+      <c r="U34" s="66"/>
+      <c r="V34" s="66"/>
+      <c r="W34" s="66"/>
+      <c r="X34" s="66"/>
+      <c r="Y34" s="66"/>
+      <c r="Z34" s="66"/>
+      <c r="AA34" s="66"/>
+      <c r="AB34" s="66"/>
+      <c r="AC34" s="66"/>
+      <c r="AD34" s="66"/>
+      <c r="AE34" s="66"/>
+      <c r="AF34" s="66"/>
+      <c r="AG34" s="66"/>
+      <c r="AH34" s="66"/>
+      <c r="AI34" s="66"/>
+      <c r="AJ34" s="66"/>
+      <c r="AK34" s="66"/>
+      <c r="AL34" s="66"/>
+      <c r="AM34" s="66"/>
+      <c r="AN34" s="66"/>
+      <c r="AO34" s="66"/>
+      <c r="AP34" s="66"/>
+      <c r="AQ34" s="66"/>
+      <c r="AR34" s="66"/>
+      <c r="AS34" s="66"/>
+      <c r="AT34" s="66"/>
+      <c r="AU34" s="66"/>
+      <c r="AV34" s="66"/>
+      <c r="AW34" s="66"/>
+      <c r="AX34" s="66"/>
+      <c r="AY34" s="66"/>
+      <c r="AZ34" s="66"/>
+      <c r="BA34" s="66"/>
+      <c r="BB34" s="66"/>
+      <c r="BC34" s="66"/>
+      <c r="BD34" s="66"/>
+      <c r="BE34" s="66"/>
+      <c r="BF34" s="66"/>
+      <c r="BG34" s="66"/>
+      <c r="BH34" s="66"/>
+      <c r="BI34" s="66"/>
+      <c r="BJ34" s="66"/>
+      <c r="BK34" s="66"/>
+      <c r="BL34" s="66"/>
+      <c r="BM34" s="66"/>
+      <c r="BN34" s="66"/>
+      <c r="BO34" s="66"/>
+      <c r="BP34" s="66"/>
+      <c r="BQ34" s="66"/>
+      <c r="BR34" s="66"/>
+      <c r="BS34" s="66"/>
+      <c r="BT34" s="66"/>
+      <c r="BU34" s="66"/>
+      <c r="BV34" s="66"/>
+      <c r="BW34" s="66"/>
+      <c r="BX34" s="66"/>
+      <c r="BY34" s="66"/>
+      <c r="BZ34" s="66"/>
+      <c r="CA34" s="66"/>
+      <c r="CB34" s="66"/>
+      <c r="CC34" s="66"/>
+      <c r="CD34" s="66"/>
+      <c r="CE34" s="66"/>
+      <c r="CF34" s="66"/>
+      <c r="CG34" s="66"/>
+      <c r="CH34" s="66"/>
+      <c r="CI34" s="66"/>
+      <c r="CJ34" s="66"/>
+      <c r="CK34" s="66"/>
+      <c r="CL34" s="66"/>
+      <c r="CM34" s="66"/>
+      <c r="CN34" s="66"/>
+      <c r="CO34" s="66"/>
+      <c r="CP34" s="66"/>
+      <c r="CQ34" s="66"/>
+      <c r="CR34" s="66"/>
+      <c r="CS34" s="66"/>
+      <c r="CT34" s="66"/>
+      <c r="CU34" s="66"/>
+      <c r="CV34" s="66"/>
+      <c r="CW34" s="66"/>
+      <c r="CX34" s="66"/>
+      <c r="CY34" s="66"/>
+      <c r="CZ34" s="66"/>
+      <c r="DA34" s="66"/>
+      <c r="DB34" s="66"/>
+      <c r="DC34" s="66"/>
+      <c r="DD34" s="66"/>
+      <c r="DE34" s="66"/>
+      <c r="DF34" s="66"/>
+      <c r="DG34" s="66"/>
+      <c r="DH34" s="66"/>
+      <c r="DI34" s="66"/>
+      <c r="DJ34" s="66"/>
+      <c r="DK34" s="66"/>
+      <c r="DL34" s="66"/>
+      <c r="DM34" s="66"/>
+      <c r="DN34" s="66"/>
+      <c r="DO34" s="66"/>
+      <c r="DP34" s="66"/>
+      <c r="DQ34" s="66"/>
+      <c r="DR34" s="66"/>
+      <c r="DS34" s="66"/>
+    </row>
+    <row r="35" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="J35" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="53">
+        <v>28640</v>
+      </c>
+      <c r="L35" s="95"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5"/>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="5"/>
+      <c r="AF35" s="5"/>
+      <c r="AG35" s="5"/>
+      <c r="AH35" s="5"/>
+      <c r="AI35" s="5"/>
+      <c r="AJ35" s="5"/>
+      <c r="AK35" s="5"/>
+      <c r="AL35" s="5"/>
+      <c r="AM35" s="5"/>
+      <c r="AN35" s="5"/>
+      <c r="AO35" s="5"/>
+      <c r="AP35" s="5"/>
+      <c r="AQ35" s="5"/>
+      <c r="AR35" s="5"/>
+      <c r="AS35" s="5"/>
+      <c r="AT35" s="5"/>
+      <c r="AU35" s="5"/>
+      <c r="AV35" s="5"/>
+      <c r="AW35" s="5"/>
+      <c r="AX35" s="5"/>
+      <c r="AY35" s="5"/>
+      <c r="AZ35" s="5"/>
+      <c r="BA35" s="5"/>
+      <c r="BB35" s="5"/>
+      <c r="BC35" s="5"/>
+      <c r="BD35" s="5"/>
+      <c r="BE35" s="5"/>
+      <c r="BF35" s="5"/>
+      <c r="BG35" s="5"/>
+      <c r="BH35" s="5"/>
+      <c r="BI35" s="5"/>
+      <c r="BJ35" s="5"/>
+      <c r="BK35" s="5"/>
+      <c r="BL35" s="5"/>
+      <c r="BM35" s="5"/>
+      <c r="BN35" s="5"/>
+      <c r="BO35" s="5"/>
+      <c r="BP35" s="5"/>
+      <c r="BQ35" s="5"/>
+      <c r="BR35" s="5"/>
+      <c r="BS35" s="5"/>
+      <c r="BT35" s="5"/>
+      <c r="BU35" s="5"/>
+      <c r="BV35" s="5"/>
+      <c r="BW35" s="5"/>
+      <c r="BX35" s="5"/>
+      <c r="BY35" s="5"/>
+      <c r="BZ35" s="5"/>
+      <c r="CA35" s="5"/>
+      <c r="CB35" s="5"/>
+      <c r="CC35" s="5"/>
+      <c r="CD35" s="5"/>
+      <c r="CE35" s="5"/>
+      <c r="CF35" s="5"/>
+      <c r="CG35" s="5"/>
+      <c r="CH35" s="5"/>
+      <c r="CI35" s="5"/>
+      <c r="CJ35" s="5"/>
+      <c r="CK35" s="5"/>
+      <c r="CL35" s="5"/>
+      <c r="CM35" s="5"/>
+      <c r="CN35" s="5"/>
+      <c r="CO35" s="5"/>
+      <c r="CP35" s="5"/>
+      <c r="CQ35" s="5"/>
+      <c r="CR35" s="5"/>
+      <c r="CS35" s="5"/>
+      <c r="CT35" s="5"/>
+      <c r="CU35" s="5"/>
+      <c r="CV35" s="5"/>
+      <c r="CW35" s="5"/>
+      <c r="CX35" s="5"/>
+      <c r="CY35" s="5"/>
+      <c r="CZ35" s="5"/>
+      <c r="DA35" s="5"/>
+      <c r="DB35" s="5"/>
+      <c r="DC35" s="5"/>
+      <c r="DD35" s="5"/>
+      <c r="DE35" s="5"/>
+      <c r="DF35" s="5"/>
+      <c r="DG35" s="5"/>
+      <c r="DH35" s="5"/>
+      <c r="DI35" s="5"/>
+      <c r="DJ35" s="5"/>
+      <c r="DK35" s="5"/>
+      <c r="DL35" s="5"/>
+      <c r="DM35" s="5"/>
+      <c r="DN35" s="5"/>
+      <c r="DO35" s="5"/>
+      <c r="DP35" s="5"/>
+      <c r="DQ35" s="5"/>
+      <c r="DR35" s="5"/>
+      <c r="DS35" s="5"/>
+    </row>
+    <row r="36" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F36" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="13">
+        <v>27215</v>
+      </c>
+      <c r="L36" s="95"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+      <c r="AB36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="5"/>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="5"/>
+      <c r="AH36" s="5"/>
+      <c r="AI36" s="5"/>
+      <c r="AJ36" s="5"/>
+      <c r="AK36" s="5"/>
+      <c r="AL36" s="5"/>
+      <c r="AM36" s="5"/>
+      <c r="AN36" s="5"/>
+      <c r="AO36" s="5"/>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5"/>
+      <c r="AR36" s="5"/>
+      <c r="AS36" s="5"/>
+      <c r="AT36" s="5"/>
+      <c r="AU36" s="5"/>
+      <c r="AV36" s="5"/>
+      <c r="AW36" s="5"/>
+      <c r="AX36" s="5"/>
+      <c r="AY36" s="5"/>
+      <c r="AZ36" s="5"/>
+      <c r="BA36" s="5"/>
+      <c r="BB36" s="5"/>
+      <c r="BC36" s="5"/>
+      <c r="BD36" s="5"/>
+      <c r="BE36" s="5"/>
+      <c r="BF36" s="5"/>
+      <c r="BG36" s="5"/>
+      <c r="BH36" s="5"/>
+      <c r="BI36" s="5"/>
+      <c r="BJ36" s="5"/>
+      <c r="BK36" s="5"/>
+      <c r="BL36" s="5"/>
+      <c r="BM36" s="5"/>
+      <c r="BN36" s="5"/>
+      <c r="BO36" s="5"/>
+      <c r="BP36" s="5"/>
+      <c r="BQ36" s="5"/>
+      <c r="BR36" s="5"/>
+      <c r="BS36" s="5"/>
+      <c r="BT36" s="5"/>
+      <c r="BU36" s="5"/>
+      <c r="BV36" s="5"/>
+      <c r="BW36" s="5"/>
+      <c r="BX36" s="5"/>
+      <c r="BY36" s="5"/>
+      <c r="BZ36" s="5"/>
+      <c r="CA36" s="5"/>
+      <c r="CB36" s="5"/>
+      <c r="CC36" s="5"/>
+      <c r="CD36" s="5"/>
+      <c r="CE36" s="5"/>
+      <c r="CF36" s="5"/>
+      <c r="CG36" s="5"/>
+      <c r="CH36" s="5"/>
+      <c r="CI36" s="5"/>
+      <c r="CJ36" s="5"/>
+      <c r="CK36" s="5"/>
+      <c r="CL36" s="5"/>
+      <c r="CM36" s="5"/>
+      <c r="CN36" s="5"/>
+      <c r="CO36" s="5"/>
+      <c r="CP36" s="5"/>
+      <c r="CQ36" s="5"/>
+      <c r="CR36" s="5"/>
+      <c r="CS36" s="5"/>
+      <c r="CT36" s="5"/>
+      <c r="CU36" s="5"/>
+      <c r="CV36" s="5"/>
+      <c r="CW36" s="5"/>
+      <c r="CX36" s="5"/>
+      <c r="CY36" s="5"/>
+      <c r="CZ36" s="5"/>
+      <c r="DA36" s="5"/>
+      <c r="DB36" s="5"/>
+      <c r="DC36" s="5"/>
+      <c r="DD36" s="5"/>
+      <c r="DE36" s="5"/>
+      <c r="DF36" s="5"/>
+      <c r="DG36" s="5"/>
+      <c r="DH36" s="5"/>
+      <c r="DI36" s="5"/>
+      <c r="DJ36" s="5"/>
+      <c r="DK36" s="5"/>
+      <c r="DL36" s="5"/>
+      <c r="DM36" s="5"/>
+      <c r="DN36" s="5"/>
+      <c r="DO36" s="5"/>
+      <c r="DP36" s="5"/>
+      <c r="DQ36" s="5"/>
+      <c r="DR36" s="5"/>
+      <c r="DS36" s="5"/>
+    </row>
+    <row r="37" spans="1:123" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>904</v>
+      </c>
+      <c r="D37" s="45" t="s">
+        <v>905</v>
+      </c>
+      <c r="E37" s="45" t="s">
+        <v>906</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>907</v>
+      </c>
+      <c r="G37" s="45" t="s">
+        <v>908</v>
+      </c>
+      <c r="H37" s="45" t="s">
         <v>909</v>
       </c>
-      <c r="E1" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="8" t="s">
+      <c r="I37" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="J37" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="45">
+        <v>28303</v>
+      </c>
+      <c r="L37" s="94"/>
+    </row>
+    <row r="38" spans="1:123" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="L38" s="95"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="5"/>
+      <c r="AJ38" s="5"/>
+      <c r="AK38" s="5"/>
+      <c r="AL38" s="5"/>
+      <c r="AM38" s="5"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="5"/>
+      <c r="AS38" s="5"/>
+      <c r="AT38" s="5"/>
+      <c r="AU38" s="5"/>
+      <c r="AV38" s="5"/>
+      <c r="AW38" s="5"/>
+      <c r="AX38" s="5"/>
+      <c r="AY38" s="5"/>
+      <c r="AZ38" s="5"/>
+      <c r="BA38" s="5"/>
+      <c r="BB38" s="5"/>
+      <c r="BC38" s="5"/>
+      <c r="BD38" s="5"/>
+      <c r="BE38" s="5"/>
+      <c r="BF38" s="5"/>
+      <c r="BG38" s="5"/>
+      <c r="BH38" s="5"/>
+      <c r="BI38" s="5"/>
+      <c r="BJ38" s="5"/>
+      <c r="BK38" s="5"/>
+      <c r="BL38" s="5"/>
+      <c r="BM38" s="5"/>
+      <c r="BN38" s="5"/>
+      <c r="BO38" s="5"/>
+      <c r="BP38" s="5"/>
+      <c r="BQ38" s="5"/>
+      <c r="BR38" s="5"/>
+      <c r="BS38" s="5"/>
+      <c r="BT38" s="5"/>
+      <c r="BU38" s="5"/>
+      <c r="BV38" s="5"/>
+      <c r="BW38" s="5"/>
+      <c r="BX38" s="5"/>
+      <c r="BY38" s="5"/>
+      <c r="BZ38" s="5"/>
+      <c r="CA38" s="5"/>
+      <c r="CB38" s="5"/>
+      <c r="CC38" s="5"/>
+      <c r="CD38" s="5"/>
+      <c r="CE38" s="5"/>
+      <c r="CF38" s="5"/>
+      <c r="CG38" s="5"/>
+      <c r="CH38" s="5"/>
+      <c r="CI38" s="5"/>
+      <c r="CJ38" s="5"/>
+      <c r="CK38" s="5"/>
+      <c r="CL38" s="5"/>
+      <c r="CM38" s="5"/>
+      <c r="CN38" s="5"/>
+      <c r="CO38" s="5"/>
+      <c r="CP38" s="5"/>
+      <c r="CQ38" s="5"/>
+      <c r="CR38" s="5"/>
+      <c r="CS38" s="5"/>
+      <c r="CT38" s="5"/>
+      <c r="CU38" s="5"/>
+      <c r="CV38" s="5"/>
+      <c r="CW38" s="5"/>
+      <c r="CX38" s="5"/>
+      <c r="CY38" s="5"/>
+      <c r="CZ38" s="5"/>
+      <c r="DA38" s="5"/>
+      <c r="DB38" s="5"/>
+      <c r="DC38" s="5"/>
+      <c r="DD38" s="5"/>
+      <c r="DE38" s="5"/>
+      <c r="DF38" s="5"/>
+      <c r="DG38" s="5"/>
+      <c r="DH38" s="5"/>
+      <c r="DI38" s="5"/>
+      <c r="DJ38" s="5"/>
+      <c r="DK38" s="5"/>
+      <c r="DL38" s="5"/>
+      <c r="DM38" s="5"/>
+      <c r="DN38" s="5"/>
+      <c r="DO38" s="5"/>
+      <c r="DP38" s="5"/>
+      <c r="DQ38" s="5"/>
+      <c r="DR38" s="5"/>
+      <c r="DS38" s="5"/>
+    </row>
+    <row r="39" spans="1:123" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="52" t="s">
         <v>910</v>
       </c>
-      <c r="I1" s="8" t="s">
-[...5 lines deleted...]
-      <c r="K1" s="8" t="s">
+      <c r="C39" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="44" t="s">
         <v>911</v>
       </c>
+      <c r="E39" s="44" t="s">
+        <v>912</v>
+      </c>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44" t="s">
+        <v>913</v>
+      </c>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="44"/>
     </row>
-    <row r="2" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F2" s="10" t="s">
+    <row r="40" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="52" t="s">
+        <v>916</v>
+      </c>
+      <c r="C40" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="44" t="s">
+        <v>917</v>
+      </c>
+      <c r="E40" s="44" t="s">
+        <v>918</v>
+      </c>
+      <c r="F40" s="44" t="s">
+        <v>919</v>
+      </c>
+      <c r="G40" s="44" t="s">
+        <v>920</v>
+      </c>
+      <c r="H40" s="44" t="s">
+        <v>921</v>
+      </c>
+      <c r="I40" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J40" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="44">
+        <v>27893</v>
+      </c>
+    </row>
+    <row r="41" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="10">
+        <v>28203</v>
+      </c>
+      <c r="L41" s="95"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="5"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="5"/>
+      <c r="AB41" s="5"/>
+      <c r="AC41" s="5"/>
+      <c r="AD41" s="5"/>
+      <c r="AE41" s="5"/>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="5"/>
+      <c r="AH41" s="5"/>
+      <c r="AI41" s="5"/>
+      <c r="AJ41" s="5"/>
+      <c r="AK41" s="5"/>
+      <c r="AL41" s="5"/>
+      <c r="AM41" s="5"/>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="5"/>
+      <c r="AT41" s="5"/>
+      <c r="AU41" s="5"/>
+      <c r="AV41" s="5"/>
+      <c r="AW41" s="5"/>
+      <c r="AX41" s="5"/>
+      <c r="AY41" s="5"/>
+      <c r="AZ41" s="5"/>
+      <c r="BA41" s="5"/>
+      <c r="BB41" s="5"/>
+      <c r="BC41" s="5"/>
+      <c r="BD41" s="5"/>
+      <c r="BE41" s="5"/>
+      <c r="BF41" s="5"/>
+      <c r="BG41" s="5"/>
+      <c r="BH41" s="5"/>
+      <c r="BI41" s="5"/>
+      <c r="BJ41" s="5"/>
+      <c r="BK41" s="5"/>
+      <c r="BL41" s="5"/>
+      <c r="BM41" s="5"/>
+      <c r="BN41" s="5"/>
+      <c r="BO41" s="5"/>
+      <c r="BP41" s="5"/>
+      <c r="BQ41" s="5"/>
+      <c r="BR41" s="5"/>
+      <c r="BS41" s="5"/>
+      <c r="BT41" s="5"/>
+      <c r="BU41" s="5"/>
+      <c r="BV41" s="5"/>
+      <c r="BW41" s="5"/>
+      <c r="BX41" s="5"/>
+      <c r="BY41" s="5"/>
+      <c r="BZ41" s="5"/>
+      <c r="CA41" s="5"/>
+      <c r="CB41" s="5"/>
+      <c r="CC41" s="5"/>
+      <c r="CD41" s="5"/>
+      <c r="CE41" s="5"/>
+      <c r="CF41" s="5"/>
+      <c r="CG41" s="5"/>
+      <c r="CH41" s="5"/>
+      <c r="CI41" s="5"/>
+      <c r="CJ41" s="5"/>
+      <c r="CK41" s="5"/>
+      <c r="CL41" s="5"/>
+      <c r="CM41" s="5"/>
+      <c r="CN41" s="5"/>
+      <c r="CO41" s="5"/>
+      <c r="CP41" s="5"/>
+      <c r="CQ41" s="5"/>
+      <c r="CR41" s="5"/>
+      <c r="CS41" s="5"/>
+      <c r="CT41" s="5"/>
+      <c r="CU41" s="5"/>
+      <c r="CV41" s="5"/>
+      <c r="CW41" s="5"/>
+      <c r="CX41" s="5"/>
+      <c r="CY41" s="5"/>
+      <c r="CZ41" s="5"/>
+      <c r="DA41" s="5"/>
+      <c r="DB41" s="5"/>
+      <c r="DC41" s="5"/>
+      <c r="DD41" s="5"/>
+      <c r="DE41" s="5"/>
+      <c r="DF41" s="5"/>
+      <c r="DG41" s="5"/>
+      <c r="DH41" s="5"/>
+      <c r="DI41" s="5"/>
+      <c r="DJ41" s="5"/>
+      <c r="DK41" s="5"/>
+      <c r="DL41" s="5"/>
+      <c r="DM41" s="5"/>
+      <c r="DN41" s="5"/>
+      <c r="DO41" s="5"/>
+      <c r="DP41" s="5"/>
+      <c r="DQ41" s="5"/>
+      <c r="DR41" s="5"/>
+      <c r="DS41" s="5"/>
+    </row>
+    <row r="42" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" s="10">
+        <v>27330</v>
+      </c>
+      <c r="L42" s="95"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5"/>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="5"/>
+      <c r="AD42" s="5"/>
+      <c r="AE42" s="5"/>
+      <c r="AF42" s="5"/>
+      <c r="AG42" s="5"/>
+      <c r="AH42" s="5"/>
+      <c r="AI42" s="5"/>
+      <c r="AJ42" s="5"/>
+      <c r="AK42" s="5"/>
+      <c r="AL42" s="5"/>
+      <c r="AM42" s="5"/>
+      <c r="AN42" s="5"/>
+      <c r="AO42" s="5"/>
+      <c r="AP42" s="5"/>
+      <c r="AQ42" s="5"/>
+      <c r="AR42" s="5"/>
+      <c r="AS42" s="5"/>
+      <c r="AT42" s="5"/>
+      <c r="AU42" s="5"/>
+      <c r="AV42" s="5"/>
+      <c r="AW42" s="5"/>
+      <c r="AX42" s="5"/>
+      <c r="AY42" s="5"/>
+      <c r="AZ42" s="5"/>
+      <c r="BA42" s="5"/>
+      <c r="BB42" s="5"/>
+      <c r="BC42" s="5"/>
+      <c r="BD42" s="5"/>
+      <c r="BE42" s="5"/>
+      <c r="BF42" s="5"/>
+      <c r="BG42" s="5"/>
+      <c r="BH42" s="5"/>
+      <c r="BI42" s="5"/>
+      <c r="BJ42" s="5"/>
+      <c r="BK42" s="5"/>
+      <c r="BL42" s="5"/>
+      <c r="BM42" s="5"/>
+      <c r="BN42" s="5"/>
+      <c r="BO42" s="5"/>
+      <c r="BP42" s="5"/>
+      <c r="BQ42" s="5"/>
+      <c r="BR42" s="5"/>
+      <c r="BS42" s="5"/>
+      <c r="BT42" s="5"/>
+      <c r="BU42" s="5"/>
+      <c r="BV42" s="5"/>
+      <c r="BW42" s="5"/>
+      <c r="BX42" s="5"/>
+      <c r="BY42" s="5"/>
+      <c r="BZ42" s="5"/>
+      <c r="CA42" s="5"/>
+      <c r="CB42" s="5"/>
+      <c r="CC42" s="5"/>
+      <c r="CD42" s="5"/>
+      <c r="CE42" s="5"/>
+      <c r="CF42" s="5"/>
+      <c r="CG42" s="5"/>
+      <c r="CH42" s="5"/>
+      <c r="CI42" s="5"/>
+      <c r="CJ42" s="5"/>
+      <c r="CK42" s="5"/>
+      <c r="CL42" s="5"/>
+      <c r="CM42" s="5"/>
+      <c r="CN42" s="5"/>
+      <c r="CO42" s="5"/>
+      <c r="CP42" s="5"/>
+      <c r="CQ42" s="5"/>
+      <c r="CR42" s="5"/>
+      <c r="CS42" s="5"/>
+      <c r="CT42" s="5"/>
+      <c r="CU42" s="5"/>
+      <c r="CV42" s="5"/>
+      <c r="CW42" s="5"/>
+      <c r="CX42" s="5"/>
+      <c r="CY42" s="5"/>
+      <c r="CZ42" s="5"/>
+      <c r="DA42" s="5"/>
+      <c r="DB42" s="5"/>
+      <c r="DC42" s="5"/>
+      <c r="DD42" s="5"/>
+      <c r="DE42" s="5"/>
+      <c r="DF42" s="5"/>
+      <c r="DG42" s="5"/>
+      <c r="DH42" s="5"/>
+      <c r="DI42" s="5"/>
+      <c r="DJ42" s="5"/>
+      <c r="DK42" s="5"/>
+      <c r="DL42" s="5"/>
+      <c r="DM42" s="5"/>
+      <c r="DN42" s="5"/>
+      <c r="DO42" s="5"/>
+      <c r="DP42" s="5"/>
+      <c r="DQ42" s="5"/>
+      <c r="DR42" s="5"/>
+      <c r="DS42" s="5"/>
+    </row>
+    <row r="43" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" s="10">
+        <v>28379</v>
+      </c>
+      <c r="L43" s="95"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="5"/>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="5"/>
+      <c r="AF43" s="5"/>
+      <c r="AG43" s="5"/>
+      <c r="AH43" s="5"/>
+      <c r="AI43" s="5"/>
+      <c r="AJ43" s="5"/>
+      <c r="AK43" s="5"/>
+      <c r="AL43" s="5"/>
+      <c r="AM43" s="5"/>
+      <c r="AN43" s="5"/>
+      <c r="AO43" s="5"/>
+      <c r="AP43" s="5"/>
+      <c r="AQ43" s="5"/>
+      <c r="AR43" s="5"/>
+      <c r="AS43" s="5"/>
+      <c r="AT43" s="5"/>
+      <c r="AU43" s="5"/>
+      <c r="AV43" s="5"/>
+      <c r="AW43" s="5"/>
+      <c r="AX43" s="5"/>
+      <c r="AY43" s="5"/>
+      <c r="AZ43" s="5"/>
+      <c r="BA43" s="5"/>
+      <c r="BB43" s="5"/>
+      <c r="BC43" s="5"/>
+      <c r="BD43" s="5"/>
+      <c r="BE43" s="5"/>
+      <c r="BF43" s="5"/>
+      <c r="BG43" s="5"/>
+      <c r="BH43" s="5"/>
+      <c r="BI43" s="5"/>
+      <c r="BJ43" s="5"/>
+      <c r="BK43" s="5"/>
+      <c r="BL43" s="5"/>
+      <c r="BM43" s="5"/>
+      <c r="BN43" s="5"/>
+      <c r="BO43" s="5"/>
+      <c r="BP43" s="5"/>
+      <c r="BQ43" s="5"/>
+      <c r="BR43" s="5"/>
+      <c r="BS43" s="5"/>
+      <c r="BT43" s="5"/>
+      <c r="BU43" s="5"/>
+      <c r="BV43" s="5"/>
+      <c r="BW43" s="5"/>
+      <c r="BX43" s="5"/>
+      <c r="BY43" s="5"/>
+      <c r="BZ43" s="5"/>
+      <c r="CA43" s="5"/>
+      <c r="CB43" s="5"/>
+      <c r="CC43" s="5"/>
+      <c r="CD43" s="5"/>
+      <c r="CE43" s="5"/>
+      <c r="CF43" s="5"/>
+      <c r="CG43" s="5"/>
+      <c r="CH43" s="5"/>
+      <c r="CI43" s="5"/>
+      <c r="CJ43" s="5"/>
+      <c r="CK43" s="5"/>
+      <c r="CL43" s="5"/>
+      <c r="CM43" s="5"/>
+      <c r="CN43" s="5"/>
+      <c r="CO43" s="5"/>
+      <c r="CP43" s="5"/>
+      <c r="CQ43" s="5"/>
+      <c r="CR43" s="5"/>
+      <c r="CS43" s="5"/>
+      <c r="CT43" s="5"/>
+      <c r="CU43" s="5"/>
+      <c r="CV43" s="5"/>
+      <c r="CW43" s="5"/>
+      <c r="CX43" s="5"/>
+      <c r="CY43" s="5"/>
+      <c r="CZ43" s="5"/>
+      <c r="DA43" s="5"/>
+      <c r="DB43" s="5"/>
+      <c r="DC43" s="5"/>
+      <c r="DD43" s="5"/>
+      <c r="DE43" s="5"/>
+      <c r="DF43" s="5"/>
+      <c r="DG43" s="5"/>
+      <c r="DH43" s="5"/>
+      <c r="DI43" s="5"/>
+      <c r="DJ43" s="5"/>
+      <c r="DK43" s="5"/>
+      <c r="DL43" s="5"/>
+      <c r="DM43" s="5"/>
+      <c r="DN43" s="5"/>
+      <c r="DO43" s="5"/>
+      <c r="DP43" s="5"/>
+      <c r="DQ43" s="5"/>
+      <c r="DR43" s="5"/>
+      <c r="DS43" s="5"/>
+    </row>
+    <row r="44" spans="1:123" s="57" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>922</v>
+      </c>
+      <c r="C44" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>923</v>
+      </c>
+      <c r="E44" s="44" t="s">
+        <v>924</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>366</v>
+      </c>
+      <c r="G44" s="44"/>
+      <c r="H44" s="44" t="s">
+        <v>597</v>
+      </c>
+      <c r="I44" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="J44" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" s="44">
+        <v>28202</v>
+      </c>
+      <c r="L44" s="101"/>
+      <c r="M44" s="66"/>
+      <c r="N44" s="66"/>
+      <c r="O44" s="66"/>
+      <c r="P44" s="66"/>
+      <c r="Q44" s="66"/>
+      <c r="R44" s="66"/>
+      <c r="S44" s="66"/>
+      <c r="T44" s="66"/>
+      <c r="U44" s="66"/>
+      <c r="V44" s="66"/>
+      <c r="W44" s="66"/>
+      <c r="X44" s="66"/>
+      <c r="Y44" s="66"/>
+      <c r="Z44" s="66"/>
+      <c r="AA44" s="66"/>
+      <c r="AB44" s="66"/>
+      <c r="AC44" s="66"/>
+      <c r="AD44" s="66"/>
+      <c r="AE44" s="66"/>
+      <c r="AF44" s="66"/>
+      <c r="AG44" s="66"/>
+      <c r="AH44" s="66"/>
+      <c r="AI44" s="66"/>
+      <c r="AJ44" s="66"/>
+      <c r="AK44" s="66"/>
+      <c r="AL44" s="66"/>
+      <c r="AM44" s="66"/>
+      <c r="AN44" s="66"/>
+      <c r="AO44" s="66"/>
+      <c r="AP44" s="66"/>
+      <c r="AQ44" s="66"/>
+      <c r="AR44" s="66"/>
+      <c r="AS44" s="66"/>
+      <c r="AT44" s="66"/>
+      <c r="AU44" s="66"/>
+      <c r="AV44" s="66"/>
+      <c r="AW44" s="66"/>
+      <c r="AX44" s="66"/>
+      <c r="AY44" s="66"/>
+      <c r="AZ44" s="66"/>
+      <c r="BA44" s="66"/>
+      <c r="BB44" s="66"/>
+      <c r="BC44" s="66"/>
+      <c r="BD44" s="66"/>
+      <c r="BE44" s="66"/>
+      <c r="BF44" s="66"/>
+      <c r="BG44" s="66"/>
+      <c r="BH44" s="66"/>
+      <c r="BI44" s="66"/>
+      <c r="BJ44" s="66"/>
+      <c r="BK44" s="66"/>
+      <c r="BL44" s="66"/>
+      <c r="BM44" s="66"/>
+      <c r="BN44" s="66"/>
+      <c r="BO44" s="66"/>
+      <c r="BP44" s="66"/>
+      <c r="BQ44" s="66"/>
+      <c r="BR44" s="66"/>
+      <c r="BS44" s="66"/>
+      <c r="BT44" s="66"/>
+      <c r="BU44" s="66"/>
+      <c r="BV44" s="66"/>
+      <c r="BW44" s="66"/>
+      <c r="BX44" s="66"/>
+      <c r="BY44" s="66"/>
+      <c r="BZ44" s="66"/>
+      <c r="CA44" s="66"/>
+      <c r="CB44" s="66"/>
+      <c r="CC44" s="66"/>
+      <c r="CD44" s="66"/>
+      <c r="CE44" s="66"/>
+      <c r="CF44" s="66"/>
+      <c r="CG44" s="66"/>
+      <c r="CH44" s="66"/>
+      <c r="CI44" s="66"/>
+      <c r="CJ44" s="66"/>
+      <c r="CK44" s="66"/>
+      <c r="CL44" s="66"/>
+      <c r="CM44" s="66"/>
+      <c r="CN44" s="66"/>
+      <c r="CO44" s="66"/>
+      <c r="CP44" s="66"/>
+      <c r="CQ44" s="66"/>
+      <c r="CR44" s="66"/>
+      <c r="CS44" s="66"/>
+      <c r="CT44" s="66"/>
+      <c r="CU44" s="66"/>
+      <c r="CV44" s="66"/>
+      <c r="CW44" s="66"/>
+      <c r="CX44" s="66"/>
+      <c r="CY44" s="66"/>
+      <c r="CZ44" s="66"/>
+      <c r="DA44" s="66"/>
+      <c r="DB44" s="66"/>
+      <c r="DC44" s="66"/>
+      <c r="DD44" s="66"/>
+      <c r="DE44" s="66"/>
+      <c r="DF44" s="66"/>
+      <c r="DG44" s="66"/>
+      <c r="DH44" s="66"/>
+      <c r="DI44" s="66"/>
+      <c r="DJ44" s="66"/>
+      <c r="DK44" s="66"/>
+      <c r="DL44" s="66"/>
+      <c r="DM44" s="66"/>
+      <c r="DN44" s="66"/>
+      <c r="DO44" s="66"/>
+      <c r="DP44" s="66"/>
+      <c r="DQ44" s="66"/>
+      <c r="DR44" s="66"/>
+      <c r="DS44" s="66"/>
+    </row>
+    <row r="45" spans="1:123" s="88" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="77" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C45" s="77" t="s">
+        <v>96</v>
+      </c>
+      <c r="D45" s="77" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E45" s="77" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F45" s="77" t="s">
+        <v>366</v>
+      </c>
+      <c r="G45" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="H45" s="77" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I45" s="77" t="s">
+        <v>121</v>
+      </c>
+      <c r="J45" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K45" s="84">
+        <v>28202</v>
+      </c>
+      <c r="L45" s="102"/>
+    </row>
+    <row r="46" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="J46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" s="10">
+        <v>27028</v>
+      </c>
+    </row>
+    <row r="47" spans="1:123" s="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="52" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47" s="52" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E47" s="86" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="G47" s="52" t="s">
+        <v>461</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I47" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="J47" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="81">
+        <v>28170</v>
+      </c>
+      <c r="L47" s="98"/>
+    </row>
+    <row r="48" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K48" s="4">
+        <v>28403</v>
+      </c>
+      <c r="L48" s="95"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5"/>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="5"/>
+      <c r="AF48" s="5"/>
+      <c r="AG48" s="5"/>
+      <c r="AH48" s="5"/>
+      <c r="AI48" s="5"/>
+      <c r="AJ48" s="5"/>
+      <c r="AK48" s="5"/>
+      <c r="AL48" s="5"/>
+      <c r="AM48" s="5"/>
+      <c r="AN48" s="5"/>
+      <c r="AO48" s="5"/>
+      <c r="AP48" s="5"/>
+      <c r="AQ48" s="5"/>
+      <c r="AR48" s="5"/>
+      <c r="AS48" s="5"/>
+      <c r="AT48" s="5"/>
+      <c r="AU48" s="5"/>
+      <c r="AV48" s="5"/>
+      <c r="AW48" s="5"/>
+      <c r="AX48" s="5"/>
+      <c r="AY48" s="5"/>
+      <c r="AZ48" s="5"/>
+      <c r="BA48" s="5"/>
+      <c r="BB48" s="5"/>
+      <c r="BC48" s="5"/>
+      <c r="BD48" s="5"/>
+      <c r="BE48" s="5"/>
+      <c r="BF48" s="5"/>
+      <c r="BG48" s="5"/>
+      <c r="BH48" s="5"/>
+      <c r="BI48" s="5"/>
+      <c r="BJ48" s="5"/>
+      <c r="BK48" s="5"/>
+      <c r="BL48" s="5"/>
+      <c r="BM48" s="5"/>
+      <c r="BN48" s="5"/>
+      <c r="BO48" s="5"/>
+      <c r="BP48" s="5"/>
+      <c r="BQ48" s="5"/>
+      <c r="BR48" s="5"/>
+      <c r="BS48" s="5"/>
+      <c r="BT48" s="5"/>
+      <c r="BU48" s="5"/>
+      <c r="BV48" s="5"/>
+      <c r="BW48" s="5"/>
+      <c r="BX48" s="5"/>
+      <c r="BY48" s="5"/>
+      <c r="BZ48" s="5"/>
+      <c r="CA48" s="5"/>
+      <c r="CB48" s="5"/>
+      <c r="CC48" s="5"/>
+      <c r="CD48" s="5"/>
+      <c r="CE48" s="5"/>
+      <c r="CF48" s="5"/>
+      <c r="CG48" s="5"/>
+      <c r="CH48" s="5"/>
+      <c r="CI48" s="5"/>
+      <c r="CJ48" s="5"/>
+      <c r="CK48" s="5"/>
+      <c r="CL48" s="5"/>
+      <c r="CM48" s="5"/>
+      <c r="CN48" s="5"/>
+      <c r="CO48" s="5"/>
+      <c r="CP48" s="5"/>
+      <c r="CQ48" s="5"/>
+      <c r="CR48" s="5"/>
+      <c r="CS48" s="5"/>
+      <c r="CT48" s="5"/>
+      <c r="CU48" s="5"/>
+      <c r="CV48" s="5"/>
+      <c r="CW48" s="5"/>
+      <c r="CX48" s="5"/>
+      <c r="CY48" s="5"/>
+      <c r="CZ48" s="5"/>
+      <c r="DA48" s="5"/>
+      <c r="DB48" s="5"/>
+      <c r="DC48" s="5"/>
+      <c r="DD48" s="5"/>
+      <c r="DE48" s="5"/>
+      <c r="DF48" s="5"/>
+      <c r="DG48" s="5"/>
+      <c r="DH48" s="5"/>
+      <c r="DI48" s="5"/>
+      <c r="DJ48" s="5"/>
+      <c r="DK48" s="5"/>
+      <c r="DL48" s="5"/>
+      <c r="DM48" s="5"/>
+      <c r="DN48" s="5"/>
+      <c r="DO48" s="5"/>
+      <c r="DP48" s="5"/>
+      <c r="DQ48" s="5"/>
+      <c r="DR48" s="5"/>
+      <c r="DS48" s="5"/>
+    </row>
+    <row r="49" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>925</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>926</v>
+      </c>
+      <c r="E49" s="51" t="s">
+        <v>927</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="G49" s="44" t="s">
+        <v>928</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>929</v>
+      </c>
+      <c r="I49" s="44" t="s">
+        <v>930</v>
+      </c>
+      <c r="J49" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K49" s="44">
+        <v>28657</v>
+      </c>
+    </row>
+    <row r="50" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K50" s="10">
+        <v>27834</v>
+      </c>
+      <c r="L50" s="95"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+      <c r="S50" s="5"/>
+      <c r="T50" s="5"/>
+      <c r="U50" s="5"/>
+      <c r="V50" s="5"/>
+      <c r="W50" s="5"/>
+      <c r="X50" s="5"/>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="5"/>
+      <c r="AA50" s="5"/>
+      <c r="AB50" s="5"/>
+      <c r="AC50" s="5"/>
+      <c r="AD50" s="5"/>
+      <c r="AE50" s="5"/>
+      <c r="AF50" s="5"/>
+      <c r="AG50" s="5"/>
+      <c r="AH50" s="5"/>
+      <c r="AI50" s="5"/>
+      <c r="AJ50" s="5"/>
+      <c r="AK50" s="5"/>
+      <c r="AL50" s="5"/>
+      <c r="AM50" s="5"/>
+      <c r="AN50" s="5"/>
+      <c r="AO50" s="5"/>
+      <c r="AP50" s="5"/>
+      <c r="AQ50" s="5"/>
+      <c r="AR50" s="5"/>
+      <c r="AS50" s="5"/>
+      <c r="AT50" s="5"/>
+      <c r="AU50" s="5"/>
+      <c r="AV50" s="5"/>
+      <c r="AW50" s="5"/>
+      <c r="AX50" s="5"/>
+      <c r="AY50" s="5"/>
+      <c r="AZ50" s="5"/>
+      <c r="BA50" s="5"/>
+      <c r="BB50" s="5"/>
+      <c r="BC50" s="5"/>
+      <c r="BD50" s="5"/>
+      <c r="BE50" s="5"/>
+      <c r="BF50" s="5"/>
+      <c r="BG50" s="5"/>
+      <c r="BH50" s="5"/>
+      <c r="BI50" s="5"/>
+      <c r="BJ50" s="5"/>
+      <c r="BK50" s="5"/>
+      <c r="BL50" s="5"/>
+      <c r="BM50" s="5"/>
+      <c r="BN50" s="5"/>
+      <c r="BO50" s="5"/>
+      <c r="BP50" s="5"/>
+      <c r="BQ50" s="5"/>
+      <c r="BR50" s="5"/>
+      <c r="BS50" s="5"/>
+      <c r="BT50" s="5"/>
+      <c r="BU50" s="5"/>
+      <c r="BV50" s="5"/>
+      <c r="BW50" s="5"/>
+      <c r="BX50" s="5"/>
+      <c r="BY50" s="5"/>
+      <c r="BZ50" s="5"/>
+      <c r="CA50" s="5"/>
+      <c r="CB50" s="5"/>
+      <c r="CC50" s="5"/>
+      <c r="CD50" s="5"/>
+      <c r="CE50" s="5"/>
+      <c r="CF50" s="5"/>
+      <c r="CG50" s="5"/>
+      <c r="CH50" s="5"/>
+      <c r="CI50" s="5"/>
+      <c r="CJ50" s="5"/>
+      <c r="CK50" s="5"/>
+      <c r="CL50" s="5"/>
+      <c r="CM50" s="5"/>
+      <c r="CN50" s="5"/>
+      <c r="CO50" s="5"/>
+      <c r="CP50" s="5"/>
+      <c r="CQ50" s="5"/>
+      <c r="CR50" s="5"/>
+      <c r="CS50" s="5"/>
+      <c r="CT50" s="5"/>
+      <c r="CU50" s="5"/>
+      <c r="CV50" s="5"/>
+      <c r="CW50" s="5"/>
+      <c r="CX50" s="5"/>
+      <c r="CY50" s="5"/>
+      <c r="CZ50" s="5"/>
+      <c r="DA50" s="5"/>
+      <c r="DB50" s="5"/>
+      <c r="DC50" s="5"/>
+      <c r="DD50" s="5"/>
+      <c r="DE50" s="5"/>
+      <c r="DF50" s="5"/>
+      <c r="DG50" s="5"/>
+      <c r="DH50" s="5"/>
+      <c r="DI50" s="5"/>
+      <c r="DJ50" s="5"/>
+      <c r="DK50" s="5"/>
+      <c r="DL50" s="5"/>
+      <c r="DM50" s="5"/>
+      <c r="DN50" s="5"/>
+      <c r="DO50" s="5"/>
+      <c r="DP50" s="5"/>
+      <c r="DQ50" s="5"/>
+      <c r="DR50" s="5"/>
+      <c r="DS50" s="5"/>
+    </row>
+    <row r="51" spans="1:123" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K51" s="10">
+        <v>28562</v>
+      </c>
+      <c r="L51" s="36"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="15"/>
+      <c r="O51" s="15"/>
+      <c r="P51" s="15"/>
+      <c r="Q51" s="15"/>
+      <c r="R51" s="15"/>
+      <c r="S51" s="15"/>
+      <c r="T51" s="15"/>
+      <c r="U51" s="15"/>
+      <c r="V51" s="15"/>
+      <c r="W51" s="15"/>
+      <c r="X51" s="15"/>
+      <c r="Y51" s="15"/>
+      <c r="Z51" s="15"/>
+      <c r="AA51" s="15"/>
+      <c r="AB51" s="15"/>
+      <c r="AC51" s="15"/>
+      <c r="AD51" s="15"/>
+      <c r="AE51" s="15"/>
+      <c r="AF51" s="15"/>
+      <c r="AG51" s="15"/>
+      <c r="AH51" s="15"/>
+      <c r="AI51" s="15"/>
+      <c r="AJ51" s="15"/>
+      <c r="AK51" s="15"/>
+      <c r="AL51" s="15"/>
+      <c r="AM51" s="15"/>
+      <c r="AN51" s="15"/>
+      <c r="AO51" s="15"/>
+      <c r="AP51" s="15"/>
+      <c r="AQ51" s="15"/>
+      <c r="AR51" s="15"/>
+      <c r="AS51" s="15"/>
+      <c r="AT51" s="15"/>
+      <c r="AU51" s="15"/>
+      <c r="AV51" s="15"/>
+      <c r="AW51" s="15"/>
+      <c r="AX51" s="15"/>
+      <c r="AY51" s="15"/>
+      <c r="AZ51" s="15"/>
+      <c r="BA51" s="15"/>
+      <c r="BB51" s="15"/>
+      <c r="BC51" s="15"/>
+      <c r="BD51" s="15"/>
+      <c r="BE51" s="15"/>
+      <c r="BF51" s="15"/>
+      <c r="BG51" s="15"/>
+      <c r="BH51" s="15"/>
+      <c r="BI51" s="15"/>
+      <c r="BJ51" s="15"/>
+      <c r="BK51" s="15"/>
+      <c r="BL51" s="15"/>
+      <c r="BM51" s="15"/>
+      <c r="BN51" s="15"/>
+      <c r="BO51" s="15"/>
+      <c r="BP51" s="15"/>
+      <c r="BQ51" s="15"/>
+      <c r="BR51" s="15"/>
+      <c r="BS51" s="15"/>
+      <c r="BT51" s="15"/>
+      <c r="BU51" s="15"/>
+      <c r="BV51" s="15"/>
+      <c r="BW51" s="15"/>
+      <c r="BX51" s="15"/>
+      <c r="BY51" s="15"/>
+      <c r="BZ51" s="15"/>
+      <c r="CA51" s="15"/>
+      <c r="CB51" s="15"/>
+      <c r="CC51" s="15"/>
+      <c r="CD51" s="15"/>
+      <c r="CE51" s="15"/>
+      <c r="CF51" s="15"/>
+      <c r="CG51" s="15"/>
+      <c r="CH51" s="15"/>
+      <c r="CI51" s="15"/>
+      <c r="CJ51" s="15"/>
+      <c r="CK51" s="15"/>
+      <c r="CL51" s="15"/>
+      <c r="CM51" s="15"/>
+      <c r="CN51" s="15"/>
+      <c r="CO51" s="15"/>
+      <c r="CP51" s="15"/>
+      <c r="CQ51" s="15"/>
+      <c r="CR51" s="15"/>
+      <c r="CS51" s="15"/>
+      <c r="CT51" s="15"/>
+      <c r="CU51" s="15"/>
+      <c r="CV51" s="15"/>
+      <c r="CW51" s="15"/>
+      <c r="CX51" s="15"/>
+      <c r="CY51" s="15"/>
+      <c r="CZ51" s="15"/>
+      <c r="DA51" s="15"/>
+      <c r="DB51" s="15"/>
+      <c r="DC51" s="15"/>
+      <c r="DD51" s="15"/>
+      <c r="DE51" s="15"/>
+      <c r="DF51" s="15"/>
+      <c r="DG51" s="15"/>
+      <c r="DH51" s="15"/>
+      <c r="DI51" s="15"/>
+      <c r="DJ51" s="15"/>
+      <c r="DK51" s="15"/>
+      <c r="DL51" s="15"/>
+      <c r="DM51" s="15"/>
+      <c r="DN51" s="15"/>
+      <c r="DO51" s="15"/>
+      <c r="DP51" s="15"/>
+      <c r="DQ51" s="15"/>
+      <c r="DR51" s="15"/>
+      <c r="DS51" s="15"/>
+    </row>
+    <row r="52" spans="1:123" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="52" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C52" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="52" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E52" s="86" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F52" s="52" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G52" s="52" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I52" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K52" s="81">
+        <v>27612</v>
+      </c>
+      <c r="L52" s="87"/>
+    </row>
+    <row r="53" spans="1:123" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>931</v>
+      </c>
+      <c r="C53" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>932</v>
+      </c>
+      <c r="E53" s="44" t="s">
+        <v>933</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>934</v>
+      </c>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44" t="s">
+        <v>935</v>
+      </c>
+      <c r="I53" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="J53" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" s="44">
+        <v>28803</v>
+      </c>
+      <c r="L53" s="94"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+      <c r="X53" s="3"/>
+      <c r="Y53" s="3"/>
+      <c r="Z53" s="3"/>
+      <c r="AA53" s="3"/>
+      <c r="AB53" s="3"/>
+      <c r="AC53" s="3"/>
+      <c r="AD53" s="3"/>
+      <c r="AE53" s="3"/>
+      <c r="AF53" s="3"/>
+      <c r="AG53" s="3"/>
+      <c r="AH53" s="3"/>
+      <c r="AI53" s="3"/>
+      <c r="AJ53" s="3"/>
+      <c r="AK53" s="3"/>
+      <c r="AL53" s="3"/>
+      <c r="AM53" s="3"/>
+      <c r="AN53" s="3"/>
+      <c r="AO53" s="3"/>
+      <c r="AP53" s="3"/>
+      <c r="AQ53" s="3"/>
+      <c r="AR53" s="3"/>
+      <c r="AS53" s="3"/>
+      <c r="AT53" s="3"/>
+      <c r="AU53" s="3"/>
+      <c r="AV53" s="3"/>
+      <c r="AW53" s="3"/>
+      <c r="AX53" s="3"/>
+      <c r="AY53" s="3"/>
+      <c r="AZ53" s="3"/>
+      <c r="BA53" s="3"/>
+      <c r="BB53" s="3"/>
+      <c r="BC53" s="3"/>
+      <c r="BD53" s="3"/>
+      <c r="BE53" s="3"/>
+      <c r="BF53" s="3"/>
+      <c r="BG53" s="3"/>
+      <c r="BH53" s="3"/>
+      <c r="BI53" s="3"/>
+      <c r="BJ53" s="3"/>
+      <c r="BK53" s="3"/>
+      <c r="BL53" s="3"/>
+      <c r="BM53" s="3"/>
+      <c r="BN53" s="3"/>
+      <c r="BO53" s="3"/>
+      <c r="BP53" s="3"/>
+      <c r="BQ53" s="3"/>
+      <c r="BR53" s="3"/>
+      <c r="BS53" s="3"/>
+      <c r="BT53" s="3"/>
+      <c r="BU53" s="3"/>
+      <c r="BV53" s="3"/>
+      <c r="BW53" s="3"/>
+      <c r="BX53" s="3"/>
+      <c r="BY53" s="3"/>
+      <c r="BZ53" s="3"/>
+      <c r="CA53" s="3"/>
+      <c r="CB53" s="3"/>
+      <c r="CC53" s="3"/>
+      <c r="CD53" s="3"/>
+      <c r="CE53" s="3"/>
+      <c r="CF53" s="3"/>
+      <c r="CG53" s="3"/>
+      <c r="CH53" s="3"/>
+      <c r="CI53" s="3"/>
+      <c r="CJ53" s="3"/>
+      <c r="CK53" s="3"/>
+      <c r="CL53" s="3"/>
+      <c r="CM53" s="3"/>
+      <c r="CN53" s="3"/>
+      <c r="CO53" s="3"/>
+      <c r="CP53" s="3"/>
+      <c r="CQ53" s="3"/>
+      <c r="CR53" s="3"/>
+      <c r="CS53" s="3"/>
+      <c r="CT53" s="3"/>
+      <c r="CU53" s="3"/>
+      <c r="CV53" s="3"/>
+      <c r="CW53" s="3"/>
+      <c r="CX53" s="3"/>
+      <c r="CY53" s="3"/>
+      <c r="CZ53" s="3"/>
+      <c r="DA53" s="3"/>
+      <c r="DB53" s="3"/>
+      <c r="DC53" s="3"/>
+      <c r="DD53" s="3"/>
+      <c r="DE53" s="3"/>
+      <c r="DF53" s="3"/>
+      <c r="DG53" s="3"/>
+      <c r="DH53" s="3"/>
+      <c r="DI53" s="3"/>
+      <c r="DJ53" s="3"/>
+      <c r="DK53" s="3"/>
+      <c r="DL53" s="3"/>
+      <c r="DM53" s="3"/>
+      <c r="DN53" s="3"/>
+      <c r="DO53" s="3"/>
+      <c r="DP53" s="3"/>
+      <c r="DQ53" s="3"/>
+      <c r="DR53" s="3"/>
+      <c r="DS53" s="3"/>
+    </row>
+    <row r="54" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K54" s="15">
+        <v>27103</v>
+      </c>
+      <c r="L54" s="95"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+      <c r="S54" s="5"/>
+      <c r="T54" s="5"/>
+      <c r="U54" s="5"/>
+      <c r="V54" s="5"/>
+      <c r="W54" s="5"/>
+      <c r="X54" s="5"/>
+      <c r="Y54" s="5"/>
+      <c r="Z54" s="5"/>
+      <c r="AA54" s="5"/>
+      <c r="AB54" s="5"/>
+      <c r="AC54" s="5"/>
+      <c r="AD54" s="5"/>
+      <c r="AE54" s="5"/>
+      <c r="AF54" s="5"/>
+      <c r="AG54" s="5"/>
+      <c r="AH54" s="5"/>
+      <c r="AI54" s="5"/>
+      <c r="AJ54" s="5"/>
+      <c r="AK54" s="5"/>
+      <c r="AL54" s="5"/>
+      <c r="AM54" s="5"/>
+      <c r="AN54" s="5"/>
+      <c r="AO54" s="5"/>
+      <c r="AP54" s="5"/>
+      <c r="AQ54" s="5"/>
+      <c r="AR54" s="5"/>
+      <c r="AS54" s="5"/>
+      <c r="AT54" s="5"/>
+      <c r="AU54" s="5"/>
+      <c r="AV54" s="5"/>
+      <c r="AW54" s="5"/>
+      <c r="AX54" s="5"/>
+      <c r="AY54" s="5"/>
+      <c r="AZ54" s="5"/>
+      <c r="BA54" s="5"/>
+      <c r="BB54" s="5"/>
+      <c r="BC54" s="5"/>
+      <c r="BD54" s="5"/>
+      <c r="BE54" s="5"/>
+      <c r="BF54" s="5"/>
+      <c r="BG54" s="5"/>
+      <c r="BH54" s="5"/>
+      <c r="BI54" s="5"/>
+      <c r="BJ54" s="5"/>
+      <c r="BK54" s="5"/>
+      <c r="BL54" s="5"/>
+      <c r="BM54" s="5"/>
+      <c r="BN54" s="5"/>
+      <c r="BO54" s="5"/>
+      <c r="BP54" s="5"/>
+      <c r="BQ54" s="5"/>
+      <c r="BR54" s="5"/>
+      <c r="BS54" s="5"/>
+      <c r="BT54" s="5"/>
+      <c r="BU54" s="5"/>
+      <c r="BV54" s="5"/>
+      <c r="BW54" s="5"/>
+      <c r="BX54" s="5"/>
+      <c r="BY54" s="5"/>
+      <c r="BZ54" s="5"/>
+      <c r="CA54" s="5"/>
+      <c r="CB54" s="5"/>
+      <c r="CC54" s="5"/>
+      <c r="CD54" s="5"/>
+      <c r="CE54" s="5"/>
+      <c r="CF54" s="5"/>
+      <c r="CG54" s="5"/>
+      <c r="CH54" s="5"/>
+      <c r="CI54" s="5"/>
+      <c r="CJ54" s="5"/>
+      <c r="CK54" s="5"/>
+      <c r="CL54" s="5"/>
+      <c r="CM54" s="5"/>
+      <c r="CN54" s="5"/>
+      <c r="CO54" s="5"/>
+      <c r="CP54" s="5"/>
+      <c r="CQ54" s="5"/>
+      <c r="CR54" s="5"/>
+      <c r="CS54" s="5"/>
+      <c r="CT54" s="5"/>
+      <c r="CU54" s="5"/>
+      <c r="CV54" s="5"/>
+      <c r="CW54" s="5"/>
+      <c r="CX54" s="5"/>
+      <c r="CY54" s="5"/>
+      <c r="CZ54" s="5"/>
+      <c r="DA54" s="5"/>
+      <c r="DB54" s="5"/>
+      <c r="DC54" s="5"/>
+      <c r="DD54" s="5"/>
+      <c r="DE54" s="5"/>
+      <c r="DF54" s="5"/>
+      <c r="DG54" s="5"/>
+      <c r="DH54" s="5"/>
+      <c r="DI54" s="5"/>
+      <c r="DJ54" s="5"/>
+      <c r="DK54" s="5"/>
+      <c r="DL54" s="5"/>
+      <c r="DM54" s="5"/>
+      <c r="DN54" s="5"/>
+      <c r="DO54" s="5"/>
+      <c r="DP54" s="5"/>
+      <c r="DQ54" s="5"/>
+      <c r="DR54" s="5"/>
+      <c r="DS54" s="5"/>
+    </row>
+    <row r="55" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K55" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="L55" s="95"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+      <c r="S55" s="5"/>
+      <c r="T55" s="5"/>
+      <c r="U55" s="5"/>
+      <c r="V55" s="5"/>
+      <c r="W55" s="5"/>
+      <c r="X55" s="5"/>
+      <c r="Y55" s="5"/>
+      <c r="Z55" s="5"/>
+      <c r="AA55" s="5"/>
+      <c r="AB55" s="5"/>
+      <c r="AC55" s="5"/>
+      <c r="AD55" s="5"/>
+      <c r="AE55" s="5"/>
+      <c r="AF55" s="5"/>
+      <c r="AG55" s="5"/>
+      <c r="AH55" s="5"/>
+      <c r="AI55" s="5"/>
+      <c r="AJ55" s="5"/>
+      <c r="AK55" s="5"/>
+      <c r="AL55" s="5"/>
+      <c r="AM55" s="5"/>
+      <c r="AN55" s="5"/>
+      <c r="AO55" s="5"/>
+      <c r="AP55" s="5"/>
+      <c r="AQ55" s="5"/>
+      <c r="AR55" s="5"/>
+      <c r="AS55" s="5"/>
+      <c r="AT55" s="5"/>
+      <c r="AU55" s="5"/>
+      <c r="AV55" s="5"/>
+      <c r="AW55" s="5"/>
+      <c r="AX55" s="5"/>
+      <c r="AY55" s="5"/>
+      <c r="AZ55" s="5"/>
+      <c r="BA55" s="5"/>
+      <c r="BB55" s="5"/>
+      <c r="BC55" s="5"/>
+      <c r="BD55" s="5"/>
+      <c r="BE55" s="5"/>
+      <c r="BF55" s="5"/>
+      <c r="BG55" s="5"/>
+      <c r="BH55" s="5"/>
+      <c r="BI55" s="5"/>
+      <c r="BJ55" s="5"/>
+      <c r="BK55" s="5"/>
+      <c r="BL55" s="5"/>
+      <c r="BM55" s="5"/>
+      <c r="BN55" s="5"/>
+      <c r="BO55" s="5"/>
+      <c r="BP55" s="5"/>
+      <c r="BQ55" s="5"/>
+      <c r="BR55" s="5"/>
+      <c r="BS55" s="5"/>
+      <c r="BT55" s="5"/>
+      <c r="BU55" s="5"/>
+      <c r="BV55" s="5"/>
+      <c r="BW55" s="5"/>
+      <c r="BX55" s="5"/>
+      <c r="BY55" s="5"/>
+      <c r="BZ55" s="5"/>
+      <c r="CA55" s="5"/>
+      <c r="CB55" s="5"/>
+      <c r="CC55" s="5"/>
+      <c r="CD55" s="5"/>
+      <c r="CE55" s="5"/>
+      <c r="CF55" s="5"/>
+      <c r="CG55" s="5"/>
+      <c r="CH55" s="5"/>
+      <c r="CI55" s="5"/>
+      <c r="CJ55" s="5"/>
+      <c r="CK55" s="5"/>
+      <c r="CL55" s="5"/>
+      <c r="CM55" s="5"/>
+      <c r="CN55" s="5"/>
+      <c r="CO55" s="5"/>
+      <c r="CP55" s="5"/>
+      <c r="CQ55" s="5"/>
+      <c r="CR55" s="5"/>
+      <c r="CS55" s="5"/>
+      <c r="CT55" s="5"/>
+      <c r="CU55" s="5"/>
+      <c r="CV55" s="5"/>
+      <c r="CW55" s="5"/>
+      <c r="CX55" s="5"/>
+      <c r="CY55" s="5"/>
+      <c r="CZ55" s="5"/>
+      <c r="DA55" s="5"/>
+      <c r="DB55" s="5"/>
+      <c r="DC55" s="5"/>
+      <c r="DD55" s="5"/>
+      <c r="DE55" s="5"/>
+      <c r="DF55" s="5"/>
+      <c r="DG55" s="5"/>
+      <c r="DH55" s="5"/>
+      <c r="DI55" s="5"/>
+      <c r="DJ55" s="5"/>
+      <c r="DK55" s="5"/>
+      <c r="DL55" s="5"/>
+      <c r="DM55" s="5"/>
+      <c r="DN55" s="5"/>
+      <c r="DO55" s="5"/>
+      <c r="DP55" s="5"/>
+      <c r="DQ55" s="5"/>
+      <c r="DR55" s="5"/>
+      <c r="DS55" s="5"/>
+    </row>
+    <row r="56" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="E56" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K56" s="16">
+        <v>28803</v>
+      </c>
+      <c r="L56" s="95"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+      <c r="S56" s="5"/>
+      <c r="T56" s="5"/>
+      <c r="U56" s="5"/>
+      <c r="V56" s="5"/>
+      <c r="W56" s="5"/>
+      <c r="X56" s="5"/>
+      <c r="Y56" s="5"/>
+      <c r="Z56" s="5"/>
+      <c r="AA56" s="5"/>
+      <c r="AB56" s="5"/>
+      <c r="AC56" s="5"/>
+      <c r="AD56" s="5"/>
+      <c r="AE56" s="5"/>
+      <c r="AF56" s="5"/>
+      <c r="AG56" s="5"/>
+      <c r="AH56" s="5"/>
+      <c r="AI56" s="5"/>
+      <c r="AJ56" s="5"/>
+      <c r="AK56" s="5"/>
+      <c r="AL56" s="5"/>
+      <c r="AM56" s="5"/>
+      <c r="AN56" s="5"/>
+      <c r="AO56" s="5"/>
+      <c r="AP56" s="5"/>
+      <c r="AQ56" s="5"/>
+      <c r="AR56" s="5"/>
+      <c r="AS56" s="5"/>
+      <c r="AT56" s="5"/>
+      <c r="AU56" s="5"/>
+      <c r="AV56" s="5"/>
+      <c r="AW56" s="5"/>
+      <c r="AX56" s="5"/>
+      <c r="AY56" s="5"/>
+      <c r="AZ56" s="5"/>
+      <c r="BA56" s="5"/>
+      <c r="BB56" s="5"/>
+      <c r="BC56" s="5"/>
+      <c r="BD56" s="5"/>
+      <c r="BE56" s="5"/>
+      <c r="BF56" s="5"/>
+      <c r="BG56" s="5"/>
+      <c r="BH56" s="5"/>
+      <c r="BI56" s="5"/>
+      <c r="BJ56" s="5"/>
+      <c r="BK56" s="5"/>
+      <c r="BL56" s="5"/>
+      <c r="BM56" s="5"/>
+      <c r="BN56" s="5"/>
+      <c r="BO56" s="5"/>
+      <c r="BP56" s="5"/>
+      <c r="BQ56" s="5"/>
+      <c r="BR56" s="5"/>
+      <c r="BS56" s="5"/>
+      <c r="BT56" s="5"/>
+      <c r="BU56" s="5"/>
+      <c r="BV56" s="5"/>
+      <c r="BW56" s="5"/>
+      <c r="BX56" s="5"/>
+      <c r="BY56" s="5"/>
+      <c r="BZ56" s="5"/>
+      <c r="CA56" s="5"/>
+      <c r="CB56" s="5"/>
+      <c r="CC56" s="5"/>
+      <c r="CD56" s="5"/>
+      <c r="CE56" s="5"/>
+      <c r="CF56" s="5"/>
+      <c r="CG56" s="5"/>
+      <c r="CH56" s="5"/>
+      <c r="CI56" s="5"/>
+      <c r="CJ56" s="5"/>
+      <c r="CK56" s="5"/>
+      <c r="CL56" s="5"/>
+      <c r="CM56" s="5"/>
+      <c r="CN56" s="5"/>
+      <c r="CO56" s="5"/>
+      <c r="CP56" s="5"/>
+      <c r="CQ56" s="5"/>
+      <c r="CR56" s="5"/>
+      <c r="CS56" s="5"/>
+      <c r="CT56" s="5"/>
+      <c r="CU56" s="5"/>
+      <c r="CV56" s="5"/>
+      <c r="CW56" s="5"/>
+      <c r="CX56" s="5"/>
+      <c r="CY56" s="5"/>
+      <c r="CZ56" s="5"/>
+      <c r="DA56" s="5"/>
+      <c r="DB56" s="5"/>
+      <c r="DC56" s="5"/>
+      <c r="DD56" s="5"/>
+      <c r="DE56" s="5"/>
+      <c r="DF56" s="5"/>
+      <c r="DG56" s="5"/>
+      <c r="DH56" s="5"/>
+      <c r="DI56" s="5"/>
+      <c r="DJ56" s="5"/>
+      <c r="DK56" s="5"/>
+      <c r="DL56" s="5"/>
+      <c r="DM56" s="5"/>
+      <c r="DN56" s="5"/>
+      <c r="DO56" s="5"/>
+      <c r="DP56" s="5"/>
+      <c r="DQ56" s="5"/>
+      <c r="DR56" s="5"/>
+      <c r="DS56" s="5"/>
+    </row>
+    <row r="57" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="G57" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H57" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="I57" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K57" s="15">
+        <v>27536</v>
+      </c>
+      <c r="L57" s="95"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+      <c r="S57" s="5"/>
+      <c r="T57" s="5"/>
+      <c r="U57" s="5"/>
+      <c r="V57" s="5"/>
+      <c r="W57" s="5"/>
+      <c r="X57" s="5"/>
+      <c r="Y57" s="5"/>
+      <c r="Z57" s="5"/>
+      <c r="AA57" s="5"/>
+      <c r="AB57" s="5"/>
+      <c r="AC57" s="5"/>
+      <c r="AD57" s="5"/>
+      <c r="AE57" s="5"/>
+      <c r="AF57" s="5"/>
+      <c r="AG57" s="5"/>
+      <c r="AH57" s="5"/>
+      <c r="AI57" s="5"/>
+      <c r="AJ57" s="5"/>
+      <c r="AK57" s="5"/>
+      <c r="AL57" s="5"/>
+      <c r="AM57" s="5"/>
+      <c r="AN57" s="5"/>
+      <c r="AO57" s="5"/>
+      <c r="AP57" s="5"/>
+      <c r="AQ57" s="5"/>
+      <c r="AR57" s="5"/>
+      <c r="AS57" s="5"/>
+      <c r="AT57" s="5"/>
+      <c r="AU57" s="5"/>
+      <c r="AV57" s="5"/>
+      <c r="AW57" s="5"/>
+      <c r="AX57" s="5"/>
+      <c r="AY57" s="5"/>
+      <c r="AZ57" s="5"/>
+      <c r="BA57" s="5"/>
+      <c r="BB57" s="5"/>
+      <c r="BC57" s="5"/>
+      <c r="BD57" s="5"/>
+      <c r="BE57" s="5"/>
+      <c r="BF57" s="5"/>
+      <c r="BG57" s="5"/>
+      <c r="BH57" s="5"/>
+      <c r="BI57" s="5"/>
+      <c r="BJ57" s="5"/>
+      <c r="BK57" s="5"/>
+      <c r="BL57" s="5"/>
+      <c r="BM57" s="5"/>
+      <c r="BN57" s="5"/>
+      <c r="BO57" s="5"/>
+      <c r="BP57" s="5"/>
+      <c r="BQ57" s="5"/>
+      <c r="BR57" s="5"/>
+      <c r="BS57" s="5"/>
+      <c r="BT57" s="5"/>
+      <c r="BU57" s="5"/>
+      <c r="BV57" s="5"/>
+      <c r="BW57" s="5"/>
+      <c r="BX57" s="5"/>
+      <c r="BY57" s="5"/>
+      <c r="BZ57" s="5"/>
+      <c r="CA57" s="5"/>
+      <c r="CB57" s="5"/>
+      <c r="CC57" s="5"/>
+      <c r="CD57" s="5"/>
+      <c r="CE57" s="5"/>
+      <c r="CF57" s="5"/>
+      <c r="CG57" s="5"/>
+      <c r="CH57" s="5"/>
+      <c r="CI57" s="5"/>
+      <c r="CJ57" s="5"/>
+      <c r="CK57" s="5"/>
+      <c r="CL57" s="5"/>
+      <c r="CM57" s="5"/>
+      <c r="CN57" s="5"/>
+      <c r="CO57" s="5"/>
+      <c r="CP57" s="5"/>
+      <c r="CQ57" s="5"/>
+      <c r="CR57" s="5"/>
+      <c r="CS57" s="5"/>
+      <c r="CT57" s="5"/>
+      <c r="CU57" s="5"/>
+      <c r="CV57" s="5"/>
+      <c r="CW57" s="5"/>
+      <c r="CX57" s="5"/>
+      <c r="CY57" s="5"/>
+      <c r="CZ57" s="5"/>
+      <c r="DA57" s="5"/>
+      <c r="DB57" s="5"/>
+      <c r="DC57" s="5"/>
+      <c r="DD57" s="5"/>
+      <c r="DE57" s="5"/>
+      <c r="DF57" s="5"/>
+      <c r="DG57" s="5"/>
+      <c r="DH57" s="5"/>
+      <c r="DI57" s="5"/>
+      <c r="DJ57" s="5"/>
+      <c r="DK57" s="5"/>
+      <c r="DL57" s="5"/>
+      <c r="DM57" s="5"/>
+      <c r="DN57" s="5"/>
+      <c r="DO57" s="5"/>
+      <c r="DP57" s="5"/>
+      <c r="DQ57" s="5"/>
+      <c r="DR57" s="5"/>
+      <c r="DS57" s="5"/>
+    </row>
+    <row r="58" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="E58" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G58" s="15"/>
+      <c r="H58" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" s="15">
+        <v>28301</v>
+      </c>
+      <c r="L58" s="95"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
+      <c r="S58" s="5"/>
+      <c r="T58" s="5"/>
+      <c r="U58" s="5"/>
+      <c r="V58" s="5"/>
+      <c r="W58" s="5"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="5"/>
+      <c r="AA58" s="5"/>
+      <c r="AB58" s="5"/>
+      <c r="AC58" s="5"/>
+      <c r="AD58" s="5"/>
+      <c r="AE58" s="5"/>
+      <c r="AF58" s="5"/>
+      <c r="AG58" s="5"/>
+      <c r="AH58" s="5"/>
+      <c r="AI58" s="5"/>
+      <c r="AJ58" s="5"/>
+      <c r="AK58" s="5"/>
+      <c r="AL58" s="5"/>
+      <c r="AM58" s="5"/>
+      <c r="AN58" s="5"/>
+      <c r="AO58" s="5"/>
+      <c r="AP58" s="5"/>
+      <c r="AQ58" s="5"/>
+      <c r="AR58" s="5"/>
+      <c r="AS58" s="5"/>
+      <c r="AT58" s="5"/>
+      <c r="AU58" s="5"/>
+      <c r="AV58" s="5"/>
+      <c r="AW58" s="5"/>
+      <c r="AX58" s="5"/>
+      <c r="AY58" s="5"/>
+      <c r="AZ58" s="5"/>
+      <c r="BA58" s="5"/>
+      <c r="BB58" s="5"/>
+      <c r="BC58" s="5"/>
+      <c r="BD58" s="5"/>
+      <c r="BE58" s="5"/>
+      <c r="BF58" s="5"/>
+      <c r="BG58" s="5"/>
+      <c r="BH58" s="5"/>
+      <c r="BI58" s="5"/>
+      <c r="BJ58" s="5"/>
+      <c r="BK58" s="5"/>
+      <c r="BL58" s="5"/>
+      <c r="BM58" s="5"/>
+      <c r="BN58" s="5"/>
+      <c r="BO58" s="5"/>
+      <c r="BP58" s="5"/>
+      <c r="BQ58" s="5"/>
+      <c r="BR58" s="5"/>
+      <c r="BS58" s="5"/>
+      <c r="BT58" s="5"/>
+      <c r="BU58" s="5"/>
+      <c r="BV58" s="5"/>
+      <c r="BW58" s="5"/>
+      <c r="BX58" s="5"/>
+      <c r="BY58" s="5"/>
+      <c r="BZ58" s="5"/>
+      <c r="CA58" s="5"/>
+      <c r="CB58" s="5"/>
+      <c r="CC58" s="5"/>
+      <c r="CD58" s="5"/>
+      <c r="CE58" s="5"/>
+      <c r="CF58" s="5"/>
+      <c r="CG58" s="5"/>
+      <c r="CH58" s="5"/>
+      <c r="CI58" s="5"/>
+      <c r="CJ58" s="5"/>
+      <c r="CK58" s="5"/>
+      <c r="CL58" s="5"/>
+      <c r="CM58" s="5"/>
+      <c r="CN58" s="5"/>
+      <c r="CO58" s="5"/>
+      <c r="CP58" s="5"/>
+      <c r="CQ58" s="5"/>
+      <c r="CR58" s="5"/>
+      <c r="CS58" s="5"/>
+      <c r="CT58" s="5"/>
+      <c r="CU58" s="5"/>
+      <c r="CV58" s="5"/>
+      <c r="CW58" s="5"/>
+      <c r="CX58" s="5"/>
+      <c r="CY58" s="5"/>
+      <c r="CZ58" s="5"/>
+      <c r="DA58" s="5"/>
+      <c r="DB58" s="5"/>
+      <c r="DC58" s="5"/>
+      <c r="DD58" s="5"/>
+      <c r="DE58" s="5"/>
+      <c r="DF58" s="5"/>
+      <c r="DG58" s="5"/>
+      <c r="DH58" s="5"/>
+      <c r="DI58" s="5"/>
+      <c r="DJ58" s="5"/>
+      <c r="DK58" s="5"/>
+      <c r="DL58" s="5"/>
+      <c r="DM58" s="5"/>
+      <c r="DN58" s="5"/>
+      <c r="DO58" s="5"/>
+      <c r="DP58" s="5"/>
+      <c r="DQ58" s="5"/>
+      <c r="DR58" s="5"/>
+      <c r="DS58" s="5"/>
+    </row>
+    <row r="59" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K59" s="10">
+        <v>27886</v>
+      </c>
+      <c r="L59" s="95"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
+      <c r="S59" s="5"/>
+      <c r="T59" s="5"/>
+      <c r="U59" s="5"/>
+      <c r="V59" s="5"/>
+      <c r="W59" s="5"/>
+      <c r="X59" s="5"/>
+      <c r="Y59" s="5"/>
+      <c r="Z59" s="5"/>
+      <c r="AA59" s="5"/>
+      <c r="AB59" s="5"/>
+      <c r="AC59" s="5"/>
+      <c r="AD59" s="5"/>
+      <c r="AE59" s="5"/>
+      <c r="AF59" s="5"/>
+      <c r="AG59" s="5"/>
+      <c r="AH59" s="5"/>
+      <c r="AI59" s="5"/>
+      <c r="AJ59" s="5"/>
+      <c r="AK59" s="5"/>
+      <c r="AL59" s="5"/>
+      <c r="AM59" s="5"/>
+      <c r="AN59" s="5"/>
+      <c r="AO59" s="5"/>
+      <c r="AP59" s="5"/>
+      <c r="AQ59" s="5"/>
+      <c r="AR59" s="5"/>
+      <c r="AS59" s="5"/>
+      <c r="AT59" s="5"/>
+      <c r="AU59" s="5"/>
+      <c r="AV59" s="5"/>
+      <c r="AW59" s="5"/>
+      <c r="AX59" s="5"/>
+      <c r="AY59" s="5"/>
+      <c r="AZ59" s="5"/>
+      <c r="BA59" s="5"/>
+      <c r="BB59" s="5"/>
+      <c r="BC59" s="5"/>
+      <c r="BD59" s="5"/>
+      <c r="BE59" s="5"/>
+      <c r="BF59" s="5"/>
+      <c r="BG59" s="5"/>
+      <c r="BH59" s="5"/>
+      <c r="BI59" s="5"/>
+      <c r="BJ59" s="5"/>
+      <c r="BK59" s="5"/>
+      <c r="BL59" s="5"/>
+      <c r="BM59" s="5"/>
+      <c r="BN59" s="5"/>
+      <c r="BO59" s="5"/>
+      <c r="BP59" s="5"/>
+      <c r="BQ59" s="5"/>
+      <c r="BR59" s="5"/>
+      <c r="BS59" s="5"/>
+      <c r="BT59" s="5"/>
+      <c r="BU59" s="5"/>
+      <c r="BV59" s="5"/>
+      <c r="BW59" s="5"/>
+      <c r="BX59" s="5"/>
+      <c r="BY59" s="5"/>
+      <c r="BZ59" s="5"/>
+      <c r="CA59" s="5"/>
+      <c r="CB59" s="5"/>
+      <c r="CC59" s="5"/>
+      <c r="CD59" s="5"/>
+      <c r="CE59" s="5"/>
+      <c r="CF59" s="5"/>
+      <c r="CG59" s="5"/>
+      <c r="CH59" s="5"/>
+      <c r="CI59" s="5"/>
+      <c r="CJ59" s="5"/>
+      <c r="CK59" s="5"/>
+      <c r="CL59" s="5"/>
+      <c r="CM59" s="5"/>
+      <c r="CN59" s="5"/>
+      <c r="CO59" s="5"/>
+      <c r="CP59" s="5"/>
+      <c r="CQ59" s="5"/>
+      <c r="CR59" s="5"/>
+      <c r="CS59" s="5"/>
+      <c r="CT59" s="5"/>
+      <c r="CU59" s="5"/>
+      <c r="CV59" s="5"/>
+      <c r="CW59" s="5"/>
+      <c r="CX59" s="5"/>
+      <c r="CY59" s="5"/>
+      <c r="CZ59" s="5"/>
+      <c r="DA59" s="5"/>
+      <c r="DB59" s="5"/>
+      <c r="DC59" s="5"/>
+      <c r="DD59" s="5"/>
+      <c r="DE59" s="5"/>
+      <c r="DF59" s="5"/>
+      <c r="DG59" s="5"/>
+      <c r="DH59" s="5"/>
+      <c r="DI59" s="5"/>
+      <c r="DJ59" s="5"/>
+      <c r="DK59" s="5"/>
+      <c r="DL59" s="5"/>
+      <c r="DM59" s="5"/>
+      <c r="DN59" s="5"/>
+      <c r="DO59" s="5"/>
+      <c r="DP59" s="5"/>
+      <c r="DQ59" s="5"/>
+      <c r="DR59" s="5"/>
+      <c r="DS59" s="5"/>
+    </row>
+    <row r="60" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K60" s="10">
+        <v>28562</v>
+      </c>
+      <c r="L60" s="95"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
+      <c r="T60" s="5"/>
+      <c r="U60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
+      <c r="AA60" s="5"/>
+      <c r="AB60" s="5"/>
+      <c r="AC60" s="5"/>
+      <c r="AD60" s="5"/>
+      <c r="AE60" s="5"/>
+      <c r="AF60" s="5"/>
+      <c r="AG60" s="5"/>
+      <c r="AH60" s="5"/>
+      <c r="AI60" s="5"/>
+      <c r="AJ60" s="5"/>
+      <c r="AK60" s="5"/>
+      <c r="AL60" s="5"/>
+      <c r="AM60" s="5"/>
+      <c r="AN60" s="5"/>
+      <c r="AO60" s="5"/>
+      <c r="AP60" s="5"/>
+      <c r="AQ60" s="5"/>
+      <c r="AR60" s="5"/>
+      <c r="AS60" s="5"/>
+      <c r="AT60" s="5"/>
+      <c r="AU60" s="5"/>
+      <c r="AV60" s="5"/>
+      <c r="AW60" s="5"/>
+      <c r="AX60" s="5"/>
+      <c r="AY60" s="5"/>
+      <c r="AZ60" s="5"/>
+      <c r="BA60" s="5"/>
+      <c r="BB60" s="5"/>
+      <c r="BC60" s="5"/>
+      <c r="BD60" s="5"/>
+      <c r="BE60" s="5"/>
+      <c r="BF60" s="5"/>
+      <c r="BG60" s="5"/>
+      <c r="BH60" s="5"/>
+      <c r="BI60" s="5"/>
+      <c r="BJ60" s="5"/>
+      <c r="BK60" s="5"/>
+      <c r="BL60" s="5"/>
+      <c r="BM60" s="5"/>
+      <c r="BN60" s="5"/>
+      <c r="BO60" s="5"/>
+      <c r="BP60" s="5"/>
+      <c r="BQ60" s="5"/>
+      <c r="BR60" s="5"/>
+      <c r="BS60" s="5"/>
+      <c r="BT60" s="5"/>
+      <c r="BU60" s="5"/>
+      <c r="BV60" s="5"/>
+      <c r="BW60" s="5"/>
+      <c r="BX60" s="5"/>
+      <c r="BY60" s="5"/>
+      <c r="BZ60" s="5"/>
+      <c r="CA60" s="5"/>
+      <c r="CB60" s="5"/>
+      <c r="CC60" s="5"/>
+      <c r="CD60" s="5"/>
+      <c r="CE60" s="5"/>
+      <c r="CF60" s="5"/>
+      <c r="CG60" s="5"/>
+      <c r="CH60" s="5"/>
+      <c r="CI60" s="5"/>
+      <c r="CJ60" s="5"/>
+      <c r="CK60" s="5"/>
+      <c r="CL60" s="5"/>
+      <c r="CM60" s="5"/>
+      <c r="CN60" s="5"/>
+      <c r="CO60" s="5"/>
+      <c r="CP60" s="5"/>
+      <c r="CQ60" s="5"/>
+      <c r="CR60" s="5"/>
+      <c r="CS60" s="5"/>
+      <c r="CT60" s="5"/>
+      <c r="CU60" s="5"/>
+      <c r="CV60" s="5"/>
+      <c r="CW60" s="5"/>
+      <c r="CX60" s="5"/>
+      <c r="CY60" s="5"/>
+      <c r="CZ60" s="5"/>
+      <c r="DA60" s="5"/>
+      <c r="DB60" s="5"/>
+      <c r="DC60" s="5"/>
+      <c r="DD60" s="5"/>
+      <c r="DE60" s="5"/>
+      <c r="DF60" s="5"/>
+      <c r="DG60" s="5"/>
+      <c r="DH60" s="5"/>
+      <c r="DI60" s="5"/>
+      <c r="DJ60" s="5"/>
+      <c r="DK60" s="5"/>
+      <c r="DL60" s="5"/>
+      <c r="DM60" s="5"/>
+      <c r="DN60" s="5"/>
+      <c r="DO60" s="5"/>
+      <c r="DP60" s="5"/>
+      <c r="DQ60" s="5"/>
+      <c r="DR60" s="5"/>
+      <c r="DS60" s="5"/>
+    </row>
+    <row r="61" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G61" s="28" t="s">
+        <v>265</v>
+      </c>
+      <c r="H61" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="I61" s="28" t="s">
+        <v>267</v>
+      </c>
+      <c r="J61" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" s="37">
+        <v>27203</v>
+      </c>
+      <c r="L61" s="95"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+      <c r="S61" s="5"/>
+      <c r="T61" s="5"/>
+      <c r="U61" s="5"/>
+      <c r="V61" s="5"/>
+      <c r="W61" s="5"/>
+      <c r="X61" s="5"/>
+      <c r="Y61" s="5"/>
+      <c r="Z61" s="5"/>
+      <c r="AA61" s="5"/>
+      <c r="AB61" s="5"/>
+      <c r="AC61" s="5"/>
+      <c r="AD61" s="5"/>
+      <c r="AE61" s="5"/>
+      <c r="AF61" s="5"/>
+      <c r="AG61" s="5"/>
+      <c r="AH61" s="5"/>
+      <c r="AI61" s="5"/>
+      <c r="AJ61" s="5"/>
+      <c r="AK61" s="5"/>
+      <c r="AL61" s="5"/>
+      <c r="AM61" s="5"/>
+      <c r="AN61" s="5"/>
+      <c r="AO61" s="5"/>
+      <c r="AP61" s="5"/>
+      <c r="AQ61" s="5"/>
+      <c r="AR61" s="5"/>
+      <c r="AS61" s="5"/>
+      <c r="AT61" s="5"/>
+      <c r="AU61" s="5"/>
+      <c r="AV61" s="5"/>
+      <c r="AW61" s="5"/>
+      <c r="AX61" s="5"/>
+      <c r="AY61" s="5"/>
+      <c r="AZ61" s="5"/>
+      <c r="BA61" s="5"/>
+      <c r="BB61" s="5"/>
+      <c r="BC61" s="5"/>
+      <c r="BD61" s="5"/>
+      <c r="BE61" s="5"/>
+      <c r="BF61" s="5"/>
+      <c r="BG61" s="5"/>
+      <c r="BH61" s="5"/>
+      <c r="BI61" s="5"/>
+      <c r="BJ61" s="5"/>
+      <c r="BK61" s="5"/>
+      <c r="BL61" s="5"/>
+      <c r="BM61" s="5"/>
+      <c r="BN61" s="5"/>
+      <c r="BO61" s="5"/>
+      <c r="BP61" s="5"/>
+      <c r="BQ61" s="5"/>
+      <c r="BR61" s="5"/>
+      <c r="BS61" s="5"/>
+      <c r="BT61" s="5"/>
+      <c r="BU61" s="5"/>
+      <c r="BV61" s="5"/>
+      <c r="BW61" s="5"/>
+      <c r="BX61" s="5"/>
+      <c r="BY61" s="5"/>
+      <c r="BZ61" s="5"/>
+      <c r="CA61" s="5"/>
+      <c r="CB61" s="5"/>
+      <c r="CC61" s="5"/>
+      <c r="CD61" s="5"/>
+      <c r="CE61" s="5"/>
+      <c r="CF61" s="5"/>
+      <c r="CG61" s="5"/>
+      <c r="CH61" s="5"/>
+      <c r="CI61" s="5"/>
+      <c r="CJ61" s="5"/>
+      <c r="CK61" s="5"/>
+      <c r="CL61" s="5"/>
+      <c r="CM61" s="5"/>
+      <c r="CN61" s="5"/>
+      <c r="CO61" s="5"/>
+      <c r="CP61" s="5"/>
+      <c r="CQ61" s="5"/>
+      <c r="CR61" s="5"/>
+      <c r="CS61" s="5"/>
+      <c r="CT61" s="5"/>
+      <c r="CU61" s="5"/>
+      <c r="CV61" s="5"/>
+      <c r="CW61" s="5"/>
+      <c r="CX61" s="5"/>
+      <c r="CY61" s="5"/>
+      <c r="CZ61" s="5"/>
+      <c r="DA61" s="5"/>
+      <c r="DB61" s="5"/>
+      <c r="DC61" s="5"/>
+      <c r="DD61" s="5"/>
+      <c r="DE61" s="5"/>
+      <c r="DF61" s="5"/>
+      <c r="DG61" s="5"/>
+      <c r="DH61" s="5"/>
+      <c r="DI61" s="5"/>
+      <c r="DJ61" s="5"/>
+      <c r="DK61" s="5"/>
+      <c r="DL61" s="5"/>
+      <c r="DM61" s="5"/>
+      <c r="DN61" s="5"/>
+      <c r="DO61" s="5"/>
+      <c r="DP61" s="5"/>
+      <c r="DQ61" s="5"/>
+      <c r="DR61" s="5"/>
+      <c r="DS61" s="5"/>
+    </row>
+    <row r="62" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="H62" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="I62" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K62" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="L62" s="95"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+      <c r="S62" s="5"/>
+      <c r="T62" s="5"/>
+      <c r="U62" s="5"/>
+      <c r="V62" s="5"/>
+      <c r="W62" s="5"/>
+      <c r="X62" s="5"/>
+      <c r="Y62" s="5"/>
+      <c r="Z62" s="5"/>
+      <c r="AA62" s="5"/>
+      <c r="AB62" s="5"/>
+      <c r="AC62" s="5"/>
+      <c r="AD62" s="5"/>
+      <c r="AE62" s="5"/>
+      <c r="AF62" s="5"/>
+      <c r="AG62" s="5"/>
+      <c r="AH62" s="5"/>
+      <c r="AI62" s="5"/>
+      <c r="AJ62" s="5"/>
+      <c r="AK62" s="5"/>
+      <c r="AL62" s="5"/>
+      <c r="AM62" s="5"/>
+      <c r="AN62" s="5"/>
+      <c r="AO62" s="5"/>
+      <c r="AP62" s="5"/>
+      <c r="AQ62" s="5"/>
+      <c r="AR62" s="5"/>
+      <c r="AS62" s="5"/>
+      <c r="AT62" s="5"/>
+      <c r="AU62" s="5"/>
+      <c r="AV62" s="5"/>
+      <c r="AW62" s="5"/>
+      <c r="AX62" s="5"/>
+      <c r="AY62" s="5"/>
+      <c r="AZ62" s="5"/>
+      <c r="BA62" s="5"/>
+      <c r="BB62" s="5"/>
+      <c r="BC62" s="5"/>
+      <c r="BD62" s="5"/>
+      <c r="BE62" s="5"/>
+      <c r="BF62" s="5"/>
+      <c r="BG62" s="5"/>
+      <c r="BH62" s="5"/>
+      <c r="BI62" s="5"/>
+      <c r="BJ62" s="5"/>
+      <c r="BK62" s="5"/>
+      <c r="BL62" s="5"/>
+      <c r="BM62" s="5"/>
+      <c r="BN62" s="5"/>
+      <c r="BO62" s="5"/>
+      <c r="BP62" s="5"/>
+      <c r="BQ62" s="5"/>
+      <c r="BR62" s="5"/>
+      <c r="BS62" s="5"/>
+      <c r="BT62" s="5"/>
+      <c r="BU62" s="5"/>
+      <c r="BV62" s="5"/>
+      <c r="BW62" s="5"/>
+      <c r="BX62" s="5"/>
+      <c r="BY62" s="5"/>
+      <c r="BZ62" s="5"/>
+      <c r="CA62" s="5"/>
+      <c r="CB62" s="5"/>
+      <c r="CC62" s="5"/>
+      <c r="CD62" s="5"/>
+      <c r="CE62" s="5"/>
+      <c r="CF62" s="5"/>
+      <c r="CG62" s="5"/>
+      <c r="CH62" s="5"/>
+      <c r="CI62" s="5"/>
+      <c r="CJ62" s="5"/>
+      <c r="CK62" s="5"/>
+      <c r="CL62" s="5"/>
+      <c r="CM62" s="5"/>
+      <c r="CN62" s="5"/>
+      <c r="CO62" s="5"/>
+      <c r="CP62" s="5"/>
+      <c r="CQ62" s="5"/>
+      <c r="CR62" s="5"/>
+      <c r="CS62" s="5"/>
+      <c r="CT62" s="5"/>
+      <c r="CU62" s="5"/>
+      <c r="CV62" s="5"/>
+      <c r="CW62" s="5"/>
+      <c r="CX62" s="5"/>
+      <c r="CY62" s="5"/>
+      <c r="CZ62" s="5"/>
+      <c r="DA62" s="5"/>
+      <c r="DB62" s="5"/>
+      <c r="DC62" s="5"/>
+      <c r="DD62" s="5"/>
+      <c r="DE62" s="5"/>
+      <c r="DF62" s="5"/>
+      <c r="DG62" s="5"/>
+      <c r="DH62" s="5"/>
+      <c r="DI62" s="5"/>
+      <c r="DJ62" s="5"/>
+      <c r="DK62" s="5"/>
+      <c r="DL62" s="5"/>
+      <c r="DM62" s="5"/>
+      <c r="DN62" s="5"/>
+      <c r="DO62" s="5"/>
+      <c r="DP62" s="5"/>
+      <c r="DQ62" s="5"/>
+      <c r="DR62" s="5"/>
+      <c r="DS62" s="5"/>
+    </row>
+    <row r="63" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B63" s="80" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C63" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="80" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E63" s="86" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F63" s="80" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G63" s="80" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H63" s="80" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I63" s="80" t="s">
+        <v>586</v>
+      </c>
+      <c r="J63" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K63" s="90">
+        <v>28144</v>
+      </c>
+      <c r="L63" s="67" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K64" s="10">
+        <v>27614</v>
+      </c>
+      <c r="L64" s="95"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+      <c r="S64" s="5"/>
+      <c r="T64" s="5"/>
+      <c r="U64" s="5"/>
+      <c r="V64" s="5"/>
+      <c r="W64" s="5"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="5"/>
+      <c r="AA64" s="5"/>
+      <c r="AB64" s="5"/>
+      <c r="AC64" s="5"/>
+      <c r="AD64" s="5"/>
+      <c r="AE64" s="5"/>
+      <c r="AF64" s="5"/>
+      <c r="AG64" s="5"/>
+      <c r="AH64" s="5"/>
+      <c r="AI64" s="5"/>
+      <c r="AJ64" s="5"/>
+      <c r="AK64" s="5"/>
+      <c r="AL64" s="5"/>
+      <c r="AM64" s="5"/>
+      <c r="AN64" s="5"/>
+      <c r="AO64" s="5"/>
+      <c r="AP64" s="5"/>
+      <c r="AQ64" s="5"/>
+      <c r="AR64" s="5"/>
+      <c r="AS64" s="5"/>
+      <c r="AT64" s="5"/>
+      <c r="AU64" s="5"/>
+      <c r="AV64" s="5"/>
+      <c r="AW64" s="5"/>
+      <c r="AX64" s="5"/>
+      <c r="AY64" s="5"/>
+      <c r="AZ64" s="5"/>
+      <c r="BA64" s="5"/>
+      <c r="BB64" s="5"/>
+      <c r="BC64" s="5"/>
+      <c r="BD64" s="5"/>
+      <c r="BE64" s="5"/>
+      <c r="BF64" s="5"/>
+      <c r="BG64" s="5"/>
+      <c r="BH64" s="5"/>
+      <c r="BI64" s="5"/>
+      <c r="BJ64" s="5"/>
+      <c r="BK64" s="5"/>
+      <c r="BL64" s="5"/>
+      <c r="BM64" s="5"/>
+      <c r="BN64" s="5"/>
+      <c r="BO64" s="5"/>
+      <c r="BP64" s="5"/>
+      <c r="BQ64" s="5"/>
+      <c r="BR64" s="5"/>
+      <c r="BS64" s="5"/>
+      <c r="BT64" s="5"/>
+      <c r="BU64" s="5"/>
+      <c r="BV64" s="5"/>
+      <c r="BW64" s="5"/>
+      <c r="BX64" s="5"/>
+      <c r="BY64" s="5"/>
+      <c r="BZ64" s="5"/>
+      <c r="CA64" s="5"/>
+      <c r="CB64" s="5"/>
+      <c r="CC64" s="5"/>
+      <c r="CD64" s="5"/>
+      <c r="CE64" s="5"/>
+      <c r="CF64" s="5"/>
+      <c r="CG64" s="5"/>
+      <c r="CH64" s="5"/>
+      <c r="CI64" s="5"/>
+      <c r="CJ64" s="5"/>
+      <c r="CK64" s="5"/>
+      <c r="CL64" s="5"/>
+      <c r="CM64" s="5"/>
+      <c r="CN64" s="5"/>
+      <c r="CO64" s="5"/>
+      <c r="CP64" s="5"/>
+      <c r="CQ64" s="5"/>
+      <c r="CR64" s="5"/>
+      <c r="CS64" s="5"/>
+      <c r="CT64" s="5"/>
+      <c r="CU64" s="5"/>
+      <c r="CV64" s="5"/>
+      <c r="CW64" s="5"/>
+      <c r="CX64" s="5"/>
+      <c r="CY64" s="5"/>
+      <c r="CZ64" s="5"/>
+      <c r="DA64" s="5"/>
+      <c r="DB64" s="5"/>
+      <c r="DC64" s="5"/>
+      <c r="DD64" s="5"/>
+      <c r="DE64" s="5"/>
+      <c r="DF64" s="5"/>
+      <c r="DG64" s="5"/>
+      <c r="DH64" s="5"/>
+      <c r="DI64" s="5"/>
+      <c r="DJ64" s="5"/>
+      <c r="DK64" s="5"/>
+      <c r="DL64" s="5"/>
+      <c r="DM64" s="5"/>
+      <c r="DN64" s="5"/>
+      <c r="DO64" s="5"/>
+      <c r="DP64" s="5"/>
+      <c r="DQ64" s="5"/>
+      <c r="DR64" s="5"/>
+      <c r="DS64" s="5"/>
+    </row>
+    <row r="65" spans="1:123" s="54" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>936</v>
+      </c>
+      <c r="C65" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="44" t="s">
+        <v>937</v>
+      </c>
+      <c r="E65" s="63" t="s">
+        <v>938</v>
+      </c>
+      <c r="F65" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>939</v>
+      </c>
+      <c r="I65" s="44" t="s">
+        <v>940</v>
+      </c>
+      <c r="J65" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K65" s="44">
+        <v>28001</v>
+      </c>
+      <c r="L65" s="94"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+      <c r="Y65" s="3"/>
+      <c r="Z65" s="3"/>
+      <c r="AA65" s="3"/>
+      <c r="AB65" s="3"/>
+      <c r="AC65" s="3"/>
+      <c r="AD65" s="3"/>
+      <c r="AE65" s="3"/>
+      <c r="AF65" s="3"/>
+      <c r="AG65" s="3"/>
+      <c r="AH65" s="3"/>
+      <c r="AI65" s="3"/>
+      <c r="AJ65" s="3"/>
+      <c r="AK65" s="3"/>
+      <c r="AL65" s="3"/>
+      <c r="AM65" s="3"/>
+      <c r="AN65" s="3"/>
+      <c r="AO65" s="3"/>
+      <c r="AP65" s="3"/>
+      <c r="AQ65" s="3"/>
+      <c r="AR65" s="3"/>
+      <c r="AS65" s="3"/>
+      <c r="AT65" s="3"/>
+      <c r="AU65" s="3"/>
+      <c r="AV65" s="3"/>
+      <c r="AW65" s="3"/>
+      <c r="AX65" s="3"/>
+      <c r="AY65" s="3"/>
+      <c r="AZ65" s="3"/>
+      <c r="BA65" s="3"/>
+      <c r="BB65" s="3"/>
+      <c r="BC65" s="3"/>
+      <c r="BD65" s="3"/>
+      <c r="BE65" s="3"/>
+      <c r="BF65" s="3"/>
+      <c r="BG65" s="3"/>
+      <c r="BH65" s="3"/>
+      <c r="BI65" s="3"/>
+      <c r="BJ65" s="3"/>
+      <c r="BK65" s="3"/>
+      <c r="BL65" s="3"/>
+      <c r="BM65" s="3"/>
+      <c r="BN65" s="3"/>
+      <c r="BO65" s="3"/>
+      <c r="BP65" s="3"/>
+      <c r="BQ65" s="3"/>
+      <c r="BR65" s="3"/>
+      <c r="BS65" s="3"/>
+      <c r="BT65" s="3"/>
+      <c r="BU65" s="3"/>
+      <c r="BV65" s="3"/>
+      <c r="BW65" s="3"/>
+      <c r="BX65" s="3"/>
+      <c r="BY65" s="3"/>
+      <c r="BZ65" s="3"/>
+      <c r="CA65" s="3"/>
+      <c r="CB65" s="3"/>
+      <c r="CC65" s="3"/>
+      <c r="CD65" s="3"/>
+      <c r="CE65" s="3"/>
+      <c r="CF65" s="3"/>
+      <c r="CG65" s="3"/>
+      <c r="CH65" s="3"/>
+      <c r="CI65" s="3"/>
+      <c r="CJ65" s="3"/>
+      <c r="CK65" s="3"/>
+      <c r="CL65" s="3"/>
+      <c r="CM65" s="3"/>
+      <c r="CN65" s="3"/>
+      <c r="CO65" s="3"/>
+      <c r="CP65" s="3"/>
+      <c r="CQ65" s="3"/>
+      <c r="CR65" s="3"/>
+      <c r="CS65" s="3"/>
+      <c r="CT65" s="3"/>
+      <c r="CU65" s="3"/>
+      <c r="CV65" s="3"/>
+      <c r="CW65" s="3"/>
+      <c r="CX65" s="3"/>
+      <c r="CY65" s="3"/>
+      <c r="CZ65" s="3"/>
+      <c r="DA65" s="3"/>
+      <c r="DB65" s="3"/>
+      <c r="DC65" s="3"/>
+      <c r="DD65" s="3"/>
+      <c r="DE65" s="3"/>
+      <c r="DF65" s="3"/>
+      <c r="DG65" s="3"/>
+      <c r="DH65" s="3"/>
+      <c r="DI65" s="3"/>
+      <c r="DJ65" s="3"/>
+      <c r="DK65" s="3"/>
+      <c r="DL65" s="3"/>
+      <c r="DM65" s="3"/>
+      <c r="DN65" s="3"/>
+      <c r="DO65" s="3"/>
+      <c r="DP65" s="3"/>
+      <c r="DQ65" s="3"/>
+      <c r="DR65" s="3"/>
+      <c r="DS65" s="3"/>
+    </row>
+    <row r="66" spans="1:123" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>941</v>
+      </c>
+      <c r="C66" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66" s="44" t="s">
+        <v>942</v>
+      </c>
+      <c r="E66" s="44" t="s">
+        <v>943</v>
+      </c>
+      <c r="F66" s="44" t="s">
+        <v>944</v>
+      </c>
+      <c r="G66" s="44" t="s">
+        <v>590</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>945</v>
+      </c>
+      <c r="I66" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="J66" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K66" s="44">
+        <v>28262</v>
+      </c>
+      <c r="L66" s="94"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+      <c r="T66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+      <c r="X66" s="3"/>
+      <c r="Y66" s="3"/>
+      <c r="Z66" s="3"/>
+      <c r="AA66" s="3"/>
+      <c r="AB66" s="3"/>
+      <c r="AC66" s="3"/>
+      <c r="AD66" s="3"/>
+      <c r="AE66" s="3"/>
+      <c r="AF66" s="3"/>
+      <c r="AG66" s="3"/>
+      <c r="AH66" s="3"/>
+      <c r="AI66" s="3"/>
+      <c r="AJ66" s="3"/>
+      <c r="AK66" s="3"/>
+      <c r="AL66" s="3"/>
+      <c r="AM66" s="3"/>
+      <c r="AN66" s="3"/>
+      <c r="AO66" s="3"/>
+      <c r="AP66" s="3"/>
+      <c r="AQ66" s="3"/>
+      <c r="AR66" s="3"/>
+      <c r="AS66" s="3"/>
+      <c r="AT66" s="3"/>
+      <c r="AU66" s="3"/>
+      <c r="AV66" s="3"/>
+      <c r="AW66" s="3"/>
+      <c r="AX66" s="3"/>
+      <c r="AY66" s="3"/>
+      <c r="AZ66" s="3"/>
+      <c r="BA66" s="3"/>
+      <c r="BB66" s="3"/>
+      <c r="BC66" s="3"/>
+      <c r="BD66" s="3"/>
+      <c r="BE66" s="3"/>
+      <c r="BF66" s="3"/>
+      <c r="BG66" s="3"/>
+      <c r="BH66" s="3"/>
+      <c r="BI66" s="3"/>
+      <c r="BJ66" s="3"/>
+      <c r="BK66" s="3"/>
+      <c r="BL66" s="3"/>
+      <c r="BM66" s="3"/>
+      <c r="BN66" s="3"/>
+      <c r="BO66" s="3"/>
+      <c r="BP66" s="3"/>
+      <c r="BQ66" s="3"/>
+      <c r="BR66" s="3"/>
+      <c r="BS66" s="3"/>
+      <c r="BT66" s="3"/>
+      <c r="BU66" s="3"/>
+      <c r="BV66" s="3"/>
+      <c r="BW66" s="3"/>
+      <c r="BX66" s="3"/>
+      <c r="BY66" s="3"/>
+      <c r="BZ66" s="3"/>
+      <c r="CA66" s="3"/>
+      <c r="CB66" s="3"/>
+      <c r="CC66" s="3"/>
+      <c r="CD66" s="3"/>
+      <c r="CE66" s="3"/>
+      <c r="CF66" s="3"/>
+      <c r="CG66" s="3"/>
+      <c r="CH66" s="3"/>
+      <c r="CI66" s="3"/>
+      <c r="CJ66" s="3"/>
+      <c r="CK66" s="3"/>
+      <c r="CL66" s="3"/>
+      <c r="CM66" s="3"/>
+      <c r="CN66" s="3"/>
+      <c r="CO66" s="3"/>
+      <c r="CP66" s="3"/>
+      <c r="CQ66" s="3"/>
+      <c r="CR66" s="3"/>
+      <c r="CS66" s="3"/>
+      <c r="CT66" s="3"/>
+      <c r="CU66" s="3"/>
+      <c r="CV66" s="3"/>
+      <c r="CW66" s="3"/>
+      <c r="CX66" s="3"/>
+      <c r="CY66" s="3"/>
+      <c r="CZ66" s="3"/>
+      <c r="DA66" s="3"/>
+      <c r="DB66" s="3"/>
+      <c r="DC66" s="3"/>
+      <c r="DD66" s="3"/>
+      <c r="DE66" s="3"/>
+      <c r="DF66" s="3"/>
+      <c r="DG66" s="3"/>
+      <c r="DH66" s="3"/>
+      <c r="DI66" s="3"/>
+      <c r="DJ66" s="3"/>
+      <c r="DK66" s="3"/>
+      <c r="DL66" s="3"/>
+      <c r="DM66" s="3"/>
+      <c r="DN66" s="3"/>
+      <c r="DO66" s="3"/>
+      <c r="DP66" s="3"/>
+      <c r="DQ66" s="3"/>
+      <c r="DR66" s="3"/>
+      <c r="DS66" s="3"/>
+    </row>
+    <row r="67" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>946</v>
+      </c>
+      <c r="C67" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="44" t="s">
+        <v>947</v>
+      </c>
+      <c r="E67" s="49" t="s">
+        <v>948</v>
+      </c>
+      <c r="F67" s="44" t="s">
+        <v>949</v>
+      </c>
+      <c r="G67" s="44" t="s">
+        <v>472</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>950</v>
+      </c>
+      <c r="I67" s="44" t="s">
+        <v>951</v>
+      </c>
+      <c r="J67" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K67" s="44">
+        <v>28043</v>
+      </c>
+    </row>
+    <row r="68" spans="1:123" s="78" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="77" t="s">
+        <v>39</v>
+      </c>
+      <c r="B68" s="77" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C68" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="D68" s="77" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E68" s="86" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F68" s="77" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G68" s="77" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H68" s="77" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I68" s="77" t="s">
+        <v>312</v>
+      </c>
+      <c r="J68" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K68" s="84">
+        <v>27262</v>
+      </c>
+      <c r="L68" s="98"/>
+    </row>
+    <row r="69" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="H69" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="L69" s="95"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+      <c r="R69" s="5"/>
+      <c r="S69" s="5"/>
+      <c r="T69" s="5"/>
+      <c r="U69" s="5"/>
+      <c r="V69" s="5"/>
+      <c r="W69" s="5"/>
+      <c r="X69" s="5"/>
+      <c r="Y69" s="5"/>
+      <c r="Z69" s="5"/>
+      <c r="AA69" s="5"/>
+      <c r="AB69" s="5"/>
+      <c r="AC69" s="5"/>
+      <c r="AD69" s="5"/>
+      <c r="AE69" s="5"/>
+      <c r="AF69" s="5"/>
+      <c r="AG69" s="5"/>
+      <c r="AH69" s="5"/>
+      <c r="AI69" s="5"/>
+      <c r="AJ69" s="5"/>
+      <c r="AK69" s="5"/>
+      <c r="AL69" s="5"/>
+      <c r="AM69" s="5"/>
+      <c r="AN69" s="5"/>
+      <c r="AO69" s="5"/>
+      <c r="AP69" s="5"/>
+      <c r="AQ69" s="5"/>
+      <c r="AR69" s="5"/>
+      <c r="AS69" s="5"/>
+      <c r="AT69" s="5"/>
+      <c r="AU69" s="5"/>
+      <c r="AV69" s="5"/>
+      <c r="AW69" s="5"/>
+      <c r="AX69" s="5"/>
+      <c r="AY69" s="5"/>
+      <c r="AZ69" s="5"/>
+      <c r="BA69" s="5"/>
+      <c r="BB69" s="5"/>
+      <c r="BC69" s="5"/>
+      <c r="BD69" s="5"/>
+      <c r="BE69" s="5"/>
+      <c r="BF69" s="5"/>
+      <c r="BG69" s="5"/>
+      <c r="BH69" s="5"/>
+      <c r="BI69" s="5"/>
+      <c r="BJ69" s="5"/>
+      <c r="BK69" s="5"/>
+      <c r="BL69" s="5"/>
+      <c r="BM69" s="5"/>
+      <c r="BN69" s="5"/>
+      <c r="BO69" s="5"/>
+      <c r="BP69" s="5"/>
+      <c r="BQ69" s="5"/>
+      <c r="BR69" s="5"/>
+      <c r="BS69" s="5"/>
+      <c r="BT69" s="5"/>
+      <c r="BU69" s="5"/>
+      <c r="BV69" s="5"/>
+      <c r="BW69" s="5"/>
+      <c r="BX69" s="5"/>
+      <c r="BY69" s="5"/>
+      <c r="BZ69" s="5"/>
+      <c r="CA69" s="5"/>
+      <c r="CB69" s="5"/>
+      <c r="CC69" s="5"/>
+      <c r="CD69" s="5"/>
+      <c r="CE69" s="5"/>
+      <c r="CF69" s="5"/>
+      <c r="CG69" s="5"/>
+      <c r="CH69" s="5"/>
+      <c r="CI69" s="5"/>
+      <c r="CJ69" s="5"/>
+      <c r="CK69" s="5"/>
+      <c r="CL69" s="5"/>
+      <c r="CM69" s="5"/>
+      <c r="CN69" s="5"/>
+      <c r="CO69" s="5"/>
+      <c r="CP69" s="5"/>
+      <c r="CQ69" s="5"/>
+      <c r="CR69" s="5"/>
+      <c r="CS69" s="5"/>
+      <c r="CT69" s="5"/>
+      <c r="CU69" s="5"/>
+      <c r="CV69" s="5"/>
+      <c r="CW69" s="5"/>
+      <c r="CX69" s="5"/>
+      <c r="CY69" s="5"/>
+      <c r="CZ69" s="5"/>
+      <c r="DA69" s="5"/>
+      <c r="DB69" s="5"/>
+      <c r="DC69" s="5"/>
+      <c r="DD69" s="5"/>
+      <c r="DE69" s="5"/>
+      <c r="DF69" s="5"/>
+      <c r="DG69" s="5"/>
+      <c r="DH69" s="5"/>
+      <c r="DI69" s="5"/>
+      <c r="DJ69" s="5"/>
+      <c r="DK69" s="5"/>
+      <c r="DL69" s="5"/>
+      <c r="DM69" s="5"/>
+      <c r="DN69" s="5"/>
+      <c r="DO69" s="5"/>
+      <c r="DP69" s="5"/>
+      <c r="DQ69" s="5"/>
+      <c r="DR69" s="5"/>
+      <c r="DS69" s="5"/>
+    </row>
+    <row r="70" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K70" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="L70" s="95"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+      <c r="R70" s="5"/>
+      <c r="S70" s="5"/>
+      <c r="T70" s="5"/>
+      <c r="U70" s="5"/>
+      <c r="V70" s="5"/>
+      <c r="W70" s="5"/>
+      <c r="X70" s="5"/>
+      <c r="Y70" s="5"/>
+      <c r="Z70" s="5"/>
+      <c r="AA70" s="5"/>
+      <c r="AB70" s="5"/>
+      <c r="AC70" s="5"/>
+      <c r="AD70" s="5"/>
+      <c r="AE70" s="5"/>
+      <c r="AF70" s="5"/>
+      <c r="AG70" s="5"/>
+      <c r="AH70" s="5"/>
+      <c r="AI70" s="5"/>
+      <c r="AJ70" s="5"/>
+      <c r="AK70" s="5"/>
+      <c r="AL70" s="5"/>
+      <c r="AM70" s="5"/>
+      <c r="AN70" s="5"/>
+      <c r="AO70" s="5"/>
+      <c r="AP70" s="5"/>
+      <c r="AQ70" s="5"/>
+      <c r="AR70" s="5"/>
+      <c r="AS70" s="5"/>
+      <c r="AT70" s="5"/>
+      <c r="AU70" s="5"/>
+      <c r="AV70" s="5"/>
+      <c r="AW70" s="5"/>
+      <c r="AX70" s="5"/>
+      <c r="AY70" s="5"/>
+      <c r="AZ70" s="5"/>
+      <c r="BA70" s="5"/>
+      <c r="BB70" s="5"/>
+      <c r="BC70" s="5"/>
+      <c r="BD70" s="5"/>
+      <c r="BE70" s="5"/>
+      <c r="BF70" s="5"/>
+      <c r="BG70" s="5"/>
+      <c r="BH70" s="5"/>
+      <c r="BI70" s="5"/>
+      <c r="BJ70" s="5"/>
+      <c r="BK70" s="5"/>
+      <c r="BL70" s="5"/>
+      <c r="BM70" s="5"/>
+      <c r="BN70" s="5"/>
+      <c r="BO70" s="5"/>
+      <c r="BP70" s="5"/>
+      <c r="BQ70" s="5"/>
+      <c r="BR70" s="5"/>
+      <c r="BS70" s="5"/>
+      <c r="BT70" s="5"/>
+      <c r="BU70" s="5"/>
+      <c r="BV70" s="5"/>
+      <c r="BW70" s="5"/>
+      <c r="BX70" s="5"/>
+      <c r="BY70" s="5"/>
+      <c r="BZ70" s="5"/>
+      <c r="CA70" s="5"/>
+      <c r="CB70" s="5"/>
+      <c r="CC70" s="5"/>
+      <c r="CD70" s="5"/>
+      <c r="CE70" s="5"/>
+      <c r="CF70" s="5"/>
+      <c r="CG70" s="5"/>
+      <c r="CH70" s="5"/>
+      <c r="CI70" s="5"/>
+      <c r="CJ70" s="5"/>
+      <c r="CK70" s="5"/>
+      <c r="CL70" s="5"/>
+      <c r="CM70" s="5"/>
+      <c r="CN70" s="5"/>
+      <c r="CO70" s="5"/>
+      <c r="CP70" s="5"/>
+      <c r="CQ70" s="5"/>
+      <c r="CR70" s="5"/>
+      <c r="CS70" s="5"/>
+      <c r="CT70" s="5"/>
+      <c r="CU70" s="5"/>
+      <c r="CV70" s="5"/>
+      <c r="CW70" s="5"/>
+      <c r="CX70" s="5"/>
+      <c r="CY70" s="5"/>
+      <c r="CZ70" s="5"/>
+      <c r="DA70" s="5"/>
+      <c r="DB70" s="5"/>
+      <c r="DC70" s="5"/>
+      <c r="DD70" s="5"/>
+      <c r="DE70" s="5"/>
+      <c r="DF70" s="5"/>
+      <c r="DG70" s="5"/>
+      <c r="DH70" s="5"/>
+      <c r="DI70" s="5"/>
+      <c r="DJ70" s="5"/>
+      <c r="DK70" s="5"/>
+      <c r="DL70" s="5"/>
+      <c r="DM70" s="5"/>
+      <c r="DN70" s="5"/>
+      <c r="DO70" s="5"/>
+      <c r="DP70" s="5"/>
+      <c r="DQ70" s="5"/>
+      <c r="DR70" s="5"/>
+      <c r="DS70" s="5"/>
+    </row>
+    <row r="71" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="F71" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K71" s="10">
+        <v>28714</v>
+      </c>
+      <c r="L71" s="95"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="5"/>
+      <c r="S71" s="5"/>
+      <c r="T71" s="5"/>
+      <c r="U71" s="5"/>
+      <c r="V71" s="5"/>
+      <c r="W71" s="5"/>
+      <c r="X71" s="5"/>
+      <c r="Y71" s="5"/>
+      <c r="Z71" s="5"/>
+      <c r="AA71" s="5"/>
+      <c r="AB71" s="5"/>
+      <c r="AC71" s="5"/>
+      <c r="AD71" s="5"/>
+      <c r="AE71" s="5"/>
+      <c r="AF71" s="5"/>
+      <c r="AG71" s="5"/>
+      <c r="AH71" s="5"/>
+      <c r="AI71" s="5"/>
+      <c r="AJ71" s="5"/>
+      <c r="AK71" s="5"/>
+      <c r="AL71" s="5"/>
+      <c r="AM71" s="5"/>
+      <c r="AN71" s="5"/>
+      <c r="AO71" s="5"/>
+      <c r="AP71" s="5"/>
+      <c r="AQ71" s="5"/>
+      <c r="AR71" s="5"/>
+      <c r="AS71" s="5"/>
+      <c r="AT71" s="5"/>
+      <c r="AU71" s="5"/>
+      <c r="AV71" s="5"/>
+      <c r="AW71" s="5"/>
+      <c r="AX71" s="5"/>
+      <c r="AY71" s="5"/>
+      <c r="AZ71" s="5"/>
+      <c r="BA71" s="5"/>
+      <c r="BB71" s="5"/>
+      <c r="BC71" s="5"/>
+      <c r="BD71" s="5"/>
+      <c r="BE71" s="5"/>
+      <c r="BF71" s="5"/>
+      <c r="BG71" s="5"/>
+      <c r="BH71" s="5"/>
+      <c r="BI71" s="5"/>
+      <c r="BJ71" s="5"/>
+      <c r="BK71" s="5"/>
+      <c r="BL71" s="5"/>
+      <c r="BM71" s="5"/>
+      <c r="BN71" s="5"/>
+      <c r="BO71" s="5"/>
+      <c r="BP71" s="5"/>
+      <c r="BQ71" s="5"/>
+      <c r="BR71" s="5"/>
+      <c r="BS71" s="5"/>
+      <c r="BT71" s="5"/>
+      <c r="BU71" s="5"/>
+      <c r="BV71" s="5"/>
+      <c r="BW71" s="5"/>
+      <c r="BX71" s="5"/>
+      <c r="BY71" s="5"/>
+      <c r="BZ71" s="5"/>
+      <c r="CA71" s="5"/>
+      <c r="CB71" s="5"/>
+      <c r="CC71" s="5"/>
+      <c r="CD71" s="5"/>
+      <c r="CE71" s="5"/>
+      <c r="CF71" s="5"/>
+      <c r="CG71" s="5"/>
+      <c r="CH71" s="5"/>
+      <c r="CI71" s="5"/>
+      <c r="CJ71" s="5"/>
+      <c r="CK71" s="5"/>
+      <c r="CL71" s="5"/>
+      <c r="CM71" s="5"/>
+      <c r="CN71" s="5"/>
+      <c r="CO71" s="5"/>
+      <c r="CP71" s="5"/>
+      <c r="CQ71" s="5"/>
+      <c r="CR71" s="5"/>
+      <c r="CS71" s="5"/>
+      <c r="CT71" s="5"/>
+      <c r="CU71" s="5"/>
+      <c r="CV71" s="5"/>
+      <c r="CW71" s="5"/>
+      <c r="CX71" s="5"/>
+      <c r="CY71" s="5"/>
+      <c r="CZ71" s="5"/>
+      <c r="DA71" s="5"/>
+      <c r="DB71" s="5"/>
+      <c r="DC71" s="5"/>
+      <c r="DD71" s="5"/>
+      <c r="DE71" s="5"/>
+      <c r="DF71" s="5"/>
+      <c r="DG71" s="5"/>
+      <c r="DH71" s="5"/>
+      <c r="DI71" s="5"/>
+      <c r="DJ71" s="5"/>
+      <c r="DK71" s="5"/>
+      <c r="DL71" s="5"/>
+      <c r="DM71" s="5"/>
+      <c r="DN71" s="5"/>
+      <c r="DO71" s="5"/>
+      <c r="DP71" s="5"/>
+      <c r="DQ71" s="5"/>
+      <c r="DR71" s="5"/>
+      <c r="DS71" s="5"/>
+    </row>
+    <row r="72" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="J72" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K72" s="10">
+        <v>28590</v>
+      </c>
+      <c r="L72" s="95"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="5"/>
+      <c r="O72" s="5"/>
+      <c r="P72" s="5"/>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="5"/>
+      <c r="S72" s="5"/>
+      <c r="T72" s="5"/>
+      <c r="U72" s="5"/>
+      <c r="V72" s="5"/>
+      <c r="W72" s="5"/>
+      <c r="X72" s="5"/>
+      <c r="Y72" s="5"/>
+      <c r="Z72" s="5"/>
+      <c r="AA72" s="5"/>
+      <c r="AB72" s="5"/>
+      <c r="AC72" s="5"/>
+      <c r="AD72" s="5"/>
+      <c r="AE72" s="5"/>
+      <c r="AF72" s="5"/>
+      <c r="AG72" s="5"/>
+      <c r="AH72" s="5"/>
+      <c r="AI72" s="5"/>
+      <c r="AJ72" s="5"/>
+      <c r="AK72" s="5"/>
+      <c r="AL72" s="5"/>
+      <c r="AM72" s="5"/>
+      <c r="AN72" s="5"/>
+      <c r="AO72" s="5"/>
+      <c r="AP72" s="5"/>
+      <c r="AQ72" s="5"/>
+      <c r="AR72" s="5"/>
+      <c r="AS72" s="5"/>
+      <c r="AT72" s="5"/>
+      <c r="AU72" s="5"/>
+      <c r="AV72" s="5"/>
+      <c r="AW72" s="5"/>
+      <c r="AX72" s="5"/>
+      <c r="AY72" s="5"/>
+      <c r="AZ72" s="5"/>
+      <c r="BA72" s="5"/>
+      <c r="BB72" s="5"/>
+      <c r="BC72" s="5"/>
+      <c r="BD72" s="5"/>
+      <c r="BE72" s="5"/>
+      <c r="BF72" s="5"/>
+      <c r="BG72" s="5"/>
+      <c r="BH72" s="5"/>
+      <c r="BI72" s="5"/>
+      <c r="BJ72" s="5"/>
+      <c r="BK72" s="5"/>
+      <c r="BL72" s="5"/>
+      <c r="BM72" s="5"/>
+      <c r="BN72" s="5"/>
+      <c r="BO72" s="5"/>
+      <c r="BP72" s="5"/>
+      <c r="BQ72" s="5"/>
+      <c r="BR72" s="5"/>
+      <c r="BS72" s="5"/>
+      <c r="BT72" s="5"/>
+      <c r="BU72" s="5"/>
+      <c r="BV72" s="5"/>
+      <c r="BW72" s="5"/>
+      <c r="BX72" s="5"/>
+      <c r="BY72" s="5"/>
+      <c r="BZ72" s="5"/>
+      <c r="CA72" s="5"/>
+      <c r="CB72" s="5"/>
+      <c r="CC72" s="5"/>
+      <c r="CD72" s="5"/>
+      <c r="CE72" s="5"/>
+      <c r="CF72" s="5"/>
+      <c r="CG72" s="5"/>
+      <c r="CH72" s="5"/>
+      <c r="CI72" s="5"/>
+      <c r="CJ72" s="5"/>
+      <c r="CK72" s="5"/>
+      <c r="CL72" s="5"/>
+      <c r="CM72" s="5"/>
+      <c r="CN72" s="5"/>
+      <c r="CO72" s="5"/>
+      <c r="CP72" s="5"/>
+      <c r="CQ72" s="5"/>
+      <c r="CR72" s="5"/>
+      <c r="CS72" s="5"/>
+      <c r="CT72" s="5"/>
+      <c r="CU72" s="5"/>
+      <c r="CV72" s="5"/>
+      <c r="CW72" s="5"/>
+      <c r="CX72" s="5"/>
+      <c r="CY72" s="5"/>
+      <c r="CZ72" s="5"/>
+      <c r="DA72" s="5"/>
+      <c r="DB72" s="5"/>
+      <c r="DC72" s="5"/>
+      <c r="DD72" s="5"/>
+      <c r="DE72" s="5"/>
+      <c r="DF72" s="5"/>
+      <c r="DG72" s="5"/>
+      <c r="DH72" s="5"/>
+      <c r="DI72" s="5"/>
+      <c r="DJ72" s="5"/>
+      <c r="DK72" s="5"/>
+      <c r="DL72" s="5"/>
+      <c r="DM72" s="5"/>
+      <c r="DN72" s="5"/>
+      <c r="DO72" s="5"/>
+      <c r="DP72" s="5"/>
+      <c r="DQ72" s="5"/>
+      <c r="DR72" s="5"/>
+      <c r="DS72" s="5"/>
+    </row>
+    <row r="73" spans="1:123" s="58" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" s="52" t="s">
+        <v>954</v>
+      </c>
+      <c r="C73" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="44" t="s">
+        <v>955</v>
+      </c>
+      <c r="E73" s="44" t="s">
+        <v>956</v>
+      </c>
+      <c r="F73" s="50" t="s">
+        <v>957</v>
+      </c>
+      <c r="G73" s="44" t="s">
+        <v>958</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>959</v>
+      </c>
+      <c r="I73" s="44" t="s">
+        <v>960</v>
+      </c>
+      <c r="J73" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K73" s="44"/>
+      <c r="L73" s="94"/>
+      <c r="M73" s="3"/>
+      <c r="N73" s="3"/>
+      <c r="O73" s="3"/>
+      <c r="P73" s="3"/>
+      <c r="Q73" s="3"/>
+      <c r="R73" s="3"/>
+      <c r="S73" s="3"/>
+      <c r="T73" s="3"/>
+      <c r="U73" s="3"/>
+      <c r="V73" s="3"/>
+      <c r="W73" s="3"/>
+      <c r="X73" s="3"/>
+      <c r="Y73" s="3"/>
+      <c r="Z73" s="3"/>
+      <c r="AA73" s="3"/>
+      <c r="AB73" s="3"/>
+      <c r="AC73" s="3"/>
+      <c r="AD73" s="3"/>
+      <c r="AE73" s="3"/>
+      <c r="AF73" s="3"/>
+      <c r="AG73" s="3"/>
+      <c r="AH73" s="3"/>
+      <c r="AI73" s="3"/>
+      <c r="AJ73" s="3"/>
+      <c r="AK73" s="3"/>
+      <c r="AL73" s="3"/>
+      <c r="AM73" s="3"/>
+      <c r="AN73" s="3"/>
+      <c r="AO73" s="3"/>
+      <c r="AP73" s="3"/>
+      <c r="AQ73" s="3"/>
+      <c r="AR73" s="3"/>
+      <c r="AS73" s="3"/>
+      <c r="AT73" s="3"/>
+      <c r="AU73" s="3"/>
+      <c r="AV73" s="3"/>
+      <c r="AW73" s="3"/>
+      <c r="AX73" s="3"/>
+      <c r="AY73" s="3"/>
+      <c r="AZ73" s="3"/>
+      <c r="BA73" s="3"/>
+      <c r="BB73" s="3"/>
+      <c r="BC73" s="3"/>
+      <c r="BD73" s="3"/>
+      <c r="BE73" s="3"/>
+      <c r="BF73" s="3"/>
+      <c r="BG73" s="3"/>
+      <c r="BH73" s="3"/>
+      <c r="BI73" s="3"/>
+      <c r="BJ73" s="3"/>
+      <c r="BK73" s="3"/>
+      <c r="BL73" s="3"/>
+      <c r="BM73" s="3"/>
+      <c r="BN73" s="3"/>
+      <c r="BO73" s="3"/>
+      <c r="BP73" s="3"/>
+      <c r="BQ73" s="3"/>
+      <c r="BR73" s="3"/>
+      <c r="BS73" s="3"/>
+      <c r="BT73" s="3"/>
+      <c r="BU73" s="3"/>
+      <c r="BV73" s="3"/>
+      <c r="BW73" s="3"/>
+      <c r="BX73" s="3"/>
+      <c r="BY73" s="3"/>
+      <c r="BZ73" s="3"/>
+      <c r="CA73" s="3"/>
+      <c r="CB73" s="3"/>
+      <c r="CC73" s="3"/>
+      <c r="CD73" s="3"/>
+      <c r="CE73" s="3"/>
+      <c r="CF73" s="3"/>
+      <c r="CG73" s="3"/>
+      <c r="CH73" s="3"/>
+      <c r="CI73" s="3"/>
+      <c r="CJ73" s="3"/>
+      <c r="CK73" s="3"/>
+      <c r="CL73" s="3"/>
+      <c r="CM73" s="3"/>
+      <c r="CN73" s="3"/>
+      <c r="CO73" s="3"/>
+      <c r="CP73" s="3"/>
+      <c r="CQ73" s="3"/>
+      <c r="CR73" s="3"/>
+      <c r="CS73" s="3"/>
+      <c r="CT73" s="3"/>
+      <c r="CU73" s="3"/>
+      <c r="CV73" s="3"/>
+      <c r="CW73" s="3"/>
+      <c r="CX73" s="3"/>
+      <c r="CY73" s="3"/>
+      <c r="CZ73" s="3"/>
+      <c r="DA73" s="3"/>
+      <c r="DB73" s="3"/>
+      <c r="DC73" s="3"/>
+      <c r="DD73" s="3"/>
+      <c r="DE73" s="3"/>
+      <c r="DF73" s="3"/>
+      <c r="DG73" s="3"/>
+      <c r="DH73" s="3"/>
+      <c r="DI73" s="3"/>
+      <c r="DJ73" s="3"/>
+      <c r="DK73" s="3"/>
+      <c r="DL73" s="3"/>
+      <c r="DM73" s="3"/>
+      <c r="DN73" s="3"/>
+      <c r="DO73" s="3"/>
+      <c r="DP73" s="3"/>
+      <c r="DQ73" s="3"/>
+      <c r="DR73" s="3"/>
+      <c r="DS73" s="3"/>
+    </row>
+    <row r="74" spans="1:123" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="J74" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="L74" s="94"/>
+    </row>
+    <row r="75" spans="1:123" s="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="B75" s="80" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C75" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" s="52" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E75" s="80" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F75" s="80" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G75" s="80" t="s">
+        <v>119</v>
+      </c>
+      <c r="H75" s="80" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I75" s="80" t="s">
+        <v>546</v>
+      </c>
+      <c r="J75" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" s="90">
+        <v>28540</v>
+      </c>
+      <c r="L75" s="98"/>
+    </row>
+    <row r="76" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="F76" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="J76" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K76" s="10">
+        <v>28645</v>
+      </c>
+      <c r="L76" s="95"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+      <c r="Q76" s="5"/>
+      <c r="R76" s="5"/>
+      <c r="S76" s="5"/>
+      <c r="T76" s="5"/>
+      <c r="U76" s="5"/>
+      <c r="V76" s="5"/>
+      <c r="W76" s="5"/>
+      <c r="X76" s="5"/>
+      <c r="Y76" s="5"/>
+      <c r="Z76" s="5"/>
+      <c r="AA76" s="5"/>
+      <c r="AB76" s="5"/>
+      <c r="AC76" s="5"/>
+      <c r="AD76" s="5"/>
+      <c r="AE76" s="5"/>
+      <c r="AF76" s="5"/>
+      <c r="AG76" s="5"/>
+      <c r="AH76" s="5"/>
+      <c r="AI76" s="5"/>
+      <c r="AJ76" s="5"/>
+      <c r="AK76" s="5"/>
+      <c r="AL76" s="5"/>
+      <c r="AM76" s="5"/>
+      <c r="AN76" s="5"/>
+      <c r="AO76" s="5"/>
+      <c r="AP76" s="5"/>
+      <c r="AQ76" s="5"/>
+      <c r="AR76" s="5"/>
+      <c r="AS76" s="5"/>
+      <c r="AT76" s="5"/>
+      <c r="AU76" s="5"/>
+      <c r="AV76" s="5"/>
+      <c r="AW76" s="5"/>
+      <c r="AX76" s="5"/>
+      <c r="AY76" s="5"/>
+      <c r="AZ76" s="5"/>
+      <c r="BA76" s="5"/>
+      <c r="BB76" s="5"/>
+      <c r="BC76" s="5"/>
+      <c r="BD76" s="5"/>
+      <c r="BE76" s="5"/>
+      <c r="BF76" s="5"/>
+      <c r="BG76" s="5"/>
+      <c r="BH76" s="5"/>
+      <c r="BI76" s="5"/>
+      <c r="BJ76" s="5"/>
+      <c r="BK76" s="5"/>
+      <c r="BL76" s="5"/>
+      <c r="BM76" s="5"/>
+      <c r="BN76" s="5"/>
+      <c r="BO76" s="5"/>
+      <c r="BP76" s="5"/>
+      <c r="BQ76" s="5"/>
+      <c r="BR76" s="5"/>
+      <c r="BS76" s="5"/>
+      <c r="BT76" s="5"/>
+      <c r="BU76" s="5"/>
+      <c r="BV76" s="5"/>
+      <c r="BW76" s="5"/>
+      <c r="BX76" s="5"/>
+      <c r="BY76" s="5"/>
+      <c r="BZ76" s="5"/>
+      <c r="CA76" s="5"/>
+      <c r="CB76" s="5"/>
+      <c r="CC76" s="5"/>
+      <c r="CD76" s="5"/>
+      <c r="CE76" s="5"/>
+      <c r="CF76" s="5"/>
+      <c r="CG76" s="5"/>
+      <c r="CH76" s="5"/>
+      <c r="CI76" s="5"/>
+      <c r="CJ76" s="5"/>
+      <c r="CK76" s="5"/>
+      <c r="CL76" s="5"/>
+      <c r="CM76" s="5"/>
+      <c r="CN76" s="5"/>
+      <c r="CO76" s="5"/>
+      <c r="CP76" s="5"/>
+      <c r="CQ76" s="5"/>
+      <c r="CR76" s="5"/>
+      <c r="CS76" s="5"/>
+      <c r="CT76" s="5"/>
+      <c r="CU76" s="5"/>
+      <c r="CV76" s="5"/>
+      <c r="CW76" s="5"/>
+      <c r="CX76" s="5"/>
+      <c r="CY76" s="5"/>
+      <c r="CZ76" s="5"/>
+      <c r="DA76" s="5"/>
+      <c r="DB76" s="5"/>
+      <c r="DC76" s="5"/>
+      <c r="DD76" s="5"/>
+      <c r="DE76" s="5"/>
+      <c r="DF76" s="5"/>
+      <c r="DG76" s="5"/>
+      <c r="DH76" s="5"/>
+      <c r="DI76" s="5"/>
+      <c r="DJ76" s="5"/>
+      <c r="DK76" s="5"/>
+      <c r="DL76" s="5"/>
+      <c r="DM76" s="5"/>
+      <c r="DN76" s="5"/>
+      <c r="DO76" s="5"/>
+      <c r="DP76" s="5"/>
+      <c r="DQ76" s="5"/>
+      <c r="DR76" s="5"/>
+      <c r="DS76" s="5"/>
+    </row>
+    <row r="77" spans="1:123" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J77" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" s="4">
+        <v>28562</v>
+      </c>
+      <c r="L77" s="94"/>
+    </row>
+    <row r="78" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="30" t="s">
+        <v>326</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="J78" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K78" s="4">
+        <v>28472</v>
+      </c>
+      <c r="L78" s="95"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+      <c r="Q78" s="5"/>
+      <c r="R78" s="5"/>
+      <c r="S78" s="5"/>
+      <c r="T78" s="5"/>
+      <c r="U78" s="5"/>
+      <c r="V78" s="5"/>
+      <c r="W78" s="5"/>
+      <c r="X78" s="5"/>
+      <c r="Y78" s="5"/>
+      <c r="Z78" s="5"/>
+      <c r="AA78" s="5"/>
+      <c r="AB78" s="5"/>
+      <c r="AC78" s="5"/>
+      <c r="AD78" s="5"/>
+      <c r="AE78" s="5"/>
+      <c r="AF78" s="5"/>
+      <c r="AG78" s="5"/>
+      <c r="AH78" s="5"/>
+      <c r="AI78" s="5"/>
+      <c r="AJ78" s="5"/>
+      <c r="AK78" s="5"/>
+      <c r="AL78" s="5"/>
+      <c r="AM78" s="5"/>
+      <c r="AN78" s="5"/>
+      <c r="AO78" s="5"/>
+      <c r="AP78" s="5"/>
+      <c r="AQ78" s="5"/>
+      <c r="AR78" s="5"/>
+      <c r="AS78" s="5"/>
+      <c r="AT78" s="5"/>
+      <c r="AU78" s="5"/>
+      <c r="AV78" s="5"/>
+      <c r="AW78" s="5"/>
+      <c r="AX78" s="5"/>
+      <c r="AY78" s="5"/>
+      <c r="AZ78" s="5"/>
+      <c r="BA78" s="5"/>
+      <c r="BB78" s="5"/>
+      <c r="BC78" s="5"/>
+      <c r="BD78" s="5"/>
+      <c r="BE78" s="5"/>
+      <c r="BF78" s="5"/>
+      <c r="BG78" s="5"/>
+      <c r="BH78" s="5"/>
+      <c r="BI78" s="5"/>
+      <c r="BJ78" s="5"/>
+      <c r="BK78" s="5"/>
+      <c r="BL78" s="5"/>
+      <c r="BM78" s="5"/>
+      <c r="BN78" s="5"/>
+      <c r="BO78" s="5"/>
+      <c r="BP78" s="5"/>
+      <c r="BQ78" s="5"/>
+      <c r="BR78" s="5"/>
+      <c r="BS78" s="5"/>
+      <c r="BT78" s="5"/>
+      <c r="BU78" s="5"/>
+      <c r="BV78" s="5"/>
+      <c r="BW78" s="5"/>
+      <c r="BX78" s="5"/>
+      <c r="BY78" s="5"/>
+      <c r="BZ78" s="5"/>
+      <c r="CA78" s="5"/>
+      <c r="CB78" s="5"/>
+      <c r="CC78" s="5"/>
+      <c r="CD78" s="5"/>
+      <c r="CE78" s="5"/>
+      <c r="CF78" s="5"/>
+      <c r="CG78" s="5"/>
+      <c r="CH78" s="5"/>
+      <c r="CI78" s="5"/>
+      <c r="CJ78" s="5"/>
+      <c r="CK78" s="5"/>
+      <c r="CL78" s="5"/>
+      <c r="CM78" s="5"/>
+      <c r="CN78" s="5"/>
+      <c r="CO78" s="5"/>
+      <c r="CP78" s="5"/>
+      <c r="CQ78" s="5"/>
+      <c r="CR78" s="5"/>
+      <c r="CS78" s="5"/>
+      <c r="CT78" s="5"/>
+      <c r="CU78" s="5"/>
+      <c r="CV78" s="5"/>
+      <c r="CW78" s="5"/>
+      <c r="CX78" s="5"/>
+      <c r="CY78" s="5"/>
+      <c r="CZ78" s="5"/>
+      <c r="DA78" s="5"/>
+      <c r="DB78" s="5"/>
+      <c r="DC78" s="5"/>
+      <c r="DD78" s="5"/>
+      <c r="DE78" s="5"/>
+      <c r="DF78" s="5"/>
+      <c r="DG78" s="5"/>
+      <c r="DH78" s="5"/>
+      <c r="DI78" s="5"/>
+      <c r="DJ78" s="5"/>
+      <c r="DK78" s="5"/>
+      <c r="DL78" s="5"/>
+      <c r="DM78" s="5"/>
+      <c r="DN78" s="5"/>
+      <c r="DO78" s="5"/>
+      <c r="DP78" s="5"/>
+      <c r="DQ78" s="5"/>
+      <c r="DR78" s="5"/>
+      <c r="DS78" s="5"/>
+    </row>
+    <row r="79" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="B79" s="45" t="s">
+        <v>961</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>962</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>963</v>
+      </c>
+      <c r="E79" s="44" t="s">
+        <v>964</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>965</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>966</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>967</v>
+      </c>
+      <c r="I79" s="44" t="s">
+        <v>355</v>
+      </c>
+      <c r="J79" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K79" s="44">
+        <v>28027</v>
+      </c>
+    </row>
+    <row r="80" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E80" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J80" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K80" s="4">
+        <v>28560</v>
+      </c>
+      <c r="L80" s="95"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="5"/>
+      <c r="O80" s="5"/>
+      <c r="P80" s="5"/>
+      <c r="Q80" s="5"/>
+      <c r="R80" s="5"/>
+      <c r="S80" s="5"/>
+      <c r="T80" s="5"/>
+      <c r="U80" s="5"/>
+      <c r="V80" s="5"/>
+      <c r="W80" s="5"/>
+      <c r="X80" s="5"/>
+      <c r="Y80" s="5"/>
+      <c r="Z80" s="5"/>
+      <c r="AA80" s="5"/>
+      <c r="AB80" s="5"/>
+      <c r="AC80" s="5"/>
+      <c r="AD80" s="5"/>
+      <c r="AE80" s="5"/>
+      <c r="AF80" s="5"/>
+      <c r="AG80" s="5"/>
+      <c r="AH80" s="5"/>
+      <c r="AI80" s="5"/>
+      <c r="AJ80" s="5"/>
+      <c r="AK80" s="5"/>
+      <c r="AL80" s="5"/>
+      <c r="AM80" s="5"/>
+      <c r="AN80" s="5"/>
+      <c r="AO80" s="5"/>
+      <c r="AP80" s="5"/>
+      <c r="AQ80" s="5"/>
+      <c r="AR80" s="5"/>
+      <c r="AS80" s="5"/>
+      <c r="AT80" s="5"/>
+      <c r="AU80" s="5"/>
+      <c r="AV80" s="5"/>
+      <c r="AW80" s="5"/>
+      <c r="AX80" s="5"/>
+      <c r="AY80" s="5"/>
+      <c r="AZ80" s="5"/>
+      <c r="BA80" s="5"/>
+      <c r="BB80" s="5"/>
+      <c r="BC80" s="5"/>
+      <c r="BD80" s="5"/>
+      <c r="BE80" s="5"/>
+      <c r="BF80" s="5"/>
+      <c r="BG80" s="5"/>
+      <c r="BH80" s="5"/>
+      <c r="BI80" s="5"/>
+      <c r="BJ80" s="5"/>
+      <c r="BK80" s="5"/>
+      <c r="BL80" s="5"/>
+      <c r="BM80" s="5"/>
+      <c r="BN80" s="5"/>
+      <c r="BO80" s="5"/>
+      <c r="BP80" s="5"/>
+      <c r="BQ80" s="5"/>
+      <c r="BR80" s="5"/>
+      <c r="BS80" s="5"/>
+      <c r="BT80" s="5"/>
+      <c r="BU80" s="5"/>
+      <c r="BV80" s="5"/>
+      <c r="BW80" s="5"/>
+      <c r="BX80" s="5"/>
+      <c r="BY80" s="5"/>
+      <c r="BZ80" s="5"/>
+      <c r="CA80" s="5"/>
+      <c r="CB80" s="5"/>
+      <c r="CC80" s="5"/>
+      <c r="CD80" s="5"/>
+      <c r="CE80" s="5"/>
+      <c r="CF80" s="5"/>
+      <c r="CG80" s="5"/>
+      <c r="CH80" s="5"/>
+      <c r="CI80" s="5"/>
+      <c r="CJ80" s="5"/>
+      <c r="CK80" s="5"/>
+      <c r="CL80" s="5"/>
+      <c r="CM80" s="5"/>
+      <c r="CN80" s="5"/>
+      <c r="CO80" s="5"/>
+      <c r="CP80" s="5"/>
+      <c r="CQ80" s="5"/>
+      <c r="CR80" s="5"/>
+      <c r="CS80" s="5"/>
+      <c r="CT80" s="5"/>
+      <c r="CU80" s="5"/>
+      <c r="CV80" s="5"/>
+      <c r="CW80" s="5"/>
+      <c r="CX80" s="5"/>
+      <c r="CY80" s="5"/>
+      <c r="CZ80" s="5"/>
+      <c r="DA80" s="5"/>
+      <c r="DB80" s="5"/>
+      <c r="DC80" s="5"/>
+      <c r="DD80" s="5"/>
+      <c r="DE80" s="5"/>
+      <c r="DF80" s="5"/>
+      <c r="DG80" s="5"/>
+      <c r="DH80" s="5"/>
+      <c r="DI80" s="5"/>
+      <c r="DJ80" s="5"/>
+      <c r="DK80" s="5"/>
+      <c r="DL80" s="5"/>
+      <c r="DM80" s="5"/>
+      <c r="DN80" s="5"/>
+      <c r="DO80" s="5"/>
+      <c r="DP80" s="5"/>
+      <c r="DQ80" s="5"/>
+      <c r="DR80" s="5"/>
+      <c r="DS80" s="5"/>
+    </row>
+    <row r="81" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E81" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="F81" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="I81" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K81" s="4">
+        <v>27834</v>
+      </c>
+      <c r="L81" s="95"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+      <c r="S81" s="5"/>
+      <c r="T81" s="5"/>
+      <c r="U81" s="5"/>
+      <c r="V81" s="5"/>
+      <c r="W81" s="5"/>
+      <c r="X81" s="5"/>
+      <c r="Y81" s="5"/>
+      <c r="Z81" s="5"/>
+      <c r="AA81" s="5"/>
+      <c r="AB81" s="5"/>
+      <c r="AC81" s="5"/>
+      <c r="AD81" s="5"/>
+      <c r="AE81" s="5"/>
+      <c r="AF81" s="5"/>
+      <c r="AG81" s="5"/>
+      <c r="AH81" s="5"/>
+      <c r="AI81" s="5"/>
+      <c r="AJ81" s="5"/>
+      <c r="AK81" s="5"/>
+      <c r="AL81" s="5"/>
+      <c r="AM81" s="5"/>
+      <c r="AN81" s="5"/>
+      <c r="AO81" s="5"/>
+      <c r="AP81" s="5"/>
+      <c r="AQ81" s="5"/>
+      <c r="AR81" s="5"/>
+      <c r="AS81" s="5"/>
+      <c r="AT81" s="5"/>
+      <c r="AU81" s="5"/>
+      <c r="AV81" s="5"/>
+      <c r="AW81" s="5"/>
+      <c r="AX81" s="5"/>
+      <c r="AY81" s="5"/>
+      <c r="AZ81" s="5"/>
+      <c r="BA81" s="5"/>
+      <c r="BB81" s="5"/>
+      <c r="BC81" s="5"/>
+      <c r="BD81" s="5"/>
+      <c r="BE81" s="5"/>
+      <c r="BF81" s="5"/>
+      <c r="BG81" s="5"/>
+      <c r="BH81" s="5"/>
+      <c r="BI81" s="5"/>
+      <c r="BJ81" s="5"/>
+      <c r="BK81" s="5"/>
+      <c r="BL81" s="5"/>
+      <c r="BM81" s="5"/>
+      <c r="BN81" s="5"/>
+      <c r="BO81" s="5"/>
+      <c r="BP81" s="5"/>
+      <c r="BQ81" s="5"/>
+      <c r="BR81" s="5"/>
+      <c r="BS81" s="5"/>
+      <c r="BT81" s="5"/>
+      <c r="BU81" s="5"/>
+      <c r="BV81" s="5"/>
+      <c r="BW81" s="5"/>
+      <c r="BX81" s="5"/>
+      <c r="BY81" s="5"/>
+      <c r="BZ81" s="5"/>
+      <c r="CA81" s="5"/>
+      <c r="CB81" s="5"/>
+      <c r="CC81" s="5"/>
+      <c r="CD81" s="5"/>
+      <c r="CE81" s="5"/>
+      <c r="CF81" s="5"/>
+      <c r="CG81" s="5"/>
+      <c r="CH81" s="5"/>
+      <c r="CI81" s="5"/>
+      <c r="CJ81" s="5"/>
+      <c r="CK81" s="5"/>
+      <c r="CL81" s="5"/>
+      <c r="CM81" s="5"/>
+      <c r="CN81" s="5"/>
+      <c r="CO81" s="5"/>
+      <c r="CP81" s="5"/>
+      <c r="CQ81" s="5"/>
+      <c r="CR81" s="5"/>
+      <c r="CS81" s="5"/>
+      <c r="CT81" s="5"/>
+      <c r="CU81" s="5"/>
+      <c r="CV81" s="5"/>
+      <c r="CW81" s="5"/>
+      <c r="CX81" s="5"/>
+      <c r="CY81" s="5"/>
+      <c r="CZ81" s="5"/>
+      <c r="DA81" s="5"/>
+      <c r="DB81" s="5"/>
+      <c r="DC81" s="5"/>
+      <c r="DD81" s="5"/>
+      <c r="DE81" s="5"/>
+      <c r="DF81" s="5"/>
+      <c r="DG81" s="5"/>
+      <c r="DH81" s="5"/>
+      <c r="DI81" s="5"/>
+      <c r="DJ81" s="5"/>
+      <c r="DK81" s="5"/>
+      <c r="DL81" s="5"/>
+      <c r="DM81" s="5"/>
+      <c r="DN81" s="5"/>
+      <c r="DO81" s="5"/>
+      <c r="DP81" s="5"/>
+      <c r="DQ81" s="5"/>
+      <c r="DR81" s="5"/>
+      <c r="DS81" s="5"/>
+    </row>
+    <row r="82" spans="1:123" s="54" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="I82" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K82" s="4">
+        <v>28779</v>
+      </c>
+      <c r="L82" s="94"/>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+      <c r="S82" s="3"/>
+      <c r="T82" s="3"/>
+      <c r="U82" s="3"/>
+      <c r="V82" s="3"/>
+      <c r="W82" s="3"/>
+      <c r="X82" s="3"/>
+      <c r="Y82" s="3"/>
+      <c r="Z82" s="3"/>
+      <c r="AA82" s="3"/>
+      <c r="AB82" s="3"/>
+      <c r="AC82" s="3"/>
+      <c r="AD82" s="3"/>
+      <c r="AE82" s="3"/>
+      <c r="AF82" s="3"/>
+      <c r="AG82" s="3"/>
+      <c r="AH82" s="3"/>
+      <c r="AI82" s="3"/>
+      <c r="AJ82" s="3"/>
+      <c r="AK82" s="3"/>
+      <c r="AL82" s="3"/>
+      <c r="AM82" s="3"/>
+      <c r="AN82" s="3"/>
+      <c r="AO82" s="3"/>
+      <c r="AP82" s="3"/>
+      <c r="AQ82" s="3"/>
+      <c r="AR82" s="3"/>
+      <c r="AS82" s="3"/>
+      <c r="AT82" s="3"/>
+      <c r="AU82" s="3"/>
+      <c r="AV82" s="3"/>
+      <c r="AW82" s="3"/>
+      <c r="AX82" s="3"/>
+      <c r="AY82" s="3"/>
+      <c r="AZ82" s="3"/>
+      <c r="BA82" s="3"/>
+      <c r="BB82" s="3"/>
+      <c r="BC82" s="3"/>
+      <c r="BD82" s="3"/>
+      <c r="BE82" s="3"/>
+      <c r="BF82" s="3"/>
+      <c r="BG82" s="3"/>
+      <c r="BH82" s="3"/>
+      <c r="BI82" s="3"/>
+      <c r="BJ82" s="3"/>
+      <c r="BK82" s="3"/>
+      <c r="BL82" s="3"/>
+      <c r="BM82" s="3"/>
+      <c r="BN82" s="3"/>
+      <c r="BO82" s="3"/>
+      <c r="BP82" s="3"/>
+      <c r="BQ82" s="3"/>
+      <c r="BR82" s="3"/>
+      <c r="BS82" s="3"/>
+      <c r="BT82" s="3"/>
+      <c r="BU82" s="3"/>
+      <c r="BV82" s="3"/>
+      <c r="BW82" s="3"/>
+      <c r="BX82" s="3"/>
+      <c r="BY82" s="3"/>
+      <c r="BZ82" s="3"/>
+      <c r="CA82" s="3"/>
+      <c r="CB82" s="3"/>
+      <c r="CC82" s="3"/>
+      <c r="CD82" s="3"/>
+      <c r="CE82" s="3"/>
+      <c r="CF82" s="3"/>
+      <c r="CG82" s="3"/>
+      <c r="CH82" s="3"/>
+      <c r="CI82" s="3"/>
+      <c r="CJ82" s="3"/>
+      <c r="CK82" s="3"/>
+      <c r="CL82" s="3"/>
+      <c r="CM82" s="3"/>
+      <c r="CN82" s="3"/>
+      <c r="CO82" s="3"/>
+      <c r="CP82" s="3"/>
+      <c r="CQ82" s="3"/>
+      <c r="CR82" s="3"/>
+      <c r="CS82" s="3"/>
+      <c r="CT82" s="3"/>
+      <c r="CU82" s="3"/>
+      <c r="CV82" s="3"/>
+      <c r="CW82" s="3"/>
+      <c r="CX82" s="3"/>
+      <c r="CY82" s="3"/>
+      <c r="CZ82" s="3"/>
+      <c r="DA82" s="3"/>
+      <c r="DB82" s="3"/>
+      <c r="DC82" s="3"/>
+      <c r="DD82" s="3"/>
+      <c r="DE82" s="3"/>
+      <c r="DF82" s="3"/>
+      <c r="DG82" s="3"/>
+      <c r="DH82" s="3"/>
+      <c r="DI82" s="3"/>
+      <c r="DJ82" s="3"/>
+      <c r="DK82" s="3"/>
+      <c r="DL82" s="3"/>
+      <c r="DM82" s="3"/>
+      <c r="DN82" s="3"/>
+      <c r="DO82" s="3"/>
+      <c r="DP82" s="3"/>
+      <c r="DQ82" s="3"/>
+      <c r="DR82" s="3"/>
+      <c r="DS82" s="3"/>
+    </row>
+    <row r="83" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="F83" s="38" t="s">
+        <v>353</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="H83" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="I83" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="J83" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K83" s="34">
+        <v>28027</v>
+      </c>
+      <c r="L83" s="95"/>
+      <c r="M83" s="5"/>
+      <c r="N83" s="5"/>
+      <c r="O83" s="5"/>
+      <c r="P83" s="5"/>
+      <c r="Q83" s="5"/>
+      <c r="R83" s="5"/>
+      <c r="S83" s="5"/>
+      <c r="T83" s="5"/>
+      <c r="U83" s="5"/>
+      <c r="V83" s="5"/>
+      <c r="W83" s="5"/>
+      <c r="X83" s="5"/>
+      <c r="Y83" s="5"/>
+      <c r="Z83" s="5"/>
+      <c r="AA83" s="5"/>
+      <c r="AB83" s="5"/>
+      <c r="AC83" s="5"/>
+      <c r="AD83" s="5"/>
+      <c r="AE83" s="5"/>
+      <c r="AF83" s="5"/>
+      <c r="AG83" s="5"/>
+      <c r="AH83" s="5"/>
+      <c r="AI83" s="5"/>
+      <c r="AJ83" s="5"/>
+      <c r="AK83" s="5"/>
+      <c r="AL83" s="5"/>
+      <c r="AM83" s="5"/>
+      <c r="AN83" s="5"/>
+      <c r="AO83" s="5"/>
+      <c r="AP83" s="5"/>
+      <c r="AQ83" s="5"/>
+      <c r="AR83" s="5"/>
+      <c r="AS83" s="5"/>
+      <c r="AT83" s="5"/>
+      <c r="AU83" s="5"/>
+      <c r="AV83" s="5"/>
+      <c r="AW83" s="5"/>
+      <c r="AX83" s="5"/>
+      <c r="AY83" s="5"/>
+      <c r="AZ83" s="5"/>
+      <c r="BA83" s="5"/>
+      <c r="BB83" s="5"/>
+      <c r="BC83" s="5"/>
+      <c r="BD83" s="5"/>
+      <c r="BE83" s="5"/>
+      <c r="BF83" s="5"/>
+      <c r="BG83" s="5"/>
+      <c r="BH83" s="5"/>
+      <c r="BI83" s="5"/>
+      <c r="BJ83" s="5"/>
+      <c r="BK83" s="5"/>
+      <c r="BL83" s="5"/>
+      <c r="BM83" s="5"/>
+      <c r="BN83" s="5"/>
+      <c r="BO83" s="5"/>
+      <c r="BP83" s="5"/>
+      <c r="BQ83" s="5"/>
+      <c r="BR83" s="5"/>
+      <c r="BS83" s="5"/>
+      <c r="BT83" s="5"/>
+      <c r="BU83" s="5"/>
+      <c r="BV83" s="5"/>
+      <c r="BW83" s="5"/>
+      <c r="BX83" s="5"/>
+      <c r="BY83" s="5"/>
+      <c r="BZ83" s="5"/>
+      <c r="CA83" s="5"/>
+      <c r="CB83" s="5"/>
+      <c r="CC83" s="5"/>
+      <c r="CD83" s="5"/>
+      <c r="CE83" s="5"/>
+      <c r="CF83" s="5"/>
+      <c r="CG83" s="5"/>
+      <c r="CH83" s="5"/>
+      <c r="CI83" s="5"/>
+      <c r="CJ83" s="5"/>
+      <c r="CK83" s="5"/>
+      <c r="CL83" s="5"/>
+      <c r="CM83" s="5"/>
+      <c r="CN83" s="5"/>
+      <c r="CO83" s="5"/>
+      <c r="CP83" s="5"/>
+      <c r="CQ83" s="5"/>
+      <c r="CR83" s="5"/>
+      <c r="CS83" s="5"/>
+      <c r="CT83" s="5"/>
+      <c r="CU83" s="5"/>
+      <c r="CV83" s="5"/>
+      <c r="CW83" s="5"/>
+      <c r="CX83" s="5"/>
+      <c r="CY83" s="5"/>
+      <c r="CZ83" s="5"/>
+      <c r="DA83" s="5"/>
+      <c r="DB83" s="5"/>
+      <c r="DC83" s="5"/>
+      <c r="DD83" s="5"/>
+      <c r="DE83" s="5"/>
+      <c r="DF83" s="5"/>
+      <c r="DG83" s="5"/>
+      <c r="DH83" s="5"/>
+      <c r="DI83" s="5"/>
+      <c r="DJ83" s="5"/>
+      <c r="DK83" s="5"/>
+      <c r="DL83" s="5"/>
+      <c r="DM83" s="5"/>
+      <c r="DN83" s="5"/>
+      <c r="DO83" s="5"/>
+      <c r="DP83" s="5"/>
+      <c r="DQ83" s="5"/>
+      <c r="DR83" s="5"/>
+      <c r="DS83" s="5"/>
+    </row>
+    <row r="84" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="E84" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>359</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="H84" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="I84" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K84" s="15">
+        <v>28681</v>
+      </c>
+      <c r="L84" s="95"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5"/>
+      <c r="P84" s="5"/>
+      <c r="Q84" s="5"/>
+      <c r="R84" s="5"/>
+      <c r="S84" s="5"/>
+      <c r="T84" s="5"/>
+      <c r="U84" s="5"/>
+      <c r="V84" s="5"/>
+      <c r="W84" s="5"/>
+      <c r="X84" s="5"/>
+      <c r="Y84" s="5"/>
+      <c r="Z84" s="5"/>
+      <c r="AA84" s="5"/>
+      <c r="AB84" s="5"/>
+      <c r="AC84" s="5"/>
+      <c r="AD84" s="5"/>
+      <c r="AE84" s="5"/>
+      <c r="AF84" s="5"/>
+      <c r="AG84" s="5"/>
+      <c r="AH84" s="5"/>
+      <c r="AI84" s="5"/>
+      <c r="AJ84" s="5"/>
+      <c r="AK84" s="5"/>
+      <c r="AL84" s="5"/>
+      <c r="AM84" s="5"/>
+      <c r="AN84" s="5"/>
+      <c r="AO84" s="5"/>
+      <c r="AP84" s="5"/>
+      <c r="AQ84" s="5"/>
+      <c r="AR84" s="5"/>
+      <c r="AS84" s="5"/>
+      <c r="AT84" s="5"/>
+      <c r="AU84" s="5"/>
+      <c r="AV84" s="5"/>
+      <c r="AW84" s="5"/>
+      <c r="AX84" s="5"/>
+      <c r="AY84" s="5"/>
+      <c r="AZ84" s="5"/>
+      <c r="BA84" s="5"/>
+      <c r="BB84" s="5"/>
+      <c r="BC84" s="5"/>
+      <c r="BD84" s="5"/>
+      <c r="BE84" s="5"/>
+      <c r="BF84" s="5"/>
+      <c r="BG84" s="5"/>
+      <c r="BH84" s="5"/>
+      <c r="BI84" s="5"/>
+      <c r="BJ84" s="5"/>
+      <c r="BK84" s="5"/>
+      <c r="BL84" s="5"/>
+      <c r="BM84" s="5"/>
+      <c r="BN84" s="5"/>
+      <c r="BO84" s="5"/>
+      <c r="BP84" s="5"/>
+      <c r="BQ84" s="5"/>
+      <c r="BR84" s="5"/>
+      <c r="BS84" s="5"/>
+      <c r="BT84" s="5"/>
+      <c r="BU84" s="5"/>
+      <c r="BV84" s="5"/>
+      <c r="BW84" s="5"/>
+      <c r="BX84" s="5"/>
+      <c r="BY84" s="5"/>
+      <c r="BZ84" s="5"/>
+      <c r="CA84" s="5"/>
+      <c r="CB84" s="5"/>
+      <c r="CC84" s="5"/>
+      <c r="CD84" s="5"/>
+      <c r="CE84" s="5"/>
+      <c r="CF84" s="5"/>
+      <c r="CG84" s="5"/>
+      <c r="CH84" s="5"/>
+      <c r="CI84" s="5"/>
+      <c r="CJ84" s="5"/>
+      <c r="CK84" s="5"/>
+      <c r="CL84" s="5"/>
+      <c r="CM84" s="5"/>
+      <c r="CN84" s="5"/>
+      <c r="CO84" s="5"/>
+      <c r="CP84" s="5"/>
+      <c r="CQ84" s="5"/>
+      <c r="CR84" s="5"/>
+      <c r="CS84" s="5"/>
+      <c r="CT84" s="5"/>
+      <c r="CU84" s="5"/>
+      <c r="CV84" s="5"/>
+      <c r="CW84" s="5"/>
+      <c r="CX84" s="5"/>
+      <c r="CY84" s="5"/>
+      <c r="CZ84" s="5"/>
+      <c r="DA84" s="5"/>
+      <c r="DB84" s="5"/>
+      <c r="DC84" s="5"/>
+      <c r="DD84" s="5"/>
+      <c r="DE84" s="5"/>
+      <c r="DF84" s="5"/>
+      <c r="DG84" s="5"/>
+      <c r="DH84" s="5"/>
+      <c r="DI84" s="5"/>
+      <c r="DJ84" s="5"/>
+      <c r="DK84" s="5"/>
+      <c r="DL84" s="5"/>
+      <c r="DM84" s="5"/>
+      <c r="DN84" s="5"/>
+      <c r="DO84" s="5"/>
+      <c r="DP84" s="5"/>
+      <c r="DQ84" s="5"/>
+      <c r="DR84" s="5"/>
+      <c r="DS84" s="5"/>
+    </row>
+    <row r="85" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A85" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B85" s="52" t="s">
+        <v>968</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>969</v>
+      </c>
+      <c r="E85" s="44" t="s">
+        <v>970</v>
+      </c>
+      <c r="F85" s="44"/>
+      <c r="G85" s="44" t="s">
+        <v>971</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>972</v>
+      </c>
+      <c r="I85" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="J85" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K85" s="44">
+        <v>28205</v>
+      </c>
+    </row>
+    <row r="86" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>365</v>
+      </c>
+      <c r="F86" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K86" s="15">
+        <v>28209</v>
+      </c>
+      <c r="L86" s="95"/>
+    </row>
+    <row r="87" spans="1:123" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A87" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B87" s="45" t="s">
+        <v>973</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>974</v>
+      </c>
+      <c r="E87" s="44" t="s">
         <v>975</v>
       </c>
-      <c r="G2" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="10" t="s">
+      <c r="F87" s="44" t="s">
+        <v>359</v>
+      </c>
+      <c r="G87" s="44" t="s">
         <v>976</v>
       </c>
-      <c r="I2" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H87" s="44" t="s">
+        <v>977</v>
+      </c>
+      <c r="I87" s="44" t="s">
+        <v>424</v>
+      </c>
+      <c r="J87" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K87" s="44">
+        <v>28752</v>
+      </c>
+      <c r="L87" s="94"/>
+      <c r="M87" s="3"/>
+      <c r="N87" s="3"/>
+      <c r="O87" s="3"/>
+      <c r="P87" s="3"/>
+      <c r="Q87" s="3"/>
+      <c r="R87" s="3"/>
+      <c r="S87" s="3"/>
+      <c r="T87" s="3"/>
+      <c r="U87" s="3"/>
+      <c r="V87" s="3"/>
+      <c r="W87" s="3"/>
+      <c r="X87" s="3"/>
+      <c r="Y87" s="3"/>
+      <c r="Z87" s="3"/>
+      <c r="AA87" s="3"/>
+      <c r="AB87" s="3"/>
+      <c r="AC87" s="3"/>
+      <c r="AD87" s="3"/>
+      <c r="AE87" s="3"/>
+      <c r="AF87" s="3"/>
+      <c r="AG87" s="3"/>
+      <c r="AH87" s="3"/>
+      <c r="AI87" s="3"/>
+      <c r="AJ87" s="3"/>
+      <c r="AK87" s="3"/>
+      <c r="AL87" s="3"/>
+      <c r="AM87" s="3"/>
+      <c r="AN87" s="3"/>
+      <c r="AO87" s="3"/>
+      <c r="AP87" s="3"/>
+      <c r="AQ87" s="3"/>
+      <c r="AR87" s="3"/>
+      <c r="AS87" s="3"/>
+      <c r="AT87" s="3"/>
+      <c r="AU87" s="3"/>
+      <c r="AV87" s="3"/>
+      <c r="AW87" s="3"/>
+      <c r="AX87" s="3"/>
+      <c r="AY87" s="3"/>
+      <c r="AZ87" s="3"/>
+      <c r="BA87" s="3"/>
+      <c r="BB87" s="3"/>
+      <c r="BC87" s="3"/>
+      <c r="BD87" s="3"/>
+      <c r="BE87" s="3"/>
+      <c r="BF87" s="3"/>
+      <c r="BG87" s="3"/>
+      <c r="BH87" s="3"/>
+      <c r="BI87" s="3"/>
+      <c r="BJ87" s="3"/>
+      <c r="BK87" s="3"/>
+      <c r="BL87" s="3"/>
+      <c r="BM87" s="3"/>
+      <c r="BN87" s="3"/>
+      <c r="BO87" s="3"/>
+      <c r="BP87" s="3"/>
+      <c r="BQ87" s="3"/>
+      <c r="BR87" s="3"/>
+      <c r="BS87" s="3"/>
+      <c r="BT87" s="3"/>
+      <c r="BU87" s="3"/>
+      <c r="BV87" s="3"/>
+      <c r="BW87" s="3"/>
+      <c r="BX87" s="3"/>
+      <c r="BY87" s="3"/>
+      <c r="BZ87" s="3"/>
+      <c r="CA87" s="3"/>
+      <c r="CB87" s="3"/>
+      <c r="CC87" s="3"/>
+      <c r="CD87" s="3"/>
+      <c r="CE87" s="3"/>
+      <c r="CF87" s="3"/>
+      <c r="CG87" s="3"/>
+      <c r="CH87" s="3"/>
+      <c r="CI87" s="3"/>
+      <c r="CJ87" s="3"/>
+      <c r="CK87" s="3"/>
+      <c r="CL87" s="3"/>
+      <c r="CM87" s="3"/>
+      <c r="CN87" s="3"/>
+      <c r="CO87" s="3"/>
+      <c r="CP87" s="3"/>
+      <c r="CQ87" s="3"/>
+      <c r="CR87" s="3"/>
+      <c r="CS87" s="3"/>
+      <c r="CT87" s="3"/>
+      <c r="CU87" s="3"/>
+      <c r="CV87" s="3"/>
+      <c r="CW87" s="3"/>
+      <c r="CX87" s="3"/>
+      <c r="CY87" s="3"/>
+      <c r="CZ87" s="3"/>
+      <c r="DA87" s="3"/>
+      <c r="DB87" s="3"/>
+      <c r="DC87" s="3"/>
+      <c r="DD87" s="3"/>
+      <c r="DE87" s="3"/>
+      <c r="DF87" s="3"/>
+      <c r="DG87" s="3"/>
+      <c r="DH87" s="3"/>
+      <c r="DI87" s="3"/>
+      <c r="DJ87" s="3"/>
+      <c r="DK87" s="3"/>
+      <c r="DL87" s="3"/>
+      <c r="DM87" s="3"/>
+      <c r="DN87" s="3"/>
+      <c r="DO87" s="3"/>
+      <c r="DP87" s="3"/>
+      <c r="DQ87" s="3"/>
+      <c r="DR87" s="3"/>
+      <c r="DS87" s="3"/>
     </row>
-    <row r="3" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A3" s="2" t="s">
+    <row r="88" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F3" s="10" t="s">
+      <c r="B88" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="F88" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H88" s="15"/>
+      <c r="I88" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K88" s="15">
+        <v>27713</v>
+      </c>
+      <c r="L88" s="95"/>
+    </row>
+    <row r="89" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="I89" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="J89" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K89" s="10">
+        <v>27028</v>
+      </c>
+      <c r="L89" s="95"/>
+    </row>
+    <row r="90" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="G90" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="H90" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="J90" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K90" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="L90" s="95"/>
+    </row>
+    <row r="91" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I91" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="J91" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K91" s="10">
+        <v>27909</v>
+      </c>
+      <c r="L91" s="95"/>
+    </row>
+    <row r="92" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="I92" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="J92" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K92" s="10">
+        <v>27870</v>
+      </c>
+    </row>
+    <row r="93" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="E93" s="33" t="s">
+        <v>400</v>
+      </c>
+      <c r="F93" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K93" s="15">
+        <v>27713</v>
+      </c>
+      <c r="L93" s="95"/>
+      <c r="M93" s="5"/>
+      <c r="N93" s="5"/>
+      <c r="O93" s="5"/>
+      <c r="P93" s="5"/>
+      <c r="Q93" s="5"/>
+      <c r="R93" s="5"/>
+      <c r="S93" s="5"/>
+      <c r="T93" s="5"/>
+      <c r="U93" s="5"/>
+      <c r="V93" s="5"/>
+      <c r="W93" s="5"/>
+      <c r="X93" s="5"/>
+      <c r="Y93" s="5"/>
+      <c r="Z93" s="5"/>
+      <c r="AA93" s="5"/>
+      <c r="AB93" s="5"/>
+      <c r="AC93" s="5"/>
+      <c r="AD93" s="5"/>
+      <c r="AE93" s="5"/>
+      <c r="AF93" s="5"/>
+      <c r="AG93" s="5"/>
+      <c r="AH93" s="5"/>
+      <c r="AI93" s="5"/>
+      <c r="AJ93" s="5"/>
+      <c r="AK93" s="5"/>
+      <c r="AL93" s="5"/>
+      <c r="AM93" s="5"/>
+      <c r="AN93" s="5"/>
+      <c r="AO93" s="5"/>
+      <c r="AP93" s="5"/>
+      <c r="AQ93" s="5"/>
+      <c r="AR93" s="5"/>
+      <c r="AS93" s="5"/>
+      <c r="AT93" s="5"/>
+      <c r="AU93" s="5"/>
+      <c r="AV93" s="5"/>
+      <c r="AW93" s="5"/>
+      <c r="AX93" s="5"/>
+      <c r="AY93" s="5"/>
+      <c r="AZ93" s="5"/>
+      <c r="BA93" s="5"/>
+      <c r="BB93" s="5"/>
+      <c r="BC93" s="5"/>
+      <c r="BD93" s="5"/>
+      <c r="BE93" s="5"/>
+      <c r="BF93" s="5"/>
+      <c r="BG93" s="5"/>
+      <c r="BH93" s="5"/>
+      <c r="BI93" s="5"/>
+      <c r="BJ93" s="5"/>
+      <c r="BK93" s="5"/>
+      <c r="BL93" s="5"/>
+      <c r="BM93" s="5"/>
+      <c r="BN93" s="5"/>
+      <c r="BO93" s="5"/>
+      <c r="BP93" s="5"/>
+      <c r="BQ93" s="5"/>
+      <c r="BR93" s="5"/>
+      <c r="BS93" s="5"/>
+      <c r="BT93" s="5"/>
+      <c r="BU93" s="5"/>
+      <c r="BV93" s="5"/>
+      <c r="BW93" s="5"/>
+      <c r="BX93" s="5"/>
+      <c r="BY93" s="5"/>
+      <c r="BZ93" s="5"/>
+      <c r="CA93" s="5"/>
+      <c r="CB93" s="5"/>
+      <c r="CC93" s="5"/>
+      <c r="CD93" s="5"/>
+      <c r="CE93" s="5"/>
+      <c r="CF93" s="5"/>
+      <c r="CG93" s="5"/>
+      <c r="CH93" s="5"/>
+      <c r="CI93" s="5"/>
+      <c r="CJ93" s="5"/>
+      <c r="CK93" s="5"/>
+      <c r="CL93" s="5"/>
+      <c r="CM93" s="5"/>
+      <c r="CN93" s="5"/>
+      <c r="CO93" s="5"/>
+      <c r="CP93" s="5"/>
+      <c r="CQ93" s="5"/>
+      <c r="CR93" s="5"/>
+      <c r="CS93" s="5"/>
+      <c r="CT93" s="5"/>
+      <c r="CU93" s="5"/>
+      <c r="CV93" s="5"/>
+      <c r="CW93" s="5"/>
+      <c r="CX93" s="5"/>
+      <c r="CY93" s="5"/>
+      <c r="CZ93" s="5"/>
+      <c r="DA93" s="5"/>
+      <c r="DB93" s="5"/>
+      <c r="DC93" s="5"/>
+      <c r="DD93" s="5"/>
+      <c r="DE93" s="5"/>
+      <c r="DF93" s="5"/>
+      <c r="DG93" s="5"/>
+      <c r="DH93" s="5"/>
+      <c r="DI93" s="5"/>
+      <c r="DJ93" s="5"/>
+      <c r="DK93" s="5"/>
+      <c r="DL93" s="5"/>
+      <c r="DM93" s="5"/>
+      <c r="DN93" s="5"/>
+      <c r="DO93" s="5"/>
+      <c r="DP93" s="5"/>
+      <c r="DQ93" s="5"/>
+      <c r="DR93" s="5"/>
+      <c r="DS93" s="5"/>
+    </row>
+    <row r="94" spans="1:123" s="54" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="F94" s="28" t="s">
+        <v>407</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H94" s="28" t="s">
+        <v>408</v>
+      </c>
+      <c r="I94" s="28" t="s">
+        <v>409</v>
+      </c>
+      <c r="J94" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K94" s="37">
+        <v>27401</v>
+      </c>
+      <c r="L94" s="94"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="3"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
+      <c r="V94" s="3"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+      <c r="Y94" s="3"/>
+      <c r="Z94" s="3"/>
+      <c r="AA94" s="3"/>
+      <c r="AB94" s="3"/>
+      <c r="AC94" s="3"/>
+      <c r="AD94" s="3"/>
+      <c r="AE94" s="3"/>
+      <c r="AF94" s="3"/>
+      <c r="AG94" s="3"/>
+      <c r="AH94" s="3"/>
+      <c r="AI94" s="3"/>
+      <c r="AJ94" s="3"/>
+      <c r="AK94" s="3"/>
+      <c r="AL94" s="3"/>
+      <c r="AM94" s="3"/>
+      <c r="AN94" s="3"/>
+      <c r="AO94" s="3"/>
+      <c r="AP94" s="3"/>
+      <c r="AQ94" s="3"/>
+      <c r="AR94" s="3"/>
+      <c r="AS94" s="3"/>
+      <c r="AT94" s="3"/>
+      <c r="AU94" s="3"/>
+      <c r="AV94" s="3"/>
+      <c r="AW94" s="3"/>
+      <c r="AX94" s="3"/>
+      <c r="AY94" s="3"/>
+      <c r="AZ94" s="3"/>
+      <c r="BA94" s="3"/>
+      <c r="BB94" s="3"/>
+      <c r="BC94" s="3"/>
+      <c r="BD94" s="3"/>
+      <c r="BE94" s="3"/>
+      <c r="BF94" s="3"/>
+      <c r="BG94" s="3"/>
+      <c r="BH94" s="3"/>
+      <c r="BI94" s="3"/>
+      <c r="BJ94" s="3"/>
+      <c r="BK94" s="3"/>
+      <c r="BL94" s="3"/>
+      <c r="BM94" s="3"/>
+      <c r="BN94" s="3"/>
+      <c r="BO94" s="3"/>
+      <c r="BP94" s="3"/>
+      <c r="BQ94" s="3"/>
+      <c r="BR94" s="3"/>
+      <c r="BS94" s="3"/>
+      <c r="BT94" s="3"/>
+      <c r="BU94" s="3"/>
+      <c r="BV94" s="3"/>
+      <c r="BW94" s="3"/>
+      <c r="BX94" s="3"/>
+      <c r="BY94" s="3"/>
+      <c r="BZ94" s="3"/>
+      <c r="CA94" s="3"/>
+      <c r="CB94" s="3"/>
+      <c r="CC94" s="3"/>
+      <c r="CD94" s="3"/>
+      <c r="CE94" s="3"/>
+      <c r="CF94" s="3"/>
+      <c r="CG94" s="3"/>
+      <c r="CH94" s="3"/>
+      <c r="CI94" s="3"/>
+      <c r="CJ94" s="3"/>
+      <c r="CK94" s="3"/>
+      <c r="CL94" s="3"/>
+      <c r="CM94" s="3"/>
+      <c r="CN94" s="3"/>
+      <c r="CO94" s="3"/>
+      <c r="CP94" s="3"/>
+      <c r="CQ94" s="3"/>
+      <c r="CR94" s="3"/>
+      <c r="CS94" s="3"/>
+      <c r="CT94" s="3"/>
+      <c r="CU94" s="3"/>
+      <c r="CV94" s="3"/>
+      <c r="CW94" s="3"/>
+      <c r="CX94" s="3"/>
+      <c r="CY94" s="3"/>
+      <c r="CZ94" s="3"/>
+      <c r="DA94" s="3"/>
+      <c r="DB94" s="3"/>
+      <c r="DC94" s="3"/>
+      <c r="DD94" s="3"/>
+      <c r="DE94" s="3"/>
+      <c r="DF94" s="3"/>
+      <c r="DG94" s="3"/>
+      <c r="DH94" s="3"/>
+      <c r="DI94" s="3"/>
+      <c r="DJ94" s="3"/>
+      <c r="DK94" s="3"/>
+      <c r="DL94" s="3"/>
+      <c r="DM94" s="3"/>
+      <c r="DN94" s="3"/>
+      <c r="DO94" s="3"/>
+      <c r="DP94" s="3"/>
+      <c r="DQ94" s="3"/>
+      <c r="DR94" s="3"/>
+      <c r="DS94" s="3"/>
+    </row>
+    <row r="95" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="F95" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="H95" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="I95" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="J95" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K95" s="13">
+        <v>27577</v>
+      </c>
+      <c r="L95" s="95"/>
+    </row>
+    <row r="96" spans="1:123" s="43" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A96" s="53" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B96" s="45" t="s">
+        <v>978</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>979</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>980</v>
+      </c>
+      <c r="E96" s="49" t="s">
+        <v>981</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>982</v>
+      </c>
+      <c r="G96" s="44" t="s">
+        <v>472</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>983</v>
+      </c>
+      <c r="I96" s="44" t="s">
+        <v>984</v>
+      </c>
+      <c r="J96" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K96" s="44">
+        <v>28112</v>
+      </c>
+      <c r="L96" s="94"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="Y96" s="3"/>
+      <c r="Z96" s="3"/>
+      <c r="AA96" s="3"/>
+      <c r="AB96" s="3"/>
+      <c r="AC96" s="3"/>
+      <c r="AD96" s="3"/>
+      <c r="AE96" s="3"/>
+      <c r="AF96" s="3"/>
+      <c r="AG96" s="3"/>
+      <c r="AH96" s="3"/>
+      <c r="AI96" s="3"/>
+      <c r="AJ96" s="3"/>
+      <c r="AK96" s="3"/>
+      <c r="AL96" s="3"/>
+      <c r="AM96" s="3"/>
+      <c r="AN96" s="3"/>
+      <c r="AO96" s="3"/>
+      <c r="AP96" s="3"/>
+      <c r="AQ96" s="3"/>
+      <c r="AR96" s="3"/>
+      <c r="AS96" s="3"/>
+      <c r="AT96" s="3"/>
+      <c r="AU96" s="3"/>
+      <c r="AV96" s="3"/>
+      <c r="AW96" s="3"/>
+      <c r="AX96" s="3"/>
+      <c r="AY96" s="3"/>
+      <c r="AZ96" s="3"/>
+      <c r="BA96" s="3"/>
+      <c r="BB96" s="3"/>
+      <c r="BC96" s="3"/>
+      <c r="BD96" s="3"/>
+      <c r="BE96" s="3"/>
+      <c r="BF96" s="3"/>
+      <c r="BG96" s="3"/>
+      <c r="BH96" s="3"/>
+      <c r="BI96" s="3"/>
+      <c r="BJ96" s="3"/>
+      <c r="BK96" s="3"/>
+      <c r="BL96" s="3"/>
+      <c r="BM96" s="3"/>
+      <c r="BN96" s="3"/>
+      <c r="BO96" s="3"/>
+      <c r="BP96" s="3"/>
+      <c r="BQ96" s="3"/>
+      <c r="BR96" s="3"/>
+      <c r="BS96" s="3"/>
+      <c r="BT96" s="3"/>
+      <c r="BU96" s="3"/>
+      <c r="BV96" s="3"/>
+      <c r="BW96" s="3"/>
+      <c r="BX96" s="3"/>
+      <c r="BY96" s="3"/>
+      <c r="BZ96" s="3"/>
+      <c r="CA96" s="3"/>
+      <c r="CB96" s="3"/>
+      <c r="CC96" s="3"/>
+      <c r="CD96" s="3"/>
+      <c r="CE96" s="3"/>
+      <c r="CF96" s="3"/>
+      <c r="CG96" s="3"/>
+      <c r="CH96" s="3"/>
+      <c r="CI96" s="3"/>
+      <c r="CJ96" s="3"/>
+      <c r="CK96" s="3"/>
+      <c r="CL96" s="3"/>
+      <c r="CM96" s="3"/>
+      <c r="CN96" s="3"/>
+      <c r="CO96" s="3"/>
+      <c r="CP96" s="3"/>
+      <c r="CQ96" s="3"/>
+      <c r="CR96" s="3"/>
+      <c r="CS96" s="3"/>
+      <c r="CT96" s="3"/>
+      <c r="CU96" s="3"/>
+      <c r="CV96" s="3"/>
+      <c r="CW96" s="3"/>
+      <c r="CX96" s="3"/>
+      <c r="CY96" s="3"/>
+      <c r="CZ96" s="3"/>
+      <c r="DA96" s="3"/>
+      <c r="DB96" s="3"/>
+      <c r="DC96" s="3"/>
+      <c r="DD96" s="3"/>
+      <c r="DE96" s="3"/>
+      <c r="DF96" s="3"/>
+      <c r="DG96" s="3"/>
+      <c r="DH96" s="3"/>
+      <c r="DI96" s="3"/>
+      <c r="DJ96" s="3"/>
+      <c r="DK96" s="3"/>
+      <c r="DL96" s="3"/>
+      <c r="DM96" s="3"/>
+      <c r="DN96" s="3"/>
+      <c r="DO96" s="3"/>
+      <c r="DP96" s="3"/>
+      <c r="DQ96" s="3"/>
+      <c r="DR96" s="3"/>
+      <c r="DS96" s="3"/>
+    </row>
+    <row r="97" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="E97" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="H97" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="J97" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K97" s="13">
+        <v>28645</v>
+      </c>
+      <c r="L97" s="95"/>
+    </row>
+    <row r="98" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G98" s="30" t="s">
         <v>422</v>
       </c>
-      <c r="G3" s="2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H98" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="I98" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="J98" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K98" s="4">
+        <v>28752</v>
+      </c>
+      <c r="L98" s="95"/>
     </row>
-    <row r="4" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="I4" s="2" t="s">
+    <row r="99" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="J99" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K99" s="10">
+        <v>28403</v>
+      </c>
+      <c r="L99" s="95"/>
     </row>
-    <row r="5" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="I5" s="9" t="s">
+    <row r="100" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B100" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="J5" s="9" t="s">
-[...3 lines deleted...]
-        <v>27858</v>
+      <c r="D100" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="E100" s="14" t="s">
+        <v>433</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J100" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K100" s="4">
+        <v>28301</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="2" t="s">
+    <row r="101" spans="1:123" s="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B101" s="52" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C101" s="52" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D101" s="52" t="s">
+        <v>917</v>
+      </c>
+      <c r="E101" s="86" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F101" s="52" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G101" s="52" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H101" s="52" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I101" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J101" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K101" s="52">
+        <v>27609</v>
+      </c>
+      <c r="L101" s="98"/>
+    </row>
+    <row r="102" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A102" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B102" s="52" t="s">
+        <v>986</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D102" s="44" t="s">
+        <v>987</v>
+      </c>
+      <c r="E102" s="44" t="s">
+        <v>988</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>989</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>990</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>991</v>
+      </c>
+      <c r="I102" s="44"/>
+      <c r="J102" s="44"/>
+      <c r="K102" s="44"/>
+    </row>
+    <row r="103" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B103" s="52" t="s">
+        <v>437</v>
+      </c>
+      <c r="C103" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="D103" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="E103" s="79" t="s">
+        <v>438</v>
+      </c>
+      <c r="F103" s="80" t="s">
+        <v>105</v>
+      </c>
+      <c r="G103" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="H103" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="I103" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="J103" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K103" s="81">
+        <v>27537</v>
+      </c>
+      <c r="L103" s="99"/>
+    </row>
+    <row r="104" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="C104" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>440</v>
+      </c>
+      <c r="E104" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="G104" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="H104" s="25" t="s">
+        <v>443</v>
+      </c>
+      <c r="I104" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="J104" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K104" s="39">
+        <v>28602</v>
+      </c>
+      <c r="L104" s="95"/>
+      <c r="M104" s="5"/>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+      <c r="R104" s="5"/>
+      <c r="S104" s="5"/>
+      <c r="T104" s="5"/>
+      <c r="U104" s="5"/>
+      <c r="V104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="X104" s="5"/>
+      <c r="Y104" s="5"/>
+      <c r="Z104" s="5"/>
+      <c r="AA104" s="5"/>
+      <c r="AB104" s="5"/>
+      <c r="AC104" s="5"/>
+      <c r="AD104" s="5"/>
+      <c r="AE104" s="5"/>
+      <c r="AF104" s="5"/>
+      <c r="AG104" s="5"/>
+      <c r="AH104" s="5"/>
+      <c r="AI104" s="5"/>
+      <c r="AJ104" s="5"/>
+      <c r="AK104" s="5"/>
+      <c r="AL104" s="5"/>
+      <c r="AM104" s="5"/>
+      <c r="AN104" s="5"/>
+      <c r="AO104" s="5"/>
+      <c r="AP104" s="5"/>
+      <c r="AQ104" s="5"/>
+      <c r="AR104" s="5"/>
+      <c r="AS104" s="5"/>
+      <c r="AT104" s="5"/>
+      <c r="AU104" s="5"/>
+      <c r="AV104" s="5"/>
+      <c r="AW104" s="5"/>
+      <c r="AX104" s="5"/>
+      <c r="AY104" s="5"/>
+      <c r="AZ104" s="5"/>
+      <c r="BA104" s="5"/>
+      <c r="BB104" s="5"/>
+      <c r="BC104" s="5"/>
+      <c r="BD104" s="5"/>
+      <c r="BE104" s="5"/>
+      <c r="BF104" s="5"/>
+      <c r="BG104" s="5"/>
+      <c r="BH104" s="5"/>
+      <c r="BI104" s="5"/>
+      <c r="BJ104" s="5"/>
+      <c r="BK104" s="5"/>
+      <c r="BL104" s="5"/>
+      <c r="BM104" s="5"/>
+      <c r="BN104" s="5"/>
+      <c r="BO104" s="5"/>
+      <c r="BP104" s="5"/>
+      <c r="BQ104" s="5"/>
+      <c r="BR104" s="5"/>
+      <c r="BS104" s="5"/>
+      <c r="BT104" s="5"/>
+      <c r="BU104" s="5"/>
+      <c r="BV104" s="5"/>
+      <c r="BW104" s="5"/>
+      <c r="BX104" s="5"/>
+      <c r="BY104" s="5"/>
+      <c r="BZ104" s="5"/>
+      <c r="CA104" s="5"/>
+      <c r="CB104" s="5"/>
+      <c r="CC104" s="5"/>
+      <c r="CD104" s="5"/>
+      <c r="CE104" s="5"/>
+      <c r="CF104" s="5"/>
+      <c r="CG104" s="5"/>
+      <c r="CH104" s="5"/>
+      <c r="CI104" s="5"/>
+      <c r="CJ104" s="5"/>
+      <c r="CK104" s="5"/>
+      <c r="CL104" s="5"/>
+      <c r="CM104" s="5"/>
+      <c r="CN104" s="5"/>
+      <c r="CO104" s="5"/>
+      <c r="CP104" s="5"/>
+      <c r="CQ104" s="5"/>
+      <c r="CR104" s="5"/>
+      <c r="CS104" s="5"/>
+      <c r="CT104" s="5"/>
+      <c r="CU104" s="5"/>
+      <c r="CV104" s="5"/>
+      <c r="CW104" s="5"/>
+      <c r="CX104" s="5"/>
+      <c r="CY104" s="5"/>
+      <c r="CZ104" s="5"/>
+      <c r="DA104" s="5"/>
+      <c r="DB104" s="5"/>
+      <c r="DC104" s="5"/>
+      <c r="DD104" s="5"/>
+      <c r="DE104" s="5"/>
+      <c r="DF104" s="5"/>
+      <c r="DG104" s="5"/>
+      <c r="DH104" s="5"/>
+      <c r="DI104" s="5"/>
+      <c r="DJ104" s="5"/>
+      <c r="DK104" s="5"/>
+      <c r="DL104" s="5"/>
+      <c r="DM104" s="5"/>
+      <c r="DN104" s="5"/>
+      <c r="DO104" s="5"/>
+      <c r="DP104" s="5"/>
+      <c r="DQ104" s="5"/>
+      <c r="DR104" s="5"/>
+      <c r="DS104" s="5"/>
+    </row>
+    <row r="105" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="28" t="s">
+        <v>445</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="F105" s="28" t="s">
+        <v>449</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="I105" s="28" t="s">
+        <v>451</v>
+      </c>
+      <c r="J105" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K105" s="37">
+        <v>27012</v>
+      </c>
+    </row>
+    <row r="106" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A106" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B106" s="52" t="s">
+        <v>992</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D106" s="44" t="s">
+        <v>993</v>
+      </c>
+      <c r="E106" s="44" t="s">
+        <v>994</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>359</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>995</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>996</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>226</v>
+      </c>
+      <c r="J106" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K106" s="44">
+        <v>28562</v>
+      </c>
+    </row>
+    <row r="107" spans="1:123" s="54" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B107" s="52" t="s">
+        <v>997</v>
+      </c>
+      <c r="C107" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D107" s="44" t="s">
+        <v>998</v>
+      </c>
+      <c r="E107" s="44" t="s">
+        <v>999</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G107" s="44" t="s">
+        <v>971</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I107" s="44" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J107" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K107" s="44">
+        <v>27962</v>
+      </c>
+      <c r="L107" s="94"/>
+      <c r="M107" s="3"/>
+      <c r="N107" s="3"/>
+      <c r="O107" s="3"/>
+      <c r="P107" s="3"/>
+      <c r="Q107" s="3"/>
+      <c r="R107" s="3"/>
+      <c r="S107" s="3"/>
+      <c r="T107" s="3"/>
+      <c r="U107" s="3"/>
+      <c r="V107" s="3"/>
+      <c r="W107" s="3"/>
+      <c r="X107" s="3"/>
+      <c r="Y107" s="3"/>
+      <c r="Z107" s="3"/>
+      <c r="AA107" s="3"/>
+      <c r="AB107" s="3"/>
+      <c r="AC107" s="3"/>
+      <c r="AD107" s="3"/>
+      <c r="AE107" s="3"/>
+      <c r="AF107" s="3"/>
+      <c r="AG107" s="3"/>
+      <c r="AH107" s="3"/>
+      <c r="AI107" s="3"/>
+      <c r="AJ107" s="3"/>
+      <c r="AK107" s="3"/>
+      <c r="AL107" s="3"/>
+      <c r="AM107" s="3"/>
+      <c r="AN107" s="3"/>
+      <c r="AO107" s="3"/>
+      <c r="AP107" s="3"/>
+      <c r="AQ107" s="3"/>
+      <c r="AR107" s="3"/>
+      <c r="AS107" s="3"/>
+      <c r="AT107" s="3"/>
+      <c r="AU107" s="3"/>
+      <c r="AV107" s="3"/>
+      <c r="AW107" s="3"/>
+      <c r="AX107" s="3"/>
+      <c r="AY107" s="3"/>
+      <c r="AZ107" s="3"/>
+      <c r="BA107" s="3"/>
+      <c r="BB107" s="3"/>
+      <c r="BC107" s="3"/>
+      <c r="BD107" s="3"/>
+      <c r="BE107" s="3"/>
+      <c r="BF107" s="3"/>
+      <c r="BG107" s="3"/>
+      <c r="BH107" s="3"/>
+      <c r="BI107" s="3"/>
+      <c r="BJ107" s="3"/>
+      <c r="BK107" s="3"/>
+      <c r="BL107" s="3"/>
+      <c r="BM107" s="3"/>
+      <c r="BN107" s="3"/>
+      <c r="BO107" s="3"/>
+      <c r="BP107" s="3"/>
+      <c r="BQ107" s="3"/>
+      <c r="BR107" s="3"/>
+      <c r="BS107" s="3"/>
+      <c r="BT107" s="3"/>
+      <c r="BU107" s="3"/>
+      <c r="BV107" s="3"/>
+      <c r="BW107" s="3"/>
+      <c r="BX107" s="3"/>
+      <c r="BY107" s="3"/>
+      <c r="BZ107" s="3"/>
+      <c r="CA107" s="3"/>
+      <c r="CB107" s="3"/>
+      <c r="CC107" s="3"/>
+      <c r="CD107" s="3"/>
+      <c r="CE107" s="3"/>
+      <c r="CF107" s="3"/>
+      <c r="CG107" s="3"/>
+      <c r="CH107" s="3"/>
+      <c r="CI107" s="3"/>
+      <c r="CJ107" s="3"/>
+      <c r="CK107" s="3"/>
+      <c r="CL107" s="3"/>
+      <c r="CM107" s="3"/>
+      <c r="CN107" s="3"/>
+      <c r="CO107" s="3"/>
+      <c r="CP107" s="3"/>
+      <c r="CQ107" s="3"/>
+      <c r="CR107" s="3"/>
+      <c r="CS107" s="3"/>
+      <c r="CT107" s="3"/>
+      <c r="CU107" s="3"/>
+      <c r="CV107" s="3"/>
+      <c r="CW107" s="3"/>
+      <c r="CX107" s="3"/>
+      <c r="CY107" s="3"/>
+      <c r="CZ107" s="3"/>
+      <c r="DA107" s="3"/>
+      <c r="DB107" s="3"/>
+      <c r="DC107" s="3"/>
+      <c r="DD107" s="3"/>
+      <c r="DE107" s="3"/>
+      <c r="DF107" s="3"/>
+      <c r="DG107" s="3"/>
+      <c r="DH107" s="3"/>
+      <c r="DI107" s="3"/>
+      <c r="DJ107" s="3"/>
+      <c r="DK107" s="3"/>
+      <c r="DL107" s="3"/>
+      <c r="DM107" s="3"/>
+      <c r="DN107" s="3"/>
+      <c r="DO107" s="3"/>
+      <c r="DP107" s="3"/>
+      <c r="DQ107" s="3"/>
+      <c r="DR107" s="3"/>
+      <c r="DS107" s="3"/>
+    </row>
+    <row r="108" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B108" s="45" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C108" s="44" t="s">
+        <v>904</v>
+      </c>
+      <c r="D108" s="44" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E108" s="44" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F108" s="44" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I108" s="44" t="s">
+        <v>592</v>
+      </c>
+      <c r="J108" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K108" s="44">
+        <v>28052</v>
+      </c>
+    </row>
+    <row r="109" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="H109" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="I109" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J109" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K109" s="10">
+        <v>27834</v>
+      </c>
+      <c r="L109" s="95"/>
+      <c r="M109" s="5"/>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="5"/>
+      <c r="S109" s="5"/>
+      <c r="T109" s="5"/>
+      <c r="U109" s="5"/>
+      <c r="V109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="X109" s="5"/>
+      <c r="Y109" s="5"/>
+      <c r="Z109" s="5"/>
+      <c r="AA109" s="5"/>
+      <c r="AB109" s="5"/>
+      <c r="AC109" s="5"/>
+      <c r="AD109" s="5"/>
+      <c r="AE109" s="5"/>
+      <c r="AF109" s="5"/>
+      <c r="AG109" s="5"/>
+      <c r="AH109" s="5"/>
+      <c r="AI109" s="5"/>
+      <c r="AJ109" s="5"/>
+      <c r="AK109" s="5"/>
+      <c r="AL109" s="5"/>
+      <c r="AM109" s="5"/>
+      <c r="AN109" s="5"/>
+      <c r="AO109" s="5"/>
+      <c r="AP109" s="5"/>
+      <c r="AQ109" s="5"/>
+      <c r="AR109" s="5"/>
+      <c r="AS109" s="5"/>
+      <c r="AT109" s="5"/>
+      <c r="AU109" s="5"/>
+      <c r="AV109" s="5"/>
+      <c r="AW109" s="5"/>
+      <c r="AX109" s="5"/>
+      <c r="AY109" s="5"/>
+      <c r="AZ109" s="5"/>
+      <c r="BA109" s="5"/>
+      <c r="BB109" s="5"/>
+      <c r="BC109" s="5"/>
+      <c r="BD109" s="5"/>
+      <c r="BE109" s="5"/>
+      <c r="BF109" s="5"/>
+      <c r="BG109" s="5"/>
+      <c r="BH109" s="5"/>
+      <c r="BI109" s="5"/>
+      <c r="BJ109" s="5"/>
+      <c r="BK109" s="5"/>
+      <c r="BL109" s="5"/>
+      <c r="BM109" s="5"/>
+      <c r="BN109" s="5"/>
+      <c r="BO109" s="5"/>
+      <c r="BP109" s="5"/>
+      <c r="BQ109" s="5"/>
+      <c r="BR109" s="5"/>
+      <c r="BS109" s="5"/>
+      <c r="BT109" s="5"/>
+      <c r="BU109" s="5"/>
+      <c r="BV109" s="5"/>
+      <c r="BW109" s="5"/>
+      <c r="BX109" s="5"/>
+      <c r="BY109" s="5"/>
+      <c r="BZ109" s="5"/>
+      <c r="CA109" s="5"/>
+      <c r="CB109" s="5"/>
+      <c r="CC109" s="5"/>
+      <c r="CD109" s="5"/>
+      <c r="CE109" s="5"/>
+      <c r="CF109" s="5"/>
+      <c r="CG109" s="5"/>
+      <c r="CH109" s="5"/>
+      <c r="CI109" s="5"/>
+      <c r="CJ109" s="5"/>
+      <c r="CK109" s="5"/>
+      <c r="CL109" s="5"/>
+      <c r="CM109" s="5"/>
+      <c r="CN109" s="5"/>
+      <c r="CO109" s="5"/>
+      <c r="CP109" s="5"/>
+      <c r="CQ109" s="5"/>
+      <c r="CR109" s="5"/>
+      <c r="CS109" s="5"/>
+      <c r="CT109" s="5"/>
+      <c r="CU109" s="5"/>
+      <c r="CV109" s="5"/>
+      <c r="CW109" s="5"/>
+      <c r="CX109" s="5"/>
+      <c r="CY109" s="5"/>
+      <c r="CZ109" s="5"/>
+      <c r="DA109" s="5"/>
+      <c r="DB109" s="5"/>
+      <c r="DC109" s="5"/>
+      <c r="DD109" s="5"/>
+      <c r="DE109" s="5"/>
+      <c r="DF109" s="5"/>
+      <c r="DG109" s="5"/>
+      <c r="DH109" s="5"/>
+      <c r="DI109" s="5"/>
+      <c r="DJ109" s="5"/>
+      <c r="DK109" s="5"/>
+      <c r="DL109" s="5"/>
+      <c r="DM109" s="5"/>
+      <c r="DN109" s="5"/>
+      <c r="DO109" s="5"/>
+      <c r="DP109" s="5"/>
+      <c r="DQ109" s="5"/>
+      <c r="DR109" s="5"/>
+      <c r="DS109" s="5"/>
+    </row>
+    <row r="110" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="E110" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G110" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="J110" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K110" s="13">
+        <v>28374</v>
+      </c>
+    </row>
+    <row r="111" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="J111" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K111" s="13">
+        <v>27203</v>
+      </c>
+      <c r="L111" s="95"/>
+      <c r="M111" s="5"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="5"/>
+      <c r="Y111" s="5"/>
+      <c r="Z111" s="5"/>
+      <c r="AA111" s="5"/>
+      <c r="AB111" s="5"/>
+      <c r="AC111" s="5"/>
+      <c r="AD111" s="5"/>
+      <c r="AE111" s="5"/>
+      <c r="AF111" s="5"/>
+      <c r="AG111" s="5"/>
+      <c r="AH111" s="5"/>
+      <c r="AI111" s="5"/>
+      <c r="AJ111" s="5"/>
+      <c r="AK111" s="5"/>
+      <c r="AL111" s="5"/>
+      <c r="AM111" s="5"/>
+      <c r="AN111" s="5"/>
+      <c r="AO111" s="5"/>
+      <c r="AP111" s="5"/>
+      <c r="AQ111" s="5"/>
+      <c r="AR111" s="5"/>
+      <c r="AS111" s="5"/>
+      <c r="AT111" s="5"/>
+      <c r="AU111" s="5"/>
+      <c r="AV111" s="5"/>
+      <c r="AW111" s="5"/>
+      <c r="AX111" s="5"/>
+      <c r="AY111" s="5"/>
+      <c r="AZ111" s="5"/>
+      <c r="BA111" s="5"/>
+      <c r="BB111" s="5"/>
+      <c r="BC111" s="5"/>
+      <c r="BD111" s="5"/>
+      <c r="BE111" s="5"/>
+      <c r="BF111" s="5"/>
+      <c r="BG111" s="5"/>
+      <c r="BH111" s="5"/>
+      <c r="BI111" s="5"/>
+      <c r="BJ111" s="5"/>
+      <c r="BK111" s="5"/>
+      <c r="BL111" s="5"/>
+      <c r="BM111" s="5"/>
+      <c r="BN111" s="5"/>
+      <c r="BO111" s="5"/>
+      <c r="BP111" s="5"/>
+      <c r="BQ111" s="5"/>
+      <c r="BR111" s="5"/>
+      <c r="BS111" s="5"/>
+      <c r="BT111" s="5"/>
+      <c r="BU111" s="5"/>
+      <c r="BV111" s="5"/>
+      <c r="BW111" s="5"/>
+      <c r="BX111" s="5"/>
+      <c r="BY111" s="5"/>
+      <c r="BZ111" s="5"/>
+      <c r="CA111" s="5"/>
+      <c r="CB111" s="5"/>
+      <c r="CC111" s="5"/>
+      <c r="CD111" s="5"/>
+      <c r="CE111" s="5"/>
+      <c r="CF111" s="5"/>
+      <c r="CG111" s="5"/>
+      <c r="CH111" s="5"/>
+      <c r="CI111" s="5"/>
+      <c r="CJ111" s="5"/>
+      <c r="CK111" s="5"/>
+      <c r="CL111" s="5"/>
+      <c r="CM111" s="5"/>
+      <c r="CN111" s="5"/>
+      <c r="CO111" s="5"/>
+      <c r="CP111" s="5"/>
+      <c r="CQ111" s="5"/>
+      <c r="CR111" s="5"/>
+      <c r="CS111" s="5"/>
+      <c r="CT111" s="5"/>
+      <c r="CU111" s="5"/>
+      <c r="CV111" s="5"/>
+      <c r="CW111" s="5"/>
+      <c r="CX111" s="5"/>
+      <c r="CY111" s="5"/>
+      <c r="CZ111" s="5"/>
+      <c r="DA111" s="5"/>
+      <c r="DB111" s="5"/>
+      <c r="DC111" s="5"/>
+      <c r="DD111" s="5"/>
+      <c r="DE111" s="5"/>
+      <c r="DF111" s="5"/>
+      <c r="DG111" s="5"/>
+      <c r="DH111" s="5"/>
+      <c r="DI111" s="5"/>
+      <c r="DJ111" s="5"/>
+      <c r="DK111" s="5"/>
+      <c r="DL111" s="5"/>
+      <c r="DM111" s="5"/>
+      <c r="DN111" s="5"/>
+      <c r="DO111" s="5"/>
+      <c r="DP111" s="5"/>
+      <c r="DQ111" s="5"/>
+      <c r="DR111" s="5"/>
+      <c r="DS111" s="5"/>
+    </row>
+    <row r="112" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A112" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...20 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="B112" s="45" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E112" s="49" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>236</v>
+      </c>
+      <c r="G112" s="44"/>
+      <c r="H112" s="44" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I112" s="44" t="s">
+        <v>766</v>
+      </c>
+      <c r="J112" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="J6" s="2" t="s">
-[...3 lines deleted...]
-        <v>27612</v>
+      <c r="K112" s="44">
+        <v>27549</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>28805</v>
+    <row r="113" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A113" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B113" s="52" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E113" s="44" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I113" s="44" t="s">
+        <v>546</v>
+      </c>
+      <c r="J113" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K113" s="44">
+        <v>28540</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="I8" s="2" t="s">
+    <row r="114" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="E114" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="I114" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="J114" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K114" s="4">
+        <v>28365</v>
+      </c>
+      <c r="L114" s="95"/>
+      <c r="M114" s="5"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="5"/>
+      <c r="Y114" s="5"/>
+      <c r="Z114" s="5"/>
+      <c r="AA114" s="5"/>
+      <c r="AB114" s="5"/>
+      <c r="AC114" s="5"/>
+      <c r="AD114" s="5"/>
+      <c r="AE114" s="5"/>
+      <c r="AF114" s="5"/>
+      <c r="AG114" s="5"/>
+      <c r="AH114" s="5"/>
+      <c r="AI114" s="5"/>
+      <c r="AJ114" s="5"/>
+      <c r="AK114" s="5"/>
+      <c r="AL114" s="5"/>
+      <c r="AM114" s="5"/>
+      <c r="AN114" s="5"/>
+      <c r="AO114" s="5"/>
+      <c r="AP114" s="5"/>
+      <c r="AQ114" s="5"/>
+      <c r="AR114" s="5"/>
+      <c r="AS114" s="5"/>
+      <c r="AT114" s="5"/>
+      <c r="AU114" s="5"/>
+      <c r="AV114" s="5"/>
+      <c r="AW114" s="5"/>
+      <c r="AX114" s="5"/>
+      <c r="AY114" s="5"/>
+      <c r="AZ114" s="5"/>
+      <c r="BA114" s="5"/>
+      <c r="BB114" s="5"/>
+      <c r="BC114" s="5"/>
+      <c r="BD114" s="5"/>
+      <c r="BE114" s="5"/>
+      <c r="BF114" s="5"/>
+      <c r="BG114" s="5"/>
+      <c r="BH114" s="5"/>
+      <c r="BI114" s="5"/>
+      <c r="BJ114" s="5"/>
+      <c r="BK114" s="5"/>
+      <c r="BL114" s="5"/>
+      <c r="BM114" s="5"/>
+      <c r="BN114" s="5"/>
+      <c r="BO114" s="5"/>
+      <c r="BP114" s="5"/>
+      <c r="BQ114" s="5"/>
+      <c r="BR114" s="5"/>
+      <c r="BS114" s="5"/>
+      <c r="BT114" s="5"/>
+      <c r="BU114" s="5"/>
+      <c r="BV114" s="5"/>
+      <c r="BW114" s="5"/>
+      <c r="BX114" s="5"/>
+      <c r="BY114" s="5"/>
+      <c r="BZ114" s="5"/>
+      <c r="CA114" s="5"/>
+      <c r="CB114" s="5"/>
+      <c r="CC114" s="5"/>
+      <c r="CD114" s="5"/>
+      <c r="CE114" s="5"/>
+      <c r="CF114" s="5"/>
+      <c r="CG114" s="5"/>
+      <c r="CH114" s="5"/>
+      <c r="CI114" s="5"/>
+      <c r="CJ114" s="5"/>
+      <c r="CK114" s="5"/>
+      <c r="CL114" s="5"/>
+      <c r="CM114" s="5"/>
+      <c r="CN114" s="5"/>
+      <c r="CO114" s="5"/>
+      <c r="CP114" s="5"/>
+      <c r="CQ114" s="5"/>
+      <c r="CR114" s="5"/>
+      <c r="CS114" s="5"/>
+      <c r="CT114" s="5"/>
+      <c r="CU114" s="5"/>
+      <c r="CV114" s="5"/>
+      <c r="CW114" s="5"/>
+      <c r="CX114" s="5"/>
+      <c r="CY114" s="5"/>
+      <c r="CZ114" s="5"/>
+      <c r="DA114" s="5"/>
+      <c r="DB114" s="5"/>
+      <c r="DC114" s="5"/>
+      <c r="DD114" s="5"/>
+      <c r="DE114" s="5"/>
+      <c r="DF114" s="5"/>
+      <c r="DG114" s="5"/>
+      <c r="DH114" s="5"/>
+      <c r="DI114" s="5"/>
+      <c r="DJ114" s="5"/>
+      <c r="DK114" s="5"/>
+      <c r="DL114" s="5"/>
+      <c r="DM114" s="5"/>
+      <c r="DN114" s="5"/>
+      <c r="DO114" s="5"/>
+      <c r="DP114" s="5"/>
+      <c r="DQ114" s="5"/>
+      <c r="DR114" s="5"/>
+      <c r="DS114" s="5"/>
     </row>
-    <row r="9" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="2" t="s">
+    <row r="115" spans="1:123" s="54" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A115" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B115" s="45" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C115" s="44" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D115" s="44" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E115" s="44" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F115" s="44" t="s">
+        <v>949</v>
+      </c>
+      <c r="G115" s="44" t="s">
+        <v>976</v>
+      </c>
+      <c r="H115" s="44" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I115" s="44" t="s">
+        <v>951</v>
+      </c>
+      <c r="J115" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K115" s="44">
+        <v>28043</v>
+      </c>
+      <c r="L115" s="94"/>
+      <c r="M115" s="3"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
+      <c r="P115" s="3"/>
+      <c r="Q115" s="3"/>
+      <c r="R115" s="3"/>
+      <c r="S115" s="3"/>
+      <c r="T115" s="3"/>
+      <c r="U115" s="3"/>
+      <c r="V115" s="3"/>
+      <c r="W115" s="3"/>
+      <c r="X115" s="3"/>
+      <c r="Y115" s="3"/>
+      <c r="Z115" s="3"/>
+      <c r="AA115" s="3"/>
+      <c r="AB115" s="3"/>
+      <c r="AC115" s="3"/>
+      <c r="AD115" s="3"/>
+      <c r="AE115" s="3"/>
+      <c r="AF115" s="3"/>
+      <c r="AG115" s="3"/>
+      <c r="AH115" s="3"/>
+      <c r="AI115" s="3"/>
+      <c r="AJ115" s="3"/>
+      <c r="AK115" s="3"/>
+      <c r="AL115" s="3"/>
+      <c r="AM115" s="3"/>
+      <c r="AN115" s="3"/>
+      <c r="AO115" s="3"/>
+      <c r="AP115" s="3"/>
+      <c r="AQ115" s="3"/>
+      <c r="AR115" s="3"/>
+      <c r="AS115" s="3"/>
+      <c r="AT115" s="3"/>
+      <c r="AU115" s="3"/>
+      <c r="AV115" s="3"/>
+      <c r="AW115" s="3"/>
+      <c r="AX115" s="3"/>
+      <c r="AY115" s="3"/>
+      <c r="AZ115" s="3"/>
+      <c r="BA115" s="3"/>
+      <c r="BB115" s="3"/>
+      <c r="BC115" s="3"/>
+      <c r="BD115" s="3"/>
+      <c r="BE115" s="3"/>
+      <c r="BF115" s="3"/>
+      <c r="BG115" s="3"/>
+      <c r="BH115" s="3"/>
+      <c r="BI115" s="3"/>
+      <c r="BJ115" s="3"/>
+      <c r="BK115" s="3"/>
+      <c r="BL115" s="3"/>
+      <c r="BM115" s="3"/>
+      <c r="BN115" s="3"/>
+      <c r="BO115" s="3"/>
+      <c r="BP115" s="3"/>
+      <c r="BQ115" s="3"/>
+      <c r="BR115" s="3"/>
+      <c r="BS115" s="3"/>
+      <c r="BT115" s="3"/>
+      <c r="BU115" s="3"/>
+      <c r="BV115" s="3"/>
+      <c r="BW115" s="3"/>
+      <c r="BX115" s="3"/>
+      <c r="BY115" s="3"/>
+      <c r="BZ115" s="3"/>
+      <c r="CA115" s="3"/>
+      <c r="CB115" s="3"/>
+      <c r="CC115" s="3"/>
+      <c r="CD115" s="3"/>
+      <c r="CE115" s="3"/>
+      <c r="CF115" s="3"/>
+      <c r="CG115" s="3"/>
+      <c r="CH115" s="3"/>
+      <c r="CI115" s="3"/>
+      <c r="CJ115" s="3"/>
+      <c r="CK115" s="3"/>
+      <c r="CL115" s="3"/>
+      <c r="CM115" s="3"/>
+      <c r="CN115" s="3"/>
+      <c r="CO115" s="3"/>
+      <c r="CP115" s="3"/>
+      <c r="CQ115" s="3"/>
+      <c r="CR115" s="3"/>
+      <c r="CS115" s="3"/>
+      <c r="CT115" s="3"/>
+      <c r="CU115" s="3"/>
+      <c r="CV115" s="3"/>
+      <c r="CW115" s="3"/>
+      <c r="CX115" s="3"/>
+      <c r="CY115" s="3"/>
+      <c r="CZ115" s="3"/>
+      <c r="DA115" s="3"/>
+      <c r="DB115" s="3"/>
+      <c r="DC115" s="3"/>
+      <c r="DD115" s="3"/>
+      <c r="DE115" s="3"/>
+      <c r="DF115" s="3"/>
+      <c r="DG115" s="3"/>
+      <c r="DH115" s="3"/>
+      <c r="DI115" s="3"/>
+      <c r="DJ115" s="3"/>
+      <c r="DK115" s="3"/>
+      <c r="DL115" s="3"/>
+      <c r="DM115" s="3"/>
+      <c r="DN115" s="3"/>
+      <c r="DO115" s="3"/>
+      <c r="DP115" s="3"/>
+      <c r="DQ115" s="3"/>
+      <c r="DR115" s="3"/>
+      <c r="DS115" s="3"/>
+    </row>
+    <row r="116" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B116" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G116" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="H116" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="I116" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="J116" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K116" s="34">
+        <v>28278</v>
+      </c>
+      <c r="L116" s="95"/>
+      <c r="M116" s="5"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="5"/>
+      <c r="Y116" s="5"/>
+      <c r="Z116" s="5"/>
+      <c r="AA116" s="5"/>
+      <c r="AB116" s="5"/>
+      <c r="AC116" s="5"/>
+      <c r="AD116" s="5"/>
+      <c r="AE116" s="5"/>
+      <c r="AF116" s="5"/>
+      <c r="AG116" s="5"/>
+      <c r="AH116" s="5"/>
+      <c r="AI116" s="5"/>
+      <c r="AJ116" s="5"/>
+      <c r="AK116" s="5"/>
+      <c r="AL116" s="5"/>
+      <c r="AM116" s="5"/>
+      <c r="AN116" s="5"/>
+      <c r="AO116" s="5"/>
+      <c r="AP116" s="5"/>
+      <c r="AQ116" s="5"/>
+      <c r="AR116" s="5"/>
+      <c r="AS116" s="5"/>
+      <c r="AT116" s="5"/>
+      <c r="AU116" s="5"/>
+      <c r="AV116" s="5"/>
+      <c r="AW116" s="5"/>
+      <c r="AX116" s="5"/>
+      <c r="AY116" s="5"/>
+      <c r="AZ116" s="5"/>
+      <c r="BA116" s="5"/>
+      <c r="BB116" s="5"/>
+      <c r="BC116" s="5"/>
+      <c r="BD116" s="5"/>
+      <c r="BE116" s="5"/>
+      <c r="BF116" s="5"/>
+      <c r="BG116" s="5"/>
+      <c r="BH116" s="5"/>
+      <c r="BI116" s="5"/>
+      <c r="BJ116" s="5"/>
+      <c r="BK116" s="5"/>
+      <c r="BL116" s="5"/>
+      <c r="BM116" s="5"/>
+      <c r="BN116" s="5"/>
+      <c r="BO116" s="5"/>
+      <c r="BP116" s="5"/>
+      <c r="BQ116" s="5"/>
+      <c r="BR116" s="5"/>
+      <c r="BS116" s="5"/>
+      <c r="BT116" s="5"/>
+      <c r="BU116" s="5"/>
+      <c r="BV116" s="5"/>
+      <c r="BW116" s="5"/>
+      <c r="BX116" s="5"/>
+      <c r="BY116" s="5"/>
+      <c r="BZ116" s="5"/>
+      <c r="CA116" s="5"/>
+      <c r="CB116" s="5"/>
+      <c r="CC116" s="5"/>
+      <c r="CD116" s="5"/>
+      <c r="CE116" s="5"/>
+      <c r="CF116" s="5"/>
+      <c r="CG116" s="5"/>
+      <c r="CH116" s="5"/>
+      <c r="CI116" s="5"/>
+      <c r="CJ116" s="5"/>
+      <c r="CK116" s="5"/>
+      <c r="CL116" s="5"/>
+      <c r="CM116" s="5"/>
+      <c r="CN116" s="5"/>
+      <c r="CO116" s="5"/>
+      <c r="CP116" s="5"/>
+      <c r="CQ116" s="5"/>
+      <c r="CR116" s="5"/>
+      <c r="CS116" s="5"/>
+      <c r="CT116" s="5"/>
+      <c r="CU116" s="5"/>
+      <c r="CV116" s="5"/>
+      <c r="CW116" s="5"/>
+      <c r="CX116" s="5"/>
+      <c r="CY116" s="5"/>
+      <c r="CZ116" s="5"/>
+      <c r="DA116" s="5"/>
+      <c r="DB116" s="5"/>
+      <c r="DC116" s="5"/>
+      <c r="DD116" s="5"/>
+      <c r="DE116" s="5"/>
+      <c r="DF116" s="5"/>
+      <c r="DG116" s="5"/>
+      <c r="DH116" s="5"/>
+      <c r="DI116" s="5"/>
+      <c r="DJ116" s="5"/>
+      <c r="DK116" s="5"/>
+      <c r="DL116" s="5"/>
+      <c r="DM116" s="5"/>
+      <c r="DN116" s="5"/>
+      <c r="DO116" s="5"/>
+      <c r="DP116" s="5"/>
+      <c r="DQ116" s="5"/>
+      <c r="DR116" s="5"/>
+      <c r="DS116" s="5"/>
     </row>
-    <row r="10" spans="1:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>28768</v>
+    <row r="117" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G117" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="H117" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="I117" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="J117" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K117" s="13">
+        <v>28645</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      </c>
+    <row r="118" spans="1:123" s="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B118" s="80" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C118" s="80" t="s">
+        <v>157</v>
+      </c>
+      <c r="D118" s="80" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E118" s="93" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F118" s="80" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G118" s="80" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H118" s="76"/>
+      <c r="I118" s="80" t="s">
+        <v>121</v>
+      </c>
+      <c r="J118" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K118" s="90">
+        <v>28216</v>
+      </c>
+      <c r="L118" s="98"/>
     </row>
-    <row r="12" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      </c>
+    <row r="119" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="I119" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="J119" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K119" s="4">
+        <v>28752</v>
+      </c>
+      <c r="L119" s="95"/>
+      <c r="M119" s="5"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="5"/>
+      <c r="Y119" s="5"/>
+      <c r="Z119" s="5"/>
+      <c r="AA119" s="5"/>
+      <c r="AB119" s="5"/>
+      <c r="AC119" s="5"/>
+      <c r="AD119" s="5"/>
+      <c r="AE119" s="5"/>
+      <c r="AF119" s="5"/>
+      <c r="AG119" s="5"/>
+      <c r="AH119" s="5"/>
+      <c r="AI119" s="5"/>
+      <c r="AJ119" s="5"/>
+      <c r="AK119" s="5"/>
+      <c r="AL119" s="5"/>
+      <c r="AM119" s="5"/>
+      <c r="AN119" s="5"/>
+      <c r="AO119" s="5"/>
+      <c r="AP119" s="5"/>
+      <c r="AQ119" s="5"/>
+      <c r="AR119" s="5"/>
+      <c r="AS119" s="5"/>
+      <c r="AT119" s="5"/>
+      <c r="AU119" s="5"/>
+      <c r="AV119" s="5"/>
+      <c r="AW119" s="5"/>
+      <c r="AX119" s="5"/>
+      <c r="AY119" s="5"/>
+      <c r="AZ119" s="5"/>
+      <c r="BA119" s="5"/>
+      <c r="BB119" s="5"/>
+      <c r="BC119" s="5"/>
+      <c r="BD119" s="5"/>
+      <c r="BE119" s="5"/>
+      <c r="BF119" s="5"/>
+      <c r="BG119" s="5"/>
+      <c r="BH119" s="5"/>
+      <c r="BI119" s="5"/>
+      <c r="BJ119" s="5"/>
+      <c r="BK119" s="5"/>
+      <c r="BL119" s="5"/>
+      <c r="BM119" s="5"/>
+      <c r="BN119" s="5"/>
+      <c r="BO119" s="5"/>
+      <c r="BP119" s="5"/>
+      <c r="BQ119" s="5"/>
+      <c r="BR119" s="5"/>
+      <c r="BS119" s="5"/>
+      <c r="BT119" s="5"/>
+      <c r="BU119" s="5"/>
+      <c r="BV119" s="5"/>
+      <c r="BW119" s="5"/>
+      <c r="BX119" s="5"/>
+      <c r="BY119" s="5"/>
+      <c r="BZ119" s="5"/>
+      <c r="CA119" s="5"/>
+      <c r="CB119" s="5"/>
+      <c r="CC119" s="5"/>
+      <c r="CD119" s="5"/>
+      <c r="CE119" s="5"/>
+      <c r="CF119" s="5"/>
+      <c r="CG119" s="5"/>
+      <c r="CH119" s="5"/>
+      <c r="CI119" s="5"/>
+      <c r="CJ119" s="5"/>
+      <c r="CK119" s="5"/>
+      <c r="CL119" s="5"/>
+      <c r="CM119" s="5"/>
+      <c r="CN119" s="5"/>
+      <c r="CO119" s="5"/>
+      <c r="CP119" s="5"/>
+      <c r="CQ119" s="5"/>
+      <c r="CR119" s="5"/>
+      <c r="CS119" s="5"/>
+      <c r="CT119" s="5"/>
+      <c r="CU119" s="5"/>
+      <c r="CV119" s="5"/>
+      <c r="CW119" s="5"/>
+      <c r="CX119" s="5"/>
+      <c r="CY119" s="5"/>
+      <c r="CZ119" s="5"/>
+      <c r="DA119" s="5"/>
+      <c r="DB119" s="5"/>
+      <c r="DC119" s="5"/>
+      <c r="DD119" s="5"/>
+      <c r="DE119" s="5"/>
+      <c r="DF119" s="5"/>
+      <c r="DG119" s="5"/>
+      <c r="DH119" s="5"/>
+      <c r="DI119" s="5"/>
+      <c r="DJ119" s="5"/>
+      <c r="DK119" s="5"/>
+      <c r="DL119" s="5"/>
+      <c r="DM119" s="5"/>
+      <c r="DN119" s="5"/>
+      <c r="DO119" s="5"/>
+      <c r="DP119" s="5"/>
+      <c r="DQ119" s="5"/>
+      <c r="DR119" s="5"/>
+      <c r="DS119" s="5"/>
     </row>
-    <row r="13" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      </c>
+    <row r="120" spans="1:123" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="E120" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="I120" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="J120" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K120" s="4">
+        <v>28379</v>
+      </c>
+      <c r="L120" s="36"/>
+      <c r="M120" s="15"/>
+      <c r="N120" s="15"/>
+      <c r="O120" s="15"/>
+      <c r="P120" s="15"/>
+      <c r="Q120" s="15"/>
+      <c r="R120" s="15"/>
+      <c r="S120" s="15"/>
+      <c r="T120" s="15"/>
+      <c r="U120" s="15"/>
+      <c r="V120" s="15"/>
+      <c r="W120" s="15"/>
+      <c r="X120" s="15"/>
+      <c r="Y120" s="15"/>
+      <c r="Z120" s="15"/>
+      <c r="AA120" s="15"/>
+      <c r="AB120" s="15"/>
+      <c r="AC120" s="15"/>
+      <c r="AD120" s="15"/>
+      <c r="AE120" s="15"/>
+      <c r="AF120" s="15"/>
+      <c r="AG120" s="15"/>
+      <c r="AH120" s="15"/>
+      <c r="AI120" s="15"/>
+      <c r="AJ120" s="15"/>
+      <c r="AK120" s="15"/>
+      <c r="AL120" s="15"/>
+      <c r="AM120" s="15"/>
+      <c r="AN120" s="15"/>
+      <c r="AO120" s="15"/>
+      <c r="AP120" s="15"/>
+      <c r="AQ120" s="15"/>
+      <c r="AR120" s="15"/>
+      <c r="AS120" s="15"/>
+      <c r="AT120" s="15"/>
+      <c r="AU120" s="15"/>
+      <c r="AV120" s="15"/>
+      <c r="AW120" s="15"/>
+      <c r="AX120" s="15"/>
+      <c r="AY120" s="15"/>
+      <c r="AZ120" s="15"/>
+      <c r="BA120" s="15"/>
+      <c r="BB120" s="15"/>
+      <c r="BC120" s="15"/>
+      <c r="BD120" s="15"/>
+      <c r="BE120" s="15"/>
+      <c r="BF120" s="15"/>
+      <c r="BG120" s="15"/>
+      <c r="BH120" s="15"/>
+      <c r="BI120" s="15"/>
+      <c r="BJ120" s="15"/>
+      <c r="BK120" s="15"/>
+      <c r="BL120" s="15"/>
+      <c r="BM120" s="15"/>
+      <c r="BN120" s="15"/>
+      <c r="BO120" s="15"/>
+      <c r="BP120" s="15"/>
+      <c r="BQ120" s="15"/>
+      <c r="BR120" s="15"/>
+      <c r="BS120" s="15"/>
+      <c r="BT120" s="15"/>
+      <c r="BU120" s="15"/>
+      <c r="BV120" s="15"/>
+      <c r="BW120" s="15"/>
+      <c r="BX120" s="15"/>
+      <c r="BY120" s="15"/>
+      <c r="BZ120" s="15"/>
+      <c r="CA120" s="15"/>
+      <c r="CB120" s="15"/>
+      <c r="CC120" s="15"/>
+      <c r="CD120" s="15"/>
+      <c r="CE120" s="15"/>
+      <c r="CF120" s="15"/>
+      <c r="CG120" s="15"/>
+      <c r="CH120" s="15"/>
+      <c r="CI120" s="15"/>
+      <c r="CJ120" s="15"/>
+      <c r="CK120" s="15"/>
+      <c r="CL120" s="15"/>
+      <c r="CM120" s="15"/>
+      <c r="CN120" s="15"/>
+      <c r="CO120" s="15"/>
+      <c r="CP120" s="15"/>
+      <c r="CQ120" s="15"/>
+      <c r="CR120" s="15"/>
+      <c r="CS120" s="15"/>
+      <c r="CT120" s="15"/>
+      <c r="CU120" s="15"/>
+      <c r="CV120" s="15"/>
+      <c r="CW120" s="15"/>
+      <c r="CX120" s="15"/>
+      <c r="CY120" s="15"/>
+      <c r="CZ120" s="15"/>
+      <c r="DA120" s="15"/>
+      <c r="DB120" s="15"/>
+      <c r="DC120" s="15"/>
+      <c r="DD120" s="15"/>
+      <c r="DE120" s="15"/>
+      <c r="DF120" s="15"/>
+      <c r="DG120" s="15"/>
+      <c r="DH120" s="15"/>
+      <c r="DI120" s="15"/>
+      <c r="DJ120" s="15"/>
+      <c r="DK120" s="15"/>
+      <c r="DL120" s="15"/>
+      <c r="DM120" s="15"/>
+      <c r="DN120" s="15"/>
+      <c r="DO120" s="15"/>
+      <c r="DP120" s="15"/>
+      <c r="DQ120" s="15"/>
+      <c r="DR120" s="15"/>
+      <c r="DS120" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F14" s="9" t="s">
+    <row r="121" spans="1:123" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B121" s="52" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E121" s="44" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F121" s="44" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>870</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I121" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="J121" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K121" s="44">
+        <v>28305</v>
+      </c>
+    </row>
+    <row r="122" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="E122" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I122" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="J122" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K122" s="4">
+        <v>27203</v>
+      </c>
+      <c r="L122" s="95"/>
+      <c r="M122" s="5"/>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="5"/>
+      <c r="Y122" s="5"/>
+      <c r="Z122" s="5"/>
+      <c r="AA122" s="5"/>
+      <c r="AB122" s="5"/>
+      <c r="AC122" s="5"/>
+      <c r="AD122" s="5"/>
+      <c r="AE122" s="5"/>
+      <c r="AF122" s="5"/>
+      <c r="AG122" s="5"/>
+      <c r="AH122" s="5"/>
+      <c r="AI122" s="5"/>
+      <c r="AJ122" s="5"/>
+      <c r="AK122" s="5"/>
+      <c r="AL122" s="5"/>
+      <c r="AM122" s="5"/>
+      <c r="AN122" s="5"/>
+      <c r="AO122" s="5"/>
+      <c r="AP122" s="5"/>
+      <c r="AQ122" s="5"/>
+      <c r="AR122" s="5"/>
+      <c r="AS122" s="5"/>
+      <c r="AT122" s="5"/>
+      <c r="AU122" s="5"/>
+      <c r="AV122" s="5"/>
+      <c r="AW122" s="5"/>
+      <c r="AX122" s="5"/>
+      <c r="AY122" s="5"/>
+      <c r="AZ122" s="5"/>
+      <c r="BA122" s="5"/>
+      <c r="BB122" s="5"/>
+      <c r="BC122" s="5"/>
+      <c r="BD122" s="5"/>
+      <c r="BE122" s="5"/>
+      <c r="BF122" s="5"/>
+      <c r="BG122" s="5"/>
+      <c r="BH122" s="5"/>
+      <c r="BI122" s="5"/>
+      <c r="BJ122" s="5"/>
+      <c r="BK122" s="5"/>
+      <c r="BL122" s="5"/>
+      <c r="BM122" s="5"/>
+      <c r="BN122" s="5"/>
+      <c r="BO122" s="5"/>
+      <c r="BP122" s="5"/>
+      <c r="BQ122" s="5"/>
+      <c r="BR122" s="5"/>
+      <c r="BS122" s="5"/>
+      <c r="BT122" s="5"/>
+      <c r="BU122" s="5"/>
+      <c r="BV122" s="5"/>
+      <c r="BW122" s="5"/>
+      <c r="BX122" s="5"/>
+      <c r="BY122" s="5"/>
+      <c r="BZ122" s="5"/>
+      <c r="CA122" s="5"/>
+      <c r="CB122" s="5"/>
+      <c r="CC122" s="5"/>
+      <c r="CD122" s="5"/>
+      <c r="CE122" s="5"/>
+      <c r="CF122" s="5"/>
+      <c r="CG122" s="5"/>
+      <c r="CH122" s="5"/>
+      <c r="CI122" s="5"/>
+      <c r="CJ122" s="5"/>
+      <c r="CK122" s="5"/>
+      <c r="CL122" s="5"/>
+      <c r="CM122" s="5"/>
+      <c r="CN122" s="5"/>
+      <c r="CO122" s="5"/>
+      <c r="CP122" s="5"/>
+      <c r="CQ122" s="5"/>
+      <c r="CR122" s="5"/>
+      <c r="CS122" s="5"/>
+      <c r="CT122" s="5"/>
+      <c r="CU122" s="5"/>
+      <c r="CV122" s="5"/>
+      <c r="CW122" s="5"/>
+      <c r="CX122" s="5"/>
+      <c r="CY122" s="5"/>
+      <c r="CZ122" s="5"/>
+      <c r="DA122" s="5"/>
+      <c r="DB122" s="5"/>
+      <c r="DC122" s="5"/>
+      <c r="DD122" s="5"/>
+      <c r="DE122" s="5"/>
+      <c r="DF122" s="5"/>
+      <c r="DG122" s="5"/>
+      <c r="DH122" s="5"/>
+      <c r="DI122" s="5"/>
+      <c r="DJ122" s="5"/>
+      <c r="DK122" s="5"/>
+      <c r="DL122" s="5"/>
+      <c r="DM122" s="5"/>
+      <c r="DN122" s="5"/>
+      <c r="DO122" s="5"/>
+      <c r="DP122" s="5"/>
+      <c r="DQ122" s="5"/>
+      <c r="DR122" s="5"/>
+      <c r="DS122" s="5"/>
+    </row>
+    <row r="123" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="F123" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="G14" s="2" t="s">
-[...394 lines deleted...]
-      <c r="K25" s="27">
+      <c r="G123" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="I123" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="J123" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K123" s="10">
         <v>28379</v>
       </c>
-    </row>
-[...3465 lines deleted...]
-      <c r="L123" s="5"/>
+      <c r="L123" s="95"/>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
       <c r="P123" s="5"/>
       <c r="Q123" s="5"/>
       <c r="R123" s="5"/>
       <c r="S123" s="5"/>
       <c r="T123" s="5"/>
       <c r="U123" s="5"/>
       <c r="V123" s="5"/>
       <c r="W123" s="5"/>
       <c r="X123" s="5"/>
       <c r="Y123" s="5"/>
       <c r="Z123" s="5"/>
+      <c r="AA123" s="5"/>
+      <c r="AB123" s="5"/>
+      <c r="AC123" s="5"/>
+      <c r="AD123" s="5"/>
+      <c r="AE123" s="5"/>
+      <c r="AF123" s="5"/>
+      <c r="AG123" s="5"/>
+      <c r="AH123" s="5"/>
+      <c r="AI123" s="5"/>
+      <c r="AJ123" s="5"/>
+      <c r="AK123" s="5"/>
+      <c r="AL123" s="5"/>
+      <c r="AM123" s="5"/>
+      <c r="AN123" s="5"/>
+      <c r="AO123" s="5"/>
+      <c r="AP123" s="5"/>
+      <c r="AQ123" s="5"/>
+      <c r="AR123" s="5"/>
+      <c r="AS123" s="5"/>
+      <c r="AT123" s="5"/>
+      <c r="AU123" s="5"/>
+      <c r="AV123" s="5"/>
+      <c r="AW123" s="5"/>
+      <c r="AX123" s="5"/>
+      <c r="AY123" s="5"/>
+      <c r="AZ123" s="5"/>
+      <c r="BA123" s="5"/>
+      <c r="BB123" s="5"/>
+      <c r="BC123" s="5"/>
+      <c r="BD123" s="5"/>
+      <c r="BE123" s="5"/>
+      <c r="BF123" s="5"/>
+      <c r="BG123" s="5"/>
+      <c r="BH123" s="5"/>
+      <c r="BI123" s="5"/>
+      <c r="BJ123" s="5"/>
+      <c r="BK123" s="5"/>
+      <c r="BL123" s="5"/>
+      <c r="BM123" s="5"/>
+      <c r="BN123" s="5"/>
+      <c r="BO123" s="5"/>
+      <c r="BP123" s="5"/>
+      <c r="BQ123" s="5"/>
+      <c r="BR123" s="5"/>
+      <c r="BS123" s="5"/>
+      <c r="BT123" s="5"/>
+      <c r="BU123" s="5"/>
+      <c r="BV123" s="5"/>
+      <c r="BW123" s="5"/>
+      <c r="BX123" s="5"/>
+      <c r="BY123" s="5"/>
+      <c r="BZ123" s="5"/>
+      <c r="CA123" s="5"/>
+      <c r="CB123" s="5"/>
+      <c r="CC123" s="5"/>
+      <c r="CD123" s="5"/>
+      <c r="CE123" s="5"/>
+      <c r="CF123" s="5"/>
+      <c r="CG123" s="5"/>
+      <c r="CH123" s="5"/>
+      <c r="CI123" s="5"/>
+      <c r="CJ123" s="5"/>
+      <c r="CK123" s="5"/>
+      <c r="CL123" s="5"/>
+      <c r="CM123" s="5"/>
+      <c r="CN123" s="5"/>
+      <c r="CO123" s="5"/>
+      <c r="CP123" s="5"/>
+      <c r="CQ123" s="5"/>
+      <c r="CR123" s="5"/>
+      <c r="CS123" s="5"/>
+      <c r="CT123" s="5"/>
+      <c r="CU123" s="5"/>
+      <c r="CV123" s="5"/>
+      <c r="CW123" s="5"/>
+      <c r="CX123" s="5"/>
+      <c r="CY123" s="5"/>
+      <c r="CZ123" s="5"/>
+      <c r="DA123" s="5"/>
+      <c r="DB123" s="5"/>
+      <c r="DC123" s="5"/>
+      <c r="DD123" s="5"/>
+      <c r="DE123" s="5"/>
+      <c r="DF123" s="5"/>
+      <c r="DG123" s="5"/>
+      <c r="DH123" s="5"/>
+      <c r="DI123" s="5"/>
+      <c r="DJ123" s="5"/>
+      <c r="DK123" s="5"/>
+      <c r="DL123" s="5"/>
+      <c r="DM123" s="5"/>
+      <c r="DN123" s="5"/>
+      <c r="DO123" s="5"/>
+      <c r="DP123" s="5"/>
+      <c r="DQ123" s="5"/>
+      <c r="DR123" s="5"/>
+      <c r="DS123" s="5"/>
     </row>
-    <row r="124" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B124" s="2" t="s">
+    <row r="124" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A124" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B124" s="45" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C124" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D124" s="44" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E124" s="44" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F124" s="44" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I124" s="44" t="s">
+        <v>355</v>
+      </c>
+      <c r="J124" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K124" s="44">
+        <v>28025</v>
+      </c>
+    </row>
+    <row r="125" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="E125" s="27" t="s">
+        <v>502</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I125" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J125" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K125" s="4">
+        <v>27612</v>
+      </c>
+    </row>
+    <row r="126" spans="1:123" s="54" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B126" s="52" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C126" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D126" s="44" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E126" s="44" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F126" s="44" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I126" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="J126" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K126" s="44">
+        <v>27702</v>
+      </c>
+      <c r="L126" s="94"/>
+      <c r="M126" s="3"/>
+      <c r="N126" s="3"/>
+      <c r="O126" s="3"/>
+      <c r="P126" s="3"/>
+      <c r="Q126" s="3"/>
+      <c r="R126" s="3"/>
+      <c r="S126" s="3"/>
+      <c r="T126" s="3"/>
+      <c r="U126" s="3"/>
+      <c r="V126" s="3"/>
+      <c r="W126" s="3"/>
+      <c r="X126" s="3"/>
+      <c r="Y126" s="3"/>
+      <c r="Z126" s="3"/>
+      <c r="AA126" s="3"/>
+      <c r="AB126" s="3"/>
+      <c r="AC126" s="3"/>
+      <c r="AD126" s="3"/>
+      <c r="AE126" s="3"/>
+      <c r="AF126" s="3"/>
+      <c r="AG126" s="3"/>
+      <c r="AH126" s="3"/>
+      <c r="AI126" s="3"/>
+      <c r="AJ126" s="3"/>
+      <c r="AK126" s="3"/>
+      <c r="AL126" s="3"/>
+      <c r="AM126" s="3"/>
+      <c r="AN126" s="3"/>
+      <c r="AO126" s="3"/>
+      <c r="AP126" s="3"/>
+      <c r="AQ126" s="3"/>
+      <c r="AR126" s="3"/>
+      <c r="AS126" s="3"/>
+      <c r="AT126" s="3"/>
+      <c r="AU126" s="3"/>
+      <c r="AV126" s="3"/>
+      <c r="AW126" s="3"/>
+      <c r="AX126" s="3"/>
+      <c r="AY126" s="3"/>
+      <c r="AZ126" s="3"/>
+      <c r="BA126" s="3"/>
+      <c r="BB126" s="3"/>
+      <c r="BC126" s="3"/>
+      <c r="BD126" s="3"/>
+      <c r="BE126" s="3"/>
+      <c r="BF126" s="3"/>
+      <c r="BG126" s="3"/>
+      <c r="BH126" s="3"/>
+      <c r="BI126" s="3"/>
+      <c r="BJ126" s="3"/>
+      <c r="BK126" s="3"/>
+      <c r="BL126" s="3"/>
+      <c r="BM126" s="3"/>
+      <c r="BN126" s="3"/>
+      <c r="BO126" s="3"/>
+      <c r="BP126" s="3"/>
+      <c r="BQ126" s="3"/>
+      <c r="BR126" s="3"/>
+      <c r="BS126" s="3"/>
+      <c r="BT126" s="3"/>
+      <c r="BU126" s="3"/>
+      <c r="BV126" s="3"/>
+      <c r="BW126" s="3"/>
+      <c r="BX126" s="3"/>
+      <c r="BY126" s="3"/>
+      <c r="BZ126" s="3"/>
+      <c r="CA126" s="3"/>
+      <c r="CB126" s="3"/>
+      <c r="CC126" s="3"/>
+      <c r="CD126" s="3"/>
+      <c r="CE126" s="3"/>
+      <c r="CF126" s="3"/>
+      <c r="CG126" s="3"/>
+      <c r="CH126" s="3"/>
+      <c r="CI126" s="3"/>
+      <c r="CJ126" s="3"/>
+      <c r="CK126" s="3"/>
+      <c r="CL126" s="3"/>
+      <c r="CM126" s="3"/>
+      <c r="CN126" s="3"/>
+      <c r="CO126" s="3"/>
+      <c r="CP126" s="3"/>
+      <c r="CQ126" s="3"/>
+      <c r="CR126" s="3"/>
+      <c r="CS126" s="3"/>
+      <c r="CT126" s="3"/>
+      <c r="CU126" s="3"/>
+      <c r="CV126" s="3"/>
+      <c r="CW126" s="3"/>
+      <c r="CX126" s="3"/>
+      <c r="CY126" s="3"/>
+      <c r="CZ126" s="3"/>
+      <c r="DA126" s="3"/>
+      <c r="DB126" s="3"/>
+      <c r="DC126" s="3"/>
+      <c r="DD126" s="3"/>
+      <c r="DE126" s="3"/>
+      <c r="DF126" s="3"/>
+      <c r="DG126" s="3"/>
+      <c r="DH126" s="3"/>
+      <c r="DI126" s="3"/>
+      <c r="DJ126" s="3"/>
+      <c r="DK126" s="3"/>
+      <c r="DL126" s="3"/>
+      <c r="DM126" s="3"/>
+      <c r="DN126" s="3"/>
+      <c r="DO126" s="3"/>
+      <c r="DP126" s="3"/>
+      <c r="DQ126" s="3"/>
+      <c r="DR126" s="3"/>
+      <c r="DS126" s="3"/>
+    </row>
+    <row r="127" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="E127" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="I127" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="J127" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K127" s="4">
+        <v>27408</v>
+      </c>
+    </row>
+    <row r="128" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="C128" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="E128" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G128" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="H128" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="I128" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="J128" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K128" s="13">
+        <v>28374</v>
+      </c>
+      <c r="L128" s="95"/>
+      <c r="M128" s="5"/>
+      <c r="N128" s="5"/>
+      <c r="O128" s="5"/>
+      <c r="P128" s="5"/>
+      <c r="Q128" s="5"/>
+      <c r="R128" s="5"/>
+      <c r="S128" s="5"/>
+      <c r="T128" s="5"/>
+      <c r="U128" s="5"/>
+      <c r="V128" s="5"/>
+      <c r="W128" s="5"/>
+      <c r="X128" s="5"/>
+      <c r="Y128" s="5"/>
+      <c r="Z128" s="5"/>
+      <c r="AA128" s="5"/>
+      <c r="AB128" s="5"/>
+      <c r="AC128" s="5"/>
+      <c r="AD128" s="5"/>
+      <c r="AE128" s="5"/>
+      <c r="AF128" s="5"/>
+      <c r="AG128" s="5"/>
+      <c r="AH128" s="5"/>
+      <c r="AI128" s="5"/>
+      <c r="AJ128" s="5"/>
+      <c r="AK128" s="5"/>
+      <c r="AL128" s="5"/>
+      <c r="AM128" s="5"/>
+      <c r="AN128" s="5"/>
+      <c r="AO128" s="5"/>
+      <c r="AP128" s="5"/>
+      <c r="AQ128" s="5"/>
+      <c r="AR128" s="5"/>
+      <c r="AS128" s="5"/>
+      <c r="AT128" s="5"/>
+      <c r="AU128" s="5"/>
+      <c r="AV128" s="5"/>
+      <c r="AW128" s="5"/>
+      <c r="AX128" s="5"/>
+      <c r="AY128" s="5"/>
+      <c r="AZ128" s="5"/>
+      <c r="BA128" s="5"/>
+      <c r="BB128" s="5"/>
+      <c r="BC128" s="5"/>
+      <c r="BD128" s="5"/>
+      <c r="BE128" s="5"/>
+      <c r="BF128" s="5"/>
+      <c r="BG128" s="5"/>
+      <c r="BH128" s="5"/>
+      <c r="BI128" s="5"/>
+      <c r="BJ128" s="5"/>
+      <c r="BK128" s="5"/>
+      <c r="BL128" s="5"/>
+      <c r="BM128" s="5"/>
+      <c r="BN128" s="5"/>
+      <c r="BO128" s="5"/>
+      <c r="BP128" s="5"/>
+      <c r="BQ128" s="5"/>
+      <c r="BR128" s="5"/>
+      <c r="BS128" s="5"/>
+      <c r="BT128" s="5"/>
+      <c r="BU128" s="5"/>
+      <c r="BV128" s="5"/>
+      <c r="BW128" s="5"/>
+      <c r="BX128" s="5"/>
+      <c r="BY128" s="5"/>
+      <c r="BZ128" s="5"/>
+      <c r="CA128" s="5"/>
+      <c r="CB128" s="5"/>
+      <c r="CC128" s="5"/>
+      <c r="CD128" s="5"/>
+      <c r="CE128" s="5"/>
+      <c r="CF128" s="5"/>
+      <c r="CG128" s="5"/>
+      <c r="CH128" s="5"/>
+      <c r="CI128" s="5"/>
+      <c r="CJ128" s="5"/>
+      <c r="CK128" s="5"/>
+      <c r="CL128" s="5"/>
+      <c r="CM128" s="5"/>
+      <c r="CN128" s="5"/>
+      <c r="CO128" s="5"/>
+      <c r="CP128" s="5"/>
+      <c r="CQ128" s="5"/>
+      <c r="CR128" s="5"/>
+      <c r="CS128" s="5"/>
+      <c r="CT128" s="5"/>
+      <c r="CU128" s="5"/>
+      <c r="CV128" s="5"/>
+      <c r="CW128" s="5"/>
+      <c r="CX128" s="5"/>
+      <c r="CY128" s="5"/>
+      <c r="CZ128" s="5"/>
+      <c r="DA128" s="5"/>
+      <c r="DB128" s="5"/>
+      <c r="DC128" s="5"/>
+      <c r="DD128" s="5"/>
+      <c r="DE128" s="5"/>
+      <c r="DF128" s="5"/>
+      <c r="DG128" s="5"/>
+      <c r="DH128" s="5"/>
+      <c r="DI128" s="5"/>
+      <c r="DJ128" s="5"/>
+      <c r="DK128" s="5"/>
+      <c r="DL128" s="5"/>
+      <c r="DM128" s="5"/>
+      <c r="DN128" s="5"/>
+      <c r="DO128" s="5"/>
+      <c r="DP128" s="5"/>
+      <c r="DQ128" s="5"/>
+      <c r="DR128" s="5"/>
+      <c r="DS128" s="5"/>
+    </row>
+    <row r="129" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A129" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B129" s="45" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C129" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D129" s="44" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E129" s="62" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F129" s="44" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G129" s="44" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I129" s="44" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J129" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K129" s="44">
+        <v>28906</v>
+      </c>
+    </row>
+    <row r="130" spans="1:123" s="78" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A130" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B130" s="77" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C130" s="77" t="s">
+        <v>157</v>
+      </c>
+      <c r="D130" s="77" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E130" s="89" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F130" s="77" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G130" s="84"/>
+      <c r="H130" s="84"/>
+      <c r="I130" s="84"/>
+      <c r="J130" s="84"/>
+      <c r="K130" s="84"/>
+      <c r="L130" s="98"/>
+    </row>
+    <row r="131" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E131" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J131" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K131" s="4">
+        <v>27344</v>
+      </c>
+      <c r="L131" s="95"/>
+      <c r="M131" s="5"/>
+      <c r="N131" s="5"/>
+      <c r="O131" s="5"/>
+      <c r="P131" s="5"/>
+      <c r="Q131" s="5"/>
+      <c r="R131" s="5"/>
+      <c r="S131" s="5"/>
+      <c r="T131" s="5"/>
+      <c r="U131" s="5"/>
+      <c r="V131" s="5"/>
+      <c r="W131" s="5"/>
+      <c r="X131" s="5"/>
+      <c r="Y131" s="5"/>
+      <c r="Z131" s="5"/>
+      <c r="AA131" s="5"/>
+      <c r="AB131" s="5"/>
+      <c r="AC131" s="5"/>
+      <c r="AD131" s="5"/>
+      <c r="AE131" s="5"/>
+      <c r="AF131" s="5"/>
+      <c r="AG131" s="5"/>
+      <c r="AH131" s="5"/>
+      <c r="AI131" s="5"/>
+      <c r="AJ131" s="5"/>
+      <c r="AK131" s="5"/>
+      <c r="AL131" s="5"/>
+      <c r="AM131" s="5"/>
+      <c r="AN131" s="5"/>
+      <c r="AO131" s="5"/>
+      <c r="AP131" s="5"/>
+      <c r="AQ131" s="5"/>
+      <c r="AR131" s="5"/>
+      <c r="AS131" s="5"/>
+      <c r="AT131" s="5"/>
+      <c r="AU131" s="5"/>
+      <c r="AV131" s="5"/>
+      <c r="AW131" s="5"/>
+      <c r="AX131" s="5"/>
+      <c r="AY131" s="5"/>
+      <c r="AZ131" s="5"/>
+      <c r="BA131" s="5"/>
+      <c r="BB131" s="5"/>
+      <c r="BC131" s="5"/>
+      <c r="BD131" s="5"/>
+      <c r="BE131" s="5"/>
+      <c r="BF131" s="5"/>
+      <c r="BG131" s="5"/>
+      <c r="BH131" s="5"/>
+      <c r="BI131" s="5"/>
+      <c r="BJ131" s="5"/>
+      <c r="BK131" s="5"/>
+      <c r="BL131" s="5"/>
+      <c r="BM131" s="5"/>
+      <c r="BN131" s="5"/>
+      <c r="BO131" s="5"/>
+      <c r="BP131" s="5"/>
+      <c r="BQ131" s="5"/>
+      <c r="BR131" s="5"/>
+      <c r="BS131" s="5"/>
+      <c r="BT131" s="5"/>
+      <c r="BU131" s="5"/>
+      <c r="BV131" s="5"/>
+      <c r="BW131" s="5"/>
+      <c r="BX131" s="5"/>
+      <c r="BY131" s="5"/>
+      <c r="BZ131" s="5"/>
+      <c r="CA131" s="5"/>
+      <c r="CB131" s="5"/>
+      <c r="CC131" s="5"/>
+      <c r="CD131" s="5"/>
+      <c r="CE131" s="5"/>
+      <c r="CF131" s="5"/>
+      <c r="CG131" s="5"/>
+      <c r="CH131" s="5"/>
+      <c r="CI131" s="5"/>
+      <c r="CJ131" s="5"/>
+      <c r="CK131" s="5"/>
+      <c r="CL131" s="5"/>
+      <c r="CM131" s="5"/>
+      <c r="CN131" s="5"/>
+      <c r="CO131" s="5"/>
+      <c r="CP131" s="5"/>
+      <c r="CQ131" s="5"/>
+      <c r="CR131" s="5"/>
+      <c r="CS131" s="5"/>
+      <c r="CT131" s="5"/>
+      <c r="CU131" s="5"/>
+      <c r="CV131" s="5"/>
+      <c r="CW131" s="5"/>
+      <c r="CX131" s="5"/>
+      <c r="CY131" s="5"/>
+      <c r="CZ131" s="5"/>
+      <c r="DA131" s="5"/>
+      <c r="DB131" s="5"/>
+      <c r="DC131" s="5"/>
+      <c r="DD131" s="5"/>
+      <c r="DE131" s="5"/>
+      <c r="DF131" s="5"/>
+      <c r="DG131" s="5"/>
+      <c r="DH131" s="5"/>
+      <c r="DI131" s="5"/>
+      <c r="DJ131" s="5"/>
+      <c r="DK131" s="5"/>
+      <c r="DL131" s="5"/>
+      <c r="DM131" s="5"/>
+      <c r="DN131" s="5"/>
+      <c r="DO131" s="5"/>
+      <c r="DP131" s="5"/>
+      <c r="DQ131" s="5"/>
+      <c r="DR131" s="5"/>
+      <c r="DS131" s="5"/>
+    </row>
+    <row r="132" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="F132" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="G132" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H132" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K132" s="16">
+        <v>27522</v>
+      </c>
+      <c r="L132" s="95"/>
+      <c r="M132" s="5"/>
+      <c r="N132" s="5"/>
+      <c r="O132" s="5"/>
+      <c r="P132" s="5"/>
+      <c r="Q132" s="5"/>
+      <c r="R132" s="5"/>
+      <c r="S132" s="5"/>
+      <c r="T132" s="5"/>
+      <c r="U132" s="5"/>
+      <c r="V132" s="5"/>
+      <c r="W132" s="5"/>
+      <c r="X132" s="5"/>
+      <c r="Y132" s="5"/>
+      <c r="Z132" s="5"/>
+      <c r="AA132" s="5"/>
+      <c r="AB132" s="5"/>
+      <c r="AC132" s="5"/>
+      <c r="AD132" s="5"/>
+      <c r="AE132" s="5"/>
+      <c r="AF132" s="5"/>
+      <c r="AG132" s="5"/>
+      <c r="AH132" s="5"/>
+      <c r="AI132" s="5"/>
+      <c r="AJ132" s="5"/>
+      <c r="AK132" s="5"/>
+      <c r="AL132" s="5"/>
+      <c r="AM132" s="5"/>
+      <c r="AN132" s="5"/>
+      <c r="AO132" s="5"/>
+      <c r="AP132" s="5"/>
+      <c r="AQ132" s="5"/>
+      <c r="AR132" s="5"/>
+      <c r="AS132" s="5"/>
+      <c r="AT132" s="5"/>
+      <c r="AU132" s="5"/>
+      <c r="AV132" s="5"/>
+      <c r="AW132" s="5"/>
+      <c r="AX132" s="5"/>
+      <c r="AY132" s="5"/>
+      <c r="AZ132" s="5"/>
+      <c r="BA132" s="5"/>
+      <c r="BB132" s="5"/>
+      <c r="BC132" s="5"/>
+      <c r="BD132" s="5"/>
+      <c r="BE132" s="5"/>
+      <c r="BF132" s="5"/>
+      <c r="BG132" s="5"/>
+      <c r="BH132" s="5"/>
+      <c r="BI132" s="5"/>
+      <c r="BJ132" s="5"/>
+      <c r="BK132" s="5"/>
+      <c r="BL132" s="5"/>
+      <c r="BM132" s="5"/>
+      <c r="BN132" s="5"/>
+      <c r="BO132" s="5"/>
+      <c r="BP132" s="5"/>
+      <c r="BQ132" s="5"/>
+      <c r="BR132" s="5"/>
+      <c r="BS132" s="5"/>
+      <c r="BT132" s="5"/>
+      <c r="BU132" s="5"/>
+      <c r="BV132" s="5"/>
+      <c r="BW132" s="5"/>
+      <c r="BX132" s="5"/>
+      <c r="BY132" s="5"/>
+      <c r="BZ132" s="5"/>
+      <c r="CA132" s="5"/>
+      <c r="CB132" s="5"/>
+      <c r="CC132" s="5"/>
+      <c r="CD132" s="5"/>
+      <c r="CE132" s="5"/>
+      <c r="CF132" s="5"/>
+      <c r="CG132" s="5"/>
+      <c r="CH132" s="5"/>
+      <c r="CI132" s="5"/>
+      <c r="CJ132" s="5"/>
+      <c r="CK132" s="5"/>
+      <c r="CL132" s="5"/>
+      <c r="CM132" s="5"/>
+      <c r="CN132" s="5"/>
+      <c r="CO132" s="5"/>
+      <c r="CP132" s="5"/>
+      <c r="CQ132" s="5"/>
+      <c r="CR132" s="5"/>
+      <c r="CS132" s="5"/>
+      <c r="CT132" s="5"/>
+      <c r="CU132" s="5"/>
+      <c r="CV132" s="5"/>
+      <c r="CW132" s="5"/>
+      <c r="CX132" s="5"/>
+      <c r="CY132" s="5"/>
+      <c r="CZ132" s="5"/>
+      <c r="DA132" s="5"/>
+      <c r="DB132" s="5"/>
+      <c r="DC132" s="5"/>
+      <c r="DD132" s="5"/>
+      <c r="DE132" s="5"/>
+      <c r="DF132" s="5"/>
+      <c r="DG132" s="5"/>
+      <c r="DH132" s="5"/>
+      <c r="DI132" s="5"/>
+      <c r="DJ132" s="5"/>
+      <c r="DK132" s="5"/>
+      <c r="DL132" s="5"/>
+      <c r="DM132" s="5"/>
+      <c r="DN132" s="5"/>
+      <c r="DO132" s="5"/>
+      <c r="DP132" s="5"/>
+      <c r="DQ132" s="5"/>
+      <c r="DR132" s="5"/>
+      <c r="DS132" s="5"/>
+    </row>
+    <row r="133" spans="1:123" s="43" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A133" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D133" s="44" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E133" s="44" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F133" s="44" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G133" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I133" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="J133" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K133" s="44">
+        <v>27713</v>
+      </c>
+      <c r="L133" s="94"/>
+      <c r="M133" s="3"/>
+      <c r="N133" s="3"/>
+      <c r="O133" s="3"/>
+      <c r="P133" s="3"/>
+      <c r="Q133" s="3"/>
+      <c r="R133" s="3"/>
+      <c r="S133" s="3"/>
+      <c r="T133" s="3"/>
+      <c r="U133" s="3"/>
+      <c r="V133" s="3"/>
+      <c r="W133" s="3"/>
+      <c r="X133" s="3"/>
+      <c r="Y133" s="3"/>
+      <c r="Z133" s="3"/>
+      <c r="AA133" s="3"/>
+      <c r="AB133" s="3"/>
+      <c r="AC133" s="3"/>
+      <c r="AD133" s="3"/>
+      <c r="AE133" s="3"/>
+      <c r="AF133" s="3"/>
+      <c r="AG133" s="3"/>
+      <c r="AH133" s="3"/>
+      <c r="AI133" s="3"/>
+      <c r="AJ133" s="3"/>
+      <c r="AK133" s="3"/>
+      <c r="AL133" s="3"/>
+      <c r="AM133" s="3"/>
+      <c r="AN133" s="3"/>
+      <c r="AO133" s="3"/>
+      <c r="AP133" s="3"/>
+      <c r="AQ133" s="3"/>
+      <c r="AR133" s="3"/>
+      <c r="AS133" s="3"/>
+      <c r="AT133" s="3"/>
+      <c r="AU133" s="3"/>
+      <c r="AV133" s="3"/>
+      <c r="AW133" s="3"/>
+      <c r="AX133" s="3"/>
+      <c r="AY133" s="3"/>
+      <c r="AZ133" s="3"/>
+      <c r="BA133" s="3"/>
+      <c r="BB133" s="3"/>
+      <c r="BC133" s="3"/>
+      <c r="BD133" s="3"/>
+      <c r="BE133" s="3"/>
+      <c r="BF133" s="3"/>
+      <c r="BG133" s="3"/>
+      <c r="BH133" s="3"/>
+      <c r="BI133" s="3"/>
+      <c r="BJ133" s="3"/>
+      <c r="BK133" s="3"/>
+      <c r="BL133" s="3"/>
+      <c r="BM133" s="3"/>
+      <c r="BN133" s="3"/>
+      <c r="BO133" s="3"/>
+      <c r="BP133" s="3"/>
+      <c r="BQ133" s="3"/>
+      <c r="BR133" s="3"/>
+      <c r="BS133" s="3"/>
+      <c r="BT133" s="3"/>
+      <c r="BU133" s="3"/>
+      <c r="BV133" s="3"/>
+      <c r="BW133" s="3"/>
+      <c r="BX133" s="3"/>
+      <c r="BY133" s="3"/>
+      <c r="BZ133" s="3"/>
+      <c r="CA133" s="3"/>
+      <c r="CB133" s="3"/>
+      <c r="CC133" s="3"/>
+      <c r="CD133" s="3"/>
+      <c r="CE133" s="3"/>
+      <c r="CF133" s="3"/>
+      <c r="CG133" s="3"/>
+      <c r="CH133" s="3"/>
+      <c r="CI133" s="3"/>
+      <c r="CJ133" s="3"/>
+      <c r="CK133" s="3"/>
+      <c r="CL133" s="3"/>
+      <c r="CM133" s="3"/>
+      <c r="CN133" s="3"/>
+      <c r="CO133" s="3"/>
+      <c r="CP133" s="3"/>
+      <c r="CQ133" s="3"/>
+      <c r="CR133" s="3"/>
+      <c r="CS133" s="3"/>
+      <c r="CT133" s="3"/>
+      <c r="CU133" s="3"/>
+      <c r="CV133" s="3"/>
+      <c r="CW133" s="3"/>
+      <c r="CX133" s="3"/>
+      <c r="CY133" s="3"/>
+      <c r="CZ133" s="3"/>
+      <c r="DA133" s="3"/>
+      <c r="DB133" s="3"/>
+      <c r="DC133" s="3"/>
+      <c r="DD133" s="3"/>
+      <c r="DE133" s="3"/>
+      <c r="DF133" s="3"/>
+      <c r="DG133" s="3"/>
+      <c r="DH133" s="3"/>
+      <c r="DI133" s="3"/>
+      <c r="DJ133" s="3"/>
+      <c r="DK133" s="3"/>
+      <c r="DL133" s="3"/>
+      <c r="DM133" s="3"/>
+      <c r="DN133" s="3"/>
+      <c r="DO133" s="3"/>
+      <c r="DP133" s="3"/>
+      <c r="DQ133" s="3"/>
+      <c r="DR133" s="3"/>
+      <c r="DS133" s="3"/>
+    </row>
+    <row r="134" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A134" s="44" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C134" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E134" s="44" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F134" s="84" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G134" s="44"/>
+      <c r="H134" s="44" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I134" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="J134" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K134" s="44">
+        <v>27707</v>
+      </c>
+    </row>
+    <row r="135" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="I135" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J135" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K135" s="4">
+        <v>28202</v>
+      </c>
+      <c r="L135" s="95"/>
+      <c r="M135" s="5"/>
+      <c r="N135" s="5"/>
+      <c r="O135" s="5"/>
+      <c r="P135" s="5"/>
+      <c r="Q135" s="5"/>
+      <c r="R135" s="5"/>
+      <c r="S135" s="5"/>
+      <c r="T135" s="5"/>
+      <c r="U135" s="5"/>
+      <c r="V135" s="5"/>
+      <c r="W135" s="5"/>
+      <c r="X135" s="5"/>
+      <c r="Y135" s="5"/>
+      <c r="Z135" s="5"/>
+      <c r="AA135" s="5"/>
+      <c r="AB135" s="5"/>
+      <c r="AC135" s="5"/>
+      <c r="AD135" s="5"/>
+      <c r="AE135" s="5"/>
+      <c r="AF135" s="5"/>
+      <c r="AG135" s="5"/>
+      <c r="AH135" s="5"/>
+      <c r="AI135" s="5"/>
+      <c r="AJ135" s="5"/>
+      <c r="AK135" s="5"/>
+      <c r="AL135" s="5"/>
+      <c r="AM135" s="5"/>
+      <c r="AN135" s="5"/>
+      <c r="AO135" s="5"/>
+      <c r="AP135" s="5"/>
+      <c r="AQ135" s="5"/>
+      <c r="AR135" s="5"/>
+      <c r="AS135" s="5"/>
+      <c r="AT135" s="5"/>
+      <c r="AU135" s="5"/>
+      <c r="AV135" s="5"/>
+      <c r="AW135" s="5"/>
+      <c r="AX135" s="5"/>
+      <c r="AY135" s="5"/>
+      <c r="AZ135" s="5"/>
+      <c r="BA135" s="5"/>
+      <c r="BB135" s="5"/>
+      <c r="BC135" s="5"/>
+      <c r="BD135" s="5"/>
+      <c r="BE135" s="5"/>
+      <c r="BF135" s="5"/>
+      <c r="BG135" s="5"/>
+      <c r="BH135" s="5"/>
+      <c r="BI135" s="5"/>
+      <c r="BJ135" s="5"/>
+      <c r="BK135" s="5"/>
+      <c r="BL135" s="5"/>
+      <c r="BM135" s="5"/>
+      <c r="BN135" s="5"/>
+      <c r="BO135" s="5"/>
+      <c r="BP135" s="5"/>
+      <c r="BQ135" s="5"/>
+      <c r="BR135" s="5"/>
+      <c r="BS135" s="5"/>
+      <c r="BT135" s="5"/>
+      <c r="BU135" s="5"/>
+      <c r="BV135" s="5"/>
+      <c r="BW135" s="5"/>
+      <c r="BX135" s="5"/>
+      <c r="BY135" s="5"/>
+      <c r="BZ135" s="5"/>
+      <c r="CA135" s="5"/>
+      <c r="CB135" s="5"/>
+      <c r="CC135" s="5"/>
+      <c r="CD135" s="5"/>
+      <c r="CE135" s="5"/>
+      <c r="CF135" s="5"/>
+      <c r="CG135" s="5"/>
+      <c r="CH135" s="5"/>
+      <c r="CI135" s="5"/>
+      <c r="CJ135" s="5"/>
+      <c r="CK135" s="5"/>
+      <c r="CL135" s="5"/>
+      <c r="CM135" s="5"/>
+      <c r="CN135" s="5"/>
+      <c r="CO135" s="5"/>
+      <c r="CP135" s="5"/>
+      <c r="CQ135" s="5"/>
+      <c r="CR135" s="5"/>
+      <c r="CS135" s="5"/>
+      <c r="CT135" s="5"/>
+      <c r="CU135" s="5"/>
+      <c r="CV135" s="5"/>
+      <c r="CW135" s="5"/>
+      <c r="CX135" s="5"/>
+      <c r="CY135" s="5"/>
+      <c r="CZ135" s="5"/>
+      <c r="DA135" s="5"/>
+      <c r="DB135" s="5"/>
+      <c r="DC135" s="5"/>
+      <c r="DD135" s="5"/>
+      <c r="DE135" s="5"/>
+      <c r="DF135" s="5"/>
+      <c r="DG135" s="5"/>
+      <c r="DH135" s="5"/>
+      <c r="DI135" s="5"/>
+      <c r="DJ135" s="5"/>
+      <c r="DK135" s="5"/>
+      <c r="DL135" s="5"/>
+      <c r="DM135" s="5"/>
+      <c r="DN135" s="5"/>
+      <c r="DO135" s="5"/>
+      <c r="DP135" s="5"/>
+      <c r="DQ135" s="5"/>
+      <c r="DR135" s="5"/>
+      <c r="DS135" s="5"/>
+    </row>
+    <row r="136" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="E136" s="80" t="s">
+        <v>530</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G136" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="H136" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="J136" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K136" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="L136" s="95"/>
+      <c r="M136" s="5"/>
+      <c r="N136" s="5"/>
+      <c r="O136" s="5"/>
+      <c r="P136" s="5"/>
+      <c r="Q136" s="5"/>
+      <c r="R136" s="5"/>
+      <c r="S136" s="5"/>
+      <c r="T136" s="5"/>
+      <c r="U136" s="5"/>
+      <c r="V136" s="5"/>
+      <c r="W136" s="5"/>
+      <c r="X136" s="5"/>
+      <c r="Y136" s="5"/>
+      <c r="Z136" s="5"/>
+      <c r="AA136" s="5"/>
+      <c r="AB136" s="5"/>
+      <c r="AC136" s="5"/>
+      <c r="AD136" s="5"/>
+      <c r="AE136" s="5"/>
+      <c r="AF136" s="5"/>
+      <c r="AG136" s="5"/>
+      <c r="AH136" s="5"/>
+      <c r="AI136" s="5"/>
+      <c r="AJ136" s="5"/>
+      <c r="AK136" s="5"/>
+      <c r="AL136" s="5"/>
+      <c r="AM136" s="5"/>
+      <c r="AN136" s="5"/>
+      <c r="AO136" s="5"/>
+      <c r="AP136" s="5"/>
+      <c r="AQ136" s="5"/>
+      <c r="AR136" s="5"/>
+      <c r="AS136" s="5"/>
+      <c r="AT136" s="5"/>
+      <c r="AU136" s="5"/>
+      <c r="AV136" s="5"/>
+      <c r="AW136" s="5"/>
+      <c r="AX136" s="5"/>
+      <c r="AY136" s="5"/>
+      <c r="AZ136" s="5"/>
+      <c r="BA136" s="5"/>
+      <c r="BB136" s="5"/>
+      <c r="BC136" s="5"/>
+      <c r="BD136" s="5"/>
+      <c r="BE136" s="5"/>
+      <c r="BF136" s="5"/>
+      <c r="BG136" s="5"/>
+      <c r="BH136" s="5"/>
+      <c r="BI136" s="5"/>
+      <c r="BJ136" s="5"/>
+      <c r="BK136" s="5"/>
+      <c r="BL136" s="5"/>
+      <c r="BM136" s="5"/>
+      <c r="BN136" s="5"/>
+      <c r="BO136" s="5"/>
+      <c r="BP136" s="5"/>
+      <c r="BQ136" s="5"/>
+      <c r="BR136" s="5"/>
+      <c r="BS136" s="5"/>
+      <c r="BT136" s="5"/>
+      <c r="BU136" s="5"/>
+      <c r="BV136" s="5"/>
+      <c r="BW136" s="5"/>
+      <c r="BX136" s="5"/>
+      <c r="BY136" s="5"/>
+      <c r="BZ136" s="5"/>
+      <c r="CA136" s="5"/>
+      <c r="CB136" s="5"/>
+      <c r="CC136" s="5"/>
+      <c r="CD136" s="5"/>
+      <c r="CE136" s="5"/>
+      <c r="CF136" s="5"/>
+      <c r="CG136" s="5"/>
+      <c r="CH136" s="5"/>
+      <c r="CI136" s="5"/>
+      <c r="CJ136" s="5"/>
+      <c r="CK136" s="5"/>
+      <c r="CL136" s="5"/>
+      <c r="CM136" s="5"/>
+      <c r="CN136" s="5"/>
+      <c r="CO136" s="5"/>
+      <c r="CP136" s="5"/>
+      <c r="CQ136" s="5"/>
+      <c r="CR136" s="5"/>
+      <c r="CS136" s="5"/>
+      <c r="CT136" s="5"/>
+      <c r="CU136" s="5"/>
+      <c r="CV136" s="5"/>
+      <c r="CW136" s="5"/>
+      <c r="CX136" s="5"/>
+      <c r="CY136" s="5"/>
+      <c r="CZ136" s="5"/>
+      <c r="DA136" s="5"/>
+      <c r="DB136" s="5"/>
+      <c r="DC136" s="5"/>
+      <c r="DD136" s="5"/>
+      <c r="DE136" s="5"/>
+      <c r="DF136" s="5"/>
+      <c r="DG136" s="5"/>
+      <c r="DH136" s="5"/>
+      <c r="DI136" s="5"/>
+      <c r="DJ136" s="5"/>
+      <c r="DK136" s="5"/>
+      <c r="DL136" s="5"/>
+      <c r="DM136" s="5"/>
+      <c r="DN136" s="5"/>
+      <c r="DO136" s="5"/>
+      <c r="DP136" s="5"/>
+      <c r="DQ136" s="5"/>
+      <c r="DR136" s="5"/>
+      <c r="DS136" s="5"/>
+    </row>
+    <row r="137" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="I137" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J137" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K137" s="10">
+        <v>27536</v>
+      </c>
+      <c r="L137" s="95"/>
+      <c r="M137" s="5"/>
+      <c r="N137" s="5"/>
+      <c r="O137" s="5"/>
+      <c r="P137" s="5"/>
+      <c r="Q137" s="5"/>
+      <c r="R137" s="5"/>
+      <c r="S137" s="5"/>
+      <c r="T137" s="5"/>
+      <c r="U137" s="5"/>
+      <c r="V137" s="5"/>
+      <c r="W137" s="5"/>
+      <c r="X137" s="5"/>
+      <c r="Y137" s="5"/>
+      <c r="Z137" s="5"/>
+      <c r="AA137" s="5"/>
+      <c r="AB137" s="5"/>
+      <c r="AC137" s="5"/>
+      <c r="AD137" s="5"/>
+      <c r="AE137" s="5"/>
+      <c r="AF137" s="5"/>
+      <c r="AG137" s="5"/>
+      <c r="AH137" s="5"/>
+      <c r="AI137" s="5"/>
+      <c r="AJ137" s="5"/>
+      <c r="AK137" s="5"/>
+      <c r="AL137" s="5"/>
+      <c r="AM137" s="5"/>
+      <c r="AN137" s="5"/>
+      <c r="AO137" s="5"/>
+      <c r="AP137" s="5"/>
+      <c r="AQ137" s="5"/>
+      <c r="AR137" s="5"/>
+      <c r="AS137" s="5"/>
+      <c r="AT137" s="5"/>
+      <c r="AU137" s="5"/>
+      <c r="AV137" s="5"/>
+      <c r="AW137" s="5"/>
+      <c r="AX137" s="5"/>
+      <c r="AY137" s="5"/>
+      <c r="AZ137" s="5"/>
+      <c r="BA137" s="5"/>
+      <c r="BB137" s="5"/>
+      <c r="BC137" s="5"/>
+      <c r="BD137" s="5"/>
+      <c r="BE137" s="5"/>
+      <c r="BF137" s="5"/>
+      <c r="BG137" s="5"/>
+      <c r="BH137" s="5"/>
+      <c r="BI137" s="5"/>
+      <c r="BJ137" s="5"/>
+      <c r="BK137" s="5"/>
+      <c r="BL137" s="5"/>
+      <c r="BM137" s="5"/>
+      <c r="BN137" s="5"/>
+      <c r="BO137" s="5"/>
+      <c r="BP137" s="5"/>
+      <c r="BQ137" s="5"/>
+      <c r="BR137" s="5"/>
+      <c r="BS137" s="5"/>
+      <c r="BT137" s="5"/>
+      <c r="BU137" s="5"/>
+      <c r="BV137" s="5"/>
+      <c r="BW137" s="5"/>
+      <c r="BX137" s="5"/>
+      <c r="BY137" s="5"/>
+      <c r="BZ137" s="5"/>
+      <c r="CA137" s="5"/>
+      <c r="CB137" s="5"/>
+      <c r="CC137" s="5"/>
+      <c r="CD137" s="5"/>
+      <c r="CE137" s="5"/>
+      <c r="CF137" s="5"/>
+      <c r="CG137" s="5"/>
+      <c r="CH137" s="5"/>
+      <c r="CI137" s="5"/>
+      <c r="CJ137" s="5"/>
+      <c r="CK137" s="5"/>
+      <c r="CL137" s="5"/>
+      <c r="CM137" s="5"/>
+      <c r="CN137" s="5"/>
+      <c r="CO137" s="5"/>
+      <c r="CP137" s="5"/>
+      <c r="CQ137" s="5"/>
+      <c r="CR137" s="5"/>
+      <c r="CS137" s="5"/>
+      <c r="CT137" s="5"/>
+      <c r="CU137" s="5"/>
+      <c r="CV137" s="5"/>
+      <c r="CW137" s="5"/>
+      <c r="CX137" s="5"/>
+      <c r="CY137" s="5"/>
+      <c r="CZ137" s="5"/>
+      <c r="DA137" s="5"/>
+      <c r="DB137" s="5"/>
+      <c r="DC137" s="5"/>
+      <c r="DD137" s="5"/>
+      <c r="DE137" s="5"/>
+      <c r="DF137" s="5"/>
+      <c r="DG137" s="5"/>
+      <c r="DH137" s="5"/>
+      <c r="DI137" s="5"/>
+      <c r="DJ137" s="5"/>
+      <c r="DK137" s="5"/>
+      <c r="DL137" s="5"/>
+      <c r="DM137" s="5"/>
+      <c r="DN137" s="5"/>
+      <c r="DO137" s="5"/>
+      <c r="DP137" s="5"/>
+      <c r="DQ137" s="5"/>
+      <c r="DR137" s="5"/>
+      <c r="DS137" s="5"/>
+    </row>
+    <row r="138" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="E138" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H138" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="I138" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K138" s="16">
+        <v>28546</v>
+      </c>
+      <c r="L138" s="95"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="5"/>
+      <c r="O138" s="5"/>
+      <c r="P138" s="5"/>
+      <c r="Q138" s="5"/>
+      <c r="R138" s="5"/>
+      <c r="S138" s="5"/>
+      <c r="T138" s="5"/>
+      <c r="U138" s="5"/>
+      <c r="V138" s="5"/>
+      <c r="W138" s="5"/>
+      <c r="X138" s="5"/>
+      <c r="Y138" s="5"/>
+      <c r="Z138" s="5"/>
+      <c r="AA138" s="5"/>
+      <c r="AB138" s="5"/>
+      <c r="AC138" s="5"/>
+      <c r="AD138" s="5"/>
+      <c r="AE138" s="5"/>
+      <c r="AF138" s="5"/>
+      <c r="AG138" s="5"/>
+      <c r="AH138" s="5"/>
+      <c r="AI138" s="5"/>
+      <c r="AJ138" s="5"/>
+      <c r="AK138" s="5"/>
+      <c r="AL138" s="5"/>
+      <c r="AM138" s="5"/>
+      <c r="AN138" s="5"/>
+      <c r="AO138" s="5"/>
+      <c r="AP138" s="5"/>
+      <c r="AQ138" s="5"/>
+      <c r="AR138" s="5"/>
+      <c r="AS138" s="5"/>
+      <c r="AT138" s="5"/>
+      <c r="AU138" s="5"/>
+      <c r="AV138" s="5"/>
+      <c r="AW138" s="5"/>
+      <c r="AX138" s="5"/>
+      <c r="AY138" s="5"/>
+      <c r="AZ138" s="5"/>
+      <c r="BA138" s="5"/>
+      <c r="BB138" s="5"/>
+      <c r="BC138" s="5"/>
+      <c r="BD138" s="5"/>
+      <c r="BE138" s="5"/>
+      <c r="BF138" s="5"/>
+      <c r="BG138" s="5"/>
+      <c r="BH138" s="5"/>
+      <c r="BI138" s="5"/>
+      <c r="BJ138" s="5"/>
+      <c r="BK138" s="5"/>
+      <c r="BL138" s="5"/>
+      <c r="BM138" s="5"/>
+      <c r="BN138" s="5"/>
+      <c r="BO138" s="5"/>
+      <c r="BP138" s="5"/>
+      <c r="BQ138" s="5"/>
+      <c r="BR138" s="5"/>
+      <c r="BS138" s="5"/>
+      <c r="BT138" s="5"/>
+      <c r="BU138" s="5"/>
+      <c r="BV138" s="5"/>
+      <c r="BW138" s="5"/>
+      <c r="BX138" s="5"/>
+      <c r="BY138" s="5"/>
+      <c r="BZ138" s="5"/>
+      <c r="CA138" s="5"/>
+      <c r="CB138" s="5"/>
+      <c r="CC138" s="5"/>
+      <c r="CD138" s="5"/>
+      <c r="CE138" s="5"/>
+      <c r="CF138" s="5"/>
+      <c r="CG138" s="5"/>
+      <c r="CH138" s="5"/>
+      <c r="CI138" s="5"/>
+      <c r="CJ138" s="5"/>
+      <c r="CK138" s="5"/>
+      <c r="CL138" s="5"/>
+      <c r="CM138" s="5"/>
+      <c r="CN138" s="5"/>
+      <c r="CO138" s="5"/>
+      <c r="CP138" s="5"/>
+      <c r="CQ138" s="5"/>
+      <c r="CR138" s="5"/>
+      <c r="CS138" s="5"/>
+      <c r="CT138" s="5"/>
+      <c r="CU138" s="5"/>
+      <c r="CV138" s="5"/>
+      <c r="CW138" s="5"/>
+      <c r="CX138" s="5"/>
+      <c r="CY138" s="5"/>
+      <c r="CZ138" s="5"/>
+      <c r="DA138" s="5"/>
+      <c r="DB138" s="5"/>
+      <c r="DC138" s="5"/>
+      <c r="DD138" s="5"/>
+      <c r="DE138" s="5"/>
+      <c r="DF138" s="5"/>
+      <c r="DG138" s="5"/>
+      <c r="DH138" s="5"/>
+      <c r="DI138" s="5"/>
+      <c r="DJ138" s="5"/>
+      <c r="DK138" s="5"/>
+      <c r="DL138" s="5"/>
+      <c r="DM138" s="5"/>
+      <c r="DN138" s="5"/>
+      <c r="DO138" s="5"/>
+      <c r="DP138" s="5"/>
+      <c r="DQ138" s="5"/>
+      <c r="DR138" s="5"/>
+      <c r="DS138" s="5"/>
+    </row>
+    <row r="139" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A139" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C139" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D139" s="44" t="s">
+        <v>357</v>
+      </c>
+      <c r="E139" s="49" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F139" s="44" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G139" s="44" t="s">
+        <v>870</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I139" s="44" t="s">
+        <v>362</v>
+      </c>
+      <c r="J139" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K139" s="44">
+        <v>28681</v>
+      </c>
+    </row>
+    <row r="140" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="E140" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="G140" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="I140" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="J140" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K140" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="L140" s="95"/>
+    </row>
+    <row r="141" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="80" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B141" s="80" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C141" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="D141" s="80" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E141" s="91" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F141" s="80" t="s">
+        <v>359</v>
+      </c>
+      <c r="G141" s="80" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H141" s="80" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I141" s="80" t="s">
+        <v>951</v>
+      </c>
+      <c r="J141" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K141" s="90">
+        <v>28043</v>
+      </c>
+      <c r="L141" s="99"/>
+    </row>
+    <row r="142" spans="1:123" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="E142" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="I142" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="J142" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K142" s="4">
+        <v>27260</v>
+      </c>
+      <c r="L142" s="94"/>
+      <c r="M142" s="3"/>
+      <c r="N142" s="3"/>
+      <c r="O142" s="3"/>
+      <c r="P142" s="3"/>
+      <c r="Q142" s="3"/>
+      <c r="R142" s="3"/>
+      <c r="S142" s="3"/>
+      <c r="T142" s="3"/>
+      <c r="U142" s="3"/>
+      <c r="V142" s="3"/>
+      <c r="W142" s="3"/>
+      <c r="X142" s="3"/>
+      <c r="Y142" s="3"/>
+      <c r="Z142" s="3"/>
+      <c r="AA142" s="3"/>
+      <c r="AB142" s="3"/>
+      <c r="AC142" s="3"/>
+      <c r="AD142" s="3"/>
+      <c r="AE142" s="3"/>
+      <c r="AF142" s="3"/>
+      <c r="AG142" s="3"/>
+      <c r="AH142" s="3"/>
+      <c r="AI142" s="3"/>
+      <c r="AJ142" s="3"/>
+      <c r="AK142" s="3"/>
+      <c r="AL142" s="3"/>
+      <c r="AM142" s="3"/>
+      <c r="AN142" s="3"/>
+      <c r="AO142" s="3"/>
+      <c r="AP142" s="3"/>
+      <c r="AQ142" s="3"/>
+      <c r="AR142" s="3"/>
+      <c r="AS142" s="3"/>
+      <c r="AT142" s="3"/>
+      <c r="AU142" s="3"/>
+      <c r="AV142" s="3"/>
+      <c r="AW142" s="3"/>
+      <c r="AX142" s="3"/>
+      <c r="AY142" s="3"/>
+      <c r="AZ142" s="3"/>
+      <c r="BA142" s="3"/>
+      <c r="BB142" s="3"/>
+      <c r="BC142" s="3"/>
+      <c r="BD142" s="3"/>
+      <c r="BE142" s="3"/>
+      <c r="BF142" s="3"/>
+      <c r="BG142" s="3"/>
+      <c r="BH142" s="3"/>
+      <c r="BI142" s="3"/>
+      <c r="BJ142" s="3"/>
+      <c r="BK142" s="3"/>
+      <c r="BL142" s="3"/>
+      <c r="BM142" s="3"/>
+      <c r="BN142" s="3"/>
+      <c r="BO142" s="3"/>
+      <c r="BP142" s="3"/>
+      <c r="BQ142" s="3"/>
+      <c r="BR142" s="3"/>
+      <c r="BS142" s="3"/>
+      <c r="BT142" s="3"/>
+      <c r="BU142" s="3"/>
+      <c r="BV142" s="3"/>
+      <c r="BW142" s="3"/>
+      <c r="BX142" s="3"/>
+      <c r="BY142" s="3"/>
+      <c r="BZ142" s="3"/>
+      <c r="CA142" s="3"/>
+      <c r="CB142" s="3"/>
+      <c r="CC142" s="3"/>
+      <c r="CD142" s="3"/>
+      <c r="CE142" s="3"/>
+      <c r="CF142" s="3"/>
+      <c r="CG142" s="3"/>
+      <c r="CH142" s="3"/>
+      <c r="CI142" s="3"/>
+      <c r="CJ142" s="3"/>
+      <c r="CK142" s="3"/>
+      <c r="CL142" s="3"/>
+      <c r="CM142" s="3"/>
+      <c r="CN142" s="3"/>
+      <c r="CO142" s="3"/>
+      <c r="CP142" s="3"/>
+      <c r="CQ142" s="3"/>
+      <c r="CR142" s="3"/>
+      <c r="CS142" s="3"/>
+      <c r="CT142" s="3"/>
+      <c r="CU142" s="3"/>
+      <c r="CV142" s="3"/>
+      <c r="CW142" s="3"/>
+      <c r="CX142" s="3"/>
+      <c r="CY142" s="3"/>
+      <c r="CZ142" s="3"/>
+      <c r="DA142" s="3"/>
+      <c r="DB142" s="3"/>
+      <c r="DC142" s="3"/>
+      <c r="DD142" s="3"/>
+      <c r="DE142" s="3"/>
+      <c r="DF142" s="3"/>
+      <c r="DG142" s="3"/>
+      <c r="DH142" s="3"/>
+      <c r="DI142" s="3"/>
+      <c r="DJ142" s="3"/>
+      <c r="DK142" s="3"/>
+      <c r="DL142" s="3"/>
+      <c r="DM142" s="3"/>
+      <c r="DN142" s="3"/>
+      <c r="DO142" s="3"/>
+      <c r="DP142" s="3"/>
+      <c r="DQ142" s="3"/>
+      <c r="DR142" s="3"/>
+      <c r="DS142" s="3"/>
+    </row>
+    <row r="143" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="E143" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="F143" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="G143" s="30" t="s">
+        <v>561</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J143" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K143" s="4">
+        <v>28202</v>
+      </c>
+      <c r="L143" s="95"/>
+      <c r="M143" s="5"/>
+      <c r="N143" s="5"/>
+      <c r="O143" s="5"/>
+      <c r="P143" s="5"/>
+      <c r="Q143" s="5"/>
+      <c r="R143" s="5"/>
+      <c r="S143" s="5"/>
+      <c r="T143" s="5"/>
+      <c r="U143" s="5"/>
+      <c r="V143" s="5"/>
+      <c r="W143" s="5"/>
+      <c r="X143" s="5"/>
+      <c r="Y143" s="5"/>
+      <c r="Z143" s="5"/>
+      <c r="AA143" s="5"/>
+      <c r="AB143" s="5"/>
+      <c r="AC143" s="5"/>
+      <c r="AD143" s="5"/>
+      <c r="AE143" s="5"/>
+      <c r="AF143" s="5"/>
+      <c r="AG143" s="5"/>
+      <c r="AH143" s="5"/>
+      <c r="AI143" s="5"/>
+      <c r="AJ143" s="5"/>
+      <c r="AK143" s="5"/>
+      <c r="AL143" s="5"/>
+      <c r="AM143" s="5"/>
+      <c r="AN143" s="5"/>
+      <c r="AO143" s="5"/>
+      <c r="AP143" s="5"/>
+      <c r="AQ143" s="5"/>
+      <c r="AR143" s="5"/>
+      <c r="AS143" s="5"/>
+      <c r="AT143" s="5"/>
+      <c r="AU143" s="5"/>
+      <c r="AV143" s="5"/>
+      <c r="AW143" s="5"/>
+      <c r="AX143" s="5"/>
+      <c r="AY143" s="5"/>
+      <c r="AZ143" s="5"/>
+      <c r="BA143" s="5"/>
+      <c r="BB143" s="5"/>
+      <c r="BC143" s="5"/>
+      <c r="BD143" s="5"/>
+      <c r="BE143" s="5"/>
+      <c r="BF143" s="5"/>
+      <c r="BG143" s="5"/>
+      <c r="BH143" s="5"/>
+      <c r="BI143" s="5"/>
+      <c r="BJ143" s="5"/>
+      <c r="BK143" s="5"/>
+      <c r="BL143" s="5"/>
+      <c r="BM143" s="5"/>
+      <c r="BN143" s="5"/>
+      <c r="BO143" s="5"/>
+      <c r="BP143" s="5"/>
+      <c r="BQ143" s="5"/>
+      <c r="BR143" s="5"/>
+      <c r="BS143" s="5"/>
+      <c r="BT143" s="5"/>
+      <c r="BU143" s="5"/>
+      <c r="BV143" s="5"/>
+      <c r="BW143" s="5"/>
+      <c r="BX143" s="5"/>
+      <c r="BY143" s="5"/>
+      <c r="BZ143" s="5"/>
+      <c r="CA143" s="5"/>
+      <c r="CB143" s="5"/>
+      <c r="CC143" s="5"/>
+      <c r="CD143" s="5"/>
+      <c r="CE143" s="5"/>
+      <c r="CF143" s="5"/>
+      <c r="CG143" s="5"/>
+      <c r="CH143" s="5"/>
+      <c r="CI143" s="5"/>
+      <c r="CJ143" s="5"/>
+      <c r="CK143" s="5"/>
+      <c r="CL143" s="5"/>
+      <c r="CM143" s="5"/>
+      <c r="CN143" s="5"/>
+      <c r="CO143" s="5"/>
+      <c r="CP143" s="5"/>
+      <c r="CQ143" s="5"/>
+      <c r="CR143" s="5"/>
+      <c r="CS143" s="5"/>
+      <c r="CT143" s="5"/>
+      <c r="CU143" s="5"/>
+      <c r="CV143" s="5"/>
+      <c r="CW143" s="5"/>
+      <c r="CX143" s="5"/>
+      <c r="CY143" s="5"/>
+      <c r="CZ143" s="5"/>
+      <c r="DA143" s="5"/>
+      <c r="DB143" s="5"/>
+      <c r="DC143" s="5"/>
+      <c r="DD143" s="5"/>
+      <c r="DE143" s="5"/>
+      <c r="DF143" s="5"/>
+      <c r="DG143" s="5"/>
+      <c r="DH143" s="5"/>
+      <c r="DI143" s="5"/>
+      <c r="DJ143" s="5"/>
+      <c r="DK143" s="5"/>
+      <c r="DL143" s="5"/>
+      <c r="DM143" s="5"/>
+      <c r="DN143" s="5"/>
+      <c r="DO143" s="5"/>
+      <c r="DP143" s="5"/>
+      <c r="DQ143" s="5"/>
+      <c r="DR143" s="5"/>
+      <c r="DS143" s="5"/>
+    </row>
+    <row r="144" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="E144" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J144" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K144" s="4">
+        <v>27612</v>
+      </c>
+      <c r="L144" s="95"/>
+      <c r="M144" s="5"/>
+      <c r="N144" s="5"/>
+      <c r="O144" s="5"/>
+      <c r="P144" s="5"/>
+      <c r="Q144" s="5"/>
+      <c r="R144" s="5"/>
+      <c r="S144" s="5"/>
+      <c r="T144" s="5"/>
+      <c r="U144" s="5"/>
+      <c r="V144" s="5"/>
+      <c r="W144" s="5"/>
+      <c r="X144" s="5"/>
+      <c r="Y144" s="5"/>
+      <c r="Z144" s="5"/>
+      <c r="AA144" s="5"/>
+      <c r="AB144" s="5"/>
+      <c r="AC144" s="5"/>
+      <c r="AD144" s="5"/>
+      <c r="AE144" s="5"/>
+      <c r="AF144" s="5"/>
+      <c r="AG144" s="5"/>
+      <c r="AH144" s="5"/>
+      <c r="AI144" s="5"/>
+      <c r="AJ144" s="5"/>
+      <c r="AK144" s="5"/>
+      <c r="AL144" s="5"/>
+      <c r="AM144" s="5"/>
+      <c r="AN144" s="5"/>
+      <c r="AO144" s="5"/>
+      <c r="AP144" s="5"/>
+      <c r="AQ144" s="5"/>
+      <c r="AR144" s="5"/>
+      <c r="AS144" s="5"/>
+      <c r="AT144" s="5"/>
+      <c r="AU144" s="5"/>
+      <c r="AV144" s="5"/>
+      <c r="AW144" s="5"/>
+      <c r="AX144" s="5"/>
+      <c r="AY144" s="5"/>
+      <c r="AZ144" s="5"/>
+      <c r="BA144" s="5"/>
+      <c r="BB144" s="5"/>
+      <c r="BC144" s="5"/>
+      <c r="BD144" s="5"/>
+      <c r="BE144" s="5"/>
+      <c r="BF144" s="5"/>
+      <c r="BG144" s="5"/>
+      <c r="BH144" s="5"/>
+      <c r="BI144" s="5"/>
+      <c r="BJ144" s="5"/>
+      <c r="BK144" s="5"/>
+      <c r="BL144" s="5"/>
+      <c r="BM144" s="5"/>
+      <c r="BN144" s="5"/>
+      <c r="BO144" s="5"/>
+      <c r="BP144" s="5"/>
+      <c r="BQ144" s="5"/>
+      <c r="BR144" s="5"/>
+      <c r="BS144" s="5"/>
+      <c r="BT144" s="5"/>
+      <c r="BU144" s="5"/>
+      <c r="BV144" s="5"/>
+      <c r="BW144" s="5"/>
+      <c r="BX144" s="5"/>
+      <c r="BY144" s="5"/>
+      <c r="BZ144" s="5"/>
+      <c r="CA144" s="5"/>
+      <c r="CB144" s="5"/>
+      <c r="CC144" s="5"/>
+      <c r="CD144" s="5"/>
+      <c r="CE144" s="5"/>
+      <c r="CF144" s="5"/>
+      <c r="CG144" s="5"/>
+      <c r="CH144" s="5"/>
+      <c r="CI144" s="5"/>
+      <c r="CJ144" s="5"/>
+      <c r="CK144" s="5"/>
+      <c r="CL144" s="5"/>
+      <c r="CM144" s="5"/>
+      <c r="CN144" s="5"/>
+      <c r="CO144" s="5"/>
+      <c r="CP144" s="5"/>
+      <c r="CQ144" s="5"/>
+      <c r="CR144" s="5"/>
+      <c r="CS144" s="5"/>
+      <c r="CT144" s="5"/>
+      <c r="CU144" s="5"/>
+      <c r="CV144" s="5"/>
+      <c r="CW144" s="5"/>
+      <c r="CX144" s="5"/>
+      <c r="CY144" s="5"/>
+      <c r="CZ144" s="5"/>
+      <c r="DA144" s="5"/>
+      <c r="DB144" s="5"/>
+      <c r="DC144" s="5"/>
+      <c r="DD144" s="5"/>
+      <c r="DE144" s="5"/>
+      <c r="DF144" s="5"/>
+      <c r="DG144" s="5"/>
+      <c r="DH144" s="5"/>
+      <c r="DI144" s="5"/>
+      <c r="DJ144" s="5"/>
+      <c r="DK144" s="5"/>
+      <c r="DL144" s="5"/>
+      <c r="DM144" s="5"/>
+      <c r="DN144" s="5"/>
+      <c r="DO144" s="5"/>
+      <c r="DP144" s="5"/>
+      <c r="DQ144" s="5"/>
+      <c r="DR144" s="5"/>
+      <c r="DS144" s="5"/>
+    </row>
+    <row r="145" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="E145" s="9" t="s">
+        <v>570</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="I145" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="J145" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K145" s="10">
+        <v>27925</v>
+      </c>
+      <c r="L145" s="95"/>
+      <c r="M145" s="5"/>
+      <c r="N145" s="5"/>
+      <c r="O145" s="5"/>
+      <c r="P145" s="5"/>
+      <c r="Q145" s="5"/>
+      <c r="R145" s="5"/>
+      <c r="S145" s="5"/>
+      <c r="T145" s="5"/>
+      <c r="U145" s="5"/>
+      <c r="V145" s="5"/>
+      <c r="W145" s="5"/>
+      <c r="X145" s="5"/>
+      <c r="Y145" s="5"/>
+      <c r="Z145" s="5"/>
+      <c r="AA145" s="5"/>
+      <c r="AB145" s="5"/>
+      <c r="AC145" s="5"/>
+      <c r="AD145" s="5"/>
+      <c r="AE145" s="5"/>
+      <c r="AF145" s="5"/>
+      <c r="AG145" s="5"/>
+      <c r="AH145" s="5"/>
+      <c r="AI145" s="5"/>
+      <c r="AJ145" s="5"/>
+      <c r="AK145" s="5"/>
+      <c r="AL145" s="5"/>
+      <c r="AM145" s="5"/>
+      <c r="AN145" s="5"/>
+      <c r="AO145" s="5"/>
+      <c r="AP145" s="5"/>
+      <c r="AQ145" s="5"/>
+      <c r="AR145" s="5"/>
+      <c r="AS145" s="5"/>
+      <c r="AT145" s="5"/>
+      <c r="AU145" s="5"/>
+      <c r="AV145" s="5"/>
+      <c r="AW145" s="5"/>
+      <c r="AX145" s="5"/>
+      <c r="AY145" s="5"/>
+      <c r="AZ145" s="5"/>
+      <c r="BA145" s="5"/>
+      <c r="BB145" s="5"/>
+      <c r="BC145" s="5"/>
+      <c r="BD145" s="5"/>
+      <c r="BE145" s="5"/>
+      <c r="BF145" s="5"/>
+      <c r="BG145" s="5"/>
+      <c r="BH145" s="5"/>
+      <c r="BI145" s="5"/>
+      <c r="BJ145" s="5"/>
+      <c r="BK145" s="5"/>
+      <c r="BL145" s="5"/>
+      <c r="BM145" s="5"/>
+      <c r="BN145" s="5"/>
+      <c r="BO145" s="5"/>
+      <c r="BP145" s="5"/>
+      <c r="BQ145" s="5"/>
+      <c r="BR145" s="5"/>
+      <c r="BS145" s="5"/>
+      <c r="BT145" s="5"/>
+      <c r="BU145" s="5"/>
+      <c r="BV145" s="5"/>
+      <c r="BW145" s="5"/>
+      <c r="BX145" s="5"/>
+      <c r="BY145" s="5"/>
+      <c r="BZ145" s="5"/>
+      <c r="CA145" s="5"/>
+      <c r="CB145" s="5"/>
+      <c r="CC145" s="5"/>
+      <c r="CD145" s="5"/>
+      <c r="CE145" s="5"/>
+      <c r="CF145" s="5"/>
+      <c r="CG145" s="5"/>
+      <c r="CH145" s="5"/>
+      <c r="CI145" s="5"/>
+      <c r="CJ145" s="5"/>
+      <c r="CK145" s="5"/>
+      <c r="CL145" s="5"/>
+      <c r="CM145" s="5"/>
+      <c r="CN145" s="5"/>
+      <c r="CO145" s="5"/>
+      <c r="CP145" s="5"/>
+      <c r="CQ145" s="5"/>
+      <c r="CR145" s="5"/>
+      <c r="CS145" s="5"/>
+      <c r="CT145" s="5"/>
+      <c r="CU145" s="5"/>
+      <c r="CV145" s="5"/>
+      <c r="CW145" s="5"/>
+      <c r="CX145" s="5"/>
+      <c r="CY145" s="5"/>
+      <c r="CZ145" s="5"/>
+      <c r="DA145" s="5"/>
+      <c r="DB145" s="5"/>
+      <c r="DC145" s="5"/>
+      <c r="DD145" s="5"/>
+      <c r="DE145" s="5"/>
+      <c r="DF145" s="5"/>
+      <c r="DG145" s="5"/>
+      <c r="DH145" s="5"/>
+      <c r="DI145" s="5"/>
+      <c r="DJ145" s="5"/>
+      <c r="DK145" s="5"/>
+      <c r="DL145" s="5"/>
+      <c r="DM145" s="5"/>
+      <c r="DN145" s="5"/>
+      <c r="DO145" s="5"/>
+      <c r="DP145" s="5"/>
+      <c r="DQ145" s="5"/>
+      <c r="DR145" s="5"/>
+      <c r="DS145" s="5"/>
+    </row>
+    <row r="146" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="C146" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="E146" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="I146" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="J146" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K146" s="4">
+        <v>28792</v>
+      </c>
+      <c r="L146" s="95"/>
+      <c r="M146" s="5"/>
+      <c r="N146" s="5"/>
+      <c r="O146" s="5"/>
+      <c r="P146" s="5"/>
+      <c r="Q146" s="5"/>
+      <c r="R146" s="5"/>
+      <c r="S146" s="5"/>
+      <c r="T146" s="5"/>
+      <c r="U146" s="5"/>
+      <c r="V146" s="5"/>
+      <c r="W146" s="5"/>
+      <c r="X146" s="5"/>
+      <c r="Y146" s="5"/>
+      <c r="Z146" s="5"/>
+      <c r="AA146" s="5"/>
+      <c r="AB146" s="5"/>
+      <c r="AC146" s="5"/>
+      <c r="AD146" s="5"/>
+      <c r="AE146" s="5"/>
+      <c r="AF146" s="5"/>
+      <c r="AG146" s="5"/>
+      <c r="AH146" s="5"/>
+      <c r="AI146" s="5"/>
+      <c r="AJ146" s="5"/>
+      <c r="AK146" s="5"/>
+      <c r="AL146" s="5"/>
+      <c r="AM146" s="5"/>
+      <c r="AN146" s="5"/>
+      <c r="AO146" s="5"/>
+      <c r="AP146" s="5"/>
+      <c r="AQ146" s="5"/>
+      <c r="AR146" s="5"/>
+      <c r="AS146" s="5"/>
+      <c r="AT146" s="5"/>
+      <c r="AU146" s="5"/>
+      <c r="AV146" s="5"/>
+      <c r="AW146" s="5"/>
+      <c r="AX146" s="5"/>
+      <c r="AY146" s="5"/>
+      <c r="AZ146" s="5"/>
+      <c r="BA146" s="5"/>
+      <c r="BB146" s="5"/>
+      <c r="BC146" s="5"/>
+      <c r="BD146" s="5"/>
+      <c r="BE146" s="5"/>
+      <c r="BF146" s="5"/>
+      <c r="BG146" s="5"/>
+      <c r="BH146" s="5"/>
+      <c r="BI146" s="5"/>
+      <c r="BJ146" s="5"/>
+      <c r="BK146" s="5"/>
+      <c r="BL146" s="5"/>
+      <c r="BM146" s="5"/>
+      <c r="BN146" s="5"/>
+      <c r="BO146" s="5"/>
+      <c r="BP146" s="5"/>
+      <c r="BQ146" s="5"/>
+      <c r="BR146" s="5"/>
+      <c r="BS146" s="5"/>
+      <c r="BT146" s="5"/>
+      <c r="BU146" s="5"/>
+      <c r="BV146" s="5"/>
+      <c r="BW146" s="5"/>
+      <c r="BX146" s="5"/>
+      <c r="BY146" s="5"/>
+      <c r="BZ146" s="5"/>
+      <c r="CA146" s="5"/>
+      <c r="CB146" s="5"/>
+      <c r="CC146" s="5"/>
+      <c r="CD146" s="5"/>
+      <c r="CE146" s="5"/>
+      <c r="CF146" s="5"/>
+      <c r="CG146" s="5"/>
+      <c r="CH146" s="5"/>
+      <c r="CI146" s="5"/>
+      <c r="CJ146" s="5"/>
+      <c r="CK146" s="5"/>
+      <c r="CL146" s="5"/>
+      <c r="CM146" s="5"/>
+      <c r="CN146" s="5"/>
+      <c r="CO146" s="5"/>
+      <c r="CP146" s="5"/>
+      <c r="CQ146" s="5"/>
+      <c r="CR146" s="5"/>
+      <c r="CS146" s="5"/>
+      <c r="CT146" s="5"/>
+      <c r="CU146" s="5"/>
+      <c r="CV146" s="5"/>
+      <c r="CW146" s="5"/>
+      <c r="CX146" s="5"/>
+      <c r="CY146" s="5"/>
+      <c r="CZ146" s="5"/>
+      <c r="DA146" s="5"/>
+      <c r="DB146" s="5"/>
+      <c r="DC146" s="5"/>
+      <c r="DD146" s="5"/>
+      <c r="DE146" s="5"/>
+      <c r="DF146" s="5"/>
+      <c r="DG146" s="5"/>
+      <c r="DH146" s="5"/>
+      <c r="DI146" s="5"/>
+      <c r="DJ146" s="5"/>
+      <c r="DK146" s="5"/>
+      <c r="DL146" s="5"/>
+      <c r="DM146" s="5"/>
+      <c r="DN146" s="5"/>
+      <c r="DO146" s="5"/>
+      <c r="DP146" s="5"/>
+      <c r="DQ146" s="5"/>
+      <c r="DR146" s="5"/>
+      <c r="DS146" s="5"/>
+    </row>
+    <row r="147" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B147" s="52" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C147" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147" s="52" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E147" s="86" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F147" s="52" t="s">
+        <v>359</v>
+      </c>
+      <c r="G147" s="52" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H147" s="52" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I147" s="52" t="s">
+        <v>424</v>
+      </c>
+      <c r="J147" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K147" s="52">
+        <v>28752</v>
+      </c>
+      <c r="L147" s="99"/>
+    </row>
+    <row r="148" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="G148" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H148" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="I148" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="J148" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K148" s="16">
+        <v>28146</v>
+      </c>
+      <c r="L148" s="95"/>
+      <c r="M148" s="5"/>
+      <c r="N148" s="5"/>
+      <c r="O148" s="5"/>
+      <c r="P148" s="5"/>
+      <c r="Q148" s="5"/>
+      <c r="R148" s="5"/>
+      <c r="S148" s="5"/>
+      <c r="T148" s="5"/>
+      <c r="U148" s="5"/>
+      <c r="V148" s="5"/>
+      <c r="W148" s="5"/>
+      <c r="X148" s="5"/>
+      <c r="Y148" s="5"/>
+      <c r="Z148" s="5"/>
+      <c r="AA148" s="5"/>
+      <c r="AB148" s="5"/>
+      <c r="AC148" s="5"/>
+      <c r="AD148" s="5"/>
+      <c r="AE148" s="5"/>
+      <c r="AF148" s="5"/>
+      <c r="AG148" s="5"/>
+      <c r="AH148" s="5"/>
+      <c r="AI148" s="5"/>
+      <c r="AJ148" s="5"/>
+      <c r="AK148" s="5"/>
+      <c r="AL148" s="5"/>
+      <c r="AM148" s="5"/>
+      <c r="AN148" s="5"/>
+      <c r="AO148" s="5"/>
+      <c r="AP148" s="5"/>
+      <c r="AQ148" s="5"/>
+      <c r="AR148" s="5"/>
+      <c r="AS148" s="5"/>
+      <c r="AT148" s="5"/>
+      <c r="AU148" s="5"/>
+      <c r="AV148" s="5"/>
+      <c r="AW148" s="5"/>
+      <c r="AX148" s="5"/>
+      <c r="AY148" s="5"/>
+      <c r="AZ148" s="5"/>
+      <c r="BA148" s="5"/>
+      <c r="BB148" s="5"/>
+      <c r="BC148" s="5"/>
+      <c r="BD148" s="5"/>
+      <c r="BE148" s="5"/>
+      <c r="BF148" s="5"/>
+      <c r="BG148" s="5"/>
+      <c r="BH148" s="5"/>
+      <c r="BI148" s="5"/>
+      <c r="BJ148" s="5"/>
+      <c r="BK148" s="5"/>
+      <c r="BL148" s="5"/>
+      <c r="BM148" s="5"/>
+      <c r="BN148" s="5"/>
+      <c r="BO148" s="5"/>
+      <c r="BP148" s="5"/>
+      <c r="BQ148" s="5"/>
+      <c r="BR148" s="5"/>
+      <c r="BS148" s="5"/>
+      <c r="BT148" s="5"/>
+      <c r="BU148" s="5"/>
+      <c r="BV148" s="5"/>
+      <c r="BW148" s="5"/>
+      <c r="BX148" s="5"/>
+      <c r="BY148" s="5"/>
+      <c r="BZ148" s="5"/>
+      <c r="CA148" s="5"/>
+      <c r="CB148" s="5"/>
+      <c r="CC148" s="5"/>
+      <c r="CD148" s="5"/>
+      <c r="CE148" s="5"/>
+      <c r="CF148" s="5"/>
+      <c r="CG148" s="5"/>
+      <c r="CH148" s="5"/>
+      <c r="CI148" s="5"/>
+      <c r="CJ148" s="5"/>
+      <c r="CK148" s="5"/>
+      <c r="CL148" s="5"/>
+      <c r="CM148" s="5"/>
+      <c r="CN148" s="5"/>
+      <c r="CO148" s="5"/>
+      <c r="CP148" s="5"/>
+      <c r="CQ148" s="5"/>
+      <c r="CR148" s="5"/>
+      <c r="CS148" s="5"/>
+      <c r="CT148" s="5"/>
+      <c r="CU148" s="5"/>
+      <c r="CV148" s="5"/>
+      <c r="CW148" s="5"/>
+      <c r="CX148" s="5"/>
+      <c r="CY148" s="5"/>
+      <c r="CZ148" s="5"/>
+      <c r="DA148" s="5"/>
+      <c r="DB148" s="5"/>
+      <c r="DC148" s="5"/>
+      <c r="DD148" s="5"/>
+      <c r="DE148" s="5"/>
+      <c r="DF148" s="5"/>
+      <c r="DG148" s="5"/>
+      <c r="DH148" s="5"/>
+      <c r="DI148" s="5"/>
+      <c r="DJ148" s="5"/>
+      <c r="DK148" s="5"/>
+      <c r="DL148" s="5"/>
+      <c r="DM148" s="5"/>
+      <c r="DN148" s="5"/>
+      <c r="DO148" s="5"/>
+      <c r="DP148" s="5"/>
+      <c r="DQ148" s="5"/>
+      <c r="DR148" s="5"/>
+      <c r="DS148" s="5"/>
+    </row>
+    <row r="149" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="H149" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="I149" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="J149" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K149" s="10">
+        <v>28054</v>
+      </c>
+      <c r="L149" s="95"/>
+      <c r="M149" s="5"/>
+      <c r="N149" s="5"/>
+      <c r="O149" s="5"/>
+      <c r="P149" s="5"/>
+      <c r="Q149" s="5"/>
+      <c r="R149" s="5"/>
+      <c r="S149" s="5"/>
+      <c r="T149" s="5"/>
+      <c r="U149" s="5"/>
+      <c r="V149" s="5"/>
+      <c r="W149" s="5"/>
+      <c r="X149" s="5"/>
+      <c r="Y149" s="5"/>
+      <c r="Z149" s="5"/>
+      <c r="AA149" s="5"/>
+      <c r="AB149" s="5"/>
+      <c r="AC149" s="5"/>
+      <c r="AD149" s="5"/>
+      <c r="AE149" s="5"/>
+      <c r="AF149" s="5"/>
+      <c r="AG149" s="5"/>
+      <c r="AH149" s="5"/>
+      <c r="AI149" s="5"/>
+      <c r="AJ149" s="5"/>
+      <c r="AK149" s="5"/>
+      <c r="AL149" s="5"/>
+      <c r="AM149" s="5"/>
+      <c r="AN149" s="5"/>
+      <c r="AO149" s="5"/>
+      <c r="AP149" s="5"/>
+      <c r="AQ149" s="5"/>
+      <c r="AR149" s="5"/>
+      <c r="AS149" s="5"/>
+      <c r="AT149" s="5"/>
+      <c r="AU149" s="5"/>
+      <c r="AV149" s="5"/>
+      <c r="AW149" s="5"/>
+      <c r="AX149" s="5"/>
+      <c r="AY149" s="5"/>
+      <c r="AZ149" s="5"/>
+      <c r="BA149" s="5"/>
+      <c r="BB149" s="5"/>
+      <c r="BC149" s="5"/>
+      <c r="BD149" s="5"/>
+      <c r="BE149" s="5"/>
+      <c r="BF149" s="5"/>
+      <c r="BG149" s="5"/>
+      <c r="BH149" s="5"/>
+      <c r="BI149" s="5"/>
+      <c r="BJ149" s="5"/>
+      <c r="BK149" s="5"/>
+      <c r="BL149" s="5"/>
+      <c r="BM149" s="5"/>
+      <c r="BN149" s="5"/>
+      <c r="BO149" s="5"/>
+      <c r="BP149" s="5"/>
+      <c r="BQ149" s="5"/>
+      <c r="BR149" s="5"/>
+      <c r="BS149" s="5"/>
+      <c r="BT149" s="5"/>
+      <c r="BU149" s="5"/>
+      <c r="BV149" s="5"/>
+      <c r="BW149" s="5"/>
+      <c r="BX149" s="5"/>
+      <c r="BY149" s="5"/>
+      <c r="BZ149" s="5"/>
+      <c r="CA149" s="5"/>
+      <c r="CB149" s="5"/>
+      <c r="CC149" s="5"/>
+      <c r="CD149" s="5"/>
+      <c r="CE149" s="5"/>
+      <c r="CF149" s="5"/>
+      <c r="CG149" s="5"/>
+      <c r="CH149" s="5"/>
+      <c r="CI149" s="5"/>
+      <c r="CJ149" s="5"/>
+      <c r="CK149" s="5"/>
+      <c r="CL149" s="5"/>
+      <c r="CM149" s="5"/>
+      <c r="CN149" s="5"/>
+      <c r="CO149" s="5"/>
+      <c r="CP149" s="5"/>
+      <c r="CQ149" s="5"/>
+      <c r="CR149" s="5"/>
+      <c r="CS149" s="5"/>
+      <c r="CT149" s="5"/>
+      <c r="CU149" s="5"/>
+      <c r="CV149" s="5"/>
+      <c r="CW149" s="5"/>
+      <c r="CX149" s="5"/>
+      <c r="CY149" s="5"/>
+      <c r="CZ149" s="5"/>
+      <c r="DA149" s="5"/>
+      <c r="DB149" s="5"/>
+      <c r="DC149" s="5"/>
+      <c r="DD149" s="5"/>
+      <c r="DE149" s="5"/>
+      <c r="DF149" s="5"/>
+      <c r="DG149" s="5"/>
+      <c r="DH149" s="5"/>
+      <c r="DI149" s="5"/>
+      <c r="DJ149" s="5"/>
+      <c r="DK149" s="5"/>
+      <c r="DL149" s="5"/>
+      <c r="DM149" s="5"/>
+      <c r="DN149" s="5"/>
+      <c r="DO149" s="5"/>
+      <c r="DP149" s="5"/>
+      <c r="DQ149" s="5"/>
+      <c r="DR149" s="5"/>
+      <c r="DS149" s="5"/>
+    </row>
+    <row r="150" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A150" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C150" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D150" s="44" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E150" s="51" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F150" s="44" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G150" s="44" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H150" s="44" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I150" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="J150" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K150" s="44">
+        <v>27834</v>
+      </c>
+    </row>
+    <row r="151" spans="1:123" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A151" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="B151" s="45" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C151" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D151" s="44" t="s">
+        <v>328</v>
+      </c>
+      <c r="E151" s="44" t="s">
+        <v>873</v>
+      </c>
+      <c r="F151" s="44" t="s">
+        <v>874</v>
+      </c>
+      <c r="G151" s="44"/>
+      <c r="H151" s="44" t="s">
+        <v>875</v>
+      </c>
+      <c r="I151" s="44" t="s">
+        <v>333</v>
+      </c>
+      <c r="J151" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K151" s="44">
+        <v>28472</v>
+      </c>
+      <c r="L151" s="94"/>
+      <c r="M151" s="3"/>
+      <c r="N151" s="3"/>
+      <c r="O151" s="3"/>
+      <c r="P151" s="3"/>
+      <c r="Q151" s="3"/>
+      <c r="R151" s="3"/>
+      <c r="S151" s="3"/>
+      <c r="T151" s="3"/>
+      <c r="U151" s="3"/>
+      <c r="V151" s="3"/>
+      <c r="W151" s="3"/>
+      <c r="X151" s="3"/>
+      <c r="Y151" s="3"/>
+      <c r="Z151" s="3"/>
+      <c r="AA151" s="3"/>
+      <c r="AB151" s="3"/>
+      <c r="AC151" s="3"/>
+      <c r="AD151" s="3"/>
+      <c r="AE151" s="3"/>
+      <c r="AF151" s="3"/>
+      <c r="AG151" s="3"/>
+      <c r="AH151" s="3"/>
+      <c r="AI151" s="3"/>
+      <c r="AJ151" s="3"/>
+      <c r="AK151" s="3"/>
+      <c r="AL151" s="3"/>
+      <c r="AM151" s="3"/>
+      <c r="AN151" s="3"/>
+      <c r="AO151" s="3"/>
+      <c r="AP151" s="3"/>
+      <c r="AQ151" s="3"/>
+      <c r="AR151" s="3"/>
+      <c r="AS151" s="3"/>
+      <c r="AT151" s="3"/>
+      <c r="AU151" s="3"/>
+      <c r="AV151" s="3"/>
+      <c r="AW151" s="3"/>
+      <c r="AX151" s="3"/>
+      <c r="AY151" s="3"/>
+      <c r="AZ151" s="3"/>
+      <c r="BA151" s="3"/>
+      <c r="BB151" s="3"/>
+      <c r="BC151" s="3"/>
+      <c r="BD151" s="3"/>
+      <c r="BE151" s="3"/>
+      <c r="BF151" s="3"/>
+      <c r="BG151" s="3"/>
+      <c r="BH151" s="3"/>
+      <c r="BI151" s="3"/>
+      <c r="BJ151" s="3"/>
+      <c r="BK151" s="3"/>
+      <c r="BL151" s="3"/>
+      <c r="BM151" s="3"/>
+      <c r="BN151" s="3"/>
+      <c r="BO151" s="3"/>
+      <c r="BP151" s="3"/>
+      <c r="BQ151" s="3"/>
+      <c r="BR151" s="3"/>
+      <c r="BS151" s="3"/>
+      <c r="BT151" s="3"/>
+      <c r="BU151" s="3"/>
+      <c r="BV151" s="3"/>
+      <c r="BW151" s="3"/>
+      <c r="BX151" s="3"/>
+      <c r="BY151" s="3"/>
+      <c r="BZ151" s="3"/>
+      <c r="CA151" s="3"/>
+      <c r="CB151" s="3"/>
+      <c r="CC151" s="3"/>
+      <c r="CD151" s="3"/>
+      <c r="CE151" s="3"/>
+      <c r="CF151" s="3"/>
+      <c r="CG151" s="3"/>
+      <c r="CH151" s="3"/>
+      <c r="CI151" s="3"/>
+      <c r="CJ151" s="3"/>
+      <c r="CK151" s="3"/>
+      <c r="CL151" s="3"/>
+      <c r="CM151" s="3"/>
+      <c r="CN151" s="3"/>
+      <c r="CO151" s="3"/>
+      <c r="CP151" s="3"/>
+      <c r="CQ151" s="3"/>
+      <c r="CR151" s="3"/>
+      <c r="CS151" s="3"/>
+      <c r="CT151" s="3"/>
+      <c r="CU151" s="3"/>
+      <c r="CV151" s="3"/>
+      <c r="CW151" s="3"/>
+      <c r="CX151" s="3"/>
+      <c r="CY151" s="3"/>
+      <c r="CZ151" s="3"/>
+      <c r="DA151" s="3"/>
+      <c r="DB151" s="3"/>
+      <c r="DC151" s="3"/>
+      <c r="DD151" s="3"/>
+      <c r="DE151" s="3"/>
+      <c r="DF151" s="3"/>
+      <c r="DG151" s="3"/>
+      <c r="DH151" s="3"/>
+      <c r="DI151" s="3"/>
+      <c r="DJ151" s="3"/>
+      <c r="DK151" s="3"/>
+      <c r="DL151" s="3"/>
+      <c r="DM151" s="3"/>
+      <c r="DN151" s="3"/>
+      <c r="DO151" s="3"/>
+      <c r="DP151" s="3"/>
+      <c r="DQ151" s="3"/>
+      <c r="DR151" s="3"/>
+      <c r="DS151" s="3"/>
+    </row>
+    <row r="152" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A152" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B152" s="52" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C152" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D152" s="44" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E152" s="51" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F152" s="44" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G152" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="H152" s="44" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I152" s="44" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J152" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K152" s="44">
+        <v>27882</v>
+      </c>
+    </row>
+    <row r="153" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="E153" s="23" t="s">
+        <v>595</v>
+      </c>
+      <c r="F153" s="28" t="s">
+        <v>366</v>
+      </c>
+      <c r="G153" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H153" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J153" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K153" s="13">
+        <v>28202</v>
+      </c>
+      <c r="L153" s="95"/>
+      <c r="M153" s="5"/>
+      <c r="N153" s="5"/>
+      <c r="O153" s="5"/>
+      <c r="P153" s="5"/>
+      <c r="Q153" s="5"/>
+      <c r="R153" s="5"/>
+      <c r="S153" s="5"/>
+      <c r="T153" s="5"/>
+      <c r="U153" s="5"/>
+      <c r="V153" s="5"/>
+      <c r="W153" s="5"/>
+      <c r="X153" s="5"/>
+      <c r="Y153" s="5"/>
+      <c r="Z153" s="5"/>
+      <c r="AA153" s="5"/>
+      <c r="AB153" s="5"/>
+      <c r="AC153" s="5"/>
+      <c r="AD153" s="5"/>
+      <c r="AE153" s="5"/>
+      <c r="AF153" s="5"/>
+      <c r="AG153" s="5"/>
+      <c r="AH153" s="5"/>
+      <c r="AI153" s="5"/>
+      <c r="AJ153" s="5"/>
+      <c r="AK153" s="5"/>
+      <c r="AL153" s="5"/>
+      <c r="AM153" s="5"/>
+      <c r="AN153" s="5"/>
+      <c r="AO153" s="5"/>
+      <c r="AP153" s="5"/>
+      <c r="AQ153" s="5"/>
+      <c r="AR153" s="5"/>
+      <c r="AS153" s="5"/>
+      <c r="AT153" s="5"/>
+      <c r="AU153" s="5"/>
+      <c r="AV153" s="5"/>
+      <c r="AW153" s="5"/>
+      <c r="AX153" s="5"/>
+      <c r="AY153" s="5"/>
+      <c r="AZ153" s="5"/>
+      <c r="BA153" s="5"/>
+      <c r="BB153" s="5"/>
+      <c r="BC153" s="5"/>
+      <c r="BD153" s="5"/>
+      <c r="BE153" s="5"/>
+      <c r="BF153" s="5"/>
+      <c r="BG153" s="5"/>
+      <c r="BH153" s="5"/>
+      <c r="BI153" s="5"/>
+      <c r="BJ153" s="5"/>
+      <c r="BK153" s="5"/>
+      <c r="BL153" s="5"/>
+      <c r="BM153" s="5"/>
+      <c r="BN153" s="5"/>
+      <c r="BO153" s="5"/>
+      <c r="BP153" s="5"/>
+      <c r="BQ153" s="5"/>
+      <c r="BR153" s="5"/>
+      <c r="BS153" s="5"/>
+      <c r="BT153" s="5"/>
+      <c r="BU153" s="5"/>
+      <c r="BV153" s="5"/>
+      <c r="BW153" s="5"/>
+      <c r="BX153" s="5"/>
+      <c r="BY153" s="5"/>
+      <c r="BZ153" s="5"/>
+      <c r="CA153" s="5"/>
+      <c r="CB153" s="5"/>
+      <c r="CC153" s="5"/>
+      <c r="CD153" s="5"/>
+      <c r="CE153" s="5"/>
+      <c r="CF153" s="5"/>
+      <c r="CG153" s="5"/>
+      <c r="CH153" s="5"/>
+      <c r="CI153" s="5"/>
+      <c r="CJ153" s="5"/>
+      <c r="CK153" s="5"/>
+      <c r="CL153" s="5"/>
+      <c r="CM153" s="5"/>
+      <c r="CN153" s="5"/>
+      <c r="CO153" s="5"/>
+      <c r="CP153" s="5"/>
+      <c r="CQ153" s="5"/>
+      <c r="CR153" s="5"/>
+      <c r="CS153" s="5"/>
+      <c r="CT153" s="5"/>
+      <c r="CU153" s="5"/>
+      <c r="CV153" s="5"/>
+      <c r="CW153" s="5"/>
+      <c r="CX153" s="5"/>
+      <c r="CY153" s="5"/>
+      <c r="CZ153" s="5"/>
+      <c r="DA153" s="5"/>
+      <c r="DB153" s="5"/>
+      <c r="DC153" s="5"/>
+      <c r="DD153" s="5"/>
+      <c r="DE153" s="5"/>
+      <c r="DF153" s="5"/>
+      <c r="DG153" s="5"/>
+      <c r="DH153" s="5"/>
+      <c r="DI153" s="5"/>
+      <c r="DJ153" s="5"/>
+      <c r="DK153" s="5"/>
+      <c r="DL153" s="5"/>
+      <c r="DM153" s="5"/>
+      <c r="DN153" s="5"/>
+      <c r="DO153" s="5"/>
+      <c r="DP153" s="5"/>
+      <c r="DQ153" s="5"/>
+      <c r="DR153" s="5"/>
+      <c r="DS153" s="5"/>
+    </row>
+    <row r="154" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="I154" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="J154" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K154" s="10">
+        <v>28608</v>
+      </c>
+      <c r="L154" s="95"/>
+      <c r="M154" s="5"/>
+      <c r="N154" s="5"/>
+      <c r="O154" s="5"/>
+      <c r="P154" s="5"/>
+      <c r="Q154" s="5"/>
+      <c r="R154" s="5"/>
+      <c r="S154" s="5"/>
+      <c r="T154" s="5"/>
+      <c r="U154" s="5"/>
+      <c r="V154" s="5"/>
+      <c r="W154" s="5"/>
+      <c r="X154" s="5"/>
+      <c r="Y154" s="5"/>
+      <c r="Z154" s="5"/>
+      <c r="AA154" s="5"/>
+      <c r="AB154" s="5"/>
+      <c r="AC154" s="5"/>
+      <c r="AD154" s="5"/>
+      <c r="AE154" s="5"/>
+      <c r="AF154" s="5"/>
+      <c r="AG154" s="5"/>
+      <c r="AH154" s="5"/>
+      <c r="AI154" s="5"/>
+      <c r="AJ154" s="5"/>
+      <c r="AK154" s="5"/>
+      <c r="AL154" s="5"/>
+      <c r="AM154" s="5"/>
+      <c r="AN154" s="5"/>
+      <c r="AO154" s="5"/>
+      <c r="AP154" s="5"/>
+      <c r="AQ154" s="5"/>
+      <c r="AR154" s="5"/>
+      <c r="AS154" s="5"/>
+      <c r="AT154" s="5"/>
+      <c r="AU154" s="5"/>
+      <c r="AV154" s="5"/>
+      <c r="AW154" s="5"/>
+      <c r="AX154" s="5"/>
+      <c r="AY154" s="5"/>
+      <c r="AZ154" s="5"/>
+      <c r="BA154" s="5"/>
+      <c r="BB154" s="5"/>
+      <c r="BC154" s="5"/>
+      <c r="BD154" s="5"/>
+      <c r="BE154" s="5"/>
+      <c r="BF154" s="5"/>
+      <c r="BG154" s="5"/>
+      <c r="BH154" s="5"/>
+      <c r="BI154" s="5"/>
+      <c r="BJ154" s="5"/>
+      <c r="BK154" s="5"/>
+      <c r="BL154" s="5"/>
+      <c r="BM154" s="5"/>
+      <c r="BN154" s="5"/>
+      <c r="BO154" s="5"/>
+      <c r="BP154" s="5"/>
+      <c r="BQ154" s="5"/>
+      <c r="BR154" s="5"/>
+      <c r="BS154" s="5"/>
+      <c r="BT154" s="5"/>
+      <c r="BU154" s="5"/>
+      <c r="BV154" s="5"/>
+      <c r="BW154" s="5"/>
+      <c r="BX154" s="5"/>
+      <c r="BY154" s="5"/>
+      <c r="BZ154" s="5"/>
+      <c r="CA154" s="5"/>
+      <c r="CB154" s="5"/>
+      <c r="CC154" s="5"/>
+      <c r="CD154" s="5"/>
+      <c r="CE154" s="5"/>
+      <c r="CF154" s="5"/>
+      <c r="CG154" s="5"/>
+      <c r="CH154" s="5"/>
+      <c r="CI154" s="5"/>
+      <c r="CJ154" s="5"/>
+      <c r="CK154" s="5"/>
+      <c r="CL154" s="5"/>
+      <c r="CM154" s="5"/>
+      <c r="CN154" s="5"/>
+      <c r="CO154" s="5"/>
+      <c r="CP154" s="5"/>
+      <c r="CQ154" s="5"/>
+      <c r="CR154" s="5"/>
+      <c r="CS154" s="5"/>
+      <c r="CT154" s="5"/>
+      <c r="CU154" s="5"/>
+      <c r="CV154" s="5"/>
+      <c r="CW154" s="5"/>
+      <c r="CX154" s="5"/>
+      <c r="CY154" s="5"/>
+      <c r="CZ154" s="5"/>
+      <c r="DA154" s="5"/>
+      <c r="DB154" s="5"/>
+      <c r="DC154" s="5"/>
+      <c r="DD154" s="5"/>
+      <c r="DE154" s="5"/>
+      <c r="DF154" s="5"/>
+      <c r="DG154" s="5"/>
+      <c r="DH154" s="5"/>
+      <c r="DI154" s="5"/>
+      <c r="DJ154" s="5"/>
+      <c r="DK154" s="5"/>
+      <c r="DL154" s="5"/>
+      <c r="DM154" s="5"/>
+      <c r="DN154" s="5"/>
+      <c r="DO154" s="5"/>
+      <c r="DP154" s="5"/>
+      <c r="DQ154" s="5"/>
+      <c r="DR154" s="5"/>
+      <c r="DS154" s="5"/>
+    </row>
+    <row r="155" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>606</v>
+      </c>
+      <c r="F155" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="G155" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="H155" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="I155" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K155" s="16">
+        <v>28645</v>
+      </c>
+      <c r="L155" s="95"/>
+      <c r="M155" s="5"/>
+      <c r="N155" s="5"/>
+      <c r="O155" s="5"/>
+      <c r="P155" s="5"/>
+      <c r="Q155" s="5"/>
+      <c r="R155" s="5"/>
+      <c r="S155" s="5"/>
+      <c r="T155" s="5"/>
+      <c r="U155" s="5"/>
+      <c r="V155" s="5"/>
+      <c r="W155" s="5"/>
+      <c r="X155" s="5"/>
+      <c r="Y155" s="5"/>
+      <c r="Z155" s="5"/>
+      <c r="AA155" s="5"/>
+      <c r="AB155" s="5"/>
+      <c r="AC155" s="5"/>
+      <c r="AD155" s="5"/>
+      <c r="AE155" s="5"/>
+      <c r="AF155" s="5"/>
+      <c r="AG155" s="5"/>
+      <c r="AH155" s="5"/>
+      <c r="AI155" s="5"/>
+      <c r="AJ155" s="5"/>
+      <c r="AK155" s="5"/>
+      <c r="AL155" s="5"/>
+      <c r="AM155" s="5"/>
+      <c r="AN155" s="5"/>
+      <c r="AO155" s="5"/>
+      <c r="AP155" s="5"/>
+      <c r="AQ155" s="5"/>
+      <c r="AR155" s="5"/>
+      <c r="AS155" s="5"/>
+      <c r="AT155" s="5"/>
+      <c r="AU155" s="5"/>
+      <c r="AV155" s="5"/>
+      <c r="AW155" s="5"/>
+      <c r="AX155" s="5"/>
+      <c r="AY155" s="5"/>
+      <c r="AZ155" s="5"/>
+      <c r="BA155" s="5"/>
+      <c r="BB155" s="5"/>
+      <c r="BC155" s="5"/>
+      <c r="BD155" s="5"/>
+      <c r="BE155" s="5"/>
+      <c r="BF155" s="5"/>
+      <c r="BG155" s="5"/>
+      <c r="BH155" s="5"/>
+      <c r="BI155" s="5"/>
+      <c r="BJ155" s="5"/>
+      <c r="BK155" s="5"/>
+      <c r="BL155" s="5"/>
+      <c r="BM155" s="5"/>
+      <c r="BN155" s="5"/>
+      <c r="BO155" s="5"/>
+      <c r="BP155" s="5"/>
+      <c r="BQ155" s="5"/>
+      <c r="BR155" s="5"/>
+      <c r="BS155" s="5"/>
+      <c r="BT155" s="5"/>
+      <c r="BU155" s="5"/>
+      <c r="BV155" s="5"/>
+      <c r="BW155" s="5"/>
+      <c r="BX155" s="5"/>
+      <c r="BY155" s="5"/>
+      <c r="BZ155" s="5"/>
+      <c r="CA155" s="5"/>
+      <c r="CB155" s="5"/>
+      <c r="CC155" s="5"/>
+      <c r="CD155" s="5"/>
+      <c r="CE155" s="5"/>
+      <c r="CF155" s="5"/>
+      <c r="CG155" s="5"/>
+      <c r="CH155" s="5"/>
+      <c r="CI155" s="5"/>
+      <c r="CJ155" s="5"/>
+      <c r="CK155" s="5"/>
+      <c r="CL155" s="5"/>
+      <c r="CM155" s="5"/>
+      <c r="CN155" s="5"/>
+      <c r="CO155" s="5"/>
+      <c r="CP155" s="5"/>
+      <c r="CQ155" s="5"/>
+      <c r="CR155" s="5"/>
+      <c r="CS155" s="5"/>
+      <c r="CT155" s="5"/>
+      <c r="CU155" s="5"/>
+      <c r="CV155" s="5"/>
+      <c r="CW155" s="5"/>
+      <c r="CX155" s="5"/>
+      <c r="CY155" s="5"/>
+      <c r="CZ155" s="5"/>
+      <c r="DA155" s="5"/>
+      <c r="DB155" s="5"/>
+      <c r="DC155" s="5"/>
+      <c r="DD155" s="5"/>
+      <c r="DE155" s="5"/>
+      <c r="DF155" s="5"/>
+      <c r="DG155" s="5"/>
+      <c r="DH155" s="5"/>
+      <c r="DI155" s="5"/>
+      <c r="DJ155" s="5"/>
+      <c r="DK155" s="5"/>
+      <c r="DL155" s="5"/>
+      <c r="DM155" s="5"/>
+      <c r="DN155" s="5"/>
+      <c r="DO155" s="5"/>
+      <c r="DP155" s="5"/>
+      <c r="DQ155" s="5"/>
+      <c r="DR155" s="5"/>
+      <c r="DS155" s="5"/>
+    </row>
+    <row r="156" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A156" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B156" s="52" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C156" s="44" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D156" s="44" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E156" s="61" t="s">
+        <v>952</v>
+      </c>
+      <c r="F156" s="44" t="s">
+        <v>556</v>
+      </c>
+      <c r="G156" s="44" t="s">
+        <v>953</v>
+      </c>
+      <c r="H156" s="44" t="s">
+        <v>557</v>
+      </c>
+      <c r="I156" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="J156" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K156" s="44">
+        <v>27260</v>
+      </c>
+    </row>
+    <row r="157" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A157" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B157" s="52" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C157" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D157" s="44" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E157" s="44" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F157" s="44" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G157" s="44"/>
+      <c r="H157" s="44" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I157" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="J157" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K157" s="44">
+        <v>27262</v>
+      </c>
+    </row>
+    <row r="158" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B158" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="C158" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D158" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>612</v>
+      </c>
+      <c r="F158" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G158" s="15"/>
+      <c r="H158" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="I158" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="J158" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K158" s="15">
+        <v>28215</v>
+      </c>
+      <c r="L158" s="95"/>
+      <c r="M158" s="5"/>
+      <c r="N158" s="5"/>
+      <c r="O158" s="5"/>
+      <c r="P158" s="5"/>
+      <c r="Q158" s="5"/>
+      <c r="R158" s="5"/>
+      <c r="S158" s="5"/>
+      <c r="T158" s="5"/>
+      <c r="U158" s="5"/>
+      <c r="V158" s="5"/>
+      <c r="W158" s="5"/>
+      <c r="X158" s="5"/>
+      <c r="Y158" s="5"/>
+      <c r="Z158" s="5"/>
+      <c r="AA158" s="5"/>
+      <c r="AB158" s="5"/>
+      <c r="AC158" s="5"/>
+      <c r="AD158" s="5"/>
+      <c r="AE158" s="5"/>
+      <c r="AF158" s="5"/>
+      <c r="AG158" s="5"/>
+      <c r="AH158" s="5"/>
+      <c r="AI158" s="5"/>
+      <c r="AJ158" s="5"/>
+      <c r="AK158" s="5"/>
+      <c r="AL158" s="5"/>
+      <c r="AM158" s="5"/>
+      <c r="AN158" s="5"/>
+      <c r="AO158" s="5"/>
+      <c r="AP158" s="5"/>
+      <c r="AQ158" s="5"/>
+      <c r="AR158" s="5"/>
+      <c r="AS158" s="5"/>
+      <c r="AT158" s="5"/>
+      <c r="AU158" s="5"/>
+      <c r="AV158" s="5"/>
+      <c r="AW158" s="5"/>
+      <c r="AX158" s="5"/>
+      <c r="AY158" s="5"/>
+      <c r="AZ158" s="5"/>
+      <c r="BA158" s="5"/>
+      <c r="BB158" s="5"/>
+      <c r="BC158" s="5"/>
+      <c r="BD158" s="5"/>
+      <c r="BE158" s="5"/>
+      <c r="BF158" s="5"/>
+      <c r="BG158" s="5"/>
+      <c r="BH158" s="5"/>
+      <c r="BI158" s="5"/>
+      <c r="BJ158" s="5"/>
+      <c r="BK158" s="5"/>
+      <c r="BL158" s="5"/>
+      <c r="BM158" s="5"/>
+      <c r="BN158" s="5"/>
+      <c r="BO158" s="5"/>
+      <c r="BP158" s="5"/>
+      <c r="BQ158" s="5"/>
+      <c r="BR158" s="5"/>
+      <c r="BS158" s="5"/>
+      <c r="BT158" s="5"/>
+      <c r="BU158" s="5"/>
+      <c r="BV158" s="5"/>
+      <c r="BW158" s="5"/>
+      <c r="BX158" s="5"/>
+      <c r="BY158" s="5"/>
+      <c r="BZ158" s="5"/>
+      <c r="CA158" s="5"/>
+      <c r="CB158" s="5"/>
+      <c r="CC158" s="5"/>
+      <c r="CD158" s="5"/>
+      <c r="CE158" s="5"/>
+      <c r="CF158" s="5"/>
+      <c r="CG158" s="5"/>
+      <c r="CH158" s="5"/>
+      <c r="CI158" s="5"/>
+      <c r="CJ158" s="5"/>
+      <c r="CK158" s="5"/>
+      <c r="CL158" s="5"/>
+      <c r="CM158" s="5"/>
+      <c r="CN158" s="5"/>
+      <c r="CO158" s="5"/>
+      <c r="CP158" s="5"/>
+      <c r="CQ158" s="5"/>
+      <c r="CR158" s="5"/>
+      <c r="CS158" s="5"/>
+      <c r="CT158" s="5"/>
+      <c r="CU158" s="5"/>
+      <c r="CV158" s="5"/>
+      <c r="CW158" s="5"/>
+      <c r="CX158" s="5"/>
+      <c r="CY158" s="5"/>
+      <c r="CZ158" s="5"/>
+      <c r="DA158" s="5"/>
+      <c r="DB158" s="5"/>
+      <c r="DC158" s="5"/>
+      <c r="DD158" s="5"/>
+      <c r="DE158" s="5"/>
+      <c r="DF158" s="5"/>
+      <c r="DG158" s="5"/>
+      <c r="DH158" s="5"/>
+      <c r="DI158" s="5"/>
+      <c r="DJ158" s="5"/>
+      <c r="DK158" s="5"/>
+      <c r="DL158" s="5"/>
+      <c r="DM158" s="5"/>
+      <c r="DN158" s="5"/>
+      <c r="DO158" s="5"/>
+      <c r="DP158" s="5"/>
+      <c r="DQ158" s="5"/>
+      <c r="DR158" s="5"/>
+      <c r="DS158" s="5"/>
+    </row>
+    <row r="159" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D159" s="53" t="s">
+        <v>615</v>
+      </c>
+      <c r="E159" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="F159" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G159" s="11"/>
+      <c r="H159" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="I159" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="J159" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K159" s="34">
+        <v>27910</v>
+      </c>
+      <c r="L159" s="95"/>
+      <c r="M159" s="5"/>
+      <c r="N159" s="5"/>
+      <c r="O159" s="5"/>
+      <c r="P159" s="5"/>
+      <c r="Q159" s="5"/>
+      <c r="R159" s="5"/>
+      <c r="S159" s="5"/>
+      <c r="T159" s="5"/>
+      <c r="U159" s="5"/>
+      <c r="V159" s="5"/>
+      <c r="W159" s="5"/>
+      <c r="X159" s="5"/>
+      <c r="Y159" s="5"/>
+      <c r="Z159" s="5"/>
+      <c r="AA159" s="5"/>
+      <c r="AB159" s="5"/>
+      <c r="AC159" s="5"/>
+      <c r="AD159" s="5"/>
+      <c r="AE159" s="5"/>
+      <c r="AF159" s="5"/>
+      <c r="AG159" s="5"/>
+      <c r="AH159" s="5"/>
+      <c r="AI159" s="5"/>
+      <c r="AJ159" s="5"/>
+      <c r="AK159" s="5"/>
+      <c r="AL159" s="5"/>
+      <c r="AM159" s="5"/>
+      <c r="AN159" s="5"/>
+      <c r="AO159" s="5"/>
+      <c r="AP159" s="5"/>
+      <c r="AQ159" s="5"/>
+      <c r="AR159" s="5"/>
+      <c r="AS159" s="5"/>
+      <c r="AT159" s="5"/>
+      <c r="AU159" s="5"/>
+      <c r="AV159" s="5"/>
+      <c r="AW159" s="5"/>
+      <c r="AX159" s="5"/>
+      <c r="AY159" s="5"/>
+      <c r="AZ159" s="5"/>
+      <c r="BA159" s="5"/>
+      <c r="BB159" s="5"/>
+      <c r="BC159" s="5"/>
+      <c r="BD159" s="5"/>
+      <c r="BE159" s="5"/>
+      <c r="BF159" s="5"/>
+      <c r="BG159" s="5"/>
+      <c r="BH159" s="5"/>
+      <c r="BI159" s="5"/>
+      <c r="BJ159" s="5"/>
+      <c r="BK159" s="5"/>
+      <c r="BL159" s="5"/>
+      <c r="BM159" s="5"/>
+      <c r="BN159" s="5"/>
+      <c r="BO159" s="5"/>
+      <c r="BP159" s="5"/>
+      <c r="BQ159" s="5"/>
+      <c r="BR159" s="5"/>
+      <c r="BS159" s="5"/>
+      <c r="BT159" s="5"/>
+      <c r="BU159" s="5"/>
+      <c r="BV159" s="5"/>
+      <c r="BW159" s="5"/>
+      <c r="BX159" s="5"/>
+      <c r="BY159" s="5"/>
+      <c r="BZ159" s="5"/>
+      <c r="CA159" s="5"/>
+      <c r="CB159" s="5"/>
+      <c r="CC159" s="5"/>
+      <c r="CD159" s="5"/>
+      <c r="CE159" s="5"/>
+      <c r="CF159" s="5"/>
+      <c r="CG159" s="5"/>
+      <c r="CH159" s="5"/>
+      <c r="CI159" s="5"/>
+      <c r="CJ159" s="5"/>
+      <c r="CK159" s="5"/>
+      <c r="CL159" s="5"/>
+      <c r="CM159" s="5"/>
+      <c r="CN159" s="5"/>
+      <c r="CO159" s="5"/>
+      <c r="CP159" s="5"/>
+      <c r="CQ159" s="5"/>
+      <c r="CR159" s="5"/>
+      <c r="CS159" s="5"/>
+      <c r="CT159" s="5"/>
+      <c r="CU159" s="5"/>
+      <c r="CV159" s="5"/>
+      <c r="CW159" s="5"/>
+      <c r="CX159" s="5"/>
+      <c r="CY159" s="5"/>
+      <c r="CZ159" s="5"/>
+      <c r="DA159" s="5"/>
+      <c r="DB159" s="5"/>
+      <c r="DC159" s="5"/>
+      <c r="DD159" s="5"/>
+      <c r="DE159" s="5"/>
+      <c r="DF159" s="5"/>
+      <c r="DG159" s="5"/>
+      <c r="DH159" s="5"/>
+      <c r="DI159" s="5"/>
+      <c r="DJ159" s="5"/>
+      <c r="DK159" s="5"/>
+      <c r="DL159" s="5"/>
+      <c r="DM159" s="5"/>
+      <c r="DN159" s="5"/>
+      <c r="DO159" s="5"/>
+      <c r="DP159" s="5"/>
+      <c r="DQ159" s="5"/>
+      <c r="DR159" s="5"/>
+      <c r="DS159" s="5"/>
+    </row>
+    <row r="160" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>621</v>
+      </c>
+      <c r="F160" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="G160" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H160" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="I160" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="J160" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K160" s="16">
+        <v>27103</v>
+      </c>
+    </row>
+    <row r="161" spans="1:123" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B161" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="F161" s="30" t="s">
+        <v>627</v>
+      </c>
+      <c r="G161" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="I161" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="J161" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K161" s="4">
+        <v>27804</v>
+      </c>
+    </row>
+    <row r="162" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B162" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="G162" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H162" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="I162" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K162" s="15">
+        <v>28204</v>
+      </c>
+      <c r="L162" s="95"/>
+      <c r="M162" s="5"/>
+      <c r="N162" s="5"/>
+      <c r="O162" s="5"/>
+      <c r="P162" s="5"/>
+      <c r="Q162" s="5"/>
+      <c r="R162" s="5"/>
+      <c r="S162" s="5"/>
+      <c r="T162" s="5"/>
+      <c r="U162" s="5"/>
+      <c r="V162" s="5"/>
+      <c r="W162" s="5"/>
+      <c r="X162" s="5"/>
+      <c r="Y162" s="5"/>
+      <c r="Z162" s="5"/>
+      <c r="AA162" s="5"/>
+      <c r="AB162" s="5"/>
+      <c r="AC162" s="5"/>
+      <c r="AD162" s="5"/>
+      <c r="AE162" s="5"/>
+      <c r="AF162" s="5"/>
+      <c r="AG162" s="5"/>
+      <c r="AH162" s="5"/>
+      <c r="AI162" s="5"/>
+      <c r="AJ162" s="5"/>
+      <c r="AK162" s="5"/>
+      <c r="AL162" s="5"/>
+      <c r="AM162" s="5"/>
+      <c r="AN162" s="5"/>
+      <c r="AO162" s="5"/>
+      <c r="AP162" s="5"/>
+      <c r="AQ162" s="5"/>
+      <c r="AR162" s="5"/>
+      <c r="AS162" s="5"/>
+      <c r="AT162" s="5"/>
+      <c r="AU162" s="5"/>
+      <c r="AV162" s="5"/>
+      <c r="AW162" s="5"/>
+      <c r="AX162" s="5"/>
+      <c r="AY162" s="5"/>
+      <c r="AZ162" s="5"/>
+      <c r="BA162" s="5"/>
+      <c r="BB162" s="5"/>
+      <c r="BC162" s="5"/>
+      <c r="BD162" s="5"/>
+      <c r="BE162" s="5"/>
+      <c r="BF162" s="5"/>
+      <c r="BG162" s="5"/>
+      <c r="BH162" s="5"/>
+      <c r="BI162" s="5"/>
+      <c r="BJ162" s="5"/>
+      <c r="BK162" s="5"/>
+      <c r="BL162" s="5"/>
+      <c r="BM162" s="5"/>
+      <c r="BN162" s="5"/>
+      <c r="BO162" s="5"/>
+      <c r="BP162" s="5"/>
+      <c r="BQ162" s="5"/>
+      <c r="BR162" s="5"/>
+      <c r="BS162" s="5"/>
+      <c r="BT162" s="5"/>
+      <c r="BU162" s="5"/>
+      <c r="BV162" s="5"/>
+      <c r="BW162" s="5"/>
+      <c r="BX162" s="5"/>
+      <c r="BY162" s="5"/>
+      <c r="BZ162" s="5"/>
+      <c r="CA162" s="5"/>
+      <c r="CB162" s="5"/>
+      <c r="CC162" s="5"/>
+      <c r="CD162" s="5"/>
+      <c r="CE162" s="5"/>
+      <c r="CF162" s="5"/>
+      <c r="CG162" s="5"/>
+      <c r="CH162" s="5"/>
+      <c r="CI162" s="5"/>
+      <c r="CJ162" s="5"/>
+      <c r="CK162" s="5"/>
+      <c r="CL162" s="5"/>
+      <c r="CM162" s="5"/>
+      <c r="CN162" s="5"/>
+      <c r="CO162" s="5"/>
+      <c r="CP162" s="5"/>
+      <c r="CQ162" s="5"/>
+      <c r="CR162" s="5"/>
+      <c r="CS162" s="5"/>
+      <c r="CT162" s="5"/>
+      <c r="CU162" s="5"/>
+      <c r="CV162" s="5"/>
+      <c r="CW162" s="5"/>
+      <c r="CX162" s="5"/>
+      <c r="CY162" s="5"/>
+      <c r="CZ162" s="5"/>
+      <c r="DA162" s="5"/>
+      <c r="DB162" s="5"/>
+      <c r="DC162" s="5"/>
+      <c r="DD162" s="5"/>
+      <c r="DE162" s="5"/>
+      <c r="DF162" s="5"/>
+      <c r="DG162" s="5"/>
+      <c r="DH162" s="5"/>
+      <c r="DI162" s="5"/>
+      <c r="DJ162" s="5"/>
+      <c r="DK162" s="5"/>
+      <c r="DL162" s="5"/>
+      <c r="DM162" s="5"/>
+      <c r="DN162" s="5"/>
+      <c r="DO162" s="5"/>
+      <c r="DP162" s="5"/>
+      <c r="DQ162" s="5"/>
+      <c r="DR162" s="5"/>
+      <c r="DS162" s="5"/>
+    </row>
+    <row r="163" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A163" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B163" s="45" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C163" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163" s="44" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E163" s="49" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F163" s="44" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G163" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="H163" s="44" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I163" s="44" t="s">
+        <v>355</v>
+      </c>
+      <c r="J163" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K163" s="44">
+        <v>28025</v>
+      </c>
+    </row>
+    <row r="164" spans="1:123" s="78" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A164" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B164" s="77" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C164" s="77" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D164" s="77" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E164" s="86" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F164" s="77" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G164" s="77" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H164" s="77"/>
+      <c r="I164" s="77" t="s">
+        <v>94</v>
+      </c>
+      <c r="J164" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K164" s="84">
+        <v>28304</v>
+      </c>
+      <c r="L164" s="98"/>
+    </row>
+    <row r="165" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="E165" s="12" t="s">
+        <v>639</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="H165" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="I165" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="J165" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="K165" s="13">
+        <v>28607</v>
+      </c>
+      <c r="L165" s="95"/>
+      <c r="M165" s="5"/>
+      <c r="N165" s="5"/>
+      <c r="O165" s="5"/>
+      <c r="P165" s="5"/>
+      <c r="Q165" s="5"/>
+      <c r="R165" s="5"/>
+      <c r="S165" s="5"/>
+      <c r="T165" s="5"/>
+      <c r="U165" s="5"/>
+      <c r="V165" s="5"/>
+      <c r="W165" s="5"/>
+      <c r="X165" s="5"/>
+      <c r="Y165" s="5"/>
+      <c r="Z165" s="5"/>
+      <c r="AA165" s="5"/>
+      <c r="AB165" s="5"/>
+      <c r="AC165" s="5"/>
+      <c r="AD165" s="5"/>
+      <c r="AE165" s="5"/>
+      <c r="AF165" s="5"/>
+      <c r="AG165" s="5"/>
+      <c r="AH165" s="5"/>
+      <c r="AI165" s="5"/>
+      <c r="AJ165" s="5"/>
+      <c r="AK165" s="5"/>
+      <c r="AL165" s="5"/>
+      <c r="AM165" s="5"/>
+      <c r="AN165" s="5"/>
+      <c r="AO165" s="5"/>
+      <c r="AP165" s="5"/>
+      <c r="AQ165" s="5"/>
+      <c r="AR165" s="5"/>
+      <c r="AS165" s="5"/>
+      <c r="AT165" s="5"/>
+      <c r="AU165" s="5"/>
+      <c r="AV165" s="5"/>
+      <c r="AW165" s="5"/>
+      <c r="AX165" s="5"/>
+      <c r="AY165" s="5"/>
+      <c r="AZ165" s="5"/>
+      <c r="BA165" s="5"/>
+      <c r="BB165" s="5"/>
+      <c r="BC165" s="5"/>
+      <c r="BD165" s="5"/>
+      <c r="BE165" s="5"/>
+      <c r="BF165" s="5"/>
+      <c r="BG165" s="5"/>
+      <c r="BH165" s="5"/>
+      <c r="BI165" s="5"/>
+      <c r="BJ165" s="5"/>
+      <c r="BK165" s="5"/>
+      <c r="BL165" s="5"/>
+      <c r="BM165" s="5"/>
+      <c r="BN165" s="5"/>
+      <c r="BO165" s="5"/>
+      <c r="BP165" s="5"/>
+      <c r="BQ165" s="5"/>
+      <c r="BR165" s="5"/>
+      <c r="BS165" s="5"/>
+      <c r="BT165" s="5"/>
+      <c r="BU165" s="5"/>
+      <c r="BV165" s="5"/>
+      <c r="BW165" s="5"/>
+      <c r="BX165" s="5"/>
+      <c r="BY165" s="5"/>
+      <c r="BZ165" s="5"/>
+      <c r="CA165" s="5"/>
+      <c r="CB165" s="5"/>
+      <c r="CC165" s="5"/>
+      <c r="CD165" s="5"/>
+      <c r="CE165" s="5"/>
+      <c r="CF165" s="5"/>
+      <c r="CG165" s="5"/>
+      <c r="CH165" s="5"/>
+      <c r="CI165" s="5"/>
+      <c r="CJ165" s="5"/>
+      <c r="CK165" s="5"/>
+      <c r="CL165" s="5"/>
+      <c r="CM165" s="5"/>
+      <c r="CN165" s="5"/>
+      <c r="CO165" s="5"/>
+      <c r="CP165" s="5"/>
+      <c r="CQ165" s="5"/>
+      <c r="CR165" s="5"/>
+      <c r="CS165" s="5"/>
+      <c r="CT165" s="5"/>
+      <c r="CU165" s="5"/>
+      <c r="CV165" s="5"/>
+      <c r="CW165" s="5"/>
+      <c r="CX165" s="5"/>
+      <c r="CY165" s="5"/>
+      <c r="CZ165" s="5"/>
+      <c r="DA165" s="5"/>
+      <c r="DB165" s="5"/>
+      <c r="DC165" s="5"/>
+      <c r="DD165" s="5"/>
+      <c r="DE165" s="5"/>
+      <c r="DF165" s="5"/>
+      <c r="DG165" s="5"/>
+      <c r="DH165" s="5"/>
+      <c r="DI165" s="5"/>
+      <c r="DJ165" s="5"/>
+      <c r="DK165" s="5"/>
+      <c r="DL165" s="5"/>
+      <c r="DM165" s="5"/>
+      <c r="DN165" s="5"/>
+      <c r="DO165" s="5"/>
+      <c r="DP165" s="5"/>
+      <c r="DQ165" s="5"/>
+      <c r="DR165" s="5"/>
+      <c r="DS165" s="5"/>
+    </row>
+    <row r="166" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G166" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="H166" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="I166" s="8" t="s">
+        <v>648</v>
+      </c>
+      <c r="J166" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K166" s="13">
+        <v>28358</v>
+      </c>
+      <c r="L166" s="95"/>
+      <c r="M166" s="5"/>
+      <c r="N166" s="5"/>
+      <c r="O166" s="5"/>
+      <c r="P166" s="5"/>
+      <c r="Q166" s="5"/>
+      <c r="R166" s="5"/>
+      <c r="S166" s="5"/>
+      <c r="T166" s="5"/>
+      <c r="U166" s="5"/>
+      <c r="V166" s="5"/>
+      <c r="W166" s="5"/>
+      <c r="X166" s="5"/>
+      <c r="Y166" s="5"/>
+      <c r="Z166" s="5"/>
+      <c r="AA166" s="5"/>
+      <c r="AB166" s="5"/>
+      <c r="AC166" s="5"/>
+      <c r="AD166" s="5"/>
+      <c r="AE166" s="5"/>
+      <c r="AF166" s="5"/>
+      <c r="AG166" s="5"/>
+      <c r="AH166" s="5"/>
+      <c r="AI166" s="5"/>
+      <c r="AJ166" s="5"/>
+      <c r="AK166" s="5"/>
+      <c r="AL166" s="5"/>
+      <c r="AM166" s="5"/>
+      <c r="AN166" s="5"/>
+      <c r="AO166" s="5"/>
+      <c r="AP166" s="5"/>
+      <c r="AQ166" s="5"/>
+      <c r="AR166" s="5"/>
+      <c r="AS166" s="5"/>
+      <c r="AT166" s="5"/>
+      <c r="AU166" s="5"/>
+      <c r="AV166" s="5"/>
+      <c r="AW166" s="5"/>
+      <c r="AX166" s="5"/>
+      <c r="AY166" s="5"/>
+      <c r="AZ166" s="5"/>
+      <c r="BA166" s="5"/>
+      <c r="BB166" s="5"/>
+      <c r="BC166" s="5"/>
+      <c r="BD166" s="5"/>
+      <c r="BE166" s="5"/>
+      <c r="BF166" s="5"/>
+      <c r="BG166" s="5"/>
+      <c r="BH166" s="5"/>
+      <c r="BI166" s="5"/>
+      <c r="BJ166" s="5"/>
+      <c r="BK166" s="5"/>
+      <c r="BL166" s="5"/>
+      <c r="BM166" s="5"/>
+      <c r="BN166" s="5"/>
+      <c r="BO166" s="5"/>
+      <c r="BP166" s="5"/>
+      <c r="BQ166" s="5"/>
+      <c r="BR166" s="5"/>
+      <c r="BS166" s="5"/>
+      <c r="BT166" s="5"/>
+      <c r="BU166" s="5"/>
+      <c r="BV166" s="5"/>
+      <c r="BW166" s="5"/>
+      <c r="BX166" s="5"/>
+      <c r="BY166" s="5"/>
+      <c r="BZ166" s="5"/>
+      <c r="CA166" s="5"/>
+      <c r="CB166" s="5"/>
+      <c r="CC166" s="5"/>
+      <c r="CD166" s="5"/>
+      <c r="CE166" s="5"/>
+      <c r="CF166" s="5"/>
+      <c r="CG166" s="5"/>
+      <c r="CH166" s="5"/>
+      <c r="CI166" s="5"/>
+      <c r="CJ166" s="5"/>
+      <c r="CK166" s="5"/>
+      <c r="CL166" s="5"/>
+      <c r="CM166" s="5"/>
+      <c r="CN166" s="5"/>
+      <c r="CO166" s="5"/>
+      <c r="CP166" s="5"/>
+      <c r="CQ166" s="5"/>
+      <c r="CR166" s="5"/>
+      <c r="CS166" s="5"/>
+      <c r="CT166" s="5"/>
+      <c r="CU166" s="5"/>
+      <c r="CV166" s="5"/>
+      <c r="CW166" s="5"/>
+      <c r="CX166" s="5"/>
+      <c r="CY166" s="5"/>
+      <c r="CZ166" s="5"/>
+      <c r="DA166" s="5"/>
+      <c r="DB166" s="5"/>
+      <c r="DC166" s="5"/>
+      <c r="DD166" s="5"/>
+      <c r="DE166" s="5"/>
+      <c r="DF166" s="5"/>
+      <c r="DG166" s="5"/>
+      <c r="DH166" s="5"/>
+      <c r="DI166" s="5"/>
+      <c r="DJ166" s="5"/>
+      <c r="DK166" s="5"/>
+      <c r="DL166" s="5"/>
+      <c r="DM166" s="5"/>
+      <c r="DN166" s="5"/>
+      <c r="DO166" s="5"/>
+      <c r="DP166" s="5"/>
+      <c r="DQ166" s="5"/>
+      <c r="DR166" s="5"/>
+      <c r="DS166" s="5"/>
+    </row>
+    <row r="167" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B167" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="C167" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D167" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="E167" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="F167" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="G167" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="H167" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="I167" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="J167" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K167" s="16">
+        <v>27834</v>
+      </c>
+      <c r="L167" s="95"/>
+      <c r="M167" s="5"/>
+      <c r="N167" s="5"/>
+      <c r="O167" s="5"/>
+      <c r="P167" s="5"/>
+      <c r="Q167" s="5"/>
+      <c r="R167" s="5"/>
+      <c r="S167" s="5"/>
+      <c r="T167" s="5"/>
+      <c r="U167" s="5"/>
+      <c r="V167" s="5"/>
+      <c r="W167" s="5"/>
+      <c r="X167" s="5"/>
+      <c r="Y167" s="5"/>
+      <c r="Z167" s="5"/>
+      <c r="AA167" s="5"/>
+      <c r="AB167" s="5"/>
+      <c r="AC167" s="5"/>
+      <c r="AD167" s="5"/>
+      <c r="AE167" s="5"/>
+      <c r="AF167" s="5"/>
+      <c r="AG167" s="5"/>
+      <c r="AH167" s="5"/>
+      <c r="AI167" s="5"/>
+      <c r="AJ167" s="5"/>
+      <c r="AK167" s="5"/>
+      <c r="AL167" s="5"/>
+      <c r="AM167" s="5"/>
+      <c r="AN167" s="5"/>
+      <c r="AO167" s="5"/>
+      <c r="AP167" s="5"/>
+      <c r="AQ167" s="5"/>
+      <c r="AR167" s="5"/>
+      <c r="AS167" s="5"/>
+      <c r="AT167" s="5"/>
+      <c r="AU167" s="5"/>
+      <c r="AV167" s="5"/>
+      <c r="AW167" s="5"/>
+      <c r="AX167" s="5"/>
+      <c r="AY167" s="5"/>
+      <c r="AZ167" s="5"/>
+      <c r="BA167" s="5"/>
+      <c r="BB167" s="5"/>
+      <c r="BC167" s="5"/>
+      <c r="BD167" s="5"/>
+      <c r="BE167" s="5"/>
+      <c r="BF167" s="5"/>
+      <c r="BG167" s="5"/>
+      <c r="BH167" s="5"/>
+      <c r="BI167" s="5"/>
+      <c r="BJ167" s="5"/>
+      <c r="BK167" s="5"/>
+      <c r="BL167" s="5"/>
+      <c r="BM167" s="5"/>
+      <c r="BN167" s="5"/>
+      <c r="BO167" s="5"/>
+      <c r="BP167" s="5"/>
+      <c r="BQ167" s="5"/>
+      <c r="BR167" s="5"/>
+      <c r="BS167" s="5"/>
+      <c r="BT167" s="5"/>
+      <c r="BU167" s="5"/>
+      <c r="BV167" s="5"/>
+      <c r="BW167" s="5"/>
+      <c r="BX167" s="5"/>
+      <c r="BY167" s="5"/>
+      <c r="BZ167" s="5"/>
+      <c r="CA167" s="5"/>
+      <c r="CB167" s="5"/>
+      <c r="CC167" s="5"/>
+      <c r="CD167" s="5"/>
+      <c r="CE167" s="5"/>
+      <c r="CF167" s="5"/>
+      <c r="CG167" s="5"/>
+      <c r="CH167" s="5"/>
+      <c r="CI167" s="5"/>
+      <c r="CJ167" s="5"/>
+      <c r="CK167" s="5"/>
+      <c r="CL167" s="5"/>
+      <c r="CM167" s="5"/>
+      <c r="CN167" s="5"/>
+      <c r="CO167" s="5"/>
+      <c r="CP167" s="5"/>
+      <c r="CQ167" s="5"/>
+      <c r="CR167" s="5"/>
+      <c r="CS167" s="5"/>
+      <c r="CT167" s="5"/>
+      <c r="CU167" s="5"/>
+      <c r="CV167" s="5"/>
+      <c r="CW167" s="5"/>
+      <c r="CX167" s="5"/>
+      <c r="CY167" s="5"/>
+      <c r="CZ167" s="5"/>
+      <c r="DA167" s="5"/>
+      <c r="DB167" s="5"/>
+      <c r="DC167" s="5"/>
+      <c r="DD167" s="5"/>
+      <c r="DE167" s="5"/>
+      <c r="DF167" s="5"/>
+      <c r="DG167" s="5"/>
+      <c r="DH167" s="5"/>
+      <c r="DI167" s="5"/>
+      <c r="DJ167" s="5"/>
+      <c r="DK167" s="5"/>
+      <c r="DL167" s="5"/>
+      <c r="DM167" s="5"/>
+      <c r="DN167" s="5"/>
+      <c r="DO167" s="5"/>
+      <c r="DP167" s="5"/>
+      <c r="DQ167" s="5"/>
+      <c r="DR167" s="5"/>
+      <c r="DS167" s="5"/>
+    </row>
+    <row r="168" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="I168" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="J168" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K168" s="10">
+        <v>27292</v>
+      </c>
+      <c r="L168" s="95"/>
+      <c r="M168" s="5"/>
+      <c r="N168" s="5"/>
+      <c r="O168" s="5"/>
+      <c r="P168" s="5"/>
+      <c r="Q168" s="5"/>
+      <c r="R168" s="5"/>
+      <c r="S168" s="5"/>
+      <c r="T168" s="5"/>
+      <c r="U168" s="5"/>
+      <c r="V168" s="5"/>
+      <c r="W168" s="5"/>
+      <c r="X168" s="5"/>
+      <c r="Y168" s="5"/>
+      <c r="Z168" s="5"/>
+      <c r="AA168" s="5"/>
+      <c r="AB168" s="5"/>
+      <c r="AC168" s="5"/>
+      <c r="AD168" s="5"/>
+      <c r="AE168" s="5"/>
+      <c r="AF168" s="5"/>
+      <c r="AG168" s="5"/>
+      <c r="AH168" s="5"/>
+      <c r="AI168" s="5"/>
+      <c r="AJ168" s="5"/>
+      <c r="AK168" s="5"/>
+      <c r="AL168" s="5"/>
+      <c r="AM168" s="5"/>
+      <c r="AN168" s="5"/>
+      <c r="AO168" s="5"/>
+      <c r="AP168" s="5"/>
+      <c r="AQ168" s="5"/>
+      <c r="AR168" s="5"/>
+      <c r="AS168" s="5"/>
+      <c r="AT168" s="5"/>
+      <c r="AU168" s="5"/>
+      <c r="AV168" s="5"/>
+      <c r="AW168" s="5"/>
+      <c r="AX168" s="5"/>
+      <c r="AY168" s="5"/>
+      <c r="AZ168" s="5"/>
+      <c r="BA168" s="5"/>
+      <c r="BB168" s="5"/>
+      <c r="BC168" s="5"/>
+      <c r="BD168" s="5"/>
+      <c r="BE168" s="5"/>
+      <c r="BF168" s="5"/>
+      <c r="BG168" s="5"/>
+      <c r="BH168" s="5"/>
+      <c r="BI168" s="5"/>
+      <c r="BJ168" s="5"/>
+      <c r="BK168" s="5"/>
+      <c r="BL168" s="5"/>
+      <c r="BM168" s="5"/>
+      <c r="BN168" s="5"/>
+      <c r="BO168" s="5"/>
+      <c r="BP168" s="5"/>
+      <c r="BQ168" s="5"/>
+      <c r="BR168" s="5"/>
+      <c r="BS168" s="5"/>
+      <c r="BT168" s="5"/>
+      <c r="BU168" s="5"/>
+      <c r="BV168" s="5"/>
+      <c r="BW168" s="5"/>
+      <c r="BX168" s="5"/>
+      <c r="BY168" s="5"/>
+      <c r="BZ168" s="5"/>
+      <c r="CA168" s="5"/>
+      <c r="CB168" s="5"/>
+      <c r="CC168" s="5"/>
+      <c r="CD168" s="5"/>
+      <c r="CE168" s="5"/>
+      <c r="CF168" s="5"/>
+      <c r="CG168" s="5"/>
+      <c r="CH168" s="5"/>
+      <c r="CI168" s="5"/>
+      <c r="CJ168" s="5"/>
+      <c r="CK168" s="5"/>
+      <c r="CL168" s="5"/>
+      <c r="CM168" s="5"/>
+      <c r="CN168" s="5"/>
+      <c r="CO168" s="5"/>
+      <c r="CP168" s="5"/>
+      <c r="CQ168" s="5"/>
+      <c r="CR168" s="5"/>
+      <c r="CS168" s="5"/>
+      <c r="CT168" s="5"/>
+      <c r="CU168" s="5"/>
+      <c r="CV168" s="5"/>
+      <c r="CW168" s="5"/>
+      <c r="CX168" s="5"/>
+      <c r="CY168" s="5"/>
+      <c r="CZ168" s="5"/>
+      <c r="DA168" s="5"/>
+      <c r="DB168" s="5"/>
+      <c r="DC168" s="5"/>
+      <c r="DD168" s="5"/>
+      <c r="DE168" s="5"/>
+      <c r="DF168" s="5"/>
+      <c r="DG168" s="5"/>
+      <c r="DH168" s="5"/>
+      <c r="DI168" s="5"/>
+      <c r="DJ168" s="5"/>
+      <c r="DK168" s="5"/>
+      <c r="DL168" s="5"/>
+      <c r="DM168" s="5"/>
+      <c r="DN168" s="5"/>
+      <c r="DO168" s="5"/>
+      <c r="DP168" s="5"/>
+      <c r="DQ168" s="5"/>
+      <c r="DR168" s="5"/>
+      <c r="DS168" s="5"/>
+    </row>
+    <row r="169" spans="1:123" s="66" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A169" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C169" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D169" s="65" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E169" s="45" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F169" s="65" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G169" s="45"/>
+      <c r="H169" s="45" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I169" s="45" t="s">
+        <v>960</v>
+      </c>
+      <c r="J169" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K169" s="45">
+        <v>27889</v>
+      </c>
+      <c r="L169" s="101"/>
+    </row>
+    <row r="170" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G170" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="H170" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="I170" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="J170" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K170" s="10">
+        <v>28659</v>
+      </c>
+      <c r="L170" s="95"/>
+      <c r="M170" s="5"/>
+      <c r="N170" s="5"/>
+      <c r="O170" s="5"/>
+      <c r="P170" s="5"/>
+      <c r="Q170" s="5"/>
+      <c r="R170" s="5"/>
+      <c r="S170" s="5"/>
+      <c r="T170" s="5"/>
+      <c r="U170" s="5"/>
+      <c r="V170" s="5"/>
+      <c r="W170" s="5"/>
+      <c r="X170" s="5"/>
+      <c r="Y170" s="5"/>
+      <c r="Z170" s="5"/>
+      <c r="AA170" s="5"/>
+      <c r="AB170" s="5"/>
+      <c r="AC170" s="5"/>
+      <c r="AD170" s="5"/>
+      <c r="AE170" s="5"/>
+      <c r="AF170" s="5"/>
+      <c r="AG170" s="5"/>
+      <c r="AH170" s="5"/>
+      <c r="AI170" s="5"/>
+      <c r="AJ170" s="5"/>
+      <c r="AK170" s="5"/>
+      <c r="AL170" s="5"/>
+      <c r="AM170" s="5"/>
+      <c r="AN170" s="5"/>
+      <c r="AO170" s="5"/>
+      <c r="AP170" s="5"/>
+      <c r="AQ170" s="5"/>
+      <c r="AR170" s="5"/>
+      <c r="AS170" s="5"/>
+      <c r="AT170" s="5"/>
+      <c r="AU170" s="5"/>
+      <c r="AV170" s="5"/>
+      <c r="AW170" s="5"/>
+      <c r="AX170" s="5"/>
+      <c r="AY170" s="5"/>
+      <c r="AZ170" s="5"/>
+      <c r="BA170" s="5"/>
+      <c r="BB170" s="5"/>
+      <c r="BC170" s="5"/>
+      <c r="BD170" s="5"/>
+      <c r="BE170" s="5"/>
+      <c r="BF170" s="5"/>
+      <c r="BG170" s="5"/>
+      <c r="BH170" s="5"/>
+      <c r="BI170" s="5"/>
+      <c r="BJ170" s="5"/>
+      <c r="BK170" s="5"/>
+      <c r="BL170" s="5"/>
+      <c r="BM170" s="5"/>
+      <c r="BN170" s="5"/>
+      <c r="BO170" s="5"/>
+      <c r="BP170" s="5"/>
+      <c r="BQ170" s="5"/>
+      <c r="BR170" s="5"/>
+      <c r="BS170" s="5"/>
+      <c r="BT170" s="5"/>
+      <c r="BU170" s="5"/>
+      <c r="BV170" s="5"/>
+      <c r="BW170" s="5"/>
+      <c r="BX170" s="5"/>
+      <c r="BY170" s="5"/>
+      <c r="BZ170" s="5"/>
+      <c r="CA170" s="5"/>
+      <c r="CB170" s="5"/>
+      <c r="CC170" s="5"/>
+      <c r="CD170" s="5"/>
+      <c r="CE170" s="5"/>
+      <c r="CF170" s="5"/>
+      <c r="CG170" s="5"/>
+      <c r="CH170" s="5"/>
+      <c r="CI170" s="5"/>
+      <c r="CJ170" s="5"/>
+      <c r="CK170" s="5"/>
+      <c r="CL170" s="5"/>
+      <c r="CM170" s="5"/>
+      <c r="CN170" s="5"/>
+      <c r="CO170" s="5"/>
+      <c r="CP170" s="5"/>
+      <c r="CQ170" s="5"/>
+      <c r="CR170" s="5"/>
+      <c r="CS170" s="5"/>
+      <c r="CT170" s="5"/>
+      <c r="CU170" s="5"/>
+      <c r="CV170" s="5"/>
+      <c r="CW170" s="5"/>
+      <c r="CX170" s="5"/>
+      <c r="CY170" s="5"/>
+      <c r="CZ170" s="5"/>
+      <c r="DA170" s="5"/>
+      <c r="DB170" s="5"/>
+      <c r="DC170" s="5"/>
+      <c r="DD170" s="5"/>
+      <c r="DE170" s="5"/>
+      <c r="DF170" s="5"/>
+      <c r="DG170" s="5"/>
+      <c r="DH170" s="5"/>
+      <c r="DI170" s="5"/>
+      <c r="DJ170" s="5"/>
+      <c r="DK170" s="5"/>
+      <c r="DL170" s="5"/>
+      <c r="DM170" s="5"/>
+      <c r="DN170" s="5"/>
+      <c r="DO170" s="5"/>
+      <c r="DP170" s="5"/>
+      <c r="DQ170" s="5"/>
+      <c r="DR170" s="5"/>
+      <c r="DS170" s="5"/>
+    </row>
+    <row r="171" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A171" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="B171" s="45" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C171" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D171" s="44" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E171" s="49" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F171" s="44" t="s">
+        <v>864</v>
+      </c>
+      <c r="G171" s="44" t="s">
+        <v>985</v>
+      </c>
+      <c r="H171" s="44" t="s">
+        <v>865</v>
+      </c>
+      <c r="I171" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="J171" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K171" s="44">
+        <v>28210</v>
+      </c>
+    </row>
+    <row r="172" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="H172" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="I172" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="J172" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K172" s="13" t="s">
+        <v>671</v>
+      </c>
+      <c r="L172" s="95"/>
+      <c r="M172" s="5"/>
+      <c r="N172" s="5"/>
+      <c r="O172" s="5"/>
+      <c r="P172" s="5"/>
+      <c r="Q172" s="5"/>
+      <c r="R172" s="5"/>
+      <c r="S172" s="5"/>
+      <c r="T172" s="5"/>
+      <c r="U172" s="5"/>
+      <c r="V172" s="5"/>
+      <c r="W172" s="5"/>
+      <c r="X172" s="5"/>
+      <c r="Y172" s="5"/>
+      <c r="Z172" s="5"/>
+      <c r="AA172" s="5"/>
+      <c r="AB172" s="5"/>
+      <c r="AC172" s="5"/>
+      <c r="AD172" s="5"/>
+      <c r="AE172" s="5"/>
+      <c r="AF172" s="5"/>
+      <c r="AG172" s="5"/>
+      <c r="AH172" s="5"/>
+      <c r="AI172" s="5"/>
+      <c r="AJ172" s="5"/>
+      <c r="AK172" s="5"/>
+      <c r="AL172" s="5"/>
+      <c r="AM172" s="5"/>
+      <c r="AN172" s="5"/>
+      <c r="AO172" s="5"/>
+      <c r="AP172" s="5"/>
+      <c r="AQ172" s="5"/>
+      <c r="AR172" s="5"/>
+      <c r="AS172" s="5"/>
+      <c r="AT172" s="5"/>
+      <c r="AU172" s="5"/>
+      <c r="AV172" s="5"/>
+      <c r="AW172" s="5"/>
+      <c r="AX172" s="5"/>
+      <c r="AY172" s="5"/>
+      <c r="AZ172" s="5"/>
+      <c r="BA172" s="5"/>
+      <c r="BB172" s="5"/>
+      <c r="BC172" s="5"/>
+      <c r="BD172" s="5"/>
+      <c r="BE172" s="5"/>
+      <c r="BF172" s="5"/>
+      <c r="BG172" s="5"/>
+      <c r="BH172" s="5"/>
+      <c r="BI172" s="5"/>
+      <c r="BJ172" s="5"/>
+      <c r="BK172" s="5"/>
+      <c r="BL172" s="5"/>
+      <c r="BM172" s="5"/>
+      <c r="BN172" s="5"/>
+      <c r="BO172" s="5"/>
+      <c r="BP172" s="5"/>
+      <c r="BQ172" s="5"/>
+      <c r="BR172" s="5"/>
+      <c r="BS172" s="5"/>
+      <c r="BT172" s="5"/>
+      <c r="BU172" s="5"/>
+      <c r="BV172" s="5"/>
+      <c r="BW172" s="5"/>
+      <c r="BX172" s="5"/>
+      <c r="BY172" s="5"/>
+      <c r="BZ172" s="5"/>
+      <c r="CA172" s="5"/>
+      <c r="CB172" s="5"/>
+      <c r="CC172" s="5"/>
+      <c r="CD172" s="5"/>
+      <c r="CE172" s="5"/>
+      <c r="CF172" s="5"/>
+      <c r="CG172" s="5"/>
+      <c r="CH172" s="5"/>
+      <c r="CI172" s="5"/>
+      <c r="CJ172" s="5"/>
+      <c r="CK172" s="5"/>
+      <c r="CL172" s="5"/>
+      <c r="CM172" s="5"/>
+      <c r="CN172" s="5"/>
+      <c r="CO172" s="5"/>
+      <c r="CP172" s="5"/>
+      <c r="CQ172" s="5"/>
+      <c r="CR172" s="5"/>
+      <c r="CS172" s="5"/>
+      <c r="CT172" s="5"/>
+      <c r="CU172" s="5"/>
+      <c r="CV172" s="5"/>
+      <c r="CW172" s="5"/>
+      <c r="CX172" s="5"/>
+      <c r="CY172" s="5"/>
+      <c r="CZ172" s="5"/>
+      <c r="DA172" s="5"/>
+      <c r="DB172" s="5"/>
+      <c r="DC172" s="5"/>
+      <c r="DD172" s="5"/>
+      <c r="DE172" s="5"/>
+      <c r="DF172" s="5"/>
+      <c r="DG172" s="5"/>
+      <c r="DH172" s="5"/>
+      <c r="DI172" s="5"/>
+      <c r="DJ172" s="5"/>
+      <c r="DK172" s="5"/>
+      <c r="DL172" s="5"/>
+      <c r="DM172" s="5"/>
+      <c r="DN172" s="5"/>
+      <c r="DO172" s="5"/>
+      <c r="DP172" s="5"/>
+      <c r="DQ172" s="5"/>
+      <c r="DR172" s="5"/>
+      <c r="DS172" s="5"/>
+    </row>
+    <row r="173" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B173" s="15" t="s">
+        <v>672</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D173" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="E173" s="27" t="s">
+        <v>674</v>
+      </c>
+      <c r="F173" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="G173" s="36" t="s">
+        <v>676</v>
+      </c>
+      <c r="H173" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="I173" s="15" t="s">
+        <v>678</v>
+      </c>
+      <c r="J173" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K173" s="15">
+        <v>27511</v>
+      </c>
+      <c r="L173" s="95"/>
+      <c r="M173" s="5"/>
+      <c r="N173" s="5"/>
+      <c r="O173" s="5"/>
+      <c r="P173" s="5"/>
+      <c r="Q173" s="5"/>
+      <c r="R173" s="5"/>
+      <c r="S173" s="5"/>
+      <c r="T173" s="5"/>
+      <c r="U173" s="5"/>
+      <c r="V173" s="5"/>
+      <c r="W173" s="5"/>
+      <c r="X173" s="5"/>
+      <c r="Y173" s="5"/>
+      <c r="Z173" s="5"/>
+      <c r="AA173" s="5"/>
+      <c r="AB173" s="5"/>
+      <c r="AC173" s="5"/>
+      <c r="AD173" s="5"/>
+      <c r="AE173" s="5"/>
+      <c r="AF173" s="5"/>
+      <c r="AG173" s="5"/>
+      <c r="AH173" s="5"/>
+      <c r="AI173" s="5"/>
+      <c r="AJ173" s="5"/>
+      <c r="AK173" s="5"/>
+      <c r="AL173" s="5"/>
+      <c r="AM173" s="5"/>
+      <c r="AN173" s="5"/>
+      <c r="AO173" s="5"/>
+      <c r="AP173" s="5"/>
+      <c r="AQ173" s="5"/>
+      <c r="AR173" s="5"/>
+      <c r="AS173" s="5"/>
+      <c r="AT173" s="5"/>
+      <c r="AU173" s="5"/>
+      <c r="AV173" s="5"/>
+      <c r="AW173" s="5"/>
+      <c r="AX173" s="5"/>
+      <c r="AY173" s="5"/>
+      <c r="AZ173" s="5"/>
+      <c r="BA173" s="5"/>
+      <c r="BB173" s="5"/>
+      <c r="BC173" s="5"/>
+      <c r="BD173" s="5"/>
+      <c r="BE173" s="5"/>
+      <c r="BF173" s="5"/>
+      <c r="BG173" s="5"/>
+      <c r="BH173" s="5"/>
+      <c r="BI173" s="5"/>
+      <c r="BJ173" s="5"/>
+      <c r="BK173" s="5"/>
+      <c r="BL173" s="5"/>
+      <c r="BM173" s="5"/>
+      <c r="BN173" s="5"/>
+      <c r="BO173" s="5"/>
+      <c r="BP173" s="5"/>
+      <c r="BQ173" s="5"/>
+      <c r="BR173" s="5"/>
+      <c r="BS173" s="5"/>
+      <c r="BT173" s="5"/>
+      <c r="BU173" s="5"/>
+      <c r="BV173" s="5"/>
+      <c r="BW173" s="5"/>
+      <c r="BX173" s="5"/>
+      <c r="BY173" s="5"/>
+      <c r="BZ173" s="5"/>
+      <c r="CA173" s="5"/>
+      <c r="CB173" s="5"/>
+      <c r="CC173" s="5"/>
+      <c r="CD173" s="5"/>
+      <c r="CE173" s="5"/>
+      <c r="CF173" s="5"/>
+      <c r="CG173" s="5"/>
+      <c r="CH173" s="5"/>
+      <c r="CI173" s="5"/>
+      <c r="CJ173" s="5"/>
+      <c r="CK173" s="5"/>
+      <c r="CL173" s="5"/>
+      <c r="CM173" s="5"/>
+      <c r="CN173" s="5"/>
+      <c r="CO173" s="5"/>
+      <c r="CP173" s="5"/>
+      <c r="CQ173" s="5"/>
+      <c r="CR173" s="5"/>
+      <c r="CS173" s="5"/>
+      <c r="CT173" s="5"/>
+      <c r="CU173" s="5"/>
+      <c r="CV173" s="5"/>
+      <c r="CW173" s="5"/>
+      <c r="CX173" s="5"/>
+      <c r="CY173" s="5"/>
+      <c r="CZ173" s="5"/>
+      <c r="DA173" s="5"/>
+      <c r="DB173" s="5"/>
+      <c r="DC173" s="5"/>
+      <c r="DD173" s="5"/>
+      <c r="DE173" s="5"/>
+      <c r="DF173" s="5"/>
+      <c r="DG173" s="5"/>
+      <c r="DH173" s="5"/>
+      <c r="DI173" s="5"/>
+      <c r="DJ173" s="5"/>
+      <c r="DK173" s="5"/>
+      <c r="DL173" s="5"/>
+      <c r="DM173" s="5"/>
+      <c r="DN173" s="5"/>
+      <c r="DO173" s="5"/>
+      <c r="DP173" s="5"/>
+      <c r="DQ173" s="5"/>
+      <c r="DR173" s="5"/>
+      <c r="DS173" s="5"/>
+    </row>
+    <row r="174" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="E174" s="23" t="s">
+        <v>681</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="G174" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H174" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="I174" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="J174" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K174" s="10">
+        <v>27713</v>
+      </c>
+      <c r="L174" s="95"/>
+      <c r="M174" s="5"/>
+      <c r="N174" s="5"/>
+      <c r="O174" s="5"/>
+      <c r="P174" s="5"/>
+      <c r="Q174" s="5"/>
+      <c r="R174" s="5"/>
+      <c r="S174" s="5"/>
+      <c r="T174" s="5"/>
+      <c r="U174" s="5"/>
+      <c r="V174" s="5"/>
+      <c r="W174" s="5"/>
+      <c r="X174" s="5"/>
+      <c r="Y174" s="5"/>
+      <c r="Z174" s="5"/>
+      <c r="AA174" s="5"/>
+      <c r="AB174" s="5"/>
+      <c r="AC174" s="5"/>
+      <c r="AD174" s="5"/>
+      <c r="AE174" s="5"/>
+      <c r="AF174" s="5"/>
+      <c r="AG174" s="5"/>
+      <c r="AH174" s="5"/>
+      <c r="AI174" s="5"/>
+      <c r="AJ174" s="5"/>
+      <c r="AK174" s="5"/>
+      <c r="AL174" s="5"/>
+      <c r="AM174" s="5"/>
+      <c r="AN174" s="5"/>
+      <c r="AO174" s="5"/>
+      <c r="AP174" s="5"/>
+      <c r="AQ174" s="5"/>
+      <c r="AR174" s="5"/>
+      <c r="AS174" s="5"/>
+      <c r="AT174" s="5"/>
+      <c r="AU174" s="5"/>
+      <c r="AV174" s="5"/>
+      <c r="AW174" s="5"/>
+      <c r="AX174" s="5"/>
+      <c r="AY174" s="5"/>
+      <c r="AZ174" s="5"/>
+      <c r="BA174" s="5"/>
+      <c r="BB174" s="5"/>
+      <c r="BC174" s="5"/>
+      <c r="BD174" s="5"/>
+      <c r="BE174" s="5"/>
+      <c r="BF174" s="5"/>
+      <c r="BG174" s="5"/>
+      <c r="BH174" s="5"/>
+      <c r="BI174" s="5"/>
+      <c r="BJ174" s="5"/>
+      <c r="BK174" s="5"/>
+      <c r="BL174" s="5"/>
+      <c r="BM174" s="5"/>
+      <c r="BN174" s="5"/>
+      <c r="BO174" s="5"/>
+      <c r="BP174" s="5"/>
+      <c r="BQ174" s="5"/>
+      <c r="BR174" s="5"/>
+      <c r="BS174" s="5"/>
+      <c r="BT174" s="5"/>
+      <c r="BU174" s="5"/>
+      <c r="BV174" s="5"/>
+      <c r="BW174" s="5"/>
+      <c r="BX174" s="5"/>
+      <c r="BY174" s="5"/>
+      <c r="BZ174" s="5"/>
+      <c r="CA174" s="5"/>
+      <c r="CB174" s="5"/>
+      <c r="CC174" s="5"/>
+      <c r="CD174" s="5"/>
+      <c r="CE174" s="5"/>
+      <c r="CF174" s="5"/>
+      <c r="CG174" s="5"/>
+      <c r="CH174" s="5"/>
+      <c r="CI174" s="5"/>
+      <c r="CJ174" s="5"/>
+      <c r="CK174" s="5"/>
+      <c r="CL174" s="5"/>
+      <c r="CM174" s="5"/>
+      <c r="CN174" s="5"/>
+      <c r="CO174" s="5"/>
+      <c r="CP174" s="5"/>
+      <c r="CQ174" s="5"/>
+      <c r="CR174" s="5"/>
+      <c r="CS174" s="5"/>
+      <c r="CT174" s="5"/>
+      <c r="CU174" s="5"/>
+      <c r="CV174" s="5"/>
+      <c r="CW174" s="5"/>
+      <c r="CX174" s="5"/>
+      <c r="CY174" s="5"/>
+      <c r="CZ174" s="5"/>
+      <c r="DA174" s="5"/>
+      <c r="DB174" s="5"/>
+      <c r="DC174" s="5"/>
+      <c r="DD174" s="5"/>
+      <c r="DE174" s="5"/>
+      <c r="DF174" s="5"/>
+      <c r="DG174" s="5"/>
+      <c r="DH174" s="5"/>
+      <c r="DI174" s="5"/>
+      <c r="DJ174" s="5"/>
+      <c r="DK174" s="5"/>
+      <c r="DL174" s="5"/>
+      <c r="DM174" s="5"/>
+      <c r="DN174" s="5"/>
+      <c r="DO174" s="5"/>
+      <c r="DP174" s="5"/>
+      <c r="DQ174" s="5"/>
+      <c r="DR174" s="5"/>
+      <c r="DS174" s="5"/>
+    </row>
+    <row r="175" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="I175" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="J175" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K175" s="10">
+        <v>28659</v>
+      </c>
+      <c r="L175" s="95"/>
+      <c r="M175" s="5"/>
+      <c r="N175" s="5"/>
+      <c r="O175" s="5"/>
+      <c r="P175" s="5"/>
+      <c r="Q175" s="5"/>
+      <c r="R175" s="5"/>
+      <c r="S175" s="5"/>
+      <c r="T175" s="5"/>
+      <c r="U175" s="5"/>
+      <c r="V175" s="5"/>
+      <c r="W175" s="5"/>
+      <c r="X175" s="5"/>
+      <c r="Y175" s="5"/>
+      <c r="Z175" s="5"/>
+      <c r="AA175" s="5"/>
+      <c r="AB175" s="5"/>
+      <c r="AC175" s="5"/>
+      <c r="AD175" s="5"/>
+      <c r="AE175" s="5"/>
+      <c r="AF175" s="5"/>
+      <c r="AG175" s="5"/>
+      <c r="AH175" s="5"/>
+      <c r="AI175" s="5"/>
+      <c r="AJ175" s="5"/>
+      <c r="AK175" s="5"/>
+      <c r="AL175" s="5"/>
+      <c r="AM175" s="5"/>
+      <c r="AN175" s="5"/>
+      <c r="AO175" s="5"/>
+      <c r="AP175" s="5"/>
+      <c r="AQ175" s="5"/>
+      <c r="AR175" s="5"/>
+      <c r="AS175" s="5"/>
+      <c r="AT175" s="5"/>
+      <c r="AU175" s="5"/>
+      <c r="AV175" s="5"/>
+      <c r="AW175" s="5"/>
+      <c r="AX175" s="5"/>
+      <c r="AY175" s="5"/>
+      <c r="AZ175" s="5"/>
+      <c r="BA175" s="5"/>
+      <c r="BB175" s="5"/>
+      <c r="BC175" s="5"/>
+      <c r="BD175" s="5"/>
+      <c r="BE175" s="5"/>
+      <c r="BF175" s="5"/>
+      <c r="BG175" s="5"/>
+      <c r="BH175" s="5"/>
+      <c r="BI175" s="5"/>
+      <c r="BJ175" s="5"/>
+      <c r="BK175" s="5"/>
+      <c r="BL175" s="5"/>
+      <c r="BM175" s="5"/>
+      <c r="BN175" s="5"/>
+      <c r="BO175" s="5"/>
+      <c r="BP175" s="5"/>
+      <c r="BQ175" s="5"/>
+      <c r="BR175" s="5"/>
+      <c r="BS175" s="5"/>
+      <c r="BT175" s="5"/>
+      <c r="BU175" s="5"/>
+      <c r="BV175" s="5"/>
+      <c r="BW175" s="5"/>
+      <c r="BX175" s="5"/>
+      <c r="BY175" s="5"/>
+      <c r="BZ175" s="5"/>
+      <c r="CA175" s="5"/>
+      <c r="CB175" s="5"/>
+      <c r="CC175" s="5"/>
+      <c r="CD175" s="5"/>
+      <c r="CE175" s="5"/>
+      <c r="CF175" s="5"/>
+      <c r="CG175" s="5"/>
+      <c r="CH175" s="5"/>
+      <c r="CI175" s="5"/>
+      <c r="CJ175" s="5"/>
+      <c r="CK175" s="5"/>
+      <c r="CL175" s="5"/>
+      <c r="CM175" s="5"/>
+      <c r="CN175" s="5"/>
+      <c r="CO175" s="5"/>
+      <c r="CP175" s="5"/>
+      <c r="CQ175" s="5"/>
+      <c r="CR175" s="5"/>
+      <c r="CS175" s="5"/>
+      <c r="CT175" s="5"/>
+      <c r="CU175" s="5"/>
+      <c r="CV175" s="5"/>
+      <c r="CW175" s="5"/>
+      <c r="CX175" s="5"/>
+      <c r="CY175" s="5"/>
+      <c r="CZ175" s="5"/>
+      <c r="DA175" s="5"/>
+      <c r="DB175" s="5"/>
+      <c r="DC175" s="5"/>
+      <c r="DD175" s="5"/>
+      <c r="DE175" s="5"/>
+      <c r="DF175" s="5"/>
+      <c r="DG175" s="5"/>
+      <c r="DH175" s="5"/>
+      <c r="DI175" s="5"/>
+      <c r="DJ175" s="5"/>
+      <c r="DK175" s="5"/>
+      <c r="DL175" s="5"/>
+      <c r="DM175" s="5"/>
+      <c r="DN175" s="5"/>
+      <c r="DO175" s="5"/>
+      <c r="DP175" s="5"/>
+      <c r="DQ175" s="5"/>
+      <c r="DR175" s="5"/>
+      <c r="DS175" s="5"/>
+    </row>
+    <row r="176" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>689</v>
+      </c>
+      <c r="H176" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="I176" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="J176" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K176" s="13">
+        <v>28752</v>
+      </c>
+      <c r="L176" s="95"/>
+      <c r="M176" s="5"/>
+      <c r="N176" s="5"/>
+      <c r="O176" s="5"/>
+      <c r="P176" s="5"/>
+      <c r="Q176" s="5"/>
+      <c r="R176" s="5"/>
+      <c r="S176" s="5"/>
+      <c r="T176" s="5"/>
+      <c r="U176" s="5"/>
+      <c r="V176" s="5"/>
+      <c r="W176" s="5"/>
+      <c r="X176" s="5"/>
+      <c r="Y176" s="5"/>
+      <c r="Z176" s="5"/>
+      <c r="AA176" s="5"/>
+      <c r="AB176" s="5"/>
+      <c r="AC176" s="5"/>
+      <c r="AD176" s="5"/>
+      <c r="AE176" s="5"/>
+      <c r="AF176" s="5"/>
+      <c r="AG176" s="5"/>
+      <c r="AH176" s="5"/>
+      <c r="AI176" s="5"/>
+      <c r="AJ176" s="5"/>
+      <c r="AK176" s="5"/>
+      <c r="AL176" s="5"/>
+      <c r="AM176" s="5"/>
+      <c r="AN176" s="5"/>
+      <c r="AO176" s="5"/>
+      <c r="AP176" s="5"/>
+      <c r="AQ176" s="5"/>
+      <c r="AR176" s="5"/>
+      <c r="AS176" s="5"/>
+      <c r="AT176" s="5"/>
+      <c r="AU176" s="5"/>
+      <c r="AV176" s="5"/>
+      <c r="AW176" s="5"/>
+      <c r="AX176" s="5"/>
+      <c r="AY176" s="5"/>
+      <c r="AZ176" s="5"/>
+      <c r="BA176" s="5"/>
+      <c r="BB176" s="5"/>
+      <c r="BC176" s="5"/>
+      <c r="BD176" s="5"/>
+      <c r="BE176" s="5"/>
+      <c r="BF176" s="5"/>
+      <c r="BG176" s="5"/>
+      <c r="BH176" s="5"/>
+      <c r="BI176" s="5"/>
+      <c r="BJ176" s="5"/>
+      <c r="BK176" s="5"/>
+      <c r="BL176" s="5"/>
+      <c r="BM176" s="5"/>
+      <c r="BN176" s="5"/>
+      <c r="BO176" s="5"/>
+      <c r="BP176" s="5"/>
+      <c r="BQ176" s="5"/>
+      <c r="BR176" s="5"/>
+      <c r="BS176" s="5"/>
+      <c r="BT176" s="5"/>
+      <c r="BU176" s="5"/>
+      <c r="BV176" s="5"/>
+      <c r="BW176" s="5"/>
+      <c r="BX176" s="5"/>
+      <c r="BY176" s="5"/>
+      <c r="BZ176" s="5"/>
+      <c r="CA176" s="5"/>
+      <c r="CB176" s="5"/>
+      <c r="CC176" s="5"/>
+      <c r="CD176" s="5"/>
+      <c r="CE176" s="5"/>
+      <c r="CF176" s="5"/>
+      <c r="CG176" s="5"/>
+      <c r="CH176" s="5"/>
+      <c r="CI176" s="5"/>
+      <c r="CJ176" s="5"/>
+      <c r="CK176" s="5"/>
+      <c r="CL176" s="5"/>
+      <c r="CM176" s="5"/>
+      <c r="CN176" s="5"/>
+      <c r="CO176" s="5"/>
+      <c r="CP176" s="5"/>
+      <c r="CQ176" s="5"/>
+      <c r="CR176" s="5"/>
+      <c r="CS176" s="5"/>
+      <c r="CT176" s="5"/>
+      <c r="CU176" s="5"/>
+      <c r="CV176" s="5"/>
+      <c r="CW176" s="5"/>
+      <c r="CX176" s="5"/>
+      <c r="CY176" s="5"/>
+      <c r="CZ176" s="5"/>
+      <c r="DA176" s="5"/>
+      <c r="DB176" s="5"/>
+      <c r="DC176" s="5"/>
+      <c r="DD176" s="5"/>
+      <c r="DE176" s="5"/>
+      <c r="DF176" s="5"/>
+      <c r="DG176" s="5"/>
+      <c r="DH176" s="5"/>
+      <c r="DI176" s="5"/>
+      <c r="DJ176" s="5"/>
+      <c r="DK176" s="5"/>
+      <c r="DL176" s="5"/>
+      <c r="DM176" s="5"/>
+      <c r="DN176" s="5"/>
+      <c r="DO176" s="5"/>
+      <c r="DP176" s="5"/>
+      <c r="DQ176" s="5"/>
+      <c r="DR176" s="5"/>
+      <c r="DS176" s="5"/>
+    </row>
+    <row r="177" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="E177" s="24" t="s">
+        <v>693</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G177" s="4"/>
+      <c r="H177" s="4"/>
+      <c r="I177" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="J177" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K177" s="10">
+        <v>28655</v>
+      </c>
+      <c r="L177" s="95"/>
+      <c r="M177" s="5"/>
+      <c r="N177" s="5"/>
+      <c r="O177" s="5"/>
+      <c r="P177" s="5"/>
+      <c r="Q177" s="5"/>
+      <c r="R177" s="5"/>
+      <c r="S177" s="5"/>
+      <c r="T177" s="5"/>
+      <c r="U177" s="5"/>
+      <c r="V177" s="5"/>
+      <c r="W177" s="5"/>
+      <c r="X177" s="5"/>
+      <c r="Y177" s="5"/>
+      <c r="Z177" s="5"/>
+      <c r="AA177" s="5"/>
+      <c r="AB177" s="5"/>
+      <c r="AC177" s="5"/>
+      <c r="AD177" s="5"/>
+      <c r="AE177" s="5"/>
+      <c r="AF177" s="5"/>
+      <c r="AG177" s="5"/>
+      <c r="AH177" s="5"/>
+      <c r="AI177" s="5"/>
+      <c r="AJ177" s="5"/>
+      <c r="AK177" s="5"/>
+      <c r="AL177" s="5"/>
+      <c r="AM177" s="5"/>
+      <c r="AN177" s="5"/>
+      <c r="AO177" s="5"/>
+      <c r="AP177" s="5"/>
+      <c r="AQ177" s="5"/>
+      <c r="AR177" s="5"/>
+      <c r="AS177" s="5"/>
+      <c r="AT177" s="5"/>
+      <c r="AU177" s="5"/>
+      <c r="AV177" s="5"/>
+      <c r="AW177" s="5"/>
+      <c r="AX177" s="5"/>
+      <c r="AY177" s="5"/>
+      <c r="AZ177" s="5"/>
+      <c r="BA177" s="5"/>
+      <c r="BB177" s="5"/>
+      <c r="BC177" s="5"/>
+      <c r="BD177" s="5"/>
+      <c r="BE177" s="5"/>
+      <c r="BF177" s="5"/>
+      <c r="BG177" s="5"/>
+      <c r="BH177" s="5"/>
+      <c r="BI177" s="5"/>
+      <c r="BJ177" s="5"/>
+      <c r="BK177" s="5"/>
+      <c r="BL177" s="5"/>
+      <c r="BM177" s="5"/>
+      <c r="BN177" s="5"/>
+      <c r="BO177" s="5"/>
+      <c r="BP177" s="5"/>
+      <c r="BQ177" s="5"/>
+      <c r="BR177" s="5"/>
+      <c r="BS177" s="5"/>
+      <c r="BT177" s="5"/>
+      <c r="BU177" s="5"/>
+      <c r="BV177" s="5"/>
+      <c r="BW177" s="5"/>
+      <c r="BX177" s="5"/>
+      <c r="BY177" s="5"/>
+      <c r="BZ177" s="5"/>
+      <c r="CA177" s="5"/>
+      <c r="CB177" s="5"/>
+      <c r="CC177" s="5"/>
+      <c r="CD177" s="5"/>
+      <c r="CE177" s="5"/>
+      <c r="CF177" s="5"/>
+      <c r="CG177" s="5"/>
+      <c r="CH177" s="5"/>
+      <c r="CI177" s="5"/>
+      <c r="CJ177" s="5"/>
+      <c r="CK177" s="5"/>
+      <c r="CL177" s="5"/>
+      <c r="CM177" s="5"/>
+      <c r="CN177" s="5"/>
+      <c r="CO177" s="5"/>
+      <c r="CP177" s="5"/>
+      <c r="CQ177" s="5"/>
+      <c r="CR177" s="5"/>
+      <c r="CS177" s="5"/>
+      <c r="CT177" s="5"/>
+      <c r="CU177" s="5"/>
+      <c r="CV177" s="5"/>
+      <c r="CW177" s="5"/>
+      <c r="CX177" s="5"/>
+      <c r="CY177" s="5"/>
+      <c r="CZ177" s="5"/>
+      <c r="DA177" s="5"/>
+      <c r="DB177" s="5"/>
+      <c r="DC177" s="5"/>
+      <c r="DD177" s="5"/>
+      <c r="DE177" s="5"/>
+      <c r="DF177" s="5"/>
+      <c r="DG177" s="5"/>
+      <c r="DH177" s="5"/>
+      <c r="DI177" s="5"/>
+      <c r="DJ177" s="5"/>
+      <c r="DK177" s="5"/>
+      <c r="DL177" s="5"/>
+      <c r="DM177" s="5"/>
+      <c r="DN177" s="5"/>
+      <c r="DO177" s="5"/>
+      <c r="DP177" s="5"/>
+      <c r="DQ177" s="5"/>
+      <c r="DR177" s="5"/>
+      <c r="DS177" s="5"/>
+    </row>
+    <row r="178" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="E178" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="I178" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J178" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K178" s="10">
+        <v>28301</v>
+      </c>
+      <c r="L178" s="95"/>
+      <c r="M178" s="5"/>
+      <c r="N178" s="5"/>
+      <c r="O178" s="5"/>
+      <c r="P178" s="5"/>
+      <c r="Q178" s="5"/>
+      <c r="R178" s="5"/>
+      <c r="S178" s="5"/>
+      <c r="T178" s="5"/>
+      <c r="U178" s="5"/>
+      <c r="V178" s="5"/>
+      <c r="W178" s="5"/>
+      <c r="X178" s="5"/>
+      <c r="Y178" s="5"/>
+      <c r="Z178" s="5"/>
+      <c r="AA178" s="5"/>
+      <c r="AB178" s="5"/>
+      <c r="AC178" s="5"/>
+      <c r="AD178" s="5"/>
+      <c r="AE178" s="5"/>
+      <c r="AF178" s="5"/>
+      <c r="AG178" s="5"/>
+      <c r="AH178" s="5"/>
+      <c r="AI178" s="5"/>
+      <c r="AJ178" s="5"/>
+      <c r="AK178" s="5"/>
+      <c r="AL178" s="5"/>
+      <c r="AM178" s="5"/>
+      <c r="AN178" s="5"/>
+      <c r="AO178" s="5"/>
+      <c r="AP178" s="5"/>
+      <c r="AQ178" s="5"/>
+      <c r="AR178" s="5"/>
+      <c r="AS178" s="5"/>
+      <c r="AT178" s="5"/>
+      <c r="AU178" s="5"/>
+      <c r="AV178" s="5"/>
+      <c r="AW178" s="5"/>
+      <c r="AX178" s="5"/>
+      <c r="AY178" s="5"/>
+      <c r="AZ178" s="5"/>
+      <c r="BA178" s="5"/>
+      <c r="BB178" s="5"/>
+      <c r="BC178" s="5"/>
+      <c r="BD178" s="5"/>
+      <c r="BE178" s="5"/>
+      <c r="BF178" s="5"/>
+      <c r="BG178" s="5"/>
+      <c r="BH178" s="5"/>
+      <c r="BI178" s="5"/>
+      <c r="BJ178" s="5"/>
+      <c r="BK178" s="5"/>
+      <c r="BL178" s="5"/>
+      <c r="BM178" s="5"/>
+      <c r="BN178" s="5"/>
+      <c r="BO178" s="5"/>
+      <c r="BP178" s="5"/>
+      <c r="BQ178" s="5"/>
+      <c r="BR178" s="5"/>
+      <c r="BS178" s="5"/>
+      <c r="BT178" s="5"/>
+      <c r="BU178" s="5"/>
+      <c r="BV178" s="5"/>
+      <c r="BW178" s="5"/>
+      <c r="BX178" s="5"/>
+      <c r="BY178" s="5"/>
+      <c r="BZ178" s="5"/>
+      <c r="CA178" s="5"/>
+      <c r="CB178" s="5"/>
+      <c r="CC178" s="5"/>
+      <c r="CD178" s="5"/>
+      <c r="CE178" s="5"/>
+      <c r="CF178" s="5"/>
+      <c r="CG178" s="5"/>
+      <c r="CH178" s="5"/>
+      <c r="CI178" s="5"/>
+      <c r="CJ178" s="5"/>
+      <c r="CK178" s="5"/>
+      <c r="CL178" s="5"/>
+      <c r="CM178" s="5"/>
+      <c r="CN178" s="5"/>
+      <c r="CO178" s="5"/>
+      <c r="CP178" s="5"/>
+      <c r="CQ178" s="5"/>
+      <c r="CR178" s="5"/>
+      <c r="CS178" s="5"/>
+      <c r="CT178" s="5"/>
+      <c r="CU178" s="5"/>
+      <c r="CV178" s="5"/>
+      <c r="CW178" s="5"/>
+      <c r="CX178" s="5"/>
+      <c r="CY178" s="5"/>
+      <c r="CZ178" s="5"/>
+      <c r="DA178" s="5"/>
+      <c r="DB178" s="5"/>
+      <c r="DC178" s="5"/>
+      <c r="DD178" s="5"/>
+      <c r="DE178" s="5"/>
+      <c r="DF178" s="5"/>
+      <c r="DG178" s="5"/>
+      <c r="DH178" s="5"/>
+      <c r="DI178" s="5"/>
+      <c r="DJ178" s="5"/>
+      <c r="DK178" s="5"/>
+      <c r="DL178" s="5"/>
+      <c r="DM178" s="5"/>
+      <c r="DN178" s="5"/>
+      <c r="DO178" s="5"/>
+      <c r="DP178" s="5"/>
+      <c r="DQ178" s="5"/>
+      <c r="DR178" s="5"/>
+      <c r="DS178" s="5"/>
+    </row>
+    <row r="179" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A179" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B179" s="45" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C179" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D179" s="44" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E179" s="44" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F179" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="G179" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="H179" s="44" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I179" s="44" t="s">
+        <v>586</v>
+      </c>
+      <c r="J179" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K179" s="44">
+        <v>28147</v>
+      </c>
+    </row>
+    <row r="180" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="E180" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G180" s="30" t="s">
+        <v>702</v>
+      </c>
+      <c r="H180" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="I180" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="J180" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K180" s="4">
+        <v>27320</v>
+      </c>
+      <c r="L180" s="95"/>
+      <c r="M180" s="5"/>
+      <c r="N180" s="5"/>
+      <c r="O180" s="5"/>
+      <c r="P180" s="5"/>
+      <c r="Q180" s="5"/>
+      <c r="R180" s="5"/>
+      <c r="S180" s="5"/>
+      <c r="T180" s="5"/>
+      <c r="U180" s="5"/>
+      <c r="V180" s="5"/>
+      <c r="W180" s="5"/>
+      <c r="X180" s="5"/>
+      <c r="Y180" s="5"/>
+      <c r="Z180" s="5"/>
+      <c r="AA180" s="5"/>
+      <c r="AB180" s="5"/>
+      <c r="AC180" s="5"/>
+      <c r="AD180" s="5"/>
+      <c r="AE180" s="5"/>
+      <c r="AF180" s="5"/>
+      <c r="AG180" s="5"/>
+      <c r="AH180" s="5"/>
+      <c r="AI180" s="5"/>
+      <c r="AJ180" s="5"/>
+      <c r="AK180" s="5"/>
+      <c r="AL180" s="5"/>
+      <c r="AM180" s="5"/>
+      <c r="AN180" s="5"/>
+      <c r="AO180" s="5"/>
+      <c r="AP180" s="5"/>
+      <c r="AQ180" s="5"/>
+      <c r="AR180" s="5"/>
+      <c r="AS180" s="5"/>
+      <c r="AT180" s="5"/>
+      <c r="AU180" s="5"/>
+      <c r="AV180" s="5"/>
+      <c r="AW180" s="5"/>
+      <c r="AX180" s="5"/>
+      <c r="AY180" s="5"/>
+      <c r="AZ180" s="5"/>
+      <c r="BA180" s="5"/>
+      <c r="BB180" s="5"/>
+      <c r="BC180" s="5"/>
+      <c r="BD180" s="5"/>
+      <c r="BE180" s="5"/>
+      <c r="BF180" s="5"/>
+      <c r="BG180" s="5"/>
+      <c r="BH180" s="5"/>
+      <c r="BI180" s="5"/>
+      <c r="BJ180" s="5"/>
+      <c r="BK180" s="5"/>
+      <c r="BL180" s="5"/>
+      <c r="BM180" s="5"/>
+      <c r="BN180" s="5"/>
+      <c r="BO180" s="5"/>
+      <c r="BP180" s="5"/>
+      <c r="BQ180" s="5"/>
+      <c r="BR180" s="5"/>
+      <c r="BS180" s="5"/>
+      <c r="BT180" s="5"/>
+      <c r="BU180" s="5"/>
+      <c r="BV180" s="5"/>
+      <c r="BW180" s="5"/>
+      <c r="BX180" s="5"/>
+      <c r="BY180" s="5"/>
+      <c r="BZ180" s="5"/>
+      <c r="CA180" s="5"/>
+      <c r="CB180" s="5"/>
+      <c r="CC180" s="5"/>
+      <c r="CD180" s="5"/>
+      <c r="CE180" s="5"/>
+      <c r="CF180" s="5"/>
+      <c r="CG180" s="5"/>
+      <c r="CH180" s="5"/>
+      <c r="CI180" s="5"/>
+      <c r="CJ180" s="5"/>
+      <c r="CK180" s="5"/>
+      <c r="CL180" s="5"/>
+      <c r="CM180" s="5"/>
+      <c r="CN180" s="5"/>
+      <c r="CO180" s="5"/>
+      <c r="CP180" s="5"/>
+      <c r="CQ180" s="5"/>
+      <c r="CR180" s="5"/>
+      <c r="CS180" s="5"/>
+      <c r="CT180" s="5"/>
+      <c r="CU180" s="5"/>
+      <c r="CV180" s="5"/>
+      <c r="CW180" s="5"/>
+      <c r="CX180" s="5"/>
+      <c r="CY180" s="5"/>
+      <c r="CZ180" s="5"/>
+      <c r="DA180" s="5"/>
+      <c r="DB180" s="5"/>
+      <c r="DC180" s="5"/>
+      <c r="DD180" s="5"/>
+      <c r="DE180" s="5"/>
+      <c r="DF180" s="5"/>
+      <c r="DG180" s="5"/>
+      <c r="DH180" s="5"/>
+      <c r="DI180" s="5"/>
+      <c r="DJ180" s="5"/>
+      <c r="DK180" s="5"/>
+      <c r="DL180" s="5"/>
+      <c r="DM180" s="5"/>
+      <c r="DN180" s="5"/>
+      <c r="DO180" s="5"/>
+      <c r="DP180" s="5"/>
+      <c r="DQ180" s="5"/>
+      <c r="DR180" s="5"/>
+      <c r="DS180" s="5"/>
+    </row>
+    <row r="181" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="H181" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="I181" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="J181" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K181" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="L181" s="95"/>
+      <c r="M181" s="5"/>
+      <c r="N181" s="5"/>
+      <c r="O181" s="5"/>
+      <c r="P181" s="5"/>
+      <c r="Q181" s="5"/>
+      <c r="R181" s="5"/>
+      <c r="S181" s="5"/>
+      <c r="T181" s="5"/>
+      <c r="U181" s="5"/>
+      <c r="V181" s="5"/>
+      <c r="W181" s="5"/>
+      <c r="X181" s="5"/>
+      <c r="Y181" s="5"/>
+      <c r="Z181" s="5"/>
+      <c r="AA181" s="5"/>
+      <c r="AB181" s="5"/>
+      <c r="AC181" s="5"/>
+      <c r="AD181" s="5"/>
+      <c r="AE181" s="5"/>
+      <c r="AF181" s="5"/>
+      <c r="AG181" s="5"/>
+      <c r="AH181" s="5"/>
+      <c r="AI181" s="5"/>
+      <c r="AJ181" s="5"/>
+      <c r="AK181" s="5"/>
+      <c r="AL181" s="5"/>
+      <c r="AM181" s="5"/>
+      <c r="AN181" s="5"/>
+      <c r="AO181" s="5"/>
+      <c r="AP181" s="5"/>
+      <c r="AQ181" s="5"/>
+      <c r="AR181" s="5"/>
+      <c r="AS181" s="5"/>
+      <c r="AT181" s="5"/>
+      <c r="AU181" s="5"/>
+      <c r="AV181" s="5"/>
+      <c r="AW181" s="5"/>
+      <c r="AX181" s="5"/>
+      <c r="AY181" s="5"/>
+      <c r="AZ181" s="5"/>
+      <c r="BA181" s="5"/>
+      <c r="BB181" s="5"/>
+      <c r="BC181" s="5"/>
+      <c r="BD181" s="5"/>
+      <c r="BE181" s="5"/>
+      <c r="BF181" s="5"/>
+      <c r="BG181" s="5"/>
+      <c r="BH181" s="5"/>
+      <c r="BI181" s="5"/>
+      <c r="BJ181" s="5"/>
+      <c r="BK181" s="5"/>
+      <c r="BL181" s="5"/>
+      <c r="BM181" s="5"/>
+      <c r="BN181" s="5"/>
+      <c r="BO181" s="5"/>
+      <c r="BP181" s="5"/>
+      <c r="BQ181" s="5"/>
+      <c r="BR181" s="5"/>
+      <c r="BS181" s="5"/>
+      <c r="BT181" s="5"/>
+      <c r="BU181" s="5"/>
+      <c r="BV181" s="5"/>
+      <c r="BW181" s="5"/>
+      <c r="BX181" s="5"/>
+      <c r="BY181" s="5"/>
+      <c r="BZ181" s="5"/>
+      <c r="CA181" s="5"/>
+      <c r="CB181" s="5"/>
+      <c r="CC181" s="5"/>
+      <c r="CD181" s="5"/>
+      <c r="CE181" s="5"/>
+      <c r="CF181" s="5"/>
+      <c r="CG181" s="5"/>
+      <c r="CH181" s="5"/>
+      <c r="CI181" s="5"/>
+      <c r="CJ181" s="5"/>
+      <c r="CK181" s="5"/>
+      <c r="CL181" s="5"/>
+      <c r="CM181" s="5"/>
+      <c r="CN181" s="5"/>
+      <c r="CO181" s="5"/>
+      <c r="CP181" s="5"/>
+      <c r="CQ181" s="5"/>
+      <c r="CR181" s="5"/>
+      <c r="CS181" s="5"/>
+      <c r="CT181" s="5"/>
+      <c r="CU181" s="5"/>
+      <c r="CV181" s="5"/>
+      <c r="CW181" s="5"/>
+      <c r="CX181" s="5"/>
+      <c r="CY181" s="5"/>
+      <c r="CZ181" s="5"/>
+      <c r="DA181" s="5"/>
+      <c r="DB181" s="5"/>
+      <c r="DC181" s="5"/>
+      <c r="DD181" s="5"/>
+      <c r="DE181" s="5"/>
+      <c r="DF181" s="5"/>
+      <c r="DG181" s="5"/>
+      <c r="DH181" s="5"/>
+      <c r="DI181" s="5"/>
+      <c r="DJ181" s="5"/>
+      <c r="DK181" s="5"/>
+      <c r="DL181" s="5"/>
+      <c r="DM181" s="5"/>
+      <c r="DN181" s="5"/>
+      <c r="DO181" s="5"/>
+      <c r="DP181" s="5"/>
+      <c r="DQ181" s="5"/>
+      <c r="DR181" s="5"/>
+      <c r="DS181" s="5"/>
+    </row>
+    <row r="182" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="E182" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="F182" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="G182" s="30" t="s">
+        <v>561</v>
+      </c>
+      <c r="H182" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="I182" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J182" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K182" s="4">
+        <v>28202</v>
+      </c>
+      <c r="L182" s="95"/>
+      <c r="M182" s="5"/>
+      <c r="N182" s="5"/>
+      <c r="O182" s="5"/>
+      <c r="P182" s="5"/>
+      <c r="Q182" s="5"/>
+      <c r="R182" s="5"/>
+      <c r="S182" s="5"/>
+      <c r="T182" s="5"/>
+      <c r="U182" s="5"/>
+      <c r="V182" s="5"/>
+      <c r="W182" s="5"/>
+      <c r="X182" s="5"/>
+      <c r="Y182" s="5"/>
+      <c r="Z182" s="5"/>
+      <c r="AA182" s="5"/>
+      <c r="AB182" s="5"/>
+      <c r="AC182" s="5"/>
+      <c r="AD182" s="5"/>
+      <c r="AE182" s="5"/>
+      <c r="AF182" s="5"/>
+      <c r="AG182" s="5"/>
+      <c r="AH182" s="5"/>
+      <c r="AI182" s="5"/>
+      <c r="AJ182" s="5"/>
+      <c r="AK182" s="5"/>
+      <c r="AL182" s="5"/>
+      <c r="AM182" s="5"/>
+      <c r="AN182" s="5"/>
+      <c r="AO182" s="5"/>
+      <c r="AP182" s="5"/>
+      <c r="AQ182" s="5"/>
+      <c r="AR182" s="5"/>
+      <c r="AS182" s="5"/>
+      <c r="AT182" s="5"/>
+      <c r="AU182" s="5"/>
+      <c r="AV182" s="5"/>
+      <c r="AW182" s="5"/>
+      <c r="AX182" s="5"/>
+      <c r="AY182" s="5"/>
+      <c r="AZ182" s="5"/>
+      <c r="BA182" s="5"/>
+      <c r="BB182" s="5"/>
+      <c r="BC182" s="5"/>
+      <c r="BD182" s="5"/>
+      <c r="BE182" s="5"/>
+      <c r="BF182" s="5"/>
+      <c r="BG182" s="5"/>
+      <c r="BH182" s="5"/>
+      <c r="BI182" s="5"/>
+      <c r="BJ182" s="5"/>
+      <c r="BK182" s="5"/>
+      <c r="BL182" s="5"/>
+      <c r="BM182" s="5"/>
+      <c r="BN182" s="5"/>
+      <c r="BO182" s="5"/>
+      <c r="BP182" s="5"/>
+      <c r="BQ182" s="5"/>
+      <c r="BR182" s="5"/>
+      <c r="BS182" s="5"/>
+      <c r="BT182" s="5"/>
+      <c r="BU182" s="5"/>
+      <c r="BV182" s="5"/>
+      <c r="BW182" s="5"/>
+      <c r="BX182" s="5"/>
+      <c r="BY182" s="5"/>
+      <c r="BZ182" s="5"/>
+      <c r="CA182" s="5"/>
+      <c r="CB182" s="5"/>
+      <c r="CC182" s="5"/>
+      <c r="CD182" s="5"/>
+      <c r="CE182" s="5"/>
+      <c r="CF182" s="5"/>
+      <c r="CG182" s="5"/>
+      <c r="CH182" s="5"/>
+      <c r="CI182" s="5"/>
+      <c r="CJ182" s="5"/>
+      <c r="CK182" s="5"/>
+      <c r="CL182" s="5"/>
+      <c r="CM182" s="5"/>
+      <c r="CN182" s="5"/>
+      <c r="CO182" s="5"/>
+      <c r="CP182" s="5"/>
+      <c r="CQ182" s="5"/>
+      <c r="CR182" s="5"/>
+      <c r="CS182" s="5"/>
+      <c r="CT182" s="5"/>
+      <c r="CU182" s="5"/>
+      <c r="CV182" s="5"/>
+      <c r="CW182" s="5"/>
+      <c r="CX182" s="5"/>
+      <c r="CY182" s="5"/>
+      <c r="CZ182" s="5"/>
+      <c r="DA182" s="5"/>
+      <c r="DB182" s="5"/>
+      <c r="DC182" s="5"/>
+      <c r="DD182" s="5"/>
+      <c r="DE182" s="5"/>
+      <c r="DF182" s="5"/>
+      <c r="DG182" s="5"/>
+      <c r="DH182" s="5"/>
+      <c r="DI182" s="5"/>
+      <c r="DJ182" s="5"/>
+      <c r="DK182" s="5"/>
+      <c r="DL182" s="5"/>
+      <c r="DM182" s="5"/>
+      <c r="DN182" s="5"/>
+      <c r="DO182" s="5"/>
+      <c r="DP182" s="5"/>
+      <c r="DQ182" s="5"/>
+      <c r="DR182" s="5"/>
+      <c r="DS182" s="5"/>
+    </row>
+    <row r="183" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G183" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="H183" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="I183" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="J183" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K183" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="L183" s="95"/>
+      <c r="M183" s="5"/>
+      <c r="N183" s="5"/>
+      <c r="O183" s="5"/>
+      <c r="P183" s="5"/>
+      <c r="Q183" s="5"/>
+      <c r="R183" s="5"/>
+      <c r="S183" s="5"/>
+      <c r="T183" s="5"/>
+      <c r="U183" s="5"/>
+      <c r="V183" s="5"/>
+      <c r="W183" s="5"/>
+      <c r="X183" s="5"/>
+      <c r="Y183" s="5"/>
+      <c r="Z183" s="5"/>
+      <c r="AA183" s="5"/>
+      <c r="AB183" s="5"/>
+      <c r="AC183" s="5"/>
+      <c r="AD183" s="5"/>
+      <c r="AE183" s="5"/>
+      <c r="AF183" s="5"/>
+      <c r="AG183" s="5"/>
+      <c r="AH183" s="5"/>
+      <c r="AI183" s="5"/>
+      <c r="AJ183" s="5"/>
+      <c r="AK183" s="5"/>
+      <c r="AL183" s="5"/>
+      <c r="AM183" s="5"/>
+      <c r="AN183" s="5"/>
+      <c r="AO183" s="5"/>
+      <c r="AP183" s="5"/>
+      <c r="AQ183" s="5"/>
+      <c r="AR183" s="5"/>
+      <c r="AS183" s="5"/>
+      <c r="AT183" s="5"/>
+      <c r="AU183" s="5"/>
+      <c r="AV183" s="5"/>
+      <c r="AW183" s="5"/>
+      <c r="AX183" s="5"/>
+      <c r="AY183" s="5"/>
+      <c r="AZ183" s="5"/>
+      <c r="BA183" s="5"/>
+      <c r="BB183" s="5"/>
+      <c r="BC183" s="5"/>
+      <c r="BD183" s="5"/>
+      <c r="BE183" s="5"/>
+      <c r="BF183" s="5"/>
+      <c r="BG183" s="5"/>
+      <c r="BH183" s="5"/>
+      <c r="BI183" s="5"/>
+      <c r="BJ183" s="5"/>
+      <c r="BK183" s="5"/>
+      <c r="BL183" s="5"/>
+      <c r="BM183" s="5"/>
+      <c r="BN183" s="5"/>
+      <c r="BO183" s="5"/>
+      <c r="BP183" s="5"/>
+      <c r="BQ183" s="5"/>
+      <c r="BR183" s="5"/>
+      <c r="BS183" s="5"/>
+      <c r="BT183" s="5"/>
+      <c r="BU183" s="5"/>
+      <c r="BV183" s="5"/>
+      <c r="BW183" s="5"/>
+      <c r="BX183" s="5"/>
+      <c r="BY183" s="5"/>
+      <c r="BZ183" s="5"/>
+      <c r="CA183" s="5"/>
+      <c r="CB183" s="5"/>
+      <c r="CC183" s="5"/>
+      <c r="CD183" s="5"/>
+      <c r="CE183" s="5"/>
+      <c r="CF183" s="5"/>
+      <c r="CG183" s="5"/>
+      <c r="CH183" s="5"/>
+      <c r="CI183" s="5"/>
+      <c r="CJ183" s="5"/>
+      <c r="CK183" s="5"/>
+      <c r="CL183" s="5"/>
+      <c r="CM183" s="5"/>
+      <c r="CN183" s="5"/>
+      <c r="CO183" s="5"/>
+      <c r="CP183" s="5"/>
+      <c r="CQ183" s="5"/>
+      <c r="CR183" s="5"/>
+      <c r="CS183" s="5"/>
+      <c r="CT183" s="5"/>
+      <c r="CU183" s="5"/>
+      <c r="CV183" s="5"/>
+      <c r="CW183" s="5"/>
+      <c r="CX183" s="5"/>
+      <c r="CY183" s="5"/>
+      <c r="CZ183" s="5"/>
+      <c r="DA183" s="5"/>
+      <c r="DB183" s="5"/>
+      <c r="DC183" s="5"/>
+      <c r="DD183" s="5"/>
+      <c r="DE183" s="5"/>
+      <c r="DF183" s="5"/>
+      <c r="DG183" s="5"/>
+      <c r="DH183" s="5"/>
+      <c r="DI183" s="5"/>
+      <c r="DJ183" s="5"/>
+      <c r="DK183" s="5"/>
+      <c r="DL183" s="5"/>
+      <c r="DM183" s="5"/>
+      <c r="DN183" s="5"/>
+      <c r="DO183" s="5"/>
+      <c r="DP183" s="5"/>
+      <c r="DQ183" s="5"/>
+      <c r="DR183" s="5"/>
+      <c r="DS183" s="5"/>
+    </row>
+    <row r="184" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="F184" s="11" t="s">
+        <v>722</v>
+      </c>
+      <c r="G184" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="H184" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="I184" s="8" t="s">
+        <v>694</v>
+      </c>
+      <c r="J184" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K184" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="L184" s="95"/>
+      <c r="M184" s="5"/>
+      <c r="N184" s="5"/>
+      <c r="O184" s="5"/>
+      <c r="P184" s="5"/>
+      <c r="Q184" s="5"/>
+      <c r="R184" s="5"/>
+      <c r="S184" s="5"/>
+      <c r="T184" s="5"/>
+      <c r="U184" s="5"/>
+      <c r="V184" s="5"/>
+      <c r="W184" s="5"/>
+      <c r="X184" s="5"/>
+      <c r="Y184" s="5"/>
+      <c r="Z184" s="5"/>
+      <c r="AA184" s="5"/>
+      <c r="AB184" s="5"/>
+      <c r="AC184" s="5"/>
+      <c r="AD184" s="5"/>
+      <c r="AE184" s="5"/>
+      <c r="AF184" s="5"/>
+      <c r="AG184" s="5"/>
+      <c r="AH184" s="5"/>
+      <c r="AI184" s="5"/>
+      <c r="AJ184" s="5"/>
+      <c r="AK184" s="5"/>
+      <c r="AL184" s="5"/>
+      <c r="AM184" s="5"/>
+      <c r="AN184" s="5"/>
+      <c r="AO184" s="5"/>
+      <c r="AP184" s="5"/>
+      <c r="AQ184" s="5"/>
+      <c r="AR184" s="5"/>
+      <c r="AS184" s="5"/>
+      <c r="AT184" s="5"/>
+      <c r="AU184" s="5"/>
+      <c r="AV184" s="5"/>
+      <c r="AW184" s="5"/>
+      <c r="AX184" s="5"/>
+      <c r="AY184" s="5"/>
+      <c r="AZ184" s="5"/>
+      <c r="BA184" s="5"/>
+      <c r="BB184" s="5"/>
+      <c r="BC184" s="5"/>
+      <c r="BD184" s="5"/>
+      <c r="BE184" s="5"/>
+      <c r="BF184" s="5"/>
+      <c r="BG184" s="5"/>
+      <c r="BH184" s="5"/>
+      <c r="BI184" s="5"/>
+      <c r="BJ184" s="5"/>
+      <c r="BK184" s="5"/>
+      <c r="BL184" s="5"/>
+      <c r="BM184" s="5"/>
+      <c r="BN184" s="5"/>
+      <c r="BO184" s="5"/>
+      <c r="BP184" s="5"/>
+      <c r="BQ184" s="5"/>
+      <c r="BR184" s="5"/>
+      <c r="BS184" s="5"/>
+      <c r="BT184" s="5"/>
+      <c r="BU184" s="5"/>
+      <c r="BV184" s="5"/>
+      <c r="BW184" s="5"/>
+      <c r="BX184" s="5"/>
+      <c r="BY184" s="5"/>
+      <c r="BZ184" s="5"/>
+      <c r="CA184" s="5"/>
+      <c r="CB184" s="5"/>
+      <c r="CC184" s="5"/>
+      <c r="CD184" s="5"/>
+      <c r="CE184" s="5"/>
+      <c r="CF184" s="5"/>
+      <c r="CG184" s="5"/>
+      <c r="CH184" s="5"/>
+      <c r="CI184" s="5"/>
+      <c r="CJ184" s="5"/>
+      <c r="CK184" s="5"/>
+      <c r="CL184" s="5"/>
+      <c r="CM184" s="5"/>
+      <c r="CN184" s="5"/>
+      <c r="CO184" s="5"/>
+      <c r="CP184" s="5"/>
+      <c r="CQ184" s="5"/>
+      <c r="CR184" s="5"/>
+      <c r="CS184" s="5"/>
+      <c r="CT184" s="5"/>
+      <c r="CU184" s="5"/>
+      <c r="CV184" s="5"/>
+      <c r="CW184" s="5"/>
+      <c r="CX184" s="5"/>
+      <c r="CY184" s="5"/>
+      <c r="CZ184" s="5"/>
+      <c r="DA184" s="5"/>
+      <c r="DB184" s="5"/>
+      <c r="DC184" s="5"/>
+      <c r="DD184" s="5"/>
+      <c r="DE184" s="5"/>
+      <c r="DF184" s="5"/>
+      <c r="DG184" s="5"/>
+      <c r="DH184" s="5"/>
+      <c r="DI184" s="5"/>
+      <c r="DJ184" s="5"/>
+      <c r="DK184" s="5"/>
+      <c r="DL184" s="5"/>
+      <c r="DM184" s="5"/>
+      <c r="DN184" s="5"/>
+      <c r="DO184" s="5"/>
+      <c r="DP184" s="5"/>
+      <c r="DQ184" s="5"/>
+      <c r="DR184" s="5"/>
+      <c r="DS184" s="5"/>
+    </row>
+    <row r="185" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B185" s="80" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C185" s="80" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D185" s="80" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E185" s="92" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F185" s="80" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G185" s="80" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H185" s="52" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I185" s="80" t="s">
+        <v>121</v>
+      </c>
+      <c r="J185" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K185" s="90">
+        <v>28206</v>
+      </c>
+      <c r="L185" s="99"/>
+    </row>
+    <row r="186" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B186" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D186" s="45" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E186" s="45" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F186" s="45" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G186" s="45" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H186" s="45" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I186" s="45" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J186" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K186" s="45">
+        <v>27278</v>
+      </c>
+      <c r="L186" s="95"/>
+      <c r="M186" s="5"/>
+      <c r="N186" s="5"/>
+      <c r="O186" s="5"/>
+      <c r="P186" s="5"/>
+      <c r="Q186" s="5"/>
+      <c r="R186" s="5"/>
+      <c r="S186" s="5"/>
+      <c r="T186" s="5"/>
+      <c r="U186" s="5"/>
+      <c r="V186" s="5"/>
+      <c r="W186" s="5"/>
+      <c r="X186" s="5"/>
+      <c r="Y186" s="5"/>
+      <c r="Z186" s="5"/>
+      <c r="AA186" s="5"/>
+      <c r="AB186" s="5"/>
+      <c r="AC186" s="5"/>
+      <c r="AD186" s="5"/>
+      <c r="AE186" s="5"/>
+      <c r="AF186" s="5"/>
+      <c r="AG186" s="5"/>
+      <c r="AH186" s="5"/>
+      <c r="AI186" s="5"/>
+      <c r="AJ186" s="5"/>
+      <c r="AK186" s="5"/>
+      <c r="AL186" s="5"/>
+      <c r="AM186" s="5"/>
+      <c r="AN186" s="5"/>
+      <c r="AO186" s="5"/>
+      <c r="AP186" s="5"/>
+      <c r="AQ186" s="5"/>
+      <c r="AR186" s="5"/>
+      <c r="AS186" s="5"/>
+      <c r="AT186" s="5"/>
+      <c r="AU186" s="5"/>
+      <c r="AV186" s="5"/>
+      <c r="AW186" s="5"/>
+      <c r="AX186" s="5"/>
+      <c r="AY186" s="5"/>
+      <c r="AZ186" s="5"/>
+      <c r="BA186" s="5"/>
+      <c r="BB186" s="5"/>
+      <c r="BC186" s="5"/>
+      <c r="BD186" s="5"/>
+      <c r="BE186" s="5"/>
+      <c r="BF186" s="5"/>
+      <c r="BG186" s="5"/>
+      <c r="BH186" s="5"/>
+      <c r="BI186" s="5"/>
+      <c r="BJ186" s="5"/>
+      <c r="BK186" s="5"/>
+      <c r="BL186" s="5"/>
+      <c r="BM186" s="5"/>
+      <c r="BN186" s="5"/>
+      <c r="BO186" s="5"/>
+      <c r="BP186" s="5"/>
+      <c r="BQ186" s="5"/>
+      <c r="BR186" s="5"/>
+      <c r="BS186" s="5"/>
+      <c r="BT186" s="5"/>
+      <c r="BU186" s="5"/>
+      <c r="BV186" s="5"/>
+      <c r="BW186" s="5"/>
+      <c r="BX186" s="5"/>
+      <c r="BY186" s="5"/>
+      <c r="BZ186" s="5"/>
+      <c r="CA186" s="5"/>
+      <c r="CB186" s="5"/>
+      <c r="CC186" s="5"/>
+      <c r="CD186" s="5"/>
+      <c r="CE186" s="5"/>
+      <c r="CF186" s="5"/>
+      <c r="CG186" s="5"/>
+      <c r="CH186" s="5"/>
+      <c r="CI186" s="5"/>
+      <c r="CJ186" s="5"/>
+      <c r="CK186" s="5"/>
+      <c r="CL186" s="5"/>
+      <c r="CM186" s="5"/>
+      <c r="CN186" s="5"/>
+      <c r="CO186" s="5"/>
+      <c r="CP186" s="5"/>
+      <c r="CQ186" s="5"/>
+      <c r="CR186" s="5"/>
+      <c r="CS186" s="5"/>
+      <c r="CT186" s="5"/>
+      <c r="CU186" s="5"/>
+      <c r="CV186" s="5"/>
+      <c r="CW186" s="5"/>
+      <c r="CX186" s="5"/>
+      <c r="CY186" s="5"/>
+      <c r="CZ186" s="5"/>
+      <c r="DA186" s="5"/>
+      <c r="DB186" s="5"/>
+      <c r="DC186" s="5"/>
+      <c r="DD186" s="5"/>
+      <c r="DE186" s="5"/>
+      <c r="DF186" s="5"/>
+      <c r="DG186" s="5"/>
+      <c r="DH186" s="5"/>
+      <c r="DI186" s="5"/>
+      <c r="DJ186" s="5"/>
+      <c r="DK186" s="5"/>
+      <c r="DL186" s="5"/>
+      <c r="DM186" s="5"/>
+      <c r="DN186" s="5"/>
+      <c r="DO186" s="5"/>
+      <c r="DP186" s="5"/>
+      <c r="DQ186" s="5"/>
+      <c r="DR186" s="5"/>
+      <c r="DS186" s="5"/>
+    </row>
+    <row r="187" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A187" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B187" s="45" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C187" s="44" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D187" s="44" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E187" s="44" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F187" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="G187" s="44" t="s">
+        <v>976</v>
+      </c>
+      <c r="H187" s="44" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I187" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="J187" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K187" s="44">
+        <v>28803</v>
+      </c>
+    </row>
+    <row r="188" spans="1:123" s="57" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A188" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B188" s="52" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C188" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D188" s="44" t="s">
+        <v>914</v>
+      </c>
+      <c r="E188" s="44" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F188" s="44" t="s">
+        <v>915</v>
+      </c>
+      <c r="G188" s="44" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H188" s="44" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I188" s="44" t="s">
+        <v>648</v>
+      </c>
+      <c r="J188" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K188" s="44">
+        <v>28352</v>
+      </c>
+      <c r="L188" s="101"/>
+      <c r="M188" s="66"/>
+      <c r="N188" s="66"/>
+      <c r="O188" s="66"/>
+      <c r="P188" s="66"/>
+      <c r="Q188" s="66"/>
+      <c r="R188" s="66"/>
+      <c r="S188" s="66"/>
+      <c r="T188" s="66"/>
+      <c r="U188" s="66"/>
+      <c r="V188" s="66"/>
+      <c r="W188" s="66"/>
+      <c r="X188" s="66"/>
+      <c r="Y188" s="66"/>
+      <c r="Z188" s="66"/>
+      <c r="AA188" s="66"/>
+      <c r="AB188" s="66"/>
+      <c r="AC188" s="66"/>
+      <c r="AD188" s="66"/>
+      <c r="AE188" s="66"/>
+      <c r="AF188" s="66"/>
+      <c r="AG188" s="66"/>
+      <c r="AH188" s="66"/>
+      <c r="AI188" s="66"/>
+      <c r="AJ188" s="66"/>
+      <c r="AK188" s="66"/>
+      <c r="AL188" s="66"/>
+      <c r="AM188" s="66"/>
+      <c r="AN188" s="66"/>
+      <c r="AO188" s="66"/>
+      <c r="AP188" s="66"/>
+      <c r="AQ188" s="66"/>
+      <c r="AR188" s="66"/>
+      <c r="AS188" s="66"/>
+      <c r="AT188" s="66"/>
+      <c r="AU188" s="66"/>
+      <c r="AV188" s="66"/>
+      <c r="AW188" s="66"/>
+      <c r="AX188" s="66"/>
+      <c r="AY188" s="66"/>
+      <c r="AZ188" s="66"/>
+      <c r="BA188" s="66"/>
+      <c r="BB188" s="66"/>
+      <c r="BC188" s="66"/>
+      <c r="BD188" s="66"/>
+      <c r="BE188" s="66"/>
+      <c r="BF188" s="66"/>
+      <c r="BG188" s="66"/>
+      <c r="BH188" s="66"/>
+      <c r="BI188" s="66"/>
+      <c r="BJ188" s="66"/>
+      <c r="BK188" s="66"/>
+      <c r="BL188" s="66"/>
+      <c r="BM188" s="66"/>
+      <c r="BN188" s="66"/>
+      <c r="BO188" s="66"/>
+      <c r="BP188" s="66"/>
+      <c r="BQ188" s="66"/>
+      <c r="BR188" s="66"/>
+      <c r="BS188" s="66"/>
+      <c r="BT188" s="66"/>
+      <c r="BU188" s="66"/>
+      <c r="BV188" s="66"/>
+      <c r="BW188" s="66"/>
+      <c r="BX188" s="66"/>
+      <c r="BY188" s="66"/>
+      <c r="BZ188" s="66"/>
+      <c r="CA188" s="66"/>
+      <c r="CB188" s="66"/>
+      <c r="CC188" s="66"/>
+      <c r="CD188" s="66"/>
+      <c r="CE188" s="66"/>
+      <c r="CF188" s="66"/>
+      <c r="CG188" s="66"/>
+      <c r="CH188" s="66"/>
+      <c r="CI188" s="66"/>
+      <c r="CJ188" s="66"/>
+      <c r="CK188" s="66"/>
+      <c r="CL188" s="66"/>
+      <c r="CM188" s="66"/>
+      <c r="CN188" s="66"/>
+      <c r="CO188" s="66"/>
+      <c r="CP188" s="66"/>
+      <c r="CQ188" s="66"/>
+      <c r="CR188" s="66"/>
+      <c r="CS188" s="66"/>
+      <c r="CT188" s="66"/>
+      <c r="CU188" s="66"/>
+      <c r="CV188" s="66"/>
+      <c r="CW188" s="66"/>
+      <c r="CX188" s="66"/>
+      <c r="CY188" s="66"/>
+      <c r="CZ188" s="66"/>
+      <c r="DA188" s="66"/>
+      <c r="DB188" s="66"/>
+      <c r="DC188" s="66"/>
+      <c r="DD188" s="66"/>
+      <c r="DE188" s="66"/>
+      <c r="DF188" s="66"/>
+      <c r="DG188" s="66"/>
+      <c r="DH188" s="66"/>
+      <c r="DI188" s="66"/>
+      <c r="DJ188" s="66"/>
+      <c r="DK188" s="66"/>
+      <c r="DL188" s="66"/>
+      <c r="DM188" s="66"/>
+      <c r="DN188" s="66"/>
+      <c r="DO188" s="66"/>
+      <c r="DP188" s="66"/>
+      <c r="DQ188" s="66"/>
+      <c r="DR188" s="66"/>
+      <c r="DS188" s="66"/>
+    </row>
+    <row r="189" spans="1:123" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>727</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="F189" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="G189" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="H189" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="I189" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J189" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K189" s="13">
+        <v>28202</v>
+      </c>
+      <c r="L189" s="94"/>
+    </row>
+    <row r="190" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B190" s="15" t="s">
+        <v>730</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="I190" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J190" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K190" s="4">
+        <v>28262</v>
+      </c>
+      <c r="L190" s="95"/>
+      <c r="M190" s="5"/>
+      <c r="N190" s="5"/>
+      <c r="O190" s="5"/>
+      <c r="P190" s="5"/>
+      <c r="Q190" s="5"/>
+      <c r="R190" s="5"/>
+      <c r="S190" s="5"/>
+      <c r="T190" s="5"/>
+      <c r="U190" s="5"/>
+      <c r="V190" s="5"/>
+      <c r="W190" s="5"/>
+      <c r="X190" s="5"/>
+      <c r="Y190" s="5"/>
+      <c r="Z190" s="5"/>
+      <c r="AA190" s="5"/>
+      <c r="AB190" s="5"/>
+      <c r="AC190" s="5"/>
+      <c r="AD190" s="5"/>
+      <c r="AE190" s="5"/>
+      <c r="AF190" s="5"/>
+      <c r="AG190" s="5"/>
+      <c r="AH190" s="5"/>
+      <c r="AI190" s="5"/>
+      <c r="AJ190" s="5"/>
+      <c r="AK190" s="5"/>
+      <c r="AL190" s="5"/>
+      <c r="AM190" s="5"/>
+      <c r="AN190" s="5"/>
+      <c r="AO190" s="5"/>
+      <c r="AP190" s="5"/>
+      <c r="AQ190" s="5"/>
+      <c r="AR190" s="5"/>
+      <c r="AS190" s="5"/>
+      <c r="AT190" s="5"/>
+      <c r="AU190" s="5"/>
+      <c r="AV190" s="5"/>
+      <c r="AW190" s="5"/>
+      <c r="AX190" s="5"/>
+      <c r="AY190" s="5"/>
+      <c r="AZ190" s="5"/>
+      <c r="BA190" s="5"/>
+      <c r="BB190" s="5"/>
+      <c r="BC190" s="5"/>
+      <c r="BD190" s="5"/>
+      <c r="BE190" s="5"/>
+      <c r="BF190" s="5"/>
+      <c r="BG190" s="5"/>
+      <c r="BH190" s="5"/>
+      <c r="BI190" s="5"/>
+      <c r="BJ190" s="5"/>
+      <c r="BK190" s="5"/>
+      <c r="BL190" s="5"/>
+      <c r="BM190" s="5"/>
+      <c r="BN190" s="5"/>
+      <c r="BO190" s="5"/>
+      <c r="BP190" s="5"/>
+      <c r="BQ190" s="5"/>
+      <c r="BR190" s="5"/>
+      <c r="BS190" s="5"/>
+      <c r="BT190" s="5"/>
+      <c r="BU190" s="5"/>
+      <c r="BV190" s="5"/>
+      <c r="BW190" s="5"/>
+      <c r="BX190" s="5"/>
+      <c r="BY190" s="5"/>
+      <c r="BZ190" s="5"/>
+      <c r="CA190" s="5"/>
+      <c r="CB190" s="5"/>
+      <c r="CC190" s="5"/>
+      <c r="CD190" s="5"/>
+      <c r="CE190" s="5"/>
+      <c r="CF190" s="5"/>
+      <c r="CG190" s="5"/>
+      <c r="CH190" s="5"/>
+      <c r="CI190" s="5"/>
+      <c r="CJ190" s="5"/>
+      <c r="CK190" s="5"/>
+      <c r="CL190" s="5"/>
+      <c r="CM190" s="5"/>
+      <c r="CN190" s="5"/>
+      <c r="CO190" s="5"/>
+      <c r="CP190" s="5"/>
+      <c r="CQ190" s="5"/>
+      <c r="CR190" s="5"/>
+      <c r="CS190" s="5"/>
+      <c r="CT190" s="5"/>
+      <c r="CU190" s="5"/>
+      <c r="CV190" s="5"/>
+      <c r="CW190" s="5"/>
+      <c r="CX190" s="5"/>
+      <c r="CY190" s="5"/>
+      <c r="CZ190" s="5"/>
+      <c r="DA190" s="5"/>
+      <c r="DB190" s="5"/>
+      <c r="DC190" s="5"/>
+      <c r="DD190" s="5"/>
+      <c r="DE190" s="5"/>
+      <c r="DF190" s="5"/>
+      <c r="DG190" s="5"/>
+      <c r="DH190" s="5"/>
+      <c r="DI190" s="5"/>
+      <c r="DJ190" s="5"/>
+      <c r="DK190" s="5"/>
+      <c r="DL190" s="5"/>
+      <c r="DM190" s="5"/>
+      <c r="DN190" s="5"/>
+      <c r="DO190" s="5"/>
+      <c r="DP190" s="5"/>
+      <c r="DQ190" s="5"/>
+      <c r="DR190" s="5"/>
+      <c r="DS190" s="5"/>
+    </row>
+    <row r="191" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E191" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="F191" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G191" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="H191" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="I191" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="J191" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K191" s="13">
+        <v>28659</v>
+      </c>
+      <c r="L191" s="95"/>
+      <c r="M191" s="5"/>
+      <c r="N191" s="5"/>
+      <c r="O191" s="5"/>
+      <c r="P191" s="5"/>
+      <c r="Q191" s="5"/>
+      <c r="R191" s="5"/>
+      <c r="S191" s="5"/>
+      <c r="T191" s="5"/>
+      <c r="U191" s="5"/>
+      <c r="V191" s="5"/>
+      <c r="W191" s="5"/>
+      <c r="X191" s="5"/>
+      <c r="Y191" s="5"/>
+      <c r="Z191" s="5"/>
+      <c r="AA191" s="5"/>
+      <c r="AB191" s="5"/>
+      <c r="AC191" s="5"/>
+      <c r="AD191" s="5"/>
+      <c r="AE191" s="5"/>
+      <c r="AF191" s="5"/>
+      <c r="AG191" s="5"/>
+      <c r="AH191" s="5"/>
+      <c r="AI191" s="5"/>
+      <c r="AJ191" s="5"/>
+      <c r="AK191" s="5"/>
+      <c r="AL191" s="5"/>
+      <c r="AM191" s="5"/>
+      <c r="AN191" s="5"/>
+      <c r="AO191" s="5"/>
+      <c r="AP191" s="5"/>
+      <c r="AQ191" s="5"/>
+      <c r="AR191" s="5"/>
+      <c r="AS191" s="5"/>
+      <c r="AT191" s="5"/>
+      <c r="AU191" s="5"/>
+      <c r="AV191" s="5"/>
+      <c r="AW191" s="5"/>
+      <c r="AX191" s="5"/>
+      <c r="AY191" s="5"/>
+      <c r="AZ191" s="5"/>
+      <c r="BA191" s="5"/>
+      <c r="BB191" s="5"/>
+      <c r="BC191" s="5"/>
+      <c r="BD191" s="5"/>
+      <c r="BE191" s="5"/>
+      <c r="BF191" s="5"/>
+      <c r="BG191" s="5"/>
+      <c r="BH191" s="5"/>
+      <c r="BI191" s="5"/>
+      <c r="BJ191" s="5"/>
+      <c r="BK191" s="5"/>
+      <c r="BL191" s="5"/>
+      <c r="BM191" s="5"/>
+      <c r="BN191" s="5"/>
+      <c r="BO191" s="5"/>
+      <c r="BP191" s="5"/>
+      <c r="BQ191" s="5"/>
+      <c r="BR191" s="5"/>
+      <c r="BS191" s="5"/>
+      <c r="BT191" s="5"/>
+      <c r="BU191" s="5"/>
+      <c r="BV191" s="5"/>
+      <c r="BW191" s="5"/>
+      <c r="BX191" s="5"/>
+      <c r="BY191" s="5"/>
+      <c r="BZ191" s="5"/>
+      <c r="CA191" s="5"/>
+      <c r="CB191" s="5"/>
+      <c r="CC191" s="5"/>
+      <c r="CD191" s="5"/>
+      <c r="CE191" s="5"/>
+      <c r="CF191" s="5"/>
+      <c r="CG191" s="5"/>
+      <c r="CH191" s="5"/>
+      <c r="CI191" s="5"/>
+      <c r="CJ191" s="5"/>
+      <c r="CK191" s="5"/>
+      <c r="CL191" s="5"/>
+      <c r="CM191" s="5"/>
+      <c r="CN191" s="5"/>
+      <c r="CO191" s="5"/>
+      <c r="CP191" s="5"/>
+      <c r="CQ191" s="5"/>
+      <c r="CR191" s="5"/>
+      <c r="CS191" s="5"/>
+      <c r="CT191" s="5"/>
+      <c r="CU191" s="5"/>
+      <c r="CV191" s="5"/>
+      <c r="CW191" s="5"/>
+      <c r="CX191" s="5"/>
+      <c r="CY191" s="5"/>
+      <c r="CZ191" s="5"/>
+      <c r="DA191" s="5"/>
+      <c r="DB191" s="5"/>
+      <c r="DC191" s="5"/>
+      <c r="DD191" s="5"/>
+      <c r="DE191" s="5"/>
+      <c r="DF191" s="5"/>
+      <c r="DG191" s="5"/>
+      <c r="DH191" s="5"/>
+      <c r="DI191" s="5"/>
+      <c r="DJ191" s="5"/>
+      <c r="DK191" s="5"/>
+      <c r="DL191" s="5"/>
+      <c r="DM191" s="5"/>
+      <c r="DN191" s="5"/>
+      <c r="DO191" s="5"/>
+      <c r="DP191" s="5"/>
+      <c r="DQ191" s="5"/>
+      <c r="DR191" s="5"/>
+      <c r="DS191" s="5"/>
+    </row>
+    <row r="192" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A192" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B192" s="52" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C192" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D192" s="44" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E192" s="44" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F192" s="44" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G192" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="H192" s="44" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I192" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="J192" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K192" s="44">
+        <v>27330</v>
+      </c>
+    </row>
+    <row r="193" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="I193" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J193" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K193" s="10">
+        <v>28170</v>
+      </c>
+      <c r="L193" s="95"/>
+      <c r="M193" s="5"/>
+      <c r="N193" s="5"/>
+      <c r="O193" s="5"/>
+      <c r="P193" s="5"/>
+      <c r="Q193" s="5"/>
+      <c r="R193" s="5"/>
+      <c r="S193" s="5"/>
+      <c r="T193" s="5"/>
+      <c r="U193" s="5"/>
+      <c r="V193" s="5"/>
+      <c r="W193" s="5"/>
+      <c r="X193" s="5"/>
+      <c r="Y193" s="5"/>
+      <c r="Z193" s="5"/>
+      <c r="AA193" s="5"/>
+      <c r="AB193" s="5"/>
+      <c r="AC193" s="5"/>
+      <c r="AD193" s="5"/>
+      <c r="AE193" s="5"/>
+      <c r="AF193" s="5"/>
+      <c r="AG193" s="5"/>
+      <c r="AH193" s="5"/>
+      <c r="AI193" s="5"/>
+      <c r="AJ193" s="5"/>
+      <c r="AK193" s="5"/>
+      <c r="AL193" s="5"/>
+      <c r="AM193" s="5"/>
+      <c r="AN193" s="5"/>
+      <c r="AO193" s="5"/>
+      <c r="AP193" s="5"/>
+      <c r="AQ193" s="5"/>
+      <c r="AR193" s="5"/>
+      <c r="AS193" s="5"/>
+      <c r="AT193" s="5"/>
+      <c r="AU193" s="5"/>
+      <c r="AV193" s="5"/>
+      <c r="AW193" s="5"/>
+      <c r="AX193" s="5"/>
+      <c r="AY193" s="5"/>
+      <c r="AZ193" s="5"/>
+      <c r="BA193" s="5"/>
+      <c r="BB193" s="5"/>
+      <c r="BC193" s="5"/>
+      <c r="BD193" s="5"/>
+      <c r="BE193" s="5"/>
+      <c r="BF193" s="5"/>
+      <c r="BG193" s="5"/>
+      <c r="BH193" s="5"/>
+      <c r="BI193" s="5"/>
+      <c r="BJ193" s="5"/>
+      <c r="BK193" s="5"/>
+      <c r="BL193" s="5"/>
+      <c r="BM193" s="5"/>
+      <c r="BN193" s="5"/>
+      <c r="BO193" s="5"/>
+      <c r="BP193" s="5"/>
+      <c r="BQ193" s="5"/>
+      <c r="BR193" s="5"/>
+      <c r="BS193" s="5"/>
+      <c r="BT193" s="5"/>
+      <c r="BU193" s="5"/>
+      <c r="BV193" s="5"/>
+      <c r="BW193" s="5"/>
+      <c r="BX193" s="5"/>
+      <c r="BY193" s="5"/>
+      <c r="BZ193" s="5"/>
+      <c r="CA193" s="5"/>
+      <c r="CB193" s="5"/>
+      <c r="CC193" s="5"/>
+      <c r="CD193" s="5"/>
+      <c r="CE193" s="5"/>
+      <c r="CF193" s="5"/>
+      <c r="CG193" s="5"/>
+      <c r="CH193" s="5"/>
+      <c r="CI193" s="5"/>
+      <c r="CJ193" s="5"/>
+      <c r="CK193" s="5"/>
+      <c r="CL193" s="5"/>
+      <c r="CM193" s="5"/>
+      <c r="CN193" s="5"/>
+      <c r="CO193" s="5"/>
+      <c r="CP193" s="5"/>
+      <c r="CQ193" s="5"/>
+      <c r="CR193" s="5"/>
+      <c r="CS193" s="5"/>
+      <c r="CT193" s="5"/>
+      <c r="CU193" s="5"/>
+      <c r="CV193" s="5"/>
+      <c r="CW193" s="5"/>
+      <c r="CX193" s="5"/>
+      <c r="CY193" s="5"/>
+      <c r="CZ193" s="5"/>
+      <c r="DA193" s="5"/>
+      <c r="DB193" s="5"/>
+      <c r="DC193" s="5"/>
+      <c r="DD193" s="5"/>
+      <c r="DE193" s="5"/>
+      <c r="DF193" s="5"/>
+      <c r="DG193" s="5"/>
+      <c r="DH193" s="5"/>
+      <c r="DI193" s="5"/>
+      <c r="DJ193" s="5"/>
+      <c r="DK193" s="5"/>
+      <c r="DL193" s="5"/>
+      <c r="DM193" s="5"/>
+      <c r="DN193" s="5"/>
+      <c r="DO193" s="5"/>
+      <c r="DP193" s="5"/>
+      <c r="DQ193" s="5"/>
+      <c r="DR193" s="5"/>
+      <c r="DS193" s="5"/>
+    </row>
+    <row r="194" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="E194" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G194" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="H194" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="I194" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="J194" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K194" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="L194" s="95"/>
+      <c r="M194" s="5"/>
+      <c r="N194" s="5"/>
+      <c r="O194" s="5"/>
+      <c r="P194" s="5"/>
+      <c r="Q194" s="5"/>
+      <c r="R194" s="5"/>
+      <c r="S194" s="5"/>
+      <c r="T194" s="5"/>
+      <c r="U194" s="5"/>
+      <c r="V194" s="5"/>
+      <c r="W194" s="5"/>
+      <c r="X194" s="5"/>
+      <c r="Y194" s="5"/>
+      <c r="Z194" s="5"/>
+      <c r="AA194" s="5"/>
+      <c r="AB194" s="5"/>
+      <c r="AC194" s="5"/>
+      <c r="AD194" s="5"/>
+      <c r="AE194" s="5"/>
+      <c r="AF194" s="5"/>
+      <c r="AG194" s="5"/>
+      <c r="AH194" s="5"/>
+      <c r="AI194" s="5"/>
+      <c r="AJ194" s="5"/>
+      <c r="AK194" s="5"/>
+      <c r="AL194" s="5"/>
+      <c r="AM194" s="5"/>
+      <c r="AN194" s="5"/>
+      <c r="AO194" s="5"/>
+      <c r="AP194" s="5"/>
+      <c r="AQ194" s="5"/>
+      <c r="AR194" s="5"/>
+      <c r="AS194" s="5"/>
+      <c r="AT194" s="5"/>
+      <c r="AU194" s="5"/>
+      <c r="AV194" s="5"/>
+      <c r="AW194" s="5"/>
+      <c r="AX194" s="5"/>
+      <c r="AY194" s="5"/>
+      <c r="AZ194" s="5"/>
+      <c r="BA194" s="5"/>
+      <c r="BB194" s="5"/>
+      <c r="BC194" s="5"/>
+      <c r="BD194" s="5"/>
+      <c r="BE194" s="5"/>
+      <c r="BF194" s="5"/>
+      <c r="BG194" s="5"/>
+      <c r="BH194" s="5"/>
+      <c r="BI194" s="5"/>
+      <c r="BJ194" s="5"/>
+      <c r="BK194" s="5"/>
+      <c r="BL194" s="5"/>
+      <c r="BM194" s="5"/>
+      <c r="BN194" s="5"/>
+      <c r="BO194" s="5"/>
+      <c r="BP194" s="5"/>
+      <c r="BQ194" s="5"/>
+      <c r="BR194" s="5"/>
+      <c r="BS194" s="5"/>
+      <c r="BT194" s="5"/>
+      <c r="BU194" s="5"/>
+      <c r="BV194" s="5"/>
+      <c r="BW194" s="5"/>
+      <c r="BX194" s="5"/>
+      <c r="BY194" s="5"/>
+      <c r="BZ194" s="5"/>
+      <c r="CA194" s="5"/>
+      <c r="CB194" s="5"/>
+      <c r="CC194" s="5"/>
+      <c r="CD194" s="5"/>
+      <c r="CE194" s="5"/>
+      <c r="CF194" s="5"/>
+      <c r="CG194" s="5"/>
+      <c r="CH194" s="5"/>
+      <c r="CI194" s="5"/>
+      <c r="CJ194" s="5"/>
+      <c r="CK194" s="5"/>
+      <c r="CL194" s="5"/>
+      <c r="CM194" s="5"/>
+      <c r="CN194" s="5"/>
+      <c r="CO194" s="5"/>
+      <c r="CP194" s="5"/>
+      <c r="CQ194" s="5"/>
+      <c r="CR194" s="5"/>
+      <c r="CS194" s="5"/>
+      <c r="CT194" s="5"/>
+      <c r="CU194" s="5"/>
+      <c r="CV194" s="5"/>
+      <c r="CW194" s="5"/>
+      <c r="CX194" s="5"/>
+      <c r="CY194" s="5"/>
+      <c r="CZ194" s="5"/>
+      <c r="DA194" s="5"/>
+      <c r="DB194" s="5"/>
+      <c r="DC194" s="5"/>
+      <c r="DD194" s="5"/>
+      <c r="DE194" s="5"/>
+      <c r="DF194" s="5"/>
+      <c r="DG194" s="5"/>
+      <c r="DH194" s="5"/>
+      <c r="DI194" s="5"/>
+      <c r="DJ194" s="5"/>
+      <c r="DK194" s="5"/>
+      <c r="DL194" s="5"/>
+      <c r="DM194" s="5"/>
+      <c r="DN194" s="5"/>
+      <c r="DO194" s="5"/>
+      <c r="DP194" s="5"/>
+      <c r="DQ194" s="5"/>
+      <c r="DR194" s="5"/>
+      <c r="DS194" s="5"/>
+    </row>
+    <row r="195" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="E195" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G195" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="H195" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="I195" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="J195" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K195" s="4">
+        <v>27522</v>
+      </c>
+      <c r="L195" s="95"/>
+      <c r="M195" s="5"/>
+      <c r="N195" s="5"/>
+      <c r="O195" s="5"/>
+      <c r="P195" s="5"/>
+      <c r="Q195" s="5"/>
+      <c r="R195" s="5"/>
+      <c r="S195" s="5"/>
+      <c r="T195" s="5"/>
+      <c r="U195" s="5"/>
+      <c r="V195" s="5"/>
+      <c r="W195" s="5"/>
+      <c r="X195" s="5"/>
+      <c r="Y195" s="5"/>
+      <c r="Z195" s="5"/>
+      <c r="AA195" s="5"/>
+      <c r="AB195" s="5"/>
+      <c r="AC195" s="5"/>
+      <c r="AD195" s="5"/>
+      <c r="AE195" s="5"/>
+      <c r="AF195" s="5"/>
+      <c r="AG195" s="5"/>
+      <c r="AH195" s="5"/>
+      <c r="AI195" s="5"/>
+      <c r="AJ195" s="5"/>
+      <c r="AK195" s="5"/>
+      <c r="AL195" s="5"/>
+      <c r="AM195" s="5"/>
+      <c r="AN195" s="5"/>
+      <c r="AO195" s="5"/>
+      <c r="AP195" s="5"/>
+      <c r="AQ195" s="5"/>
+      <c r="AR195" s="5"/>
+      <c r="AS195" s="5"/>
+      <c r="AT195" s="5"/>
+      <c r="AU195" s="5"/>
+      <c r="AV195" s="5"/>
+      <c r="AW195" s="5"/>
+      <c r="AX195" s="5"/>
+      <c r="AY195" s="5"/>
+      <c r="AZ195" s="5"/>
+      <c r="BA195" s="5"/>
+      <c r="BB195" s="5"/>
+      <c r="BC195" s="5"/>
+      <c r="BD195" s="5"/>
+      <c r="BE195" s="5"/>
+      <c r="BF195" s="5"/>
+      <c r="BG195" s="5"/>
+      <c r="BH195" s="5"/>
+      <c r="BI195" s="5"/>
+      <c r="BJ195" s="5"/>
+      <c r="BK195" s="5"/>
+      <c r="BL195" s="5"/>
+      <c r="BM195" s="5"/>
+      <c r="BN195" s="5"/>
+      <c r="BO195" s="5"/>
+      <c r="BP195" s="5"/>
+      <c r="BQ195" s="5"/>
+      <c r="BR195" s="5"/>
+      <c r="BS195" s="5"/>
+      <c r="BT195" s="5"/>
+      <c r="BU195" s="5"/>
+      <c r="BV195" s="5"/>
+      <c r="BW195" s="5"/>
+      <c r="BX195" s="5"/>
+      <c r="BY195" s="5"/>
+      <c r="BZ195" s="5"/>
+      <c r="CA195" s="5"/>
+      <c r="CB195" s="5"/>
+      <c r="CC195" s="5"/>
+      <c r="CD195" s="5"/>
+      <c r="CE195" s="5"/>
+      <c r="CF195" s="5"/>
+      <c r="CG195" s="5"/>
+      <c r="CH195" s="5"/>
+      <c r="CI195" s="5"/>
+      <c r="CJ195" s="5"/>
+      <c r="CK195" s="5"/>
+      <c r="CL195" s="5"/>
+      <c r="CM195" s="5"/>
+      <c r="CN195" s="5"/>
+      <c r="CO195" s="5"/>
+      <c r="CP195" s="5"/>
+      <c r="CQ195" s="5"/>
+      <c r="CR195" s="5"/>
+      <c r="CS195" s="5"/>
+      <c r="CT195" s="5"/>
+      <c r="CU195" s="5"/>
+      <c r="CV195" s="5"/>
+      <c r="CW195" s="5"/>
+      <c r="CX195" s="5"/>
+      <c r="CY195" s="5"/>
+      <c r="CZ195" s="5"/>
+      <c r="DA195" s="5"/>
+      <c r="DB195" s="5"/>
+      <c r="DC195" s="5"/>
+      <c r="DD195" s="5"/>
+      <c r="DE195" s="5"/>
+      <c r="DF195" s="5"/>
+      <c r="DG195" s="5"/>
+      <c r="DH195" s="5"/>
+      <c r="DI195" s="5"/>
+      <c r="DJ195" s="5"/>
+      <c r="DK195" s="5"/>
+      <c r="DL195" s="5"/>
+      <c r="DM195" s="5"/>
+      <c r="DN195" s="5"/>
+      <c r="DO195" s="5"/>
+      <c r="DP195" s="5"/>
+      <c r="DQ195" s="5"/>
+      <c r="DR195" s="5"/>
+      <c r="DS195" s="5"/>
+    </row>
+    <row r="196" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="E196" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="H196" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="I196" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J196" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K196" s="10">
+        <v>28205</v>
+      </c>
+      <c r="L196" s="95"/>
+      <c r="M196" s="5"/>
+      <c r="N196" s="5"/>
+      <c r="O196" s="5"/>
+      <c r="P196" s="5"/>
+      <c r="Q196" s="5"/>
+      <c r="R196" s="5"/>
+      <c r="S196" s="5"/>
+      <c r="T196" s="5"/>
+      <c r="U196" s="5"/>
+      <c r="V196" s="5"/>
+      <c r="W196" s="5"/>
+      <c r="X196" s="5"/>
+      <c r="Y196" s="5"/>
+      <c r="Z196" s="5"/>
+      <c r="AA196" s="5"/>
+      <c r="AB196" s="5"/>
+      <c r="AC196" s="5"/>
+      <c r="AD196" s="5"/>
+      <c r="AE196" s="5"/>
+      <c r="AF196" s="5"/>
+      <c r="AG196" s="5"/>
+      <c r="AH196" s="5"/>
+      <c r="AI196" s="5"/>
+      <c r="AJ196" s="5"/>
+      <c r="AK196" s="5"/>
+      <c r="AL196" s="5"/>
+      <c r="AM196" s="5"/>
+      <c r="AN196" s="5"/>
+      <c r="AO196" s="5"/>
+      <c r="AP196" s="5"/>
+      <c r="AQ196" s="5"/>
+      <c r="AR196" s="5"/>
+      <c r="AS196" s="5"/>
+      <c r="AT196" s="5"/>
+      <c r="AU196" s="5"/>
+      <c r="AV196" s="5"/>
+      <c r="AW196" s="5"/>
+      <c r="AX196" s="5"/>
+      <c r="AY196" s="5"/>
+      <c r="AZ196" s="5"/>
+      <c r="BA196" s="5"/>
+      <c r="BB196" s="5"/>
+      <c r="BC196" s="5"/>
+      <c r="BD196" s="5"/>
+      <c r="BE196" s="5"/>
+      <c r="BF196" s="5"/>
+      <c r="BG196" s="5"/>
+      <c r="BH196" s="5"/>
+      <c r="BI196" s="5"/>
+      <c r="BJ196" s="5"/>
+      <c r="BK196" s="5"/>
+      <c r="BL196" s="5"/>
+      <c r="BM196" s="5"/>
+      <c r="BN196" s="5"/>
+      <c r="BO196" s="5"/>
+      <c r="BP196" s="5"/>
+      <c r="BQ196" s="5"/>
+      <c r="BR196" s="5"/>
+      <c r="BS196" s="5"/>
+      <c r="BT196" s="5"/>
+      <c r="BU196" s="5"/>
+      <c r="BV196" s="5"/>
+      <c r="BW196" s="5"/>
+      <c r="BX196" s="5"/>
+      <c r="BY196" s="5"/>
+      <c r="BZ196" s="5"/>
+      <c r="CA196" s="5"/>
+      <c r="CB196" s="5"/>
+      <c r="CC196" s="5"/>
+      <c r="CD196" s="5"/>
+      <c r="CE196" s="5"/>
+      <c r="CF196" s="5"/>
+      <c r="CG196" s="5"/>
+      <c r="CH196" s="5"/>
+      <c r="CI196" s="5"/>
+      <c r="CJ196" s="5"/>
+      <c r="CK196" s="5"/>
+      <c r="CL196" s="5"/>
+      <c r="CM196" s="5"/>
+      <c r="CN196" s="5"/>
+      <c r="CO196" s="5"/>
+      <c r="CP196" s="5"/>
+      <c r="CQ196" s="5"/>
+      <c r="CR196" s="5"/>
+      <c r="CS196" s="5"/>
+      <c r="CT196" s="5"/>
+      <c r="CU196" s="5"/>
+      <c r="CV196" s="5"/>
+      <c r="CW196" s="5"/>
+      <c r="CX196" s="5"/>
+      <c r="CY196" s="5"/>
+      <c r="CZ196" s="5"/>
+      <c r="DA196" s="5"/>
+      <c r="DB196" s="5"/>
+      <c r="DC196" s="5"/>
+      <c r="DD196" s="5"/>
+      <c r="DE196" s="5"/>
+      <c r="DF196" s="5"/>
+      <c r="DG196" s="5"/>
+      <c r="DH196" s="5"/>
+      <c r="DI196" s="5"/>
+      <c r="DJ196" s="5"/>
+      <c r="DK196" s="5"/>
+      <c r="DL196" s="5"/>
+      <c r="DM196" s="5"/>
+      <c r="DN196" s="5"/>
+      <c r="DO196" s="5"/>
+      <c r="DP196" s="5"/>
+      <c r="DQ196" s="5"/>
+      <c r="DR196" s="5"/>
+      <c r="DS196" s="5"/>
+    </row>
+    <row r="197" spans="1:123" s="75" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A197" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B197" s="72" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C197" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D197" s="72" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E197" s="73" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F197" s="72" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G197" s="72" t="s">
+        <v>161</v>
+      </c>
+      <c r="H197" s="72" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I197" s="72" t="s">
+        <v>532</v>
+      </c>
+      <c r="J197" s="72" t="s">
+        <v>20</v>
+      </c>
+      <c r="K197" s="72">
+        <v>28376</v>
+      </c>
+      <c r="L197" s="76"/>
+      <c r="M197" s="72"/>
+      <c r="N197" s="74"/>
+    </row>
+    <row r="198" spans="1:123" s="56" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A198" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B198" s="45" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C198" s="44" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D198" s="44" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E198" s="44" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F198" s="44" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G198" s="44" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H198" s="44" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I198" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="J198" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K198" s="44">
+        <v>28801</v>
+      </c>
+      <c r="L198" s="101"/>
+      <c r="M198" s="66"/>
+      <c r="N198" s="66"/>
+      <c r="O198" s="66"/>
+      <c r="P198" s="66"/>
+      <c r="Q198" s="66"/>
+      <c r="R198" s="66"/>
+      <c r="S198" s="66"/>
+      <c r="T198" s="66"/>
+      <c r="U198" s="66"/>
+      <c r="V198" s="66"/>
+      <c r="W198" s="66"/>
+      <c r="X198" s="66"/>
+      <c r="Y198" s="66"/>
+      <c r="Z198" s="66"/>
+      <c r="AA198" s="66"/>
+      <c r="AB198" s="66"/>
+      <c r="AC198" s="66"/>
+      <c r="AD198" s="66"/>
+      <c r="AE198" s="66"/>
+      <c r="AF198" s="66"/>
+      <c r="AG198" s="66"/>
+      <c r="AH198" s="66"/>
+      <c r="AI198" s="66"/>
+      <c r="AJ198" s="66"/>
+      <c r="AK198" s="66"/>
+      <c r="AL198" s="66"/>
+      <c r="AM198" s="66"/>
+      <c r="AN198" s="66"/>
+      <c r="AO198" s="66"/>
+      <c r="AP198" s="66"/>
+      <c r="AQ198" s="66"/>
+      <c r="AR198" s="66"/>
+      <c r="AS198" s="66"/>
+      <c r="AT198" s="66"/>
+      <c r="AU198" s="66"/>
+      <c r="AV198" s="66"/>
+      <c r="AW198" s="66"/>
+      <c r="AX198" s="66"/>
+      <c r="AY198" s="66"/>
+      <c r="AZ198" s="66"/>
+      <c r="BA198" s="66"/>
+      <c r="BB198" s="66"/>
+      <c r="BC198" s="66"/>
+      <c r="BD198" s="66"/>
+      <c r="BE198" s="66"/>
+      <c r="BF198" s="66"/>
+      <c r="BG198" s="66"/>
+      <c r="BH198" s="66"/>
+      <c r="BI198" s="66"/>
+      <c r="BJ198" s="66"/>
+      <c r="BK198" s="66"/>
+      <c r="BL198" s="66"/>
+      <c r="BM198" s="66"/>
+      <c r="BN198" s="66"/>
+      <c r="BO198" s="66"/>
+      <c r="BP198" s="66"/>
+      <c r="BQ198" s="66"/>
+      <c r="BR198" s="66"/>
+      <c r="BS198" s="66"/>
+      <c r="BT198" s="66"/>
+      <c r="BU198" s="66"/>
+      <c r="BV198" s="66"/>
+      <c r="BW198" s="66"/>
+      <c r="BX198" s="66"/>
+      <c r="BY198" s="66"/>
+      <c r="BZ198" s="66"/>
+      <c r="CA198" s="66"/>
+      <c r="CB198" s="66"/>
+      <c r="CC198" s="66"/>
+      <c r="CD198" s="66"/>
+      <c r="CE198" s="66"/>
+      <c r="CF198" s="66"/>
+      <c r="CG198" s="66"/>
+      <c r="CH198" s="66"/>
+      <c r="CI198" s="66"/>
+      <c r="CJ198" s="66"/>
+      <c r="CK198" s="66"/>
+      <c r="CL198" s="66"/>
+      <c r="CM198" s="66"/>
+      <c r="CN198" s="66"/>
+      <c r="CO198" s="66"/>
+      <c r="CP198" s="66"/>
+      <c r="CQ198" s="66"/>
+      <c r="CR198" s="66"/>
+      <c r="CS198" s="66"/>
+      <c r="CT198" s="66"/>
+      <c r="CU198" s="66"/>
+      <c r="CV198" s="66"/>
+      <c r="CW198" s="66"/>
+      <c r="CX198" s="66"/>
+      <c r="CY198" s="66"/>
+      <c r="CZ198" s="66"/>
+      <c r="DA198" s="66"/>
+      <c r="DB198" s="66"/>
+      <c r="DC198" s="66"/>
+      <c r="DD198" s="66"/>
+      <c r="DE198" s="66"/>
+      <c r="DF198" s="66"/>
+      <c r="DG198" s="66"/>
+      <c r="DH198" s="66"/>
+      <c r="DI198" s="66"/>
+      <c r="DJ198" s="66"/>
+      <c r="DK198" s="66"/>
+      <c r="DL198" s="66"/>
+      <c r="DM198" s="66"/>
+      <c r="DN198" s="66"/>
+      <c r="DO198" s="66"/>
+      <c r="DP198" s="66"/>
+      <c r="DQ198" s="66"/>
+      <c r="DR198" s="66"/>
+      <c r="DS198" s="66"/>
+    </row>
+    <row r="199" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A199" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B199" s="45" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C199" s="44" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D199" s="44" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E199" s="44" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F199" s="44" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G199" s="44" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H199" s="44" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I199" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="J199" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K199" s="44">
+        <v>28801</v>
+      </c>
+    </row>
+    <row r="200" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A200" s="44" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B200" s="45" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C200" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D200" s="44" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E200" s="49" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F200" s="44" t="s">
+        <v>503</v>
+      </c>
+      <c r="G200" s="44" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H200" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="I200" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J200" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K200" s="44">
+        <v>27612</v>
+      </c>
+    </row>
+    <row r="201" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="E201" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="F201" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G201" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="H201" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="I201" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="J201" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K201" s="13">
+        <v>27577</v>
+      </c>
+      <c r="L201" s="95"/>
+      <c r="M201" s="5"/>
+      <c r="N201" s="5"/>
+      <c r="O201" s="5"/>
+      <c r="P201" s="5"/>
+      <c r="Q201" s="5"/>
+      <c r="R201" s="5"/>
+      <c r="S201" s="5"/>
+      <c r="T201" s="5"/>
+      <c r="U201" s="5"/>
+      <c r="V201" s="5"/>
+      <c r="W201" s="5"/>
+      <c r="X201" s="5"/>
+      <c r="Y201" s="5"/>
+      <c r="Z201" s="5"/>
+      <c r="AA201" s="5"/>
+      <c r="AB201" s="5"/>
+      <c r="AC201" s="5"/>
+      <c r="AD201" s="5"/>
+      <c r="AE201" s="5"/>
+      <c r="AF201" s="5"/>
+      <c r="AG201" s="5"/>
+      <c r="AH201" s="5"/>
+      <c r="AI201" s="5"/>
+      <c r="AJ201" s="5"/>
+      <c r="AK201" s="5"/>
+      <c r="AL201" s="5"/>
+      <c r="AM201" s="5"/>
+      <c r="AN201" s="5"/>
+      <c r="AO201" s="5"/>
+      <c r="AP201" s="5"/>
+      <c r="AQ201" s="5"/>
+      <c r="AR201" s="5"/>
+      <c r="AS201" s="5"/>
+      <c r="AT201" s="5"/>
+      <c r="AU201" s="5"/>
+      <c r="AV201" s="5"/>
+      <c r="AW201" s="5"/>
+      <c r="AX201" s="5"/>
+      <c r="AY201" s="5"/>
+      <c r="AZ201" s="5"/>
+      <c r="BA201" s="5"/>
+      <c r="BB201" s="5"/>
+      <c r="BC201" s="5"/>
+      <c r="BD201" s="5"/>
+      <c r="BE201" s="5"/>
+      <c r="BF201" s="5"/>
+      <c r="BG201" s="5"/>
+      <c r="BH201" s="5"/>
+      <c r="BI201" s="5"/>
+      <c r="BJ201" s="5"/>
+      <c r="BK201" s="5"/>
+      <c r="BL201" s="5"/>
+      <c r="BM201" s="5"/>
+      <c r="BN201" s="5"/>
+      <c r="BO201" s="5"/>
+      <c r="BP201" s="5"/>
+      <c r="BQ201" s="5"/>
+      <c r="BR201" s="5"/>
+      <c r="BS201" s="5"/>
+      <c r="BT201" s="5"/>
+      <c r="BU201" s="5"/>
+      <c r="BV201" s="5"/>
+      <c r="BW201" s="5"/>
+      <c r="BX201" s="5"/>
+      <c r="BY201" s="5"/>
+      <c r="BZ201" s="5"/>
+      <c r="CA201" s="5"/>
+      <c r="CB201" s="5"/>
+      <c r="CC201" s="5"/>
+      <c r="CD201" s="5"/>
+      <c r="CE201" s="5"/>
+      <c r="CF201" s="5"/>
+      <c r="CG201" s="5"/>
+      <c r="CH201" s="5"/>
+      <c r="CI201" s="5"/>
+      <c r="CJ201" s="5"/>
+      <c r="CK201" s="5"/>
+      <c r="CL201" s="5"/>
+      <c r="CM201" s="5"/>
+      <c r="CN201" s="5"/>
+      <c r="CO201" s="5"/>
+      <c r="CP201" s="5"/>
+      <c r="CQ201" s="5"/>
+      <c r="CR201" s="5"/>
+      <c r="CS201" s="5"/>
+      <c r="CT201" s="5"/>
+      <c r="CU201" s="5"/>
+      <c r="CV201" s="5"/>
+      <c r="CW201" s="5"/>
+      <c r="CX201" s="5"/>
+      <c r="CY201" s="5"/>
+      <c r="CZ201" s="5"/>
+      <c r="DA201" s="5"/>
+      <c r="DB201" s="5"/>
+      <c r="DC201" s="5"/>
+      <c r="DD201" s="5"/>
+      <c r="DE201" s="5"/>
+      <c r="DF201" s="5"/>
+      <c r="DG201" s="5"/>
+      <c r="DH201" s="5"/>
+      <c r="DI201" s="5"/>
+      <c r="DJ201" s="5"/>
+      <c r="DK201" s="5"/>
+      <c r="DL201" s="5"/>
+      <c r="DM201" s="5"/>
+      <c r="DN201" s="5"/>
+      <c r="DO201" s="5"/>
+      <c r="DP201" s="5"/>
+      <c r="DQ201" s="5"/>
+      <c r="DR201" s="5"/>
+      <c r="DS201" s="5"/>
+    </row>
+    <row r="202" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B202" s="15" t="s">
+        <v>761</v>
+      </c>
+      <c r="C202" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D202" s="15" t="s">
+        <v>762</v>
+      </c>
+      <c r="E202" s="33" t="s">
+        <v>763</v>
+      </c>
+      <c r="F202" s="15" t="s">
+        <v>764</v>
+      </c>
+      <c r="G202" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H202" s="15" t="s">
+        <v>765</v>
+      </c>
+      <c r="I202" s="15" t="s">
+        <v>766</v>
+      </c>
+      <c r="J202" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K202" s="15">
+        <v>27549</v>
+      </c>
+      <c r="L202" s="95"/>
+      <c r="M202" s="5"/>
+      <c r="N202" s="5"/>
+      <c r="O202" s="5"/>
+      <c r="P202" s="5"/>
+      <c r="Q202" s="5"/>
+      <c r="R202" s="5"/>
+      <c r="S202" s="5"/>
+      <c r="T202" s="5"/>
+      <c r="U202" s="5"/>
+      <c r="V202" s="5"/>
+      <c r="W202" s="5"/>
+      <c r="X202" s="5"/>
+      <c r="Y202" s="5"/>
+      <c r="Z202" s="5"/>
+      <c r="AA202" s="5"/>
+      <c r="AB202" s="5"/>
+      <c r="AC202" s="5"/>
+      <c r="AD202" s="5"/>
+      <c r="AE202" s="5"/>
+      <c r="AF202" s="5"/>
+      <c r="AG202" s="5"/>
+      <c r="AH202" s="5"/>
+      <c r="AI202" s="5"/>
+      <c r="AJ202" s="5"/>
+      <c r="AK202" s="5"/>
+      <c r="AL202" s="5"/>
+      <c r="AM202" s="5"/>
+      <c r="AN202" s="5"/>
+      <c r="AO202" s="5"/>
+      <c r="AP202" s="5"/>
+      <c r="AQ202" s="5"/>
+      <c r="AR202" s="5"/>
+      <c r="AS202" s="5"/>
+      <c r="AT202" s="5"/>
+      <c r="AU202" s="5"/>
+      <c r="AV202" s="5"/>
+      <c r="AW202" s="5"/>
+      <c r="AX202" s="5"/>
+      <c r="AY202" s="5"/>
+      <c r="AZ202" s="5"/>
+      <c r="BA202" s="5"/>
+      <c r="BB202" s="5"/>
+      <c r="BC202" s="5"/>
+      <c r="BD202" s="5"/>
+      <c r="BE202" s="5"/>
+      <c r="BF202" s="5"/>
+      <c r="BG202" s="5"/>
+      <c r="BH202" s="5"/>
+      <c r="BI202" s="5"/>
+      <c r="BJ202" s="5"/>
+      <c r="BK202" s="5"/>
+      <c r="BL202" s="5"/>
+      <c r="BM202" s="5"/>
+      <c r="BN202" s="5"/>
+      <c r="BO202" s="5"/>
+      <c r="BP202" s="5"/>
+      <c r="BQ202" s="5"/>
+      <c r="BR202" s="5"/>
+      <c r="BS202" s="5"/>
+      <c r="BT202" s="5"/>
+      <c r="BU202" s="5"/>
+      <c r="BV202" s="5"/>
+      <c r="BW202" s="5"/>
+      <c r="BX202" s="5"/>
+      <c r="BY202" s="5"/>
+      <c r="BZ202" s="5"/>
+      <c r="CA202" s="5"/>
+      <c r="CB202" s="5"/>
+      <c r="CC202" s="5"/>
+      <c r="CD202" s="5"/>
+      <c r="CE202" s="5"/>
+      <c r="CF202" s="5"/>
+      <c r="CG202" s="5"/>
+      <c r="CH202" s="5"/>
+      <c r="CI202" s="5"/>
+      <c r="CJ202" s="5"/>
+      <c r="CK202" s="5"/>
+      <c r="CL202" s="5"/>
+      <c r="CM202" s="5"/>
+      <c r="CN202" s="5"/>
+      <c r="CO202" s="5"/>
+      <c r="CP202" s="5"/>
+      <c r="CQ202" s="5"/>
+      <c r="CR202" s="5"/>
+      <c r="CS202" s="5"/>
+      <c r="CT202" s="5"/>
+      <c r="CU202" s="5"/>
+      <c r="CV202" s="5"/>
+      <c r="CW202" s="5"/>
+      <c r="CX202" s="5"/>
+      <c r="CY202" s="5"/>
+      <c r="CZ202" s="5"/>
+      <c r="DA202" s="5"/>
+      <c r="DB202" s="5"/>
+      <c r="DC202" s="5"/>
+      <c r="DD202" s="5"/>
+      <c r="DE202" s="5"/>
+      <c r="DF202" s="5"/>
+      <c r="DG202" s="5"/>
+      <c r="DH202" s="5"/>
+      <c r="DI202" s="5"/>
+      <c r="DJ202" s="5"/>
+      <c r="DK202" s="5"/>
+      <c r="DL202" s="5"/>
+      <c r="DM202" s="5"/>
+      <c r="DN202" s="5"/>
+      <c r="DO202" s="5"/>
+      <c r="DP202" s="5"/>
+      <c r="DQ202" s="5"/>
+      <c r="DR202" s="5"/>
+      <c r="DS202" s="5"/>
+    </row>
+    <row r="203" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G203" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="H203" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="I203" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="J203" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K203" s="4">
+        <v>27832</v>
+      </c>
+      <c r="L203" s="95"/>
+      <c r="M203" s="5"/>
+      <c r="N203" s="5"/>
+      <c r="O203" s="5"/>
+      <c r="P203" s="5"/>
+      <c r="Q203" s="5"/>
+      <c r="R203" s="5"/>
+      <c r="S203" s="5"/>
+      <c r="T203" s="5"/>
+      <c r="U203" s="5"/>
+      <c r="V203" s="5"/>
+      <c r="W203" s="5"/>
+      <c r="X203" s="5"/>
+      <c r="Y203" s="5"/>
+      <c r="Z203" s="5"/>
+      <c r="AA203" s="5"/>
+      <c r="AB203" s="5"/>
+      <c r="AC203" s="5"/>
+      <c r="AD203" s="5"/>
+      <c r="AE203" s="5"/>
+      <c r="AF203" s="5"/>
+      <c r="AG203" s="5"/>
+      <c r="AH203" s="5"/>
+      <c r="AI203" s="5"/>
+      <c r="AJ203" s="5"/>
+      <c r="AK203" s="5"/>
+      <c r="AL203" s="5"/>
+      <c r="AM203" s="5"/>
+      <c r="AN203" s="5"/>
+      <c r="AO203" s="5"/>
+      <c r="AP203" s="5"/>
+      <c r="AQ203" s="5"/>
+      <c r="AR203" s="5"/>
+      <c r="AS203" s="5"/>
+      <c r="AT203" s="5"/>
+      <c r="AU203" s="5"/>
+      <c r="AV203" s="5"/>
+      <c r="AW203" s="5"/>
+      <c r="AX203" s="5"/>
+      <c r="AY203" s="5"/>
+      <c r="AZ203" s="5"/>
+      <c r="BA203" s="5"/>
+      <c r="BB203" s="5"/>
+      <c r="BC203" s="5"/>
+      <c r="BD203" s="5"/>
+      <c r="BE203" s="5"/>
+      <c r="BF203" s="5"/>
+      <c r="BG203" s="5"/>
+      <c r="BH203" s="5"/>
+      <c r="BI203" s="5"/>
+      <c r="BJ203" s="5"/>
+      <c r="BK203" s="5"/>
+      <c r="BL203" s="5"/>
+      <c r="BM203" s="5"/>
+      <c r="BN203" s="5"/>
+      <c r="BO203" s="5"/>
+      <c r="BP203" s="5"/>
+      <c r="BQ203" s="5"/>
+      <c r="BR203" s="5"/>
+      <c r="BS203" s="5"/>
+      <c r="BT203" s="5"/>
+      <c r="BU203" s="5"/>
+      <c r="BV203" s="5"/>
+      <c r="BW203" s="5"/>
+      <c r="BX203" s="5"/>
+      <c r="BY203" s="5"/>
+      <c r="BZ203" s="5"/>
+      <c r="CA203" s="5"/>
+      <c r="CB203" s="5"/>
+      <c r="CC203" s="5"/>
+      <c r="CD203" s="5"/>
+      <c r="CE203" s="5"/>
+      <c r="CF203" s="5"/>
+      <c r="CG203" s="5"/>
+      <c r="CH203" s="5"/>
+      <c r="CI203" s="5"/>
+      <c r="CJ203" s="5"/>
+      <c r="CK203" s="5"/>
+      <c r="CL203" s="5"/>
+      <c r="CM203" s="5"/>
+      <c r="CN203" s="5"/>
+      <c r="CO203" s="5"/>
+      <c r="CP203" s="5"/>
+      <c r="CQ203" s="5"/>
+      <c r="CR203" s="5"/>
+      <c r="CS203" s="5"/>
+      <c r="CT203" s="5"/>
+      <c r="CU203" s="5"/>
+      <c r="CV203" s="5"/>
+      <c r="CW203" s="5"/>
+      <c r="CX203" s="5"/>
+      <c r="CY203" s="5"/>
+      <c r="CZ203" s="5"/>
+      <c r="DA203" s="5"/>
+      <c r="DB203" s="5"/>
+      <c r="DC203" s="5"/>
+      <c r="DD203" s="5"/>
+      <c r="DE203" s="5"/>
+      <c r="DF203" s="5"/>
+      <c r="DG203" s="5"/>
+      <c r="DH203" s="5"/>
+      <c r="DI203" s="5"/>
+      <c r="DJ203" s="5"/>
+      <c r="DK203" s="5"/>
+      <c r="DL203" s="5"/>
+      <c r="DM203" s="5"/>
+      <c r="DN203" s="5"/>
+      <c r="DO203" s="5"/>
+      <c r="DP203" s="5"/>
+      <c r="DQ203" s="5"/>
+      <c r="DR203" s="5"/>
+      <c r="DS203" s="5"/>
+    </row>
+    <row r="204" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A204" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B204" s="52" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C204" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D204" s="44" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E204" s="44" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F204" s="44" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G204" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="H204" s="44" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I204" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="J204" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K204" s="44">
+        <v>28403</v>
+      </c>
+    </row>
+    <row r="205" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A205" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B205" s="45" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C205" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D205" s="44" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E205" s="44" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F205" s="44" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G205" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="H205" s="44" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I205" s="44" t="s">
+        <v>592</v>
+      </c>
+      <c r="J205" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K205" s="44">
+        <v>28052</v>
+      </c>
+    </row>
+    <row r="206" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="E206" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="G206" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="H206" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="I206" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="J206" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K206" s="10">
+        <v>28472</v>
+      </c>
+      <c r="L206" s="95"/>
+      <c r="M206" s="5"/>
+      <c r="N206" s="5"/>
+      <c r="O206" s="5"/>
+      <c r="P206" s="5"/>
+      <c r="Q206" s="5"/>
+      <c r="R206" s="5"/>
+      <c r="S206" s="5"/>
+      <c r="T206" s="5"/>
+      <c r="U206" s="5"/>
+      <c r="V206" s="5"/>
+      <c r="W206" s="5"/>
+      <c r="X206" s="5"/>
+      <c r="Y206" s="5"/>
+      <c r="Z206" s="5"/>
+      <c r="AA206" s="5"/>
+      <c r="AB206" s="5"/>
+      <c r="AC206" s="5"/>
+      <c r="AD206" s="5"/>
+      <c r="AE206" s="5"/>
+      <c r="AF206" s="5"/>
+      <c r="AG206" s="5"/>
+      <c r="AH206" s="5"/>
+      <c r="AI206" s="5"/>
+      <c r="AJ206" s="5"/>
+      <c r="AK206" s="5"/>
+      <c r="AL206" s="5"/>
+      <c r="AM206" s="5"/>
+      <c r="AN206" s="5"/>
+      <c r="AO206" s="5"/>
+      <c r="AP206" s="5"/>
+      <c r="AQ206" s="5"/>
+      <c r="AR206" s="5"/>
+      <c r="AS206" s="5"/>
+      <c r="AT206" s="5"/>
+      <c r="AU206" s="5"/>
+      <c r="AV206" s="5"/>
+      <c r="AW206" s="5"/>
+      <c r="AX206" s="5"/>
+      <c r="AY206" s="5"/>
+      <c r="AZ206" s="5"/>
+      <c r="BA206" s="5"/>
+      <c r="BB206" s="5"/>
+      <c r="BC206" s="5"/>
+      <c r="BD206" s="5"/>
+      <c r="BE206" s="5"/>
+      <c r="BF206" s="5"/>
+      <c r="BG206" s="5"/>
+      <c r="BH206" s="5"/>
+      <c r="BI206" s="5"/>
+      <c r="BJ206" s="5"/>
+      <c r="BK206" s="5"/>
+      <c r="BL206" s="5"/>
+      <c r="BM206" s="5"/>
+      <c r="BN206" s="5"/>
+      <c r="BO206" s="5"/>
+      <c r="BP206" s="5"/>
+      <c r="BQ206" s="5"/>
+      <c r="BR206" s="5"/>
+      <c r="BS206" s="5"/>
+      <c r="BT206" s="5"/>
+      <c r="BU206" s="5"/>
+      <c r="BV206" s="5"/>
+      <c r="BW206" s="5"/>
+      <c r="BX206" s="5"/>
+      <c r="BY206" s="5"/>
+      <c r="BZ206" s="5"/>
+      <c r="CA206" s="5"/>
+      <c r="CB206" s="5"/>
+      <c r="CC206" s="5"/>
+      <c r="CD206" s="5"/>
+      <c r="CE206" s="5"/>
+      <c r="CF206" s="5"/>
+      <c r="CG206" s="5"/>
+      <c r="CH206" s="5"/>
+      <c r="CI206" s="5"/>
+      <c r="CJ206" s="5"/>
+      <c r="CK206" s="5"/>
+      <c r="CL206" s="5"/>
+      <c r="CM206" s="5"/>
+      <c r="CN206" s="5"/>
+      <c r="CO206" s="5"/>
+      <c r="CP206" s="5"/>
+      <c r="CQ206" s="5"/>
+      <c r="CR206" s="5"/>
+      <c r="CS206" s="5"/>
+      <c r="CT206" s="5"/>
+      <c r="CU206" s="5"/>
+      <c r="CV206" s="5"/>
+      <c r="CW206" s="5"/>
+      <c r="CX206" s="5"/>
+      <c r="CY206" s="5"/>
+      <c r="CZ206" s="5"/>
+      <c r="DA206" s="5"/>
+      <c r="DB206" s="5"/>
+      <c r="DC206" s="5"/>
+      <c r="DD206" s="5"/>
+      <c r="DE206" s="5"/>
+      <c r="DF206" s="5"/>
+      <c r="DG206" s="5"/>
+      <c r="DH206" s="5"/>
+      <c r="DI206" s="5"/>
+      <c r="DJ206" s="5"/>
+      <c r="DK206" s="5"/>
+      <c r="DL206" s="5"/>
+      <c r="DM206" s="5"/>
+      <c r="DN206" s="5"/>
+      <c r="DO206" s="5"/>
+      <c r="DP206" s="5"/>
+      <c r="DQ206" s="5"/>
+      <c r="DR206" s="5"/>
+      <c r="DS206" s="5"/>
+    </row>
+    <row r="207" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B207" s="15" t="s">
+        <v>778</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D207" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>779</v>
+      </c>
+      <c r="F207" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="G207" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="H207" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="I207" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="J207" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K207" s="16">
+        <v>28376</v>
+      </c>
+      <c r="L207" s="95"/>
+      <c r="M207" s="5"/>
+      <c r="N207" s="5"/>
+      <c r="O207" s="5"/>
+      <c r="P207" s="5"/>
+      <c r="Q207" s="5"/>
+      <c r="R207" s="5"/>
+      <c r="S207" s="5"/>
+      <c r="T207" s="5"/>
+      <c r="U207" s="5"/>
+      <c r="V207" s="5"/>
+      <c r="W207" s="5"/>
+      <c r="X207" s="5"/>
+      <c r="Y207" s="5"/>
+      <c r="Z207" s="5"/>
+      <c r="AA207" s="5"/>
+      <c r="AB207" s="5"/>
+      <c r="AC207" s="5"/>
+      <c r="AD207" s="5"/>
+      <c r="AE207" s="5"/>
+      <c r="AF207" s="5"/>
+      <c r="AG207" s="5"/>
+      <c r="AH207" s="5"/>
+      <c r="AI207" s="5"/>
+      <c r="AJ207" s="5"/>
+      <c r="AK207" s="5"/>
+      <c r="AL207" s="5"/>
+      <c r="AM207" s="5"/>
+      <c r="AN207" s="5"/>
+      <c r="AO207" s="5"/>
+      <c r="AP207" s="5"/>
+      <c r="AQ207" s="5"/>
+      <c r="AR207" s="5"/>
+      <c r="AS207" s="5"/>
+      <c r="AT207" s="5"/>
+      <c r="AU207" s="5"/>
+      <c r="AV207" s="5"/>
+      <c r="AW207" s="5"/>
+      <c r="AX207" s="5"/>
+      <c r="AY207" s="5"/>
+      <c r="AZ207" s="5"/>
+      <c r="BA207" s="5"/>
+      <c r="BB207" s="5"/>
+      <c r="BC207" s="5"/>
+      <c r="BD207" s="5"/>
+      <c r="BE207" s="5"/>
+      <c r="BF207" s="5"/>
+      <c r="BG207" s="5"/>
+      <c r="BH207" s="5"/>
+      <c r="BI207" s="5"/>
+      <c r="BJ207" s="5"/>
+      <c r="BK207" s="5"/>
+      <c r="BL207" s="5"/>
+      <c r="BM207" s="5"/>
+      <c r="BN207" s="5"/>
+      <c r="BO207" s="5"/>
+      <c r="BP207" s="5"/>
+      <c r="BQ207" s="5"/>
+      <c r="BR207" s="5"/>
+      <c r="BS207" s="5"/>
+      <c r="BT207" s="5"/>
+      <c r="BU207" s="5"/>
+      <c r="BV207" s="5"/>
+      <c r="BW207" s="5"/>
+      <c r="BX207" s="5"/>
+      <c r="BY207" s="5"/>
+      <c r="BZ207" s="5"/>
+      <c r="CA207" s="5"/>
+      <c r="CB207" s="5"/>
+      <c r="CC207" s="5"/>
+      <c r="CD207" s="5"/>
+      <c r="CE207" s="5"/>
+      <c r="CF207" s="5"/>
+      <c r="CG207" s="5"/>
+      <c r="CH207" s="5"/>
+      <c r="CI207" s="5"/>
+      <c r="CJ207" s="5"/>
+      <c r="CK207" s="5"/>
+      <c r="CL207" s="5"/>
+      <c r="CM207" s="5"/>
+      <c r="CN207" s="5"/>
+      <c r="CO207" s="5"/>
+      <c r="CP207" s="5"/>
+      <c r="CQ207" s="5"/>
+      <c r="CR207" s="5"/>
+      <c r="CS207" s="5"/>
+      <c r="CT207" s="5"/>
+      <c r="CU207" s="5"/>
+      <c r="CV207" s="5"/>
+      <c r="CW207" s="5"/>
+      <c r="CX207" s="5"/>
+      <c r="CY207" s="5"/>
+      <c r="CZ207" s="5"/>
+      <c r="DA207" s="5"/>
+      <c r="DB207" s="5"/>
+      <c r="DC207" s="5"/>
+      <c r="DD207" s="5"/>
+      <c r="DE207" s="5"/>
+      <c r="DF207" s="5"/>
+      <c r="DG207" s="5"/>
+      <c r="DH207" s="5"/>
+      <c r="DI207" s="5"/>
+      <c r="DJ207" s="5"/>
+      <c r="DK207" s="5"/>
+      <c r="DL207" s="5"/>
+      <c r="DM207" s="5"/>
+      <c r="DN207" s="5"/>
+      <c r="DO207" s="5"/>
+      <c r="DP207" s="5"/>
+      <c r="DQ207" s="5"/>
+      <c r="DR207" s="5"/>
+      <c r="DS207" s="5"/>
+    </row>
+    <row r="208" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A208" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B208" s="52" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C208" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D208" s="44" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E208" s="44" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F208" s="44" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G208" s="44" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H208" s="44" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I208" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="J208" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K208" s="44">
+        <v>28409</v>
+      </c>
+    </row>
+    <row r="209" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="E209" s="9" t="s">
+        <v>782</v>
+      </c>
+      <c r="F209" s="31" t="s">
+        <v>783</v>
+      </c>
+      <c r="G209" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H209" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="I209" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="J209" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K209" s="4">
+        <v>28801</v>
+      </c>
+      <c r="L209" s="95"/>
+      <c r="M209" s="5"/>
+      <c r="N209" s="5"/>
+      <c r="O209" s="5"/>
+      <c r="P209" s="5"/>
+      <c r="Q209" s="5"/>
+      <c r="R209" s="5"/>
+      <c r="S209" s="5"/>
+      <c r="T209" s="5"/>
+      <c r="U209" s="5"/>
+      <c r="V209" s="5"/>
+      <c r="W209" s="5"/>
+      <c r="X209" s="5"/>
+      <c r="Y209" s="5"/>
+      <c r="Z209" s="5"/>
+      <c r="AA209" s="5"/>
+      <c r="AB209" s="5"/>
+      <c r="AC209" s="5"/>
+      <c r="AD209" s="5"/>
+      <c r="AE209" s="5"/>
+      <c r="AF209" s="5"/>
+      <c r="AG209" s="5"/>
+      <c r="AH209" s="5"/>
+      <c r="AI209" s="5"/>
+      <c r="AJ209" s="5"/>
+      <c r="AK209" s="5"/>
+      <c r="AL209" s="5"/>
+      <c r="AM209" s="5"/>
+      <c r="AN209" s="5"/>
+      <c r="AO209" s="5"/>
+      <c r="AP209" s="5"/>
+      <c r="AQ209" s="5"/>
+      <c r="AR209" s="5"/>
+      <c r="AS209" s="5"/>
+      <c r="AT209" s="5"/>
+      <c r="AU209" s="5"/>
+      <c r="AV209" s="5"/>
+      <c r="AW209" s="5"/>
+      <c r="AX209" s="5"/>
+      <c r="AY209" s="5"/>
+      <c r="AZ209" s="5"/>
+      <c r="BA209" s="5"/>
+      <c r="BB209" s="5"/>
+      <c r="BC209" s="5"/>
+      <c r="BD209" s="5"/>
+      <c r="BE209" s="5"/>
+      <c r="BF209" s="5"/>
+      <c r="BG209" s="5"/>
+      <c r="BH209" s="5"/>
+      <c r="BI209" s="5"/>
+      <c r="BJ209" s="5"/>
+      <c r="BK209" s="5"/>
+      <c r="BL209" s="5"/>
+      <c r="BM209" s="5"/>
+      <c r="BN209" s="5"/>
+      <c r="BO209" s="5"/>
+      <c r="BP209" s="5"/>
+      <c r="BQ209" s="5"/>
+      <c r="BR209" s="5"/>
+      <c r="BS209" s="5"/>
+      <c r="BT209" s="5"/>
+      <c r="BU209" s="5"/>
+      <c r="BV209" s="5"/>
+      <c r="BW209" s="5"/>
+      <c r="BX209" s="5"/>
+      <c r="BY209" s="5"/>
+      <c r="BZ209" s="5"/>
+      <c r="CA209" s="5"/>
+      <c r="CB209" s="5"/>
+      <c r="CC209" s="5"/>
+      <c r="CD209" s="5"/>
+      <c r="CE209" s="5"/>
+      <c r="CF209" s="5"/>
+      <c r="CG209" s="5"/>
+      <c r="CH209" s="5"/>
+      <c r="CI209" s="5"/>
+      <c r="CJ209" s="5"/>
+      <c r="CK209" s="5"/>
+      <c r="CL209" s="5"/>
+      <c r="CM209" s="5"/>
+      <c r="CN209" s="5"/>
+      <c r="CO209" s="5"/>
+      <c r="CP209" s="5"/>
+      <c r="CQ209" s="5"/>
+      <c r="CR209" s="5"/>
+      <c r="CS209" s="5"/>
+      <c r="CT209" s="5"/>
+      <c r="CU209" s="5"/>
+      <c r="CV209" s="5"/>
+      <c r="CW209" s="5"/>
+      <c r="CX209" s="5"/>
+      <c r="CY209" s="5"/>
+      <c r="CZ209" s="5"/>
+      <c r="DA209" s="5"/>
+      <c r="DB209" s="5"/>
+      <c r="DC209" s="5"/>
+      <c r="DD209" s="5"/>
+      <c r="DE209" s="5"/>
+      <c r="DF209" s="5"/>
+      <c r="DG209" s="5"/>
+      <c r="DH209" s="5"/>
+      <c r="DI209" s="5"/>
+      <c r="DJ209" s="5"/>
+      <c r="DK209" s="5"/>
+      <c r="DL209" s="5"/>
+      <c r="DM209" s="5"/>
+      <c r="DN209" s="5"/>
+      <c r="DO209" s="5"/>
+      <c r="DP209" s="5"/>
+      <c r="DQ209" s="5"/>
+      <c r="DR209" s="5"/>
+      <c r="DS209" s="5"/>
+    </row>
+    <row r="210" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B210" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D210" s="8" t="s">
         <v>786</v>
       </c>
-      <c r="C124" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="2" t="s">
+      <c r="E210" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="G210" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="H210" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="J210" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K210" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="L210" s="95"/>
+      <c r="M210" s="5"/>
+      <c r="N210" s="5"/>
+      <c r="O210" s="5"/>
+      <c r="P210" s="5"/>
+      <c r="Q210" s="5"/>
+      <c r="R210" s="5"/>
+      <c r="S210" s="5"/>
+      <c r="T210" s="5"/>
+      <c r="U210" s="5"/>
+      <c r="V210" s="5"/>
+      <c r="W210" s="5"/>
+      <c r="X210" s="5"/>
+      <c r="Y210" s="5"/>
+      <c r="Z210" s="5"/>
+      <c r="AA210" s="5"/>
+      <c r="AB210" s="5"/>
+      <c r="AC210" s="5"/>
+      <c r="AD210" s="5"/>
+      <c r="AE210" s="5"/>
+      <c r="AF210" s="5"/>
+      <c r="AG210" s="5"/>
+      <c r="AH210" s="5"/>
+      <c r="AI210" s="5"/>
+      <c r="AJ210" s="5"/>
+      <c r="AK210" s="5"/>
+      <c r="AL210" s="5"/>
+      <c r="AM210" s="5"/>
+      <c r="AN210" s="5"/>
+      <c r="AO210" s="5"/>
+      <c r="AP210" s="5"/>
+      <c r="AQ210" s="5"/>
+      <c r="AR210" s="5"/>
+      <c r="AS210" s="5"/>
+      <c r="AT210" s="5"/>
+      <c r="AU210" s="5"/>
+      <c r="AV210" s="5"/>
+      <c r="AW210" s="5"/>
+      <c r="AX210" s="5"/>
+      <c r="AY210" s="5"/>
+      <c r="AZ210" s="5"/>
+      <c r="BA210" s="5"/>
+      <c r="BB210" s="5"/>
+      <c r="BC210" s="5"/>
+      <c r="BD210" s="5"/>
+      <c r="BE210" s="5"/>
+      <c r="BF210" s="5"/>
+      <c r="BG210" s="5"/>
+      <c r="BH210" s="5"/>
+      <c r="BI210" s="5"/>
+      <c r="BJ210" s="5"/>
+      <c r="BK210" s="5"/>
+      <c r="BL210" s="5"/>
+      <c r="BM210" s="5"/>
+      <c r="BN210" s="5"/>
+      <c r="BO210" s="5"/>
+      <c r="BP210" s="5"/>
+      <c r="BQ210" s="5"/>
+      <c r="BR210" s="5"/>
+      <c r="BS210" s="5"/>
+      <c r="BT210" s="5"/>
+      <c r="BU210" s="5"/>
+      <c r="BV210" s="5"/>
+      <c r="BW210" s="5"/>
+      <c r="BX210" s="5"/>
+      <c r="BY210" s="5"/>
+      <c r="BZ210" s="5"/>
+      <c r="CA210" s="5"/>
+      <c r="CB210" s="5"/>
+      <c r="CC210" s="5"/>
+      <c r="CD210" s="5"/>
+      <c r="CE210" s="5"/>
+      <c r="CF210" s="5"/>
+      <c r="CG210" s="5"/>
+      <c r="CH210" s="5"/>
+      <c r="CI210" s="5"/>
+      <c r="CJ210" s="5"/>
+      <c r="CK210" s="5"/>
+      <c r="CL210" s="5"/>
+      <c r="CM210" s="5"/>
+      <c r="CN210" s="5"/>
+      <c r="CO210" s="5"/>
+      <c r="CP210" s="5"/>
+      <c r="CQ210" s="5"/>
+      <c r="CR210" s="5"/>
+      <c r="CS210" s="5"/>
+      <c r="CT210" s="5"/>
+      <c r="CU210" s="5"/>
+      <c r="CV210" s="5"/>
+      <c r="CW210" s="5"/>
+      <c r="CX210" s="5"/>
+      <c r="CY210" s="5"/>
+      <c r="CZ210" s="5"/>
+      <c r="DA210" s="5"/>
+      <c r="DB210" s="5"/>
+      <c r="DC210" s="5"/>
+      <c r="DD210" s="5"/>
+      <c r="DE210" s="5"/>
+      <c r="DF210" s="5"/>
+      <c r="DG210" s="5"/>
+      <c r="DH210" s="5"/>
+      <c r="DI210" s="5"/>
+      <c r="DJ210" s="5"/>
+      <c r="DK210" s="5"/>
+      <c r="DL210" s="5"/>
+      <c r="DM210" s="5"/>
+      <c r="DN210" s="5"/>
+      <c r="DO210" s="5"/>
+      <c r="DP210" s="5"/>
+      <c r="DQ210" s="5"/>
+      <c r="DR210" s="5"/>
+      <c r="DS210" s="5"/>
+    </row>
+    <row r="211" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B211" s="15" t="s">
+        <v>789</v>
+      </c>
+      <c r="C211" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D211" s="15" t="s">
+        <v>790</v>
+      </c>
+      <c r="E211" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G211" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="H211" s="15" t="s">
+        <v>792</v>
+      </c>
+      <c r="I211" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="J211" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K211" s="15">
+        <v>27705</v>
+      </c>
+      <c r="L211" s="95"/>
+      <c r="M211" s="5"/>
+      <c r="N211" s="5"/>
+      <c r="O211" s="5"/>
+      <c r="P211" s="5"/>
+      <c r="Q211" s="5"/>
+      <c r="R211" s="5"/>
+      <c r="S211" s="5"/>
+      <c r="T211" s="5"/>
+      <c r="U211" s="5"/>
+      <c r="V211" s="5"/>
+      <c r="W211" s="5"/>
+      <c r="X211" s="5"/>
+      <c r="Y211" s="5"/>
+      <c r="Z211" s="5"/>
+      <c r="AA211" s="5"/>
+      <c r="AB211" s="5"/>
+      <c r="AC211" s="5"/>
+      <c r="AD211" s="5"/>
+      <c r="AE211" s="5"/>
+      <c r="AF211" s="5"/>
+      <c r="AG211" s="5"/>
+      <c r="AH211" s="5"/>
+      <c r="AI211" s="5"/>
+      <c r="AJ211" s="5"/>
+      <c r="AK211" s="5"/>
+      <c r="AL211" s="5"/>
+      <c r="AM211" s="5"/>
+      <c r="AN211" s="5"/>
+      <c r="AO211" s="5"/>
+      <c r="AP211" s="5"/>
+      <c r="AQ211" s="5"/>
+      <c r="AR211" s="5"/>
+      <c r="AS211" s="5"/>
+      <c r="AT211" s="5"/>
+      <c r="AU211" s="5"/>
+      <c r="AV211" s="5"/>
+      <c r="AW211" s="5"/>
+      <c r="AX211" s="5"/>
+      <c r="AY211" s="5"/>
+      <c r="AZ211" s="5"/>
+      <c r="BA211" s="5"/>
+      <c r="BB211" s="5"/>
+      <c r="BC211" s="5"/>
+      <c r="BD211" s="5"/>
+      <c r="BE211" s="5"/>
+      <c r="BF211" s="5"/>
+      <c r="BG211" s="5"/>
+      <c r="BH211" s="5"/>
+      <c r="BI211" s="5"/>
+      <c r="BJ211" s="5"/>
+      <c r="BK211" s="5"/>
+      <c r="BL211" s="5"/>
+      <c r="BM211" s="5"/>
+      <c r="BN211" s="5"/>
+      <c r="BO211" s="5"/>
+      <c r="BP211" s="5"/>
+      <c r="BQ211" s="5"/>
+      <c r="BR211" s="5"/>
+      <c r="BS211" s="5"/>
+      <c r="BT211" s="5"/>
+      <c r="BU211" s="5"/>
+      <c r="BV211" s="5"/>
+      <c r="BW211" s="5"/>
+      <c r="BX211" s="5"/>
+      <c r="BY211" s="5"/>
+      <c r="BZ211" s="5"/>
+      <c r="CA211" s="5"/>
+      <c r="CB211" s="5"/>
+      <c r="CC211" s="5"/>
+      <c r="CD211" s="5"/>
+      <c r="CE211" s="5"/>
+      <c r="CF211" s="5"/>
+      <c r="CG211" s="5"/>
+      <c r="CH211" s="5"/>
+      <c r="CI211" s="5"/>
+      <c r="CJ211" s="5"/>
+      <c r="CK211" s="5"/>
+      <c r="CL211" s="5"/>
+      <c r="CM211" s="5"/>
+      <c r="CN211" s="5"/>
+      <c r="CO211" s="5"/>
+      <c r="CP211" s="5"/>
+      <c r="CQ211" s="5"/>
+      <c r="CR211" s="5"/>
+      <c r="CS211" s="5"/>
+      <c r="CT211" s="5"/>
+      <c r="CU211" s="5"/>
+      <c r="CV211" s="5"/>
+      <c r="CW211" s="5"/>
+      <c r="CX211" s="5"/>
+      <c r="CY211" s="5"/>
+      <c r="CZ211" s="5"/>
+      <c r="DA211" s="5"/>
+      <c r="DB211" s="5"/>
+      <c r="DC211" s="5"/>
+      <c r="DD211" s="5"/>
+      <c r="DE211" s="5"/>
+      <c r="DF211" s="5"/>
+      <c r="DG211" s="5"/>
+      <c r="DH211" s="5"/>
+      <c r="DI211" s="5"/>
+      <c r="DJ211" s="5"/>
+      <c r="DK211" s="5"/>
+      <c r="DL211" s="5"/>
+      <c r="DM211" s="5"/>
+      <c r="DN211" s="5"/>
+      <c r="DO211" s="5"/>
+      <c r="DP211" s="5"/>
+      <c r="DQ211" s="5"/>
+      <c r="DR211" s="5"/>
+      <c r="DS211" s="5"/>
+    </row>
+    <row r="212" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G212" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H212" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="I212" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="J212" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="K212" s="13">
+        <v>28607</v>
+      </c>
+      <c r="L212" s="95"/>
+      <c r="M212" s="5"/>
+      <c r="N212" s="5"/>
+      <c r="O212" s="5"/>
+      <c r="P212" s="5"/>
+      <c r="Q212" s="5"/>
+      <c r="R212" s="5"/>
+      <c r="S212" s="5"/>
+      <c r="T212" s="5"/>
+      <c r="U212" s="5"/>
+      <c r="V212" s="5"/>
+      <c r="W212" s="5"/>
+      <c r="X212" s="5"/>
+      <c r="Y212" s="5"/>
+      <c r="Z212" s="5"/>
+      <c r="AA212" s="5"/>
+      <c r="AB212" s="5"/>
+      <c r="AC212" s="5"/>
+      <c r="AD212" s="5"/>
+      <c r="AE212" s="5"/>
+      <c r="AF212" s="5"/>
+      <c r="AG212" s="5"/>
+      <c r="AH212" s="5"/>
+      <c r="AI212" s="5"/>
+      <c r="AJ212" s="5"/>
+      <c r="AK212" s="5"/>
+      <c r="AL212" s="5"/>
+      <c r="AM212" s="5"/>
+      <c r="AN212" s="5"/>
+      <c r="AO212" s="5"/>
+      <c r="AP212" s="5"/>
+      <c r="AQ212" s="5"/>
+      <c r="AR212" s="5"/>
+      <c r="AS212" s="5"/>
+      <c r="AT212" s="5"/>
+      <c r="AU212" s="5"/>
+      <c r="AV212" s="5"/>
+      <c r="AW212" s="5"/>
+      <c r="AX212" s="5"/>
+      <c r="AY212" s="5"/>
+      <c r="AZ212" s="5"/>
+      <c r="BA212" s="5"/>
+      <c r="BB212" s="5"/>
+      <c r="BC212" s="5"/>
+      <c r="BD212" s="5"/>
+      <c r="BE212" s="5"/>
+      <c r="BF212" s="5"/>
+      <c r="BG212" s="5"/>
+      <c r="BH212" s="5"/>
+      <c r="BI212" s="5"/>
+      <c r="BJ212" s="5"/>
+      <c r="BK212" s="5"/>
+      <c r="BL212" s="5"/>
+      <c r="BM212" s="5"/>
+      <c r="BN212" s="5"/>
+      <c r="BO212" s="5"/>
+      <c r="BP212" s="5"/>
+      <c r="BQ212" s="5"/>
+      <c r="BR212" s="5"/>
+      <c r="BS212" s="5"/>
+      <c r="BT212" s="5"/>
+      <c r="BU212" s="5"/>
+      <c r="BV212" s="5"/>
+      <c r="BW212" s="5"/>
+      <c r="BX212" s="5"/>
+      <c r="BY212" s="5"/>
+      <c r="BZ212" s="5"/>
+      <c r="CA212" s="5"/>
+      <c r="CB212" s="5"/>
+      <c r="CC212" s="5"/>
+      <c r="CD212" s="5"/>
+      <c r="CE212" s="5"/>
+      <c r="CF212" s="5"/>
+      <c r="CG212" s="5"/>
+      <c r="CH212" s="5"/>
+      <c r="CI212" s="5"/>
+      <c r="CJ212" s="5"/>
+      <c r="CK212" s="5"/>
+      <c r="CL212" s="5"/>
+      <c r="CM212" s="5"/>
+      <c r="CN212" s="5"/>
+      <c r="CO212" s="5"/>
+      <c r="CP212" s="5"/>
+      <c r="CQ212" s="5"/>
+      <c r="CR212" s="5"/>
+      <c r="CS212" s="5"/>
+      <c r="CT212" s="5"/>
+      <c r="CU212" s="5"/>
+      <c r="CV212" s="5"/>
+      <c r="CW212" s="5"/>
+      <c r="CX212" s="5"/>
+      <c r="CY212" s="5"/>
+      <c r="CZ212" s="5"/>
+      <c r="DA212" s="5"/>
+      <c r="DB212" s="5"/>
+      <c r="DC212" s="5"/>
+      <c r="DD212" s="5"/>
+      <c r="DE212" s="5"/>
+      <c r="DF212" s="5"/>
+      <c r="DG212" s="5"/>
+      <c r="DH212" s="5"/>
+      <c r="DI212" s="5"/>
+      <c r="DJ212" s="5"/>
+      <c r="DK212" s="5"/>
+      <c r="DL212" s="5"/>
+      <c r="DM212" s="5"/>
+      <c r="DN212" s="5"/>
+      <c r="DO212" s="5"/>
+      <c r="DP212" s="5"/>
+      <c r="DQ212" s="5"/>
+      <c r="DR212" s="5"/>
+      <c r="DS212" s="5"/>
+    </row>
+    <row r="213" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="H213" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="I213" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="J213" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K213" s="10">
+        <v>28590</v>
+      </c>
+      <c r="L213" s="95"/>
+      <c r="M213" s="5"/>
+      <c r="N213" s="5"/>
+      <c r="O213" s="5"/>
+      <c r="P213" s="5"/>
+      <c r="Q213" s="5"/>
+      <c r="R213" s="5"/>
+      <c r="S213" s="5"/>
+      <c r="T213" s="5"/>
+      <c r="U213" s="5"/>
+      <c r="V213" s="5"/>
+      <c r="W213" s="5"/>
+      <c r="X213" s="5"/>
+      <c r="Y213" s="5"/>
+      <c r="Z213" s="5"/>
+      <c r="AA213" s="5"/>
+      <c r="AB213" s="5"/>
+      <c r="AC213" s="5"/>
+      <c r="AD213" s="5"/>
+      <c r="AE213" s="5"/>
+      <c r="AF213" s="5"/>
+      <c r="AG213" s="5"/>
+      <c r="AH213" s="5"/>
+      <c r="AI213" s="5"/>
+      <c r="AJ213" s="5"/>
+      <c r="AK213" s="5"/>
+      <c r="AL213" s="5"/>
+      <c r="AM213" s="5"/>
+      <c r="AN213" s="5"/>
+      <c r="AO213" s="5"/>
+      <c r="AP213" s="5"/>
+      <c r="AQ213" s="5"/>
+      <c r="AR213" s="5"/>
+      <c r="AS213" s="5"/>
+      <c r="AT213" s="5"/>
+      <c r="AU213" s="5"/>
+      <c r="AV213" s="5"/>
+      <c r="AW213" s="5"/>
+      <c r="AX213" s="5"/>
+      <c r="AY213" s="5"/>
+      <c r="AZ213" s="5"/>
+      <c r="BA213" s="5"/>
+      <c r="BB213" s="5"/>
+      <c r="BC213" s="5"/>
+      <c r="BD213" s="5"/>
+      <c r="BE213" s="5"/>
+      <c r="BF213" s="5"/>
+      <c r="BG213" s="5"/>
+      <c r="BH213" s="5"/>
+      <c r="BI213" s="5"/>
+      <c r="BJ213" s="5"/>
+      <c r="BK213" s="5"/>
+      <c r="BL213" s="5"/>
+      <c r="BM213" s="5"/>
+      <c r="BN213" s="5"/>
+      <c r="BO213" s="5"/>
+      <c r="BP213" s="5"/>
+      <c r="BQ213" s="5"/>
+      <c r="BR213" s="5"/>
+      <c r="BS213" s="5"/>
+      <c r="BT213" s="5"/>
+      <c r="BU213" s="5"/>
+      <c r="BV213" s="5"/>
+      <c r="BW213" s="5"/>
+      <c r="BX213" s="5"/>
+      <c r="BY213" s="5"/>
+      <c r="BZ213" s="5"/>
+      <c r="CA213" s="5"/>
+      <c r="CB213" s="5"/>
+      <c r="CC213" s="5"/>
+      <c r="CD213" s="5"/>
+      <c r="CE213" s="5"/>
+      <c r="CF213" s="5"/>
+      <c r="CG213" s="5"/>
+      <c r="CH213" s="5"/>
+      <c r="CI213" s="5"/>
+      <c r="CJ213" s="5"/>
+      <c r="CK213" s="5"/>
+      <c r="CL213" s="5"/>
+      <c r="CM213" s="5"/>
+      <c r="CN213" s="5"/>
+      <c r="CO213" s="5"/>
+      <c r="CP213" s="5"/>
+      <c r="CQ213" s="5"/>
+      <c r="CR213" s="5"/>
+      <c r="CS213" s="5"/>
+      <c r="CT213" s="5"/>
+      <c r="CU213" s="5"/>
+      <c r="CV213" s="5"/>
+      <c r="CW213" s="5"/>
+      <c r="CX213" s="5"/>
+      <c r="CY213" s="5"/>
+      <c r="CZ213" s="5"/>
+      <c r="DA213" s="5"/>
+      <c r="DB213" s="5"/>
+      <c r="DC213" s="5"/>
+      <c r="DD213" s="5"/>
+      <c r="DE213" s="5"/>
+      <c r="DF213" s="5"/>
+      <c r="DG213" s="5"/>
+      <c r="DH213" s="5"/>
+      <c r="DI213" s="5"/>
+      <c r="DJ213" s="5"/>
+      <c r="DK213" s="5"/>
+      <c r="DL213" s="5"/>
+      <c r="DM213" s="5"/>
+      <c r="DN213" s="5"/>
+      <c r="DO213" s="5"/>
+      <c r="DP213" s="5"/>
+      <c r="DQ213" s="5"/>
+      <c r="DR213" s="5"/>
+      <c r="DS213" s="5"/>
+    </row>
+    <row r="214" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="E214" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H214" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="I214" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="J214" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K214" s="10">
+        <v>27587</v>
+      </c>
+      <c r="L214" s="95"/>
+      <c r="M214" s="5"/>
+      <c r="N214" s="5"/>
+      <c r="O214" s="5"/>
+      <c r="P214" s="5"/>
+      <c r="Q214" s="5"/>
+      <c r="R214" s="5"/>
+      <c r="S214" s="5"/>
+      <c r="T214" s="5"/>
+      <c r="U214" s="5"/>
+      <c r="V214" s="5"/>
+      <c r="W214" s="5"/>
+      <c r="X214" s="5"/>
+      <c r="Y214" s="5"/>
+      <c r="Z214" s="5"/>
+      <c r="AA214" s="5"/>
+      <c r="AB214" s="5"/>
+      <c r="AC214" s="5"/>
+      <c r="AD214" s="5"/>
+      <c r="AE214" s="5"/>
+      <c r="AF214" s="5"/>
+      <c r="AG214" s="5"/>
+      <c r="AH214" s="5"/>
+      <c r="AI214" s="5"/>
+      <c r="AJ214" s="5"/>
+      <c r="AK214" s="5"/>
+      <c r="AL214" s="5"/>
+      <c r="AM214" s="5"/>
+      <c r="AN214" s="5"/>
+      <c r="AO214" s="5"/>
+      <c r="AP214" s="5"/>
+      <c r="AQ214" s="5"/>
+      <c r="AR214" s="5"/>
+      <c r="AS214" s="5"/>
+      <c r="AT214" s="5"/>
+      <c r="AU214" s="5"/>
+      <c r="AV214" s="5"/>
+      <c r="AW214" s="5"/>
+      <c r="AX214" s="5"/>
+      <c r="AY214" s="5"/>
+      <c r="AZ214" s="5"/>
+      <c r="BA214" s="5"/>
+      <c r="BB214" s="5"/>
+      <c r="BC214" s="5"/>
+      <c r="BD214" s="5"/>
+      <c r="BE214" s="5"/>
+      <c r="BF214" s="5"/>
+      <c r="BG214" s="5"/>
+      <c r="BH214" s="5"/>
+      <c r="BI214" s="5"/>
+      <c r="BJ214" s="5"/>
+      <c r="BK214" s="5"/>
+      <c r="BL214" s="5"/>
+      <c r="BM214" s="5"/>
+      <c r="BN214" s="5"/>
+      <c r="BO214" s="5"/>
+      <c r="BP214" s="5"/>
+      <c r="BQ214" s="5"/>
+      <c r="BR214" s="5"/>
+      <c r="BS214" s="5"/>
+      <c r="BT214" s="5"/>
+      <c r="BU214" s="5"/>
+      <c r="BV214" s="5"/>
+      <c r="BW214" s="5"/>
+      <c r="BX214" s="5"/>
+      <c r="BY214" s="5"/>
+      <c r="BZ214" s="5"/>
+      <c r="CA214" s="5"/>
+      <c r="CB214" s="5"/>
+      <c r="CC214" s="5"/>
+      <c r="CD214" s="5"/>
+      <c r="CE214" s="5"/>
+      <c r="CF214" s="5"/>
+      <c r="CG214" s="5"/>
+      <c r="CH214" s="5"/>
+      <c r="CI214" s="5"/>
+      <c r="CJ214" s="5"/>
+      <c r="CK214" s="5"/>
+      <c r="CL214" s="5"/>
+      <c r="CM214" s="5"/>
+      <c r="CN214" s="5"/>
+      <c r="CO214" s="5"/>
+      <c r="CP214" s="5"/>
+      <c r="CQ214" s="5"/>
+      <c r="CR214" s="5"/>
+      <c r="CS214" s="5"/>
+      <c r="CT214" s="5"/>
+      <c r="CU214" s="5"/>
+      <c r="CV214" s="5"/>
+      <c r="CW214" s="5"/>
+      <c r="CX214" s="5"/>
+      <c r="CY214" s="5"/>
+      <c r="CZ214" s="5"/>
+      <c r="DA214" s="5"/>
+      <c r="DB214" s="5"/>
+      <c r="DC214" s="5"/>
+      <c r="DD214" s="5"/>
+      <c r="DE214" s="5"/>
+      <c r="DF214" s="5"/>
+      <c r="DG214" s="5"/>
+      <c r="DH214" s="5"/>
+      <c r="DI214" s="5"/>
+      <c r="DJ214" s="5"/>
+      <c r="DK214" s="5"/>
+      <c r="DL214" s="5"/>
+      <c r="DM214" s="5"/>
+      <c r="DN214" s="5"/>
+      <c r="DO214" s="5"/>
+      <c r="DP214" s="5"/>
+      <c r="DQ214" s="5"/>
+      <c r="DR214" s="5"/>
+      <c r="DS214" s="5"/>
+    </row>
+    <row r="215" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A215" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B215" s="45" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C215" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D215" s="44" t="s">
+        <v>315</v>
+      </c>
+      <c r="E215" s="44" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F215" s="44" t="s">
+        <v>359</v>
+      </c>
+      <c r="G215" s="44" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H215" s="44" t="s">
+        <v>608</v>
+      </c>
+      <c r="I215" s="44" t="s">
+        <v>319</v>
+      </c>
+      <c r="J215" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K215" s="44">
+        <v>28645</v>
+      </c>
+    </row>
+    <row r="216" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B216" s="15" t="s">
+        <v>806</v>
+      </c>
+      <c r="C216" s="15" t="s">
+        <v>807</v>
+      </c>
+      <c r="D216" s="15" t="s">
+        <v>808</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>809</v>
+      </c>
+      <c r="F216" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="G216" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="H216" s="15" t="s">
+        <v>811</v>
+      </c>
+      <c r="I216" s="15" t="s">
+        <v>766</v>
+      </c>
+      <c r="J216" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K216" s="16">
+        <v>27549</v>
+      </c>
+      <c r="L216" s="95"/>
+    </row>
+    <row r="217" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D217" s="30" t="s">
+        <v>813</v>
+      </c>
+      <c r="E217" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="G217" s="30" t="s">
+        <v>816</v>
+      </c>
+      <c r="H217" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="I217" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J217" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K217" s="4">
+        <v>28212</v>
+      </c>
+      <c r="L217" s="95"/>
+      <c r="M217" s="5"/>
+      <c r="N217" s="5"/>
+      <c r="O217" s="5"/>
+      <c r="P217" s="5"/>
+      <c r="Q217" s="5"/>
+      <c r="R217" s="5"/>
+      <c r="S217" s="5"/>
+      <c r="T217" s="5"/>
+      <c r="U217" s="5"/>
+      <c r="V217" s="5"/>
+      <c r="W217" s="5"/>
+      <c r="X217" s="5"/>
+      <c r="Y217" s="5"/>
+      <c r="Z217" s="5"/>
+      <c r="AA217" s="5"/>
+      <c r="AB217" s="5"/>
+      <c r="AC217" s="5"/>
+      <c r="AD217" s="5"/>
+      <c r="AE217" s="5"/>
+      <c r="AF217" s="5"/>
+      <c r="AG217" s="5"/>
+      <c r="AH217" s="5"/>
+      <c r="AI217" s="5"/>
+      <c r="AJ217" s="5"/>
+      <c r="AK217" s="5"/>
+      <c r="AL217" s="5"/>
+      <c r="AM217" s="5"/>
+      <c r="AN217" s="5"/>
+      <c r="AO217" s="5"/>
+      <c r="AP217" s="5"/>
+      <c r="AQ217" s="5"/>
+      <c r="AR217" s="5"/>
+      <c r="AS217" s="5"/>
+      <c r="AT217" s="5"/>
+      <c r="AU217" s="5"/>
+      <c r="AV217" s="5"/>
+      <c r="AW217" s="5"/>
+      <c r="AX217" s="5"/>
+      <c r="AY217" s="5"/>
+      <c r="AZ217" s="5"/>
+      <c r="BA217" s="5"/>
+      <c r="BB217" s="5"/>
+      <c r="BC217" s="5"/>
+      <c r="BD217" s="5"/>
+      <c r="BE217" s="5"/>
+      <c r="BF217" s="5"/>
+      <c r="BG217" s="5"/>
+      <c r="BH217" s="5"/>
+      <c r="BI217" s="5"/>
+      <c r="BJ217" s="5"/>
+      <c r="BK217" s="5"/>
+      <c r="BL217" s="5"/>
+      <c r="BM217" s="5"/>
+      <c r="BN217" s="5"/>
+      <c r="BO217" s="5"/>
+      <c r="BP217" s="5"/>
+      <c r="BQ217" s="5"/>
+      <c r="BR217" s="5"/>
+      <c r="BS217" s="5"/>
+      <c r="BT217" s="5"/>
+      <c r="BU217" s="5"/>
+      <c r="BV217" s="5"/>
+      <c r="BW217" s="5"/>
+      <c r="BX217" s="5"/>
+      <c r="BY217" s="5"/>
+      <c r="BZ217" s="5"/>
+      <c r="CA217" s="5"/>
+      <c r="CB217" s="5"/>
+      <c r="CC217" s="5"/>
+      <c r="CD217" s="5"/>
+      <c r="CE217" s="5"/>
+      <c r="CF217" s="5"/>
+      <c r="CG217" s="5"/>
+      <c r="CH217" s="5"/>
+      <c r="CI217" s="5"/>
+      <c r="CJ217" s="5"/>
+      <c r="CK217" s="5"/>
+      <c r="CL217" s="5"/>
+      <c r="CM217" s="5"/>
+      <c r="CN217" s="5"/>
+      <c r="CO217" s="5"/>
+      <c r="CP217" s="5"/>
+      <c r="CQ217" s="5"/>
+      <c r="CR217" s="5"/>
+      <c r="CS217" s="5"/>
+      <c r="CT217" s="5"/>
+      <c r="CU217" s="5"/>
+      <c r="CV217" s="5"/>
+      <c r="CW217" s="5"/>
+      <c r="CX217" s="5"/>
+      <c r="CY217" s="5"/>
+      <c r="CZ217" s="5"/>
+      <c r="DA217" s="5"/>
+      <c r="DB217" s="5"/>
+      <c r="DC217" s="5"/>
+      <c r="DD217" s="5"/>
+      <c r="DE217" s="5"/>
+      <c r="DF217" s="5"/>
+      <c r="DG217" s="5"/>
+      <c r="DH217" s="5"/>
+      <c r="DI217" s="5"/>
+      <c r="DJ217" s="5"/>
+      <c r="DK217" s="5"/>
+      <c r="DL217" s="5"/>
+      <c r="DM217" s="5"/>
+      <c r="DN217" s="5"/>
+      <c r="DO217" s="5"/>
+      <c r="DP217" s="5"/>
+      <c r="DQ217" s="5"/>
+      <c r="DR217" s="5"/>
+      <c r="DS217" s="5"/>
+    </row>
+    <row r="218" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B218" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="E218" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G218" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="H218" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="I218" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="J218" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K218" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="L218" s="95"/>
+      <c r="M218" s="5"/>
+      <c r="N218" s="5"/>
+      <c r="O218" s="5"/>
+      <c r="P218" s="5"/>
+      <c r="Q218" s="5"/>
+      <c r="R218" s="5"/>
+      <c r="S218" s="5"/>
+      <c r="T218" s="5"/>
+      <c r="U218" s="5"/>
+      <c r="V218" s="5"/>
+      <c r="W218" s="5"/>
+      <c r="X218" s="5"/>
+      <c r="Y218" s="5"/>
+      <c r="Z218" s="5"/>
+      <c r="AA218" s="5"/>
+      <c r="AB218" s="5"/>
+      <c r="AC218" s="5"/>
+      <c r="AD218" s="5"/>
+      <c r="AE218" s="5"/>
+      <c r="AF218" s="5"/>
+      <c r="AG218" s="5"/>
+      <c r="AH218" s="5"/>
+      <c r="AI218" s="5"/>
+      <c r="AJ218" s="5"/>
+      <c r="AK218" s="5"/>
+      <c r="AL218" s="5"/>
+      <c r="AM218" s="5"/>
+      <c r="AN218" s="5"/>
+      <c r="AO218" s="5"/>
+      <c r="AP218" s="5"/>
+      <c r="AQ218" s="5"/>
+      <c r="AR218" s="5"/>
+      <c r="AS218" s="5"/>
+      <c r="AT218" s="5"/>
+      <c r="AU218" s="5"/>
+      <c r="AV218" s="5"/>
+      <c r="AW218" s="5"/>
+      <c r="AX218" s="5"/>
+      <c r="AY218" s="5"/>
+      <c r="AZ218" s="5"/>
+      <c r="BA218" s="5"/>
+      <c r="BB218" s="5"/>
+      <c r="BC218" s="5"/>
+      <c r="BD218" s="5"/>
+      <c r="BE218" s="5"/>
+      <c r="BF218" s="5"/>
+      <c r="BG218" s="5"/>
+      <c r="BH218" s="5"/>
+      <c r="BI218" s="5"/>
+      <c r="BJ218" s="5"/>
+      <c r="BK218" s="5"/>
+      <c r="BL218" s="5"/>
+      <c r="BM218" s="5"/>
+      <c r="BN218" s="5"/>
+      <c r="BO218" s="5"/>
+      <c r="BP218" s="5"/>
+      <c r="BQ218" s="5"/>
+      <c r="BR218" s="5"/>
+      <c r="BS218" s="5"/>
+      <c r="BT218" s="5"/>
+      <c r="BU218" s="5"/>
+      <c r="BV218" s="5"/>
+      <c r="BW218" s="5"/>
+      <c r="BX218" s="5"/>
+      <c r="BY218" s="5"/>
+      <c r="BZ218" s="5"/>
+      <c r="CA218" s="5"/>
+      <c r="CB218" s="5"/>
+      <c r="CC218" s="5"/>
+      <c r="CD218" s="5"/>
+      <c r="CE218" s="5"/>
+      <c r="CF218" s="5"/>
+      <c r="CG218" s="5"/>
+      <c r="CH218" s="5"/>
+      <c r="CI218" s="5"/>
+      <c r="CJ218" s="5"/>
+      <c r="CK218" s="5"/>
+      <c r="CL218" s="5"/>
+      <c r="CM218" s="5"/>
+      <c r="CN218" s="5"/>
+      <c r="CO218" s="5"/>
+      <c r="CP218" s="5"/>
+      <c r="CQ218" s="5"/>
+      <c r="CR218" s="5"/>
+      <c r="CS218" s="5"/>
+      <c r="CT218" s="5"/>
+      <c r="CU218" s="5"/>
+      <c r="CV218" s="5"/>
+      <c r="CW218" s="5"/>
+      <c r="CX218" s="5"/>
+      <c r="CY218" s="5"/>
+      <c r="CZ218" s="5"/>
+      <c r="DA218" s="5"/>
+      <c r="DB218" s="5"/>
+      <c r="DC218" s="5"/>
+      <c r="DD218" s="5"/>
+      <c r="DE218" s="5"/>
+      <c r="DF218" s="5"/>
+      <c r="DG218" s="5"/>
+      <c r="DH218" s="5"/>
+      <c r="DI218" s="5"/>
+      <c r="DJ218" s="5"/>
+      <c r="DK218" s="5"/>
+      <c r="DL218" s="5"/>
+      <c r="DM218" s="5"/>
+      <c r="DN218" s="5"/>
+      <c r="DO218" s="5"/>
+      <c r="DP218" s="5"/>
+      <c r="DQ218" s="5"/>
+      <c r="DR218" s="5"/>
+      <c r="DS218" s="5"/>
+    </row>
+    <row r="219" spans="1:123" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B219" s="15" t="s">
+        <v>823</v>
+      </c>
+      <c r="C219" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D219" s="15" t="s">
+        <v>824</v>
+      </c>
+      <c r="E219" s="33" t="s">
+        <v>825</v>
+      </c>
+      <c r="F219" s="15" t="s">
+        <v>826</v>
+      </c>
+      <c r="G219" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="H219" s="15" t="s">
+        <v>827</v>
+      </c>
+      <c r="I219" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="J219" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K219" s="15">
+        <v>27713</v>
+      </c>
+      <c r="L219" s="95"/>
+      <c r="M219" s="5"/>
+      <c r="N219" s="5"/>
+      <c r="O219" s="5"/>
+      <c r="P219" s="5"/>
+      <c r="Q219" s="5"/>
+      <c r="R219" s="5"/>
+      <c r="S219" s="5"/>
+      <c r="T219" s="5"/>
+      <c r="U219" s="5"/>
+      <c r="V219" s="5"/>
+      <c r="W219" s="5"/>
+      <c r="X219" s="5"/>
+      <c r="Y219" s="5"/>
+      <c r="Z219" s="5"/>
+      <c r="AA219" s="5"/>
+      <c r="AB219" s="5"/>
+      <c r="AC219" s="5"/>
+      <c r="AD219" s="5"/>
+      <c r="AE219" s="5"/>
+      <c r="AF219" s="5"/>
+      <c r="AG219" s="5"/>
+      <c r="AH219" s="5"/>
+      <c r="AI219" s="5"/>
+      <c r="AJ219" s="5"/>
+      <c r="AK219" s="5"/>
+      <c r="AL219" s="5"/>
+      <c r="AM219" s="5"/>
+      <c r="AN219" s="5"/>
+      <c r="AO219" s="5"/>
+      <c r="AP219" s="5"/>
+      <c r="AQ219" s="5"/>
+      <c r="AR219" s="5"/>
+      <c r="AS219" s="5"/>
+      <c r="AT219" s="5"/>
+      <c r="AU219" s="5"/>
+      <c r="AV219" s="5"/>
+      <c r="AW219" s="5"/>
+      <c r="AX219" s="5"/>
+      <c r="AY219" s="5"/>
+      <c r="AZ219" s="5"/>
+      <c r="BA219" s="5"/>
+      <c r="BB219" s="5"/>
+      <c r="BC219" s="5"/>
+      <c r="BD219" s="5"/>
+      <c r="BE219" s="5"/>
+      <c r="BF219" s="5"/>
+      <c r="BG219" s="5"/>
+      <c r="BH219" s="5"/>
+      <c r="BI219" s="5"/>
+      <c r="BJ219" s="5"/>
+      <c r="BK219" s="5"/>
+      <c r="BL219" s="5"/>
+      <c r="BM219" s="5"/>
+      <c r="BN219" s="5"/>
+      <c r="BO219" s="5"/>
+      <c r="BP219" s="5"/>
+      <c r="BQ219" s="5"/>
+      <c r="BR219" s="5"/>
+      <c r="BS219" s="5"/>
+      <c r="BT219" s="5"/>
+      <c r="BU219" s="5"/>
+      <c r="BV219" s="5"/>
+      <c r="BW219" s="5"/>
+      <c r="BX219" s="5"/>
+      <c r="BY219" s="5"/>
+      <c r="BZ219" s="5"/>
+      <c r="CA219" s="5"/>
+      <c r="CB219" s="5"/>
+      <c r="CC219" s="5"/>
+      <c r="CD219" s="5"/>
+      <c r="CE219" s="5"/>
+      <c r="CF219" s="5"/>
+      <c r="CG219" s="5"/>
+      <c r="CH219" s="5"/>
+      <c r="CI219" s="5"/>
+      <c r="CJ219" s="5"/>
+      <c r="CK219" s="5"/>
+      <c r="CL219" s="5"/>
+      <c r="CM219" s="5"/>
+      <c r="CN219" s="5"/>
+      <c r="CO219" s="5"/>
+      <c r="CP219" s="5"/>
+      <c r="CQ219" s="5"/>
+      <c r="CR219" s="5"/>
+      <c r="CS219" s="5"/>
+      <c r="CT219" s="5"/>
+      <c r="CU219" s="5"/>
+      <c r="CV219" s="5"/>
+      <c r="CW219" s="5"/>
+      <c r="CX219" s="5"/>
+      <c r="CY219" s="5"/>
+      <c r="CZ219" s="5"/>
+      <c r="DA219" s="5"/>
+      <c r="DB219" s="5"/>
+      <c r="DC219" s="5"/>
+      <c r="DD219" s="5"/>
+      <c r="DE219" s="5"/>
+      <c r="DF219" s="5"/>
+      <c r="DG219" s="5"/>
+      <c r="DH219" s="5"/>
+      <c r="DI219" s="5"/>
+      <c r="DJ219" s="5"/>
+      <c r="DK219" s="5"/>
+      <c r="DL219" s="5"/>
+      <c r="DM219" s="5"/>
+      <c r="DN219" s="5"/>
+      <c r="DO219" s="5"/>
+      <c r="DP219" s="5"/>
+      <c r="DQ219" s="5"/>
+      <c r="DR219" s="5"/>
+      <c r="DS219" s="5"/>
+    </row>
+    <row r="220" spans="1:123" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B220" s="52" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C220" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D220" s="52" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E220" s="86" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F220" s="52" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G220" s="52" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H220" s="52" t="s">
+        <v>827</v>
+      </c>
+      <c r="I220" s="52" t="s">
+        <v>239</v>
+      </c>
+      <c r="J220" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K220" s="52">
+        <v>27713</v>
+      </c>
+      <c r="L220" s="99"/>
+    </row>
+    <row r="221" spans="1:123" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A221" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B221" s="45" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C221" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D221" s="44" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E221" s="44" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F221" s="44" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G221" s="44" t="s">
+        <v>461</v>
+      </c>
+      <c r="H221" s="44" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I221" s="44" t="s">
+        <v>516</v>
+      </c>
+      <c r="J221" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K221" s="44">
+        <v>27344</v>
+      </c>
+      <c r="L221" s="94"/>
+      <c r="M221" s="3"/>
+      <c r="N221" s="3"/>
+      <c r="O221" s="3"/>
+      <c r="P221" s="3"/>
+      <c r="Q221" s="3"/>
+      <c r="R221" s="3"/>
+      <c r="S221" s="3"/>
+      <c r="T221" s="3"/>
+      <c r="U221" s="3"/>
+      <c r="V221" s="3"/>
+      <c r="W221" s="3"/>
+      <c r="X221" s="3"/>
+      <c r="Y221" s="3"/>
+      <c r="Z221" s="3"/>
+      <c r="AA221" s="3"/>
+      <c r="AB221" s="3"/>
+      <c r="AC221" s="3"/>
+      <c r="AD221" s="3"/>
+      <c r="AE221" s="3"/>
+      <c r="AF221" s="3"/>
+      <c r="AG221" s="3"/>
+      <c r="AH221" s="3"/>
+      <c r="AI221" s="3"/>
+      <c r="AJ221" s="3"/>
+      <c r="AK221" s="3"/>
+      <c r="AL221" s="3"/>
+      <c r="AM221" s="3"/>
+      <c r="AN221" s="3"/>
+      <c r="AO221" s="3"/>
+      <c r="AP221" s="3"/>
+      <c r="AQ221" s="3"/>
+      <c r="AR221" s="3"/>
+      <c r="AS221" s="3"/>
+      <c r="AT221" s="3"/>
+      <c r="AU221" s="3"/>
+      <c r="AV221" s="3"/>
+      <c r="AW221" s="3"/>
+      <c r="AX221" s="3"/>
+      <c r="AY221" s="3"/>
+      <c r="AZ221" s="3"/>
+      <c r="BA221" s="3"/>
+      <c r="BB221" s="3"/>
+      <c r="BC221" s="3"/>
+      <c r="BD221" s="3"/>
+      <c r="BE221" s="3"/>
+      <c r="BF221" s="3"/>
+      <c r="BG221" s="3"/>
+      <c r="BH221" s="3"/>
+      <c r="BI221" s="3"/>
+      <c r="BJ221" s="3"/>
+      <c r="BK221" s="3"/>
+      <c r="BL221" s="3"/>
+      <c r="BM221" s="3"/>
+      <c r="BN221" s="3"/>
+      <c r="BO221" s="3"/>
+      <c r="BP221" s="3"/>
+      <c r="BQ221" s="3"/>
+      <c r="BR221" s="3"/>
+      <c r="BS221" s="3"/>
+      <c r="BT221" s="3"/>
+      <c r="BU221" s="3"/>
+      <c r="BV221" s="3"/>
+      <c r="BW221" s="3"/>
+      <c r="BX221" s="3"/>
+      <c r="BY221" s="3"/>
+      <c r="BZ221" s="3"/>
+      <c r="CA221" s="3"/>
+      <c r="CB221" s="3"/>
+      <c r="CC221" s="3"/>
+      <c r="CD221" s="3"/>
+      <c r="CE221" s="3"/>
+      <c r="CF221" s="3"/>
+      <c r="CG221" s="3"/>
+      <c r="CH221" s="3"/>
+      <c r="CI221" s="3"/>
+      <c r="CJ221" s="3"/>
+      <c r="CK221" s="3"/>
+      <c r="CL221" s="3"/>
+      <c r="CM221" s="3"/>
+      <c r="CN221" s="3"/>
+      <c r="CO221" s="3"/>
+      <c r="CP221" s="3"/>
+      <c r="CQ221" s="3"/>
+      <c r="CR221" s="3"/>
+      <c r="CS221" s="3"/>
+      <c r="CT221" s="3"/>
+      <c r="CU221" s="3"/>
+      <c r="CV221" s="3"/>
+      <c r="CW221" s="3"/>
+      <c r="CX221" s="3"/>
+      <c r="CY221" s="3"/>
+      <c r="CZ221" s="3"/>
+      <c r="DA221" s="3"/>
+      <c r="DB221" s="3"/>
+      <c r="DC221" s="3"/>
+      <c r="DD221" s="3"/>
+      <c r="DE221" s="3"/>
+      <c r="DF221" s="3"/>
+      <c r="DG221" s="3"/>
+      <c r="DH221" s="3"/>
+      <c r="DI221" s="3"/>
+      <c r="DJ221" s="3"/>
+      <c r="DK221" s="3"/>
+      <c r="DL221" s="3"/>
+      <c r="DM221" s="3"/>
+      <c r="DN221" s="3"/>
+      <c r="DO221" s="3"/>
+      <c r="DP221" s="3"/>
+      <c r="DQ221" s="3"/>
+      <c r="DR221" s="3"/>
+      <c r="DS221" s="3"/>
+    </row>
+    <row r="222" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="B222" s="15" t="s">
+        <v>830</v>
+      </c>
+      <c r="C222" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D222" s="15" t="s">
+        <v>831</v>
+      </c>
+      <c r="E222" s="77" t="s">
+        <v>832</v>
+      </c>
+      <c r="F222" s="41" t="s">
+        <v>833</v>
+      </c>
+      <c r="G222" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="H222" s="15" t="s">
+        <v>834</v>
+      </c>
+      <c r="I222" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="J222" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K222" s="16">
+        <v>27215</v>
+      </c>
+      <c r="L222" s="95"/>
+      <c r="M222" s="5"/>
+      <c r="N222" s="5"/>
+      <c r="O222" s="5"/>
+      <c r="P222" s="5"/>
+      <c r="Q222" s="5"/>
+      <c r="R222" s="5"/>
+      <c r="S222" s="5"/>
+      <c r="T222" s="5"/>
+      <c r="U222" s="5"/>
+      <c r="V222" s="5"/>
+      <c r="W222" s="5"/>
+      <c r="X222" s="5"/>
+      <c r="Y222" s="5"/>
+      <c r="Z222" s="5"/>
+      <c r="AA222" s="5"/>
+      <c r="AB222" s="5"/>
+      <c r="AC222" s="5"/>
+      <c r="AD222" s="5"/>
+      <c r="AE222" s="5"/>
+      <c r="AF222" s="5"/>
+      <c r="AG222" s="5"/>
+      <c r="AH222" s="5"/>
+      <c r="AI222" s="5"/>
+      <c r="AJ222" s="5"/>
+      <c r="AK222" s="5"/>
+      <c r="AL222" s="5"/>
+      <c r="AM222" s="5"/>
+      <c r="AN222" s="5"/>
+      <c r="AO222" s="5"/>
+      <c r="AP222" s="5"/>
+      <c r="AQ222" s="5"/>
+      <c r="AR222" s="5"/>
+      <c r="AS222" s="5"/>
+      <c r="AT222" s="5"/>
+      <c r="AU222" s="5"/>
+      <c r="AV222" s="5"/>
+      <c r="AW222" s="5"/>
+      <c r="AX222" s="5"/>
+      <c r="AY222" s="5"/>
+      <c r="AZ222" s="5"/>
+      <c r="BA222" s="5"/>
+      <c r="BB222" s="5"/>
+      <c r="BC222" s="5"/>
+      <c r="BD222" s="5"/>
+      <c r="BE222" s="5"/>
+      <c r="BF222" s="5"/>
+      <c r="BG222" s="5"/>
+      <c r="BH222" s="5"/>
+      <c r="BI222" s="5"/>
+      <c r="BJ222" s="5"/>
+      <c r="BK222" s="5"/>
+      <c r="BL222" s="5"/>
+      <c r="BM222" s="5"/>
+      <c r="BN222" s="5"/>
+      <c r="BO222" s="5"/>
+      <c r="BP222" s="5"/>
+      <c r="BQ222" s="5"/>
+      <c r="BR222" s="5"/>
+      <c r="BS222" s="5"/>
+      <c r="BT222" s="5"/>
+      <c r="BU222" s="5"/>
+      <c r="BV222" s="5"/>
+      <c r="BW222" s="5"/>
+      <c r="BX222" s="5"/>
+      <c r="BY222" s="5"/>
+      <c r="BZ222" s="5"/>
+      <c r="CA222" s="5"/>
+      <c r="CB222" s="5"/>
+      <c r="CC222" s="5"/>
+      <c r="CD222" s="5"/>
+      <c r="CE222" s="5"/>
+      <c r="CF222" s="5"/>
+      <c r="CG222" s="5"/>
+      <c r="CH222" s="5"/>
+      <c r="CI222" s="5"/>
+      <c r="CJ222" s="5"/>
+      <c r="CK222" s="5"/>
+      <c r="CL222" s="5"/>
+      <c r="CM222" s="5"/>
+      <c r="CN222" s="5"/>
+      <c r="CO222" s="5"/>
+      <c r="CP222" s="5"/>
+      <c r="CQ222" s="5"/>
+      <c r="CR222" s="5"/>
+      <c r="CS222" s="5"/>
+      <c r="CT222" s="5"/>
+      <c r="CU222" s="5"/>
+      <c r="CV222" s="5"/>
+      <c r="CW222" s="5"/>
+      <c r="CX222" s="5"/>
+      <c r="CY222" s="5"/>
+      <c r="CZ222" s="5"/>
+      <c r="DA222" s="5"/>
+      <c r="DB222" s="5"/>
+      <c r="DC222" s="5"/>
+      <c r="DD222" s="5"/>
+      <c r="DE222" s="5"/>
+      <c r="DF222" s="5"/>
+      <c r="DG222" s="5"/>
+      <c r="DH222" s="5"/>
+      <c r="DI222" s="5"/>
+      <c r="DJ222" s="5"/>
+      <c r="DK222" s="5"/>
+      <c r="DL222" s="5"/>
+      <c r="DM222" s="5"/>
+      <c r="DN222" s="5"/>
+      <c r="DO222" s="5"/>
+      <c r="DP222" s="5"/>
+      <c r="DQ222" s="5"/>
+      <c r="DR222" s="5"/>
+      <c r="DS222" s="5"/>
+    </row>
+    <row r="223" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="G223" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H223" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="I223" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="J223" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K223" s="10">
+        <v>28376</v>
+      </c>
+      <c r="L223" s="95"/>
+      <c r="M223" s="5"/>
+      <c r="N223" s="5"/>
+      <c r="O223" s="5"/>
+      <c r="P223" s="5"/>
+      <c r="Q223" s="5"/>
+      <c r="R223" s="5"/>
+      <c r="S223" s="5"/>
+      <c r="T223" s="5"/>
+      <c r="U223" s="5"/>
+      <c r="V223" s="5"/>
+      <c r="W223" s="5"/>
+      <c r="X223" s="5"/>
+      <c r="Y223" s="5"/>
+      <c r="Z223" s="5"/>
+      <c r="AA223" s="5"/>
+      <c r="AB223" s="5"/>
+      <c r="AC223" s="5"/>
+      <c r="AD223" s="5"/>
+      <c r="AE223" s="5"/>
+      <c r="AF223" s="5"/>
+      <c r="AG223" s="5"/>
+      <c r="AH223" s="5"/>
+      <c r="AI223" s="5"/>
+      <c r="AJ223" s="5"/>
+      <c r="AK223" s="5"/>
+      <c r="AL223" s="5"/>
+      <c r="AM223" s="5"/>
+      <c r="AN223" s="5"/>
+      <c r="AO223" s="5"/>
+      <c r="AP223" s="5"/>
+      <c r="AQ223" s="5"/>
+      <c r="AR223" s="5"/>
+      <c r="AS223" s="5"/>
+      <c r="AT223" s="5"/>
+      <c r="AU223" s="5"/>
+      <c r="AV223" s="5"/>
+      <c r="AW223" s="5"/>
+      <c r="AX223" s="5"/>
+      <c r="AY223" s="5"/>
+      <c r="AZ223" s="5"/>
+      <c r="BA223" s="5"/>
+      <c r="BB223" s="5"/>
+      <c r="BC223" s="5"/>
+      <c r="BD223" s="5"/>
+      <c r="BE223" s="5"/>
+      <c r="BF223" s="5"/>
+      <c r="BG223" s="5"/>
+      <c r="BH223" s="5"/>
+      <c r="BI223" s="5"/>
+      <c r="BJ223" s="5"/>
+      <c r="BK223" s="5"/>
+      <c r="BL223" s="5"/>
+      <c r="BM223" s="5"/>
+      <c r="BN223" s="5"/>
+      <c r="BO223" s="5"/>
+      <c r="BP223" s="5"/>
+      <c r="BQ223" s="5"/>
+      <c r="BR223" s="5"/>
+      <c r="BS223" s="5"/>
+      <c r="BT223" s="5"/>
+      <c r="BU223" s="5"/>
+      <c r="BV223" s="5"/>
+      <c r="BW223" s="5"/>
+      <c r="BX223" s="5"/>
+      <c r="BY223" s="5"/>
+      <c r="BZ223" s="5"/>
+      <c r="CA223" s="5"/>
+      <c r="CB223" s="5"/>
+      <c r="CC223" s="5"/>
+      <c r="CD223" s="5"/>
+      <c r="CE223" s="5"/>
+      <c r="CF223" s="5"/>
+      <c r="CG223" s="5"/>
+      <c r="CH223" s="5"/>
+      <c r="CI223" s="5"/>
+      <c r="CJ223" s="5"/>
+      <c r="CK223" s="5"/>
+      <c r="CL223" s="5"/>
+      <c r="CM223" s="5"/>
+      <c r="CN223" s="5"/>
+      <c r="CO223" s="5"/>
+      <c r="CP223" s="5"/>
+      <c r="CQ223" s="5"/>
+      <c r="CR223" s="5"/>
+      <c r="CS223" s="5"/>
+      <c r="CT223" s="5"/>
+      <c r="CU223" s="5"/>
+      <c r="CV223" s="5"/>
+      <c r="CW223" s="5"/>
+      <c r="CX223" s="5"/>
+      <c r="CY223" s="5"/>
+      <c r="CZ223" s="5"/>
+      <c r="DA223" s="5"/>
+      <c r="DB223" s="5"/>
+      <c r="DC223" s="5"/>
+      <c r="DD223" s="5"/>
+      <c r="DE223" s="5"/>
+      <c r="DF223" s="5"/>
+      <c r="DG223" s="5"/>
+      <c r="DH223" s="5"/>
+      <c r="DI223" s="5"/>
+      <c r="DJ223" s="5"/>
+      <c r="DK223" s="5"/>
+      <c r="DL223" s="5"/>
+      <c r="DM223" s="5"/>
+      <c r="DN223" s="5"/>
+      <c r="DO223" s="5"/>
+      <c r="DP223" s="5"/>
+      <c r="DQ223" s="5"/>
+      <c r="DR223" s="5"/>
+      <c r="DS223" s="5"/>
+    </row>
+    <row r="224" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B224" s="15" t="s">
+        <v>840</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="E224" s="27" t="s">
+        <v>842</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="G224" s="15"/>
+      <c r="H224" s="15" t="s">
+        <v>844</v>
+      </c>
+      <c r="I224" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J224" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K224" s="16">
+        <v>28304</v>
+      </c>
+      <c r="L224" s="95"/>
+      <c r="M224" s="5"/>
+      <c r="N224" s="5"/>
+      <c r="O224" s="5"/>
+      <c r="P224" s="5"/>
+      <c r="Q224" s="5"/>
+      <c r="R224" s="5"/>
+      <c r="S224" s="5"/>
+      <c r="T224" s="5"/>
+      <c r="U224" s="5"/>
+      <c r="V224" s="5"/>
+      <c r="W224" s="5"/>
+      <c r="X224" s="5"/>
+      <c r="Y224" s="5"/>
+      <c r="Z224" s="5"/>
+      <c r="AA224" s="5"/>
+      <c r="AB224" s="5"/>
+      <c r="AC224" s="5"/>
+      <c r="AD224" s="5"/>
+      <c r="AE224" s="5"/>
+      <c r="AF224" s="5"/>
+      <c r="AG224" s="5"/>
+      <c r="AH224" s="5"/>
+      <c r="AI224" s="5"/>
+      <c r="AJ224" s="5"/>
+      <c r="AK224" s="5"/>
+      <c r="AL224" s="5"/>
+      <c r="AM224" s="5"/>
+      <c r="AN224" s="5"/>
+      <c r="AO224" s="5"/>
+      <c r="AP224" s="5"/>
+      <c r="AQ224" s="5"/>
+      <c r="AR224" s="5"/>
+      <c r="AS224" s="5"/>
+      <c r="AT224" s="5"/>
+      <c r="AU224" s="5"/>
+      <c r="AV224" s="5"/>
+      <c r="AW224" s="5"/>
+      <c r="AX224" s="5"/>
+      <c r="AY224" s="5"/>
+      <c r="AZ224" s="5"/>
+      <c r="BA224" s="5"/>
+      <c r="BB224" s="5"/>
+      <c r="BC224" s="5"/>
+      <c r="BD224" s="5"/>
+      <c r="BE224" s="5"/>
+      <c r="BF224" s="5"/>
+      <c r="BG224" s="5"/>
+      <c r="BH224" s="5"/>
+      <c r="BI224" s="5"/>
+      <c r="BJ224" s="5"/>
+      <c r="BK224" s="5"/>
+      <c r="BL224" s="5"/>
+      <c r="BM224" s="5"/>
+      <c r="BN224" s="5"/>
+      <c r="BO224" s="5"/>
+      <c r="BP224" s="5"/>
+      <c r="BQ224" s="5"/>
+      <c r="BR224" s="5"/>
+      <c r="BS224" s="5"/>
+      <c r="BT224" s="5"/>
+      <c r="BU224" s="5"/>
+      <c r="BV224" s="5"/>
+      <c r="BW224" s="5"/>
+      <c r="BX224" s="5"/>
+      <c r="BY224" s="5"/>
+      <c r="BZ224" s="5"/>
+      <c r="CA224" s="5"/>
+      <c r="CB224" s="5"/>
+      <c r="CC224" s="5"/>
+      <c r="CD224" s="5"/>
+      <c r="CE224" s="5"/>
+      <c r="CF224" s="5"/>
+      <c r="CG224" s="5"/>
+      <c r="CH224" s="5"/>
+      <c r="CI224" s="5"/>
+      <c r="CJ224" s="5"/>
+      <c r="CK224" s="5"/>
+      <c r="CL224" s="5"/>
+      <c r="CM224" s="5"/>
+      <c r="CN224" s="5"/>
+      <c r="CO224" s="5"/>
+      <c r="CP224" s="5"/>
+      <c r="CQ224" s="5"/>
+      <c r="CR224" s="5"/>
+      <c r="CS224" s="5"/>
+      <c r="CT224" s="5"/>
+      <c r="CU224" s="5"/>
+      <c r="CV224" s="5"/>
+      <c r="CW224" s="5"/>
+      <c r="CX224" s="5"/>
+      <c r="CY224" s="5"/>
+      <c r="CZ224" s="5"/>
+      <c r="DA224" s="5"/>
+      <c r="DB224" s="5"/>
+      <c r="DC224" s="5"/>
+      <c r="DD224" s="5"/>
+      <c r="DE224" s="5"/>
+      <c r="DF224" s="5"/>
+      <c r="DG224" s="5"/>
+      <c r="DH224" s="5"/>
+      <c r="DI224" s="5"/>
+      <c r="DJ224" s="5"/>
+      <c r="DK224" s="5"/>
+      <c r="DL224" s="5"/>
+      <c r="DM224" s="5"/>
+      <c r="DN224" s="5"/>
+      <c r="DO224" s="5"/>
+      <c r="DP224" s="5"/>
+      <c r="DQ224" s="5"/>
+      <c r="DR224" s="5"/>
+      <c r="DS224" s="5"/>
+    </row>
+    <row r="225" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="C225" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="E225" s="9" t="s">
+        <v>848</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G225" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="H225" s="15"/>
+      <c r="I225" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J225" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K225" s="15">
+        <v>27028</v>
+      </c>
+      <c r="L225" s="95"/>
+      <c r="M225" s="5"/>
+      <c r="N225" s="5"/>
+      <c r="O225" s="5"/>
+      <c r="P225" s="5"/>
+      <c r="Q225" s="5"/>
+      <c r="R225" s="5"/>
+      <c r="S225" s="5"/>
+      <c r="T225" s="5"/>
+      <c r="U225" s="5"/>
+      <c r="V225" s="5"/>
+      <c r="W225" s="5"/>
+      <c r="X225" s="5"/>
+      <c r="Y225" s="5"/>
+      <c r="Z225" s="5"/>
+      <c r="AA225" s="5"/>
+      <c r="AB225" s="5"/>
+      <c r="AC225" s="5"/>
+      <c r="AD225" s="5"/>
+      <c r="AE225" s="5"/>
+      <c r="AF225" s="5"/>
+      <c r="AG225" s="5"/>
+      <c r="AH225" s="5"/>
+      <c r="AI225" s="5"/>
+      <c r="AJ225" s="5"/>
+      <c r="AK225" s="5"/>
+      <c r="AL225" s="5"/>
+      <c r="AM225" s="5"/>
+      <c r="AN225" s="5"/>
+      <c r="AO225" s="5"/>
+      <c r="AP225" s="5"/>
+      <c r="AQ225" s="5"/>
+      <c r="AR225" s="5"/>
+      <c r="AS225" s="5"/>
+      <c r="AT225" s="5"/>
+      <c r="AU225" s="5"/>
+      <c r="AV225" s="5"/>
+      <c r="AW225" s="5"/>
+      <c r="AX225" s="5"/>
+      <c r="AY225" s="5"/>
+      <c r="AZ225" s="5"/>
+      <c r="BA225" s="5"/>
+      <c r="BB225" s="5"/>
+      <c r="BC225" s="5"/>
+      <c r="BD225" s="5"/>
+      <c r="BE225" s="5"/>
+      <c r="BF225" s="5"/>
+      <c r="BG225" s="5"/>
+      <c r="BH225" s="5"/>
+      <c r="BI225" s="5"/>
+      <c r="BJ225" s="5"/>
+      <c r="BK225" s="5"/>
+      <c r="BL225" s="5"/>
+      <c r="BM225" s="5"/>
+      <c r="BN225" s="5"/>
+      <c r="BO225" s="5"/>
+      <c r="BP225" s="5"/>
+      <c r="BQ225" s="5"/>
+      <c r="BR225" s="5"/>
+      <c r="BS225" s="5"/>
+      <c r="BT225" s="5"/>
+      <c r="BU225" s="5"/>
+      <c r="BV225" s="5"/>
+      <c r="BW225" s="5"/>
+      <c r="BX225" s="5"/>
+      <c r="BY225" s="5"/>
+      <c r="BZ225" s="5"/>
+      <c r="CA225" s="5"/>
+      <c r="CB225" s="5"/>
+      <c r="CC225" s="5"/>
+      <c r="CD225" s="5"/>
+      <c r="CE225" s="5"/>
+      <c r="CF225" s="5"/>
+      <c r="CG225" s="5"/>
+      <c r="CH225" s="5"/>
+      <c r="CI225" s="5"/>
+      <c r="CJ225" s="5"/>
+      <c r="CK225" s="5"/>
+      <c r="CL225" s="5"/>
+      <c r="CM225" s="5"/>
+      <c r="CN225" s="5"/>
+      <c r="CO225" s="5"/>
+      <c r="CP225" s="5"/>
+      <c r="CQ225" s="5"/>
+      <c r="CR225" s="5"/>
+      <c r="CS225" s="5"/>
+      <c r="CT225" s="5"/>
+      <c r="CU225" s="5"/>
+      <c r="CV225" s="5"/>
+      <c r="CW225" s="5"/>
+      <c r="CX225" s="5"/>
+      <c r="CY225" s="5"/>
+      <c r="CZ225" s="5"/>
+      <c r="DA225" s="5"/>
+      <c r="DB225" s="5"/>
+      <c r="DC225" s="5"/>
+      <c r="DD225" s="5"/>
+      <c r="DE225" s="5"/>
+      <c r="DF225" s="5"/>
+      <c r="DG225" s="5"/>
+      <c r="DH225" s="5"/>
+      <c r="DI225" s="5"/>
+      <c r="DJ225" s="5"/>
+      <c r="DK225" s="5"/>
+      <c r="DL225" s="5"/>
+      <c r="DM225" s="5"/>
+      <c r="DN225" s="5"/>
+      <c r="DO225" s="5"/>
+      <c r="DP225" s="5"/>
+      <c r="DQ225" s="5"/>
+      <c r="DR225" s="5"/>
+      <c r="DS225" s="5"/>
+    </row>
+    <row r="226" spans="1:123" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B226" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="G226" s="11" t="s">
+        <v>854</v>
+      </c>
+      <c r="H226" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="I226" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J226" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K226" s="4">
+        <v>28269</v>
+      </c>
+      <c r="L226" s="95"/>
+      <c r="M226" s="5"/>
+      <c r="N226" s="5"/>
+      <c r="O226" s="5"/>
+      <c r="P226" s="5"/>
+      <c r="Q226" s="5"/>
+      <c r="R226" s="5"/>
+      <c r="S226" s="5"/>
+      <c r="T226" s="5"/>
+      <c r="U226" s="5"/>
+      <c r="V226" s="5"/>
+      <c r="W226" s="5"/>
+      <c r="X226" s="5"/>
+      <c r="Y226" s="5"/>
+      <c r="Z226" s="5"/>
+      <c r="AA226" s="5"/>
+      <c r="AB226" s="5"/>
+      <c r="AC226" s="5"/>
+      <c r="AD226" s="5"/>
+      <c r="AE226" s="5"/>
+      <c r="AF226" s="5"/>
+      <c r="AG226" s="5"/>
+      <c r="AH226" s="5"/>
+      <c r="AI226" s="5"/>
+      <c r="AJ226" s="5"/>
+      <c r="AK226" s="5"/>
+      <c r="AL226" s="5"/>
+      <c r="AM226" s="5"/>
+      <c r="AN226" s="5"/>
+      <c r="AO226" s="5"/>
+      <c r="AP226" s="5"/>
+      <c r="AQ226" s="5"/>
+      <c r="AR226" s="5"/>
+      <c r="AS226" s="5"/>
+      <c r="AT226" s="5"/>
+      <c r="AU226" s="5"/>
+      <c r="AV226" s="5"/>
+      <c r="AW226" s="5"/>
+      <c r="AX226" s="5"/>
+      <c r="AY226" s="5"/>
+      <c r="AZ226" s="5"/>
+      <c r="BA226" s="5"/>
+      <c r="BB226" s="5"/>
+      <c r="BC226" s="5"/>
+      <c r="BD226" s="5"/>
+      <c r="BE226" s="5"/>
+      <c r="BF226" s="5"/>
+      <c r="BG226" s="5"/>
+      <c r="BH226" s="5"/>
+      <c r="BI226" s="5"/>
+      <c r="BJ226" s="5"/>
+      <c r="BK226" s="5"/>
+      <c r="BL226" s="5"/>
+      <c r="BM226" s="5"/>
+      <c r="BN226" s="5"/>
+      <c r="BO226" s="5"/>
+      <c r="BP226" s="5"/>
+      <c r="BQ226" s="5"/>
+      <c r="BR226" s="5"/>
+      <c r="BS226" s="5"/>
+      <c r="BT226" s="5"/>
+      <c r="BU226" s="5"/>
+      <c r="BV226" s="5"/>
+      <c r="BW226" s="5"/>
+      <c r="BX226" s="5"/>
+      <c r="BY226" s="5"/>
+      <c r="BZ226" s="5"/>
+      <c r="CA226" s="5"/>
+      <c r="CB226" s="5"/>
+      <c r="CC226" s="5"/>
+      <c r="CD226" s="5"/>
+      <c r="CE226" s="5"/>
+      <c r="CF226" s="5"/>
+      <c r="CG226" s="5"/>
+      <c r="CH226" s="5"/>
+      <c r="CI226" s="5"/>
+      <c r="CJ226" s="5"/>
+      <c r="CK226" s="5"/>
+      <c r="CL226" s="5"/>
+      <c r="CM226" s="5"/>
+      <c r="CN226" s="5"/>
+      <c r="CO226" s="5"/>
+      <c r="CP226" s="5"/>
+      <c r="CQ226" s="5"/>
+      <c r="CR226" s="5"/>
+      <c r="CS226" s="5"/>
+      <c r="CT226" s="5"/>
+      <c r="CU226" s="5"/>
+      <c r="CV226" s="5"/>
+      <c r="CW226" s="5"/>
+      <c r="CX226" s="5"/>
+      <c r="CY226" s="5"/>
+      <c r="CZ226" s="5"/>
+      <c r="DA226" s="5"/>
+      <c r="DB226" s="5"/>
+      <c r="DC226" s="5"/>
+      <c r="DD226" s="5"/>
+      <c r="DE226" s="5"/>
+      <c r="DF226" s="5"/>
+      <c r="DG226" s="5"/>
+      <c r="DH226" s="5"/>
+      <c r="DI226" s="5"/>
+      <c r="DJ226" s="5"/>
+      <c r="DK226" s="5"/>
+      <c r="DL226" s="5"/>
+      <c r="DM226" s="5"/>
+      <c r="DN226" s="5"/>
+      <c r="DO226" s="5"/>
+      <c r="DP226" s="5"/>
+      <c r="DQ226" s="5"/>
+      <c r="DR226" s="5"/>
+      <c r="DS226" s="5"/>
+    </row>
+    <row r="227" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A227" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B227" s="52" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C227" s="44" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D227" s="44" t="s">
+        <v>554</v>
+      </c>
+      <c r="E227" s="44" t="s">
+        <v>952</v>
+      </c>
+      <c r="F227" s="44" t="s">
+        <v>556</v>
+      </c>
+      <c r="G227" s="44" t="s">
+        <v>870</v>
+      </c>
+      <c r="H227" s="44" t="s">
+        <v>557</v>
+      </c>
+      <c r="I227" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="J227" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K227" s="44">
+        <v>27260</v>
+      </c>
+    </row>
+    <row r="228" spans="1:123" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="104" t="s">
+        <v>11</v>
+      </c>
+      <c r="B228" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="G228" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="E124" s="12" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H228" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="I228" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J228" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K228" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="L228" s="95"/>
     </row>
-    <row r="125" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      </c>
+    <row r="229" spans="1:123" s="53" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="106"/>
+      <c r="B229" s="103"/>
+      <c r="L229" s="95"/>
+      <c r="M229" s="5"/>
+      <c r="N229" s="5"/>
+      <c r="O229" s="5"/>
+      <c r="P229" s="5"/>
+      <c r="Q229" s="5"/>
+      <c r="R229" s="5"/>
+      <c r="S229" s="5"/>
+      <c r="T229" s="5"/>
+      <c r="U229" s="5"/>
+      <c r="V229" s="5"/>
+      <c r="W229" s="5"/>
+      <c r="X229" s="5"/>
+      <c r="Y229" s="5"/>
+      <c r="Z229" s="5"/>
+      <c r="AA229" s="5"/>
+      <c r="AB229" s="5"/>
+      <c r="AC229" s="5"/>
+      <c r="AD229" s="5"/>
+      <c r="AE229" s="5"/>
+      <c r="AF229" s="5"/>
+      <c r="AG229" s="5"/>
+      <c r="AH229" s="5"/>
+      <c r="AI229" s="5"/>
+      <c r="AJ229" s="5"/>
+      <c r="AK229" s="5"/>
+      <c r="AL229" s="5"/>
+      <c r="AM229" s="5"/>
+      <c r="AN229" s="5"/>
+      <c r="AO229" s="5"/>
+      <c r="AP229" s="5"/>
+      <c r="AQ229" s="5"/>
+      <c r="AR229" s="5"/>
+      <c r="AS229" s="5"/>
+      <c r="AT229" s="5"/>
+      <c r="AU229" s="5"/>
+      <c r="AV229" s="5"/>
+      <c r="AW229" s="5"/>
+      <c r="AX229" s="5"/>
+      <c r="AY229" s="5"/>
+      <c r="AZ229" s="5"/>
+      <c r="BA229" s="5"/>
+      <c r="BB229" s="5"/>
+      <c r="BC229" s="5"/>
+      <c r="BD229" s="5"/>
+      <c r="BE229" s="5"/>
+      <c r="BF229" s="5"/>
+      <c r="BG229" s="5"/>
+      <c r="BH229" s="5"/>
+      <c r="BI229" s="5"/>
+      <c r="BJ229" s="5"/>
+      <c r="BK229" s="5"/>
+      <c r="BL229" s="5"/>
+      <c r="BM229" s="5"/>
+      <c r="BN229" s="5"/>
+      <c r="BO229" s="5"/>
+      <c r="BP229" s="5"/>
+      <c r="BQ229" s="5"/>
+      <c r="BR229" s="5"/>
+      <c r="BS229" s="5"/>
+      <c r="BT229" s="5"/>
+      <c r="BU229" s="5"/>
+      <c r="BV229" s="5"/>
+      <c r="BW229" s="5"/>
+      <c r="BX229" s="5"/>
+      <c r="BY229" s="5"/>
+      <c r="BZ229" s="5"/>
+      <c r="CA229" s="5"/>
+      <c r="CB229" s="5"/>
+      <c r="CC229" s="5"/>
+      <c r="CD229" s="5"/>
+      <c r="CE229" s="5"/>
+      <c r="CF229" s="5"/>
+      <c r="CG229" s="5"/>
+      <c r="CH229" s="5"/>
+      <c r="CI229" s="5"/>
+      <c r="CJ229" s="5"/>
+      <c r="CK229" s="5"/>
+      <c r="CL229" s="5"/>
+      <c r="CM229" s="5"/>
+      <c r="CN229" s="5"/>
+      <c r="CO229" s="5"/>
+      <c r="CP229" s="5"/>
+      <c r="CQ229" s="5"/>
+      <c r="CR229" s="5"/>
+      <c r="CS229" s="5"/>
+      <c r="CT229" s="5"/>
+      <c r="CU229" s="5"/>
+      <c r="CV229" s="5"/>
+      <c r="CW229" s="5"/>
+      <c r="CX229" s="5"/>
+      <c r="CY229" s="5"/>
+      <c r="CZ229" s="5"/>
+      <c r="DA229" s="5"/>
+      <c r="DB229" s="5"/>
+      <c r="DC229" s="5"/>
+      <c r="DD229" s="5"/>
+      <c r="DE229" s="5"/>
+      <c r="DF229" s="5"/>
+      <c r="DG229" s="5"/>
+      <c r="DH229" s="5"/>
+      <c r="DI229" s="5"/>
+      <c r="DJ229" s="5"/>
+      <c r="DK229" s="5"/>
+      <c r="DL229" s="5"/>
+      <c r="DM229" s="5"/>
+      <c r="DN229" s="5"/>
+      <c r="DO229" s="5"/>
+      <c r="DP229" s="5"/>
+      <c r="DQ229" s="5"/>
+      <c r="DR229" s="5"/>
+      <c r="DS229" s="5"/>
     </row>
-    <row r="126" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
-[...2937 lines deleted...]
-      <c r="K202" s="31"/>
+    <row r="230" spans="1:123" x14ac:dyDescent="0.3">
+      <c r="A230" s="105"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K200">
-    <sortCondition ref="B1:B200"/>
+  <autoFilter ref="F1:F229" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K230">
+    <sortCondition ref="B1:B230"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="E55" r:id="rId1" xr:uid="{4E04F1B6-ED0A-4C67-9D6B-2E0BC9D9A1EE}"/>
-[...132 lines deleted...]
-    <hyperlink ref="E42" r:id="rId134" display="mailto:michelle@helpinguheal.net" xr:uid="{11D6B801-B7F4-4AF9-8279-2D3E5F8E89DB}"/>
+    <hyperlink ref="E110" r:id="rId1" xr:uid="{6678C0A7-86FD-4E86-A9DC-3463C62F3548}"/>
+    <hyperlink ref="E120" r:id="rId2" xr:uid="{F24A1F94-2886-4CBB-A997-401F90B6499C}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{0C4A92BA-0757-4A44-9CDF-01C97F0AB3FC}"/>
+    <hyperlink ref="E159" r:id="rId4" xr:uid="{D38DED69-F357-4C40-9E62-0A244402FF51}"/>
+    <hyperlink ref="E195" r:id="rId5" xr:uid="{7CBF319F-9C41-4C81-9F36-464CD06CCC4C}"/>
+    <hyperlink ref="E117" r:id="rId6" xr:uid="{86FC2E04-076C-4297-8505-F9ABC59D93CA}"/>
+    <hyperlink ref="E70" r:id="rId7" xr:uid="{67327D84-A5BA-4789-8058-49FD1D35C5CE}"/>
+    <hyperlink ref="E165" r:id="rId8" xr:uid="{7DFBF12F-1822-43D7-B5BB-2ED48D6CB633}"/>
+    <hyperlink ref="E191" r:id="rId9" xr:uid="{48D1CDAC-6580-4530-8520-21503A71C499}"/>
+    <hyperlink ref="E153" r:id="rId10" xr:uid="{79592F8A-49F6-444C-BAD3-824A8623B67B}"/>
+    <hyperlink ref="E97" r:id="rId11" xr:uid="{1B86873B-281C-45AC-AB06-528E019A4CD8}"/>
+    <hyperlink ref="E128" r:id="rId12" xr:uid="{AD8E4E1E-36EF-4F3C-B914-803890BF3000}"/>
+    <hyperlink ref="E69" r:id="rId13" xr:uid="{8FF56A2D-15E5-4621-B058-C79C12A43A1F}"/>
+    <hyperlink ref="E116" r:id="rId14" xr:uid="{BC9D08F5-DE0C-41FF-9201-EB15DBAF0F37}"/>
+    <hyperlink ref="E13" r:id="rId15" display="mailto:WilliamBattaile@BattaileConsultingLLC.com" xr:uid="{F5875804-3A7E-44C9-BF81-7BF0688EE0E6}"/>
+    <hyperlink ref="E62" r:id="rId16" display="mailto:maria.espeche@elwyn.org" xr:uid="{BA2AC909-CB31-4EB3-8F6D-1B1D031F2413}"/>
+    <hyperlink ref="E140" r:id="rId17" xr:uid="{022A12A4-648F-4540-B693-1537184A3DAD}"/>
+    <hyperlink ref="E178" r:id="rId18" xr:uid="{6EB4C0FF-1338-4698-8B77-CEFF488110D6}"/>
+    <hyperlink ref="E3" r:id="rId19" xr:uid="{223EB226-D5C4-4D62-9D2E-6376956E3C14}"/>
+    <hyperlink ref="E7" r:id="rId20" xr:uid="{76A6885A-1C21-402A-9AC5-7F610F0AEACC}"/>
+    <hyperlink ref="E50" r:id="rId21" xr:uid="{DCFA594A-A8F2-418B-8805-7327AE4DE5B3}"/>
+    <hyperlink ref="E51" r:id="rId22" xr:uid="{B8825C6C-68BF-4985-BFED-B5E2DE476AE6}"/>
+    <hyperlink ref="E60" r:id="rId23" xr:uid="{DBFB10AA-03EC-4200-BB64-16C5B62D3448}"/>
+    <hyperlink ref="E92" r:id="rId24" xr:uid="{75CC4176-7E0E-49B6-A19B-CAB0430786C2}"/>
+    <hyperlink ref="E145" r:id="rId25" xr:uid="{42D3FE7C-56C7-4CFA-902E-50B883232BFF}"/>
+    <hyperlink ref="E127" r:id="rId26" xr:uid="{36B60F3D-46AC-498D-B689-23908B7BF8FE}"/>
+    <hyperlink ref="E196" r:id="rId27" xr:uid="{4445A934-4AB2-45DD-B63F-BC5BD36EF8E1}"/>
+    <hyperlink ref="E22" r:id="rId28" xr:uid="{3EE7093F-5B2A-4015-ACD8-64167425FDAC}"/>
+    <hyperlink ref="E8" r:id="rId29" xr:uid="{11C7836F-0CFF-47BD-BADE-8214B4F111D8}"/>
+    <hyperlink ref="E46" r:id="rId30" xr:uid="{E4CD3100-CDC6-4382-88E5-EBCE20D257DC}"/>
+    <hyperlink ref="E21" r:id="rId31" xr:uid="{871A11D8-DE45-413F-B2F4-943CEBC96313}"/>
+    <hyperlink ref="E103" r:id="rId32" xr:uid="{6720088D-D433-4B90-A323-16972BF7EEDB}"/>
+    <hyperlink ref="E174" r:id="rId33" xr:uid="{B2CB4EAD-8683-470F-B283-65244B259216}"/>
+    <hyperlink ref="E214" r:id="rId34" xr:uid="{3E6857AA-4368-40AC-A025-BD11768EE271}"/>
+    <hyperlink ref="E210" r:id="rId35" xr:uid="{554CE3CB-7782-4185-A77B-6D6AFF0CA851}"/>
+    <hyperlink ref="E25" r:id="rId36" display="mailto:abrown@daymarkrecovery.org" xr:uid="{590A7D56-3C3C-4685-B59A-52A8B310349B}"/>
+    <hyperlink ref="E80" r:id="rId37" display="mailto:robingray73@gmail.com" xr:uid="{DDF3D99E-EF1D-4B6C-B565-7AD874D19ADF}"/>
+    <hyperlink ref="E20" r:id="rId38" xr:uid="{6066F466-5C0F-486D-9E49-AAF9B298AB7D}"/>
+    <hyperlink ref="E148" r:id="rId39" xr:uid="{A228D73C-2984-4216-845A-9D73DE394C49}"/>
+    <hyperlink ref="E132" r:id="rId40" xr:uid="{6382B977-9062-482B-858E-06E953158253}"/>
+    <hyperlink ref="E216" r:id="rId41" xr:uid="{30324D57-87D2-4784-BC0A-FF49D21C2064}"/>
+    <hyperlink ref="E160" r:id="rId42" xr:uid="{A8E9BA53-FAB9-4ABA-BB92-546561300B1E}"/>
+    <hyperlink ref="E138" r:id="rId43" xr:uid="{C7AF0DBC-81F0-47E3-B4A5-31148D486899}"/>
+    <hyperlink ref="E10" r:id="rId44" xr:uid="{6F6E62A8-7E1E-4FD6-945A-A94FBF32A8F9}"/>
+    <hyperlink ref="E158" r:id="rId45" xr:uid="{5966757E-5874-417B-9135-EBE8C3578FDD}"/>
+    <hyperlink ref="E207" r:id="rId46" xr:uid="{834AF9CB-6C82-4013-BE9E-B9B643C2C5AA}"/>
+    <hyperlink ref="E155" r:id="rId47" display="mailto:paul.powell@rhanet.org" xr:uid="{92D8FA0A-6B65-4FCF-8A6F-F2DAE978F43E}"/>
+    <hyperlink ref="E98" r:id="rId48" xr:uid="{474B68F9-7264-4524-BEF1-B70A3881F0C0}"/>
+    <hyperlink ref="E146" r:id="rId49" xr:uid="{ED65122F-143D-4473-BCCD-BC9DB729566A}"/>
+    <hyperlink ref="E26" r:id="rId50" xr:uid="{81A20501-B993-4FA9-87B6-1A847AF47EF1}"/>
+    <hyperlink ref="E119" r:id="rId51" xr:uid="{801AD920-3B47-4BFA-ACB1-090B1AC6C499}"/>
+    <hyperlink ref="E88" r:id="rId52" xr:uid="{88CC2329-EA2E-49E2-806A-D51C6706A916}"/>
+    <hyperlink ref="E77" r:id="rId53" xr:uid="{F13AECA8-B630-4A9F-8D36-9755B55B155D}"/>
+    <hyperlink ref="E122" r:id="rId54" xr:uid="{D3569C7F-C5C1-47A7-B0CD-90CE90D0BA06}"/>
+    <hyperlink ref="E161" r:id="rId55" xr:uid="{0969489F-2114-456D-8128-905F1C9B0B19}"/>
+    <hyperlink ref="E81" r:id="rId56" xr:uid="{73B3C1C5-8977-40B7-A813-BF092D356C78}"/>
+    <hyperlink ref="E180" r:id="rId57" xr:uid="{2AF36480-C98A-4A42-9FA6-18FA3C2D03BA}"/>
+    <hyperlink ref="E114" r:id="rId58" xr:uid="{84AF0F7E-427C-48F5-A090-35BAA6E8C679}"/>
+    <hyperlink ref="E100" r:id="rId59" xr:uid="{D0C4189E-093D-4A3F-B245-97EC5F80EEE9}"/>
+    <hyperlink ref="E142" r:id="rId60" xr:uid="{DBA002A2-3FAE-45D8-82A5-6B33A185B7B2}"/>
+    <hyperlink ref="E143" r:id="rId61" xr:uid="{4D50FD5A-D023-40BA-9023-A6143654EC24}"/>
+    <hyperlink ref="E131" r:id="rId62" xr:uid="{334212EA-7174-4268-B089-4753BD173D41}"/>
+    <hyperlink ref="E182" r:id="rId63" xr:uid="{FFFC32AB-1AD0-47F7-8BCA-A742863D0DC3}"/>
+    <hyperlink ref="E209" r:id="rId64" xr:uid="{53DD40DD-7E86-4382-AFEA-44CDA1693426}"/>
+    <hyperlink ref="E217" r:id="rId65" xr:uid="{94C4010F-D23D-4703-9DC3-8C8BF8C5196D}"/>
+    <hyperlink ref="E225" r:id="rId66" xr:uid="{15CFEB68-1CC8-4DA3-AA2B-6F5D41FFDEF3}"/>
+    <hyperlink ref="E194" r:id="rId67" xr:uid="{168D552B-07B7-4DC3-AD0E-FC9AA5BEBCBF}"/>
+    <hyperlink ref="E42" r:id="rId68" display="mailto:kchrist@daymarkrecovery.org" xr:uid="{27D7E4CE-DF13-4209-8747-4F9DB3692B2D}"/>
+    <hyperlink ref="E94" r:id="rId69" display="mailto:caitlyn.hough@fspcares.org" xr:uid="{4A035A5F-294A-46B6-B745-33943BBCB35C}"/>
+    <hyperlink ref="E12" r:id="rId70" display="mailto:adolpha.bassett@johnstonnc.gov" xr:uid="{12354A07-1E2E-47D1-8EC7-47BC90B4785F}"/>
+    <hyperlink ref="E95" r:id="rId71" display="mailto:elaine.howell@johnstonnc.gov" xr:uid="{64736A4D-0462-44AB-8956-B7854DC72CC4}"/>
+    <hyperlink ref="E201" r:id="rId72" display="mailto:andrew.vanhoy@johnstonnc.gov" xr:uid="{519152FB-97AF-4E82-8D1E-C5640A2D6947}"/>
+    <hyperlink ref="E58" r:id="rId73" xr:uid="{31C2DE37-26D1-464D-B5E6-28F9CC1A5E47}"/>
+    <hyperlink ref="E173" r:id="rId74" xr:uid="{16B0290F-50A1-4038-8823-D9D8DA86430C}"/>
+    <hyperlink ref="E86" r:id="rId75" xr:uid="{CC29302F-8788-4A89-8515-14390D8EEF25}"/>
+    <hyperlink ref="E57" r:id="rId76" xr:uid="{6482C514-A70A-4E4C-A452-70837C790A6B}"/>
+    <hyperlink ref="E93" r:id="rId77" xr:uid="{81FB2371-D17C-4771-9EFA-AE4FF58CC8BC}"/>
+    <hyperlink ref="E219" r:id="rId78" xr:uid="{08B6705D-99DD-4846-8AF4-7842C787FF71}"/>
+    <hyperlink ref="E11" r:id="rId79" xr:uid="{8A44E13B-9212-4E35-BAE8-4082A9EC51AE}"/>
+    <hyperlink ref="E54" r:id="rId80" xr:uid="{EF3A6222-346E-4370-A067-E29A95CC723F}"/>
+    <hyperlink ref="E17" r:id="rId81" xr:uid="{8290E942-41D2-4EEE-AE0C-A644DB1994F7}"/>
+    <hyperlink ref="E125" r:id="rId82" display="mailto:ronsenia.lindsay@elwyn.org" xr:uid="{039631B3-E746-4F83-9DD5-E31ECDBCDF94}"/>
+    <hyperlink ref="E144" r:id="rId83" xr:uid="{79F9AED9-0759-4937-9133-16FEB698E4BF}"/>
+    <hyperlink ref="E202" r:id="rId84" xr:uid="{91652942-051D-4C01-80D8-460DD6E3E09F}"/>
+    <hyperlink ref="E2" r:id="rId85" display="mailto:adamscounselingservicepllc7200@gmail.com" xr:uid="{80ED5F3C-158D-445E-9DDA-AD2E4011E8DF}"/>
+    <hyperlink ref="E56" r:id="rId86" display="mailto:michelle@helpinguheal.net" xr:uid="{73F625F5-C8AD-4670-8587-61C3C0165635}"/>
+    <hyperlink ref="E224" r:id="rId87" xr:uid="{2B8BF715-8B64-436A-9545-80FE957EDA48}"/>
+    <hyperlink ref="E162" r:id="rId88" display="mailto:josie.rana@caladriustherapy.com" xr:uid="{3EB11867-83C7-40EC-A0F8-87F0182882BF}"/>
+    <hyperlink ref="E5" r:id="rId89" display="mailto:info@cheryllandrews.com" xr:uid="{136AA935-8348-4D65-9CF1-879CCAA8A0C5}"/>
+    <hyperlink ref="E15" r:id="rId90" xr:uid="{021ED7CC-7C44-4168-8B1E-8ECF2A5437BB}"/>
+    <hyperlink ref="E24" r:id="rId91" xr:uid="{06C66A0C-DE4D-4A1F-8FE2-A7485952B1E0}"/>
+    <hyperlink ref="E49" r:id="rId92" xr:uid="{6E03BD09-58FD-404B-90CB-C7E30EF58CE6}"/>
+    <hyperlink ref="E65" r:id="rId93" xr:uid="{B67C5CAE-9CB9-42C9-8B9B-3E55328C2656}"/>
+    <hyperlink ref="E129" r:id="rId94" xr:uid="{0A687D61-E2AA-40DB-A9D4-30780C893B63}"/>
+    <hyperlink ref="E152" r:id="rId95" xr:uid="{48A233C3-D7AE-4F3D-8AD0-82C6C110A04D}"/>
+    <hyperlink ref="E197" r:id="rId96" xr:uid="{2055BBD3-B4AA-4879-B189-CBB9A75EFA73}"/>
+    <hyperlink ref="E27" r:id="rId97" xr:uid="{B60B0ED7-CCEA-4E4F-BF2D-E32C2F8A79C6}"/>
+    <hyperlink ref="E130" r:id="rId98" xr:uid="{F1B866D6-827A-425F-BD9F-C0AEEE51E019}"/>
+    <hyperlink ref="E52" r:id="rId99" xr:uid="{83FB481B-EBE9-4552-86DD-44C37C5E5DCE}"/>
+    <hyperlink ref="E220" r:id="rId100" xr:uid="{811371CC-8974-491B-8CD7-74AB87288412}"/>
+    <hyperlink ref="E147" r:id="rId101" xr:uid="{16712C99-C359-4166-B948-9AC2698567F7}"/>
+    <hyperlink ref="E63" r:id="rId102" xr:uid="{4E11E5BC-4A7F-4290-842E-F808086CC760}"/>
+    <hyperlink ref="E185" r:id="rId103" xr:uid="{EC0ED558-8004-4B46-A5B0-08FC66AC7A10}"/>
+    <hyperlink ref="E101" r:id="rId104" xr:uid="{CCA81081-D08B-4C2A-B771-94B852612B3D}"/>
+    <hyperlink ref="E19" r:id="rId105" xr:uid="{65511B95-158A-47F7-8AF5-D62A6A097217}"/>
+    <hyperlink ref="E141" r:id="rId106" xr:uid="{C730156E-9560-4F87-BCB9-F2B5A3FF7A65}"/>
+    <hyperlink ref="E47" r:id="rId107" xr:uid="{F82ABAD7-CFC6-465B-A07F-1452BC8C61C4}"/>
+    <hyperlink ref="E68" r:id="rId108" xr:uid="{5903FA30-0441-4057-A24F-BE376C5A529C}"/>
+    <hyperlink ref="E118" r:id="rId109" xr:uid="{FCFF2ACA-2628-4E90-8FE0-388D31AAEBC8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId135"/>
+  <pageSetup orientation="landscape" r:id="rId110"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100454527D77DFD494B81E2086D4B0FC91F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e409bbe7377f3edda1651ae2d7bf0180">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b59aa524-9bca-401a-99e1-f63b590d5967" xmlns:ns3="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc11c7f879ac323cc9117f8fa4dc4ac2" ns2:_="" ns3:_="">
+    <xsd:import namespace="b59aa524-9bca-401a-99e1-f63b590d5967"/>
+    <xsd:import namespace="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b59aa524-9bca-401a-99e1-f63b590d5967" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{39f50fe7-dda0-42e8-a22f-f6a4a2475ab1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7ea1eb0f-30f9-4787-8a0e-cc426ce41eb9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b59aa524-9bca-401a-99e1-f63b590d5967">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD0A00FC-1390-42D8-935F-0E119F9BB039}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43885CCC-00D0-47F8-91C1-E6682BF2C0A6}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B00EB28F-B359-4862-B92B-6482991B308F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Active LCFEs x LME - May 25</vt:lpstr>
+      <vt:lpstr>LCFE Active List x LME - Mar 26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hattem, David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100454527D77DFD494B81E2086D4B0FC91F</vt:lpwstr>
+  </property>
+</Properties>
+</file>