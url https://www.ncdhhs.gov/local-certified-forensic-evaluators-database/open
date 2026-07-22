--- v1 (2026-04-23)
+++ v2 (2026-07-22)
@@ -1,148 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/robert_cochrane_dhhs_nc_gov/Documents/Bob.C/Forensic Manual and website/Website documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/DSOHFStrategicPlanning/Shared Documents/Internet and Intranet Planning/Internet Planning/Forensic Services Page/Local Certified Forensic Evaluators LCFE/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{D95FDE52-A5B9-400C-B764-B9EAE17A0850}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A61E1C0-609B-49BE-A9BB-016700A99161}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D18CB9C1-A38B-48CF-B25E-DE8BC15C0C17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="4128" windowWidth="23256" windowHeight="12456" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LCFE Active List x LME - Mar 26" sheetId="1" r:id="rId1"/>
+    <sheet name="LCFE Active List x LME - Jul 26" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LCFE Active List x LME - Mar 26'!$F$1:$F$229</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LCFE Active List x LME - Jul 26'!$F$1:$F$229</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2261" uniqueCount="1253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="937">
   <si>
     <t>LME Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Degree</t>
   </si>
   <si>
     <t>Work Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance </t>
   </si>
   <si>
-    <t>Adams, Ellen</t>
-[...1 lines deleted...]
-  <si>
     <t>MSSW</t>
   </si>
   <si>
-    <t>980-875-8332</t>
-[...7 lines deleted...]
-  <si>
     <t>Licensed Clinical Social Worker</t>
   </si>
   <si>
-    <t>PO Box 644</t>
-[...1 lines deleted...]
-  <si>
     <t>Huntersville</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Alliance</t>
   </si>
   <si>
     <t>Alston, Patricia</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>919-573-6542</t>
   </si>
   <si>
     <t>palstondaye@fhr.net</t>
   </si>
   <si>
     <t>Fellowship Health Resources</t>
   </si>
   <si>
     <t>Forensic Clinician</t>
@@ -189,209 +170,155 @@
   <si>
     <t>MEd</t>
   </si>
   <si>
     <t>919-741-2349</t>
   </si>
   <si>
     <t>baileyinnovationsgroup@gmail.com</t>
   </si>
   <si>
     <t>Bailey's Innovation</t>
   </si>
   <si>
     <t>2443 Lyn Rd, Suite 112</t>
   </si>
   <si>
     <t>Vaya</t>
   </si>
   <si>
     <t>Bandzwolek, Jenn</t>
   </si>
   <si>
     <t>828-424-9863</t>
   </si>
   <si>
-    <t>jbandzwolek@octoberroadinc.net</t>
-[...7 lines deleted...]
-  <si>
     <t>119 Tunnel Rd</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
     <t>Banville, Olivia Thorn</t>
   </si>
   <si>
     <t>919-573-6520</t>
   </si>
   <si>
     <t>olivia.banville@elwyn.org</t>
   </si>
   <si>
     <t>Fellowship Health Resources, Inc.</t>
   </si>
   <si>
     <t>Barnett, Pat</t>
   </si>
   <si>
     <t>704-406-9770</t>
   </si>
   <si>
     <t>pbarnett@ffssllc.com</t>
   </si>
   <si>
     <t>Families First Support Services</t>
   </si>
   <si>
     <t>Executive and Clinical Director</t>
   </si>
   <si>
     <t>1427 E. Marion St., Suite C</t>
   </si>
   <si>
     <t>Shelby</t>
   </si>
   <si>
-    <t>Barney, Deborah Dixon</t>
-[...7 lines deleted...]
-  <si>
     <t>Private Practice</t>
   </si>
   <si>
     <t>Therapist</t>
   </si>
   <si>
-    <t>1918 Hart Road</t>
-[...4 lines deleted...]
-  <si>
     <t>Bassett, Adolpha</t>
   </si>
   <si>
     <t>919-989-5500</t>
   </si>
   <si>
     <t>adolpha.bassett@johnstonnc.gov</t>
   </si>
   <si>
     <t>Johnston County Health Dept - Behavioral Health Dept</t>
   </si>
   <si>
     <t>521 North Brightleaf Blvd</t>
   </si>
   <si>
     <t>Smithfield</t>
   </si>
   <si>
     <t>27577</t>
   </si>
   <si>
     <t>Alliance &amp; Vaya</t>
   </si>
   <si>
     <t>Battaile, William (Bill)</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>704-488-1294</t>
   </si>
   <si>
     <t>WilliamBattaile@BattaileConsultingLLC.com</t>
   </si>
   <si>
     <t>Battaile Consulting, LLC</t>
   </si>
   <si>
     <t>Owner/Operator; Licensed Counselor</t>
   </si>
   <si>
     <t>PO Box 1252</t>
   </si>
   <si>
     <t>Belmont</t>
   </si>
   <si>
-    <t>Bessasparis, Sean</t>
-[...10 lines deleted...]
-  <si>
     <t>Clinician</t>
   </si>
   <si>
-    <t xml:space="preserve">109 Bradford Ave. </t>
-[...1 lines deleted...]
-  <si>
     <t>Fayetteville</t>
   </si>
   <si>
-    <t>Bossong, Heather</t>
-[...1 lines deleted...]
-  <si>
     <t>PsyD</t>
   </si>
   <si>
-    <t>828-332-5326</t>
-[...7 lines deleted...]
-  <si>
     <t>Clinical Psychologist</t>
   </si>
   <si>
-    <t>41 Clayton Street, Suite 201</t>
-[...1 lines deleted...]
-  <si>
     <t>Bowers, Kimberly</t>
   </si>
   <si>
     <t>336-783-6919</t>
   </si>
   <si>
     <t>kbowers@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Daymark Recovery Services</t>
   </si>
   <si>
     <t>Team Lead</t>
   </si>
   <si>
     <t>940 W Lebanon St</t>
   </si>
   <si>
     <t>Mt Airy</t>
   </si>
   <si>
     <t>Boyd, Jamie</t>
   </si>
   <si>
     <t>252-433-0061</t>
@@ -426,65 +353,50 @@
   <si>
     <t>13534 Plaza Rd Ext, Suite 128</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>Brown, Amy</t>
   </si>
   <si>
     <t>910-984-6586</t>
   </si>
   <si>
     <t>abrown@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Clinical SW</t>
   </si>
   <si>
     <t>PO Box 457 Buies Creek, NC</t>
   </si>
   <si>
     <t>Dunn</t>
   </si>
   <si>
-    <t xml:space="preserve">Brown, Ashlei </t>
-[...13 lines deleted...]
-  <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Partners, Trillium, Vaya</t>
   </si>
   <si>
     <t>Bryant, Michelle</t>
   </si>
   <si>
     <t>MA, EdD</t>
   </si>
   <si>
     <t>919-330-3840</t>
   </si>
   <si>
     <t>Michelle.bryant43@yahoo.com</t>
   </si>
   <si>
     <t>Alpha-Omega Family Counseling and Restoration Services</t>
   </si>
   <si>
     <t>Owner/Clinical Director</t>
   </si>
   <si>
     <t>10520 Ligon Mill Road, Suite 100A</t>
@@ -669,59 +581,50 @@
   <si>
     <t>aclifton@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Integrate Care Clinician</t>
   </si>
   <si>
     <t>Cook, Kayleigh</t>
   </si>
   <si>
     <t xml:space="preserve">MS </t>
   </si>
   <si>
     <t>336-751-5636 x3657</t>
   </si>
   <si>
     <t>kcook@daymarkrecovery.org</t>
   </si>
   <si>
     <t xml:space="preserve">377 Hospital Street, Suite #100 </t>
   </si>
   <si>
     <t>Mocksville</t>
   </si>
   <si>
-    <t>Corbett, De</t>
-[...7 lines deleted...]
-  <si>
     <t>Wilmington</t>
   </si>
   <si>
     <t>Cotto, Keirstin</t>
   </si>
   <si>
     <t>646-221-0965</t>
   </si>
   <si>
     <t>kcotto@equafinalitybllc.org</t>
   </si>
   <si>
     <t>Equafinality B, LLC</t>
   </si>
   <si>
     <t>CEO</t>
   </si>
   <si>
     <t>201 Tyson Street</t>
   </si>
   <si>
     <t>Greenville NC</t>
   </si>
   <si>
     <t>Courman, Laquita</t>
@@ -780,164 +683,110 @@
   <si>
     <t>102 Nuttree Way</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
     <t>27713</t>
   </si>
   <si>
     <t>Davidson, Michelle</t>
   </si>
   <si>
     <t>828-676-1657</t>
   </si>
   <si>
     <t>michelle@helpinguheal.net</t>
   </si>
   <si>
     <t>Helping You Heal</t>
   </si>
   <si>
     <t>4 Herman Ave. Ext., Suite B</t>
   </si>
   <si>
-    <t>Davis, Saniece Thomas</t>
-[...46 lines deleted...]
-  <si>
     <t>Earnhardt, Jerry</t>
   </si>
   <si>
     <t>336-633-7000</t>
   </si>
   <si>
     <t>jearnhardt@daymarkrecovery.org</t>
   </si>
   <si>
     <t> Triad Regional Director</t>
   </si>
   <si>
     <t>110 W. Walker Ave</t>
   </si>
   <si>
     <t>Asheboro</t>
   </si>
   <si>
     <t>Espeche, Maria</t>
   </si>
   <si>
     <t>919-454-6131</t>
   </si>
   <si>
-    <t>maria.espeche@elwyn.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Forensic clinician</t>
   </si>
   <si>
     <t>5509 Creedmoor Road</t>
   </si>
   <si>
     <t>27612</t>
   </si>
   <si>
     <t>Fernandez Cerda, Yanet</t>
   </si>
   <si>
     <t>919-900-7438</t>
   </si>
   <si>
     <t>yfernandez@fernandezcommunitycenter.com</t>
   </si>
   <si>
     <t>Fernandez Community Center</t>
   </si>
   <si>
     <t>Executive Director</t>
   </si>
   <si>
     <t>3050 Berks Way</t>
   </si>
   <si>
     <t>Garcia-Rolon, Lourdes</t>
   </si>
   <si>
     <t>919-410-9814</t>
   </si>
   <si>
     <t>l.garcia.rolon@gmail.com</t>
   </si>
   <si>
-    <t>Licensed Clinical Additions Specialist Associate</t>
-[...1 lines deleted...]
-  <si>
     <t>P.O. Box 2003</t>
   </si>
   <si>
     <t>27702-2003</t>
   </si>
   <si>
     <t>Gardiner, Virginia</t>
   </si>
   <si>
     <t>336-667-5151</t>
   </si>
   <si>
     <t>ggardiner@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Wilkes Center Director</t>
   </si>
   <si>
     <t>1400 Willow Ln</t>
   </si>
   <si>
     <t>North Wilkesboro</t>
   </si>
   <si>
     <t>28659</t>
@@ -1060,59 +909,50 @@
     <t>Clinical Director/Owner</t>
   </si>
   <si>
     <t xml:space="preserve">1424 S JK Powell Blvd </t>
   </si>
   <si>
     <t>Whiteville</t>
   </si>
   <si>
     <t>Gray, Robin</t>
   </si>
   <si>
     <t>252-670-3304</t>
   </si>
   <si>
     <t>robingray73@gmail.com</t>
   </si>
   <si>
     <t>Easter Seals - PORT Health</t>
   </si>
   <si>
     <t>Program Director</t>
   </si>
   <si>
     <t>1309 Tatum Drive</t>
-  </si>
-[...7 lines deleted...]
-    <t>kgrice@equafinalitybllc.org</t>
   </si>
   <si>
     <t>Hall, Margaret Rose</t>
   </si>
   <si>
     <t>828-506-3077</t>
   </si>
   <si>
     <t>margaretrosehall1956@gmail.com</t>
   </si>
   <si>
     <t>Harris Regional Hospital</t>
   </si>
   <si>
     <t xml:space="preserve">Behavioral Health Specialist </t>
   </si>
   <si>
     <t>68 Hospital Rd</t>
   </si>
   <si>
     <t>Sylva</t>
   </si>
   <si>
     <t>Hamilton-Butler, Delores (Gigi)</t>
   </si>
@@ -1150,335 +990,188 @@
     <r>
       <t>395 3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>rd</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Ave SW </t>
     </r>
   </si>
   <si>
     <t>Taylorsville</t>
   </si>
   <si>
-    <t>Hart, Virginia</t>
-[...7 lines deleted...]
-  <si>
     <t>Mecklenburg County - Forensic Evaluations Unit</t>
   </si>
   <si>
-    <t>Atrium Health - Behavioral Health Psychology and Counseling</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Charlotte </t>
   </si>
   <si>
     <t>Hearon, Delia</t>
   </si>
   <si>
     <t>360-813-5623</t>
   </si>
   <si>
     <t>dhearon@ddsindividualscouplescounseling.com</t>
   </si>
   <si>
     <t>DDS Individuals : Couples Counseling, PLLC</t>
   </si>
   <si>
     <t>Hemmings, Jordan</t>
   </si>
   <si>
     <t>336-972-6592</t>
   </si>
   <si>
     <t>jhemming@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Advanced Access Program Director</t>
   </si>
   <si>
     <t>377 Hospital St., Suite 100</t>
   </si>
   <si>
-    <t>Herring, Heidi</t>
-[...19 lines deleted...]
-  <si>
     <t>Holley, Natasha</t>
   </si>
   <si>
     <t>252-209-0388</t>
   </si>
   <si>
     <t>natasha.holley@integratedfamilyservices.net</t>
   </si>
   <si>
     <t>Integrated Family Services, PLLC</t>
   </si>
   <si>
     <t>110 Medical Drive, Unit 5</t>
   </si>
   <si>
     <t>Elizabeth City</t>
   </si>
   <si>
-    <t>Holt, Shelia</t>
-[...28 lines deleted...]
-  <si>
     <t>Psychology Associate</t>
   </si>
   <si>
-    <t xml:space="preserve">2530 Meridian Parkway Suite </t>
-[...16 lines deleted...]
-  <si>
     <t>Greensboro</t>
   </si>
   <si>
     <t>Howell, Elaine</t>
   </si>
   <si>
     <t>919-989-5576</t>
   </si>
   <si>
     <t>elaine.howell@johnstonnc.gov</t>
   </si>
   <si>
     <t>Licensed Mental Health Professional</t>
   </si>
   <si>
     <t>521 N. Brightleaf Blvd</t>
   </si>
   <si>
     <t>Irvine, Tracey</t>
   </si>
   <si>
     <t>828-394-5566</t>
   </si>
   <si>
     <t>tracey.clark@rhanet.org</t>
   </si>
   <si>
     <t>Director of Operations</t>
   </si>
   <si>
-    <t xml:space="preserve">Irwin, Bonita </t>
-[...1 lines deleted...]
-  <si>
     <t>828-652-2919</t>
   </si>
   <si>
-    <t>bonita.irwin@rhanet.org</t>
-[...7 lines deleted...]
-  <si>
     <t>Marion</t>
   </si>
   <si>
     <t>Jackson, Carolyn</t>
   </si>
   <si>
     <t>910-520-6083</t>
   </si>
   <si>
     <t>Tirzahwellnesscenter2018@gmail.com</t>
   </si>
   <si>
     <t>Tirzah Wellness Center</t>
   </si>
   <si>
     <t>Clinical Therapist</t>
   </si>
   <si>
     <t>3205 Randall Pkwy, Suite 121</t>
   </si>
   <si>
-    <t>Jackson, Lena</t>
-[...7 lines deleted...]
-  <si>
     <t>Cumberland County CommuniCare</t>
   </si>
   <si>
-    <t>Mental Health Clinician</t>
-[...4 lines deleted...]
-  <si>
     <t>Jennings, Brittini</t>
   </si>
   <si>
     <t>brblalock@daymarkrecovery.org</t>
   </si>
   <si>
-    <t>Johnson, James Grey</t>
-[...16 lines deleted...]
-  <si>
     <t>Partners</t>
   </si>
   <si>
     <t>Johnson, Melissa</t>
   </si>
   <si>
     <t>336-934-5983</t>
   </si>
   <si>
     <t>melissa@achievingchanges.com</t>
   </si>
   <si>
     <t>Achieving Changes Counseling Services, PLLC</t>
   </si>
   <si>
     <t>2554 Lewisville Clemmons Rd., Suite 112</t>
   </si>
   <si>
     <t>Clemmons</t>
   </si>
   <si>
-    <t>Kelly, Kim</t>
-[...16 lines deleted...]
-  <si>
     <t>Key, Brandie</t>
   </si>
   <si>
     <t>910-295-6853</t>
   </si>
   <si>
     <t>bkey@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Human Services Clinician</t>
   </si>
   <si>
     <t>205 Memorial Drive</t>
   </si>
   <si>
     <t>Pinehurst</t>
   </si>
   <si>
     <t>Keziah, Tyler</t>
   </si>
   <si>
     <t>tkeziah@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Regional Director</t>
@@ -1507,170 +1200,116 @@
   <si>
     <t>Mount Olive</t>
   </si>
   <si>
     <t>Kuehn, Jennifer</t>
   </si>
   <si>
     <t>704-432-0186</t>
   </si>
   <si>
     <t>jcknnc@gmail.com</t>
   </si>
   <si>
     <t>17322 Saranita Lane</t>
   </si>
   <si>
     <t>LaFevre, Elizabeth</t>
   </si>
   <si>
     <t>Elafevre@rhanet.org</t>
   </si>
   <si>
     <t>2415 Morganton Boulevard</t>
   </si>
   <si>
-    <t xml:space="preserve">Lee, Catherine M </t>
-[...16 lines deleted...]
-  <si>
     <t>Lentz, Carmen</t>
   </si>
   <si>
     <t>clentz@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Counselor</t>
   </si>
   <si>
     <t>523 N. US 1 Hwy.</t>
   </si>
   <si>
     <t xml:space="preserve">Lewis, Marc T </t>
   </si>
   <si>
     <t>336-681-8048</t>
   </si>
   <si>
     <t>lewislewis95@aol.com</t>
   </si>
   <si>
     <t>Therapist/ Private Practice</t>
   </si>
   <si>
     <t xml:space="preserve">111 Davis Street </t>
   </si>
   <si>
     <t xml:space="preserve">Asheboro </t>
   </si>
   <si>
-    <t>Liles, Angelika</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Lindsay, Ronsenia </t>
   </si>
   <si>
     <t>336-508-2253</t>
   </si>
   <si>
     <t>ronsenia.lindsay@elwyn.org</t>
   </si>
   <si>
     <t>Elwyn Adult Behavioral Health Services</t>
   </si>
   <si>
-    <t>Lucas, Shannell</t>
-[...13 lines deleted...]
-  <si>
     <t>Mabe, Casey</t>
   </si>
   <si>
     <t>camabe@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Alliance, Trillium, Vaya</t>
   </si>
   <si>
     <t xml:space="preserve">Martin, Noel </t>
   </si>
   <si>
     <t>919-663-2955</t>
   </si>
   <si>
     <t>nmartin@daymarkrecovery.org</t>
   </si>
   <si>
     <t>1105 E Cardinal St</t>
   </si>
   <si>
     <t>Siler City</t>
   </si>
   <si>
-    <t>Mathews, Telina</t>
-[...13 lines deleted...]
-  <si>
     <t>Creedmoor</t>
   </si>
   <si>
     <t>McIlwaine, Latasha</t>
   </si>
   <si>
     <t>MA, MEd</t>
   </si>
   <si>
     <t>704-340-4666</t>
   </si>
   <si>
     <t>lsmcilwaine@hotmail.com</t>
   </si>
   <si>
     <t>615 East 6th Street, Suite 112</t>
   </si>
   <si>
     <t>McRae-Monroe, Rita</t>
   </si>
   <si>
     <t>910-875-8156</t>
   </si>
   <si>
     <t>rmonroe@daymarkrecovery.org</t>
@@ -1702,185 +1341,86 @@
   <si>
     <t>704 South Garnett Street</t>
   </si>
   <si>
     <t>Midgette, Shana</t>
   </si>
   <si>
     <t>MS, MA, PhD</t>
   </si>
   <si>
     <t>252-557-0444</t>
   </si>
   <si>
     <t>smidgette@positivelc.org</t>
   </si>
   <si>
     <t>Positive Life Changes</t>
   </si>
   <si>
     <t>2424 Commerce Road</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
-    <t>Monroe-Bostic, Shameika</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">Muhammad, Sharon L. </t>
   </si>
   <si>
     <t>980-314-1799</t>
   </si>
   <si>
     <t>sharon.muhammad@mecklenburgcountync.gov</t>
   </si>
   <si>
     <t>Licensed Clinician/Criminal Justice Services</t>
   </si>
   <si>
     <t>715 E. 4th Street</t>
   </si>
   <si>
-    <t>Nash, Ashley</t>
-[...52 lines deleted...]
-  <si>
     <t>O'Horo-Nash, Sarah</t>
   </si>
   <si>
     <t>704-798-8285</t>
   </si>
   <si>
     <t>IHCS2020@outlook.com</t>
   </si>
   <si>
     <t>Inspired Healing Counseling Services, PLLC</t>
   </si>
   <si>
     <t>1121 Old Concord Rd, Ste 3</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
-    <t>Oree, Yvonne</t>
-[...7 lines deleted...]
-  <si>
     <t>Clinical Social Worker</t>
   </si>
   <si>
-    <t>1428 Cambridge Street</t>
-[...1 lines deleted...]
-  <si>
     <t>Gastonia</t>
   </si>
   <si>
     <t>Peters, Christopher</t>
   </si>
   <si>
     <t>704-574-0464</t>
   </si>
   <si>
     <t>Christopher.Peters@MeckNC.gov</t>
   </si>
   <si>
     <t>Licensed clinican</t>
   </si>
   <si>
     <t>715 East 4th Street</t>
   </si>
   <si>
     <t>Platt, Daniel</t>
   </si>
   <si>
     <t>828-262-7075</t>
   </si>
   <si>
     <t>plattds@appstate.edu</t>
@@ -1972,86 +1512,62 @@
   <si>
     <t>854 Country Club Road</t>
   </si>
   <si>
     <t>Rocky Mount</t>
   </si>
   <si>
     <t xml:space="preserve">Rana, Josephine (Josie) </t>
   </si>
   <si>
     <t>704-980-3082 x719 </t>
   </si>
   <si>
     <t>josie.rana@caladriustherapy.com</t>
   </si>
   <si>
     <t>Caladrius Therapy</t>
   </si>
   <si>
     <t xml:space="preserve"> 200 Queens Road, Suite 300</t>
   </si>
   <si>
     <t xml:space="preserve">Vaya </t>
   </si>
   <si>
-    <t>Robinson, Holly</t>
-[...1 lines deleted...]
-  <si>
     <t>828-386-7411</t>
   </si>
   <si>
-    <t>hrobinson@daymarkrecovery.org</t>
-[...4 lines deleted...]
-  <si>
     <t>132 Polar Grove Conn. Suite B</t>
   </si>
   <si>
     <t xml:space="preserve">NC </t>
   </si>
   <si>
     <t>Roper, Antonio</t>
   </si>
   <si>
-    <t>910-332-5734</t>
-[...13 lines deleted...]
-  <si>
     <t>Sadler, Walter</t>
   </si>
   <si>
     <t>walter_sadler@yahoo.com</t>
   </si>
   <si>
     <t>Yotaron Enrichment Resource Center</t>
   </si>
   <si>
     <t xml:space="preserve">Licensed Outpatient Therapist </t>
   </si>
   <si>
     <t>3106 S. Memorial Drive, Ste B</t>
   </si>
   <si>
     <t>Saulpaugh, Cheryl</t>
   </si>
   <si>
     <t>336-242-2450</t>
   </si>
   <si>
     <t>csaulpau@Daymarkrecovery.org</t>
   </si>
   <si>
     <t>1104-A South Main Street</t>
@@ -2134,59 +1650,50 @@
   <si>
     <t>2530 Meridian Parkway Suite 3012</t>
   </si>
   <si>
     <t>Smith, Edward</t>
   </si>
   <si>
     <t>EdSmith@daymarkrecovery.org</t>
   </si>
   <si>
     <t xml:space="preserve">Vaya   </t>
   </si>
   <si>
     <t>Smith, Osha</t>
   </si>
   <si>
     <t>osmith@rhanet.org</t>
   </si>
   <si>
     <t>Clinical Supervisor- McDowell/Mitchell Counties</t>
   </si>
   <si>
     <t>486 Spaulding Rd, Ste B</t>
   </si>
   <si>
-    <t>Smith, Susan</t>
-[...7 lines deleted...]
-  <si>
     <t>Morganton</t>
   </si>
   <si>
     <t>Smith, Yvonne</t>
   </si>
   <si>
     <t>910-222-6388</t>
   </si>
   <si>
     <t>ysmith@cccommunicare.org</t>
   </si>
   <si>
     <t>109 Bradford Ave</t>
   </si>
   <si>
     <t xml:space="preserve">Southard, Jessica </t>
   </si>
   <si>
     <t>336-342-8316</t>
   </si>
   <si>
     <t>jsouthard@daymarkrecovery.org</t>
   </si>
   <si>
     <t>Center Director/Daymark - Rockingham Center</t>
@@ -2266,143 +1773,86 @@
   <si>
     <t>704-519-5501</t>
   </si>
   <si>
     <t>Stephen.Strzelecki@MeckNC.gov</t>
   </si>
   <si>
     <t>Clinical Director, Forensic Evaluations Unit</t>
   </si>
   <si>
     <t>Sturdivant, Kimberly</t>
   </si>
   <si>
     <t>980-285-8255</t>
   </si>
   <si>
     <t>sturdk@gmail.com</t>
   </si>
   <si>
     <t>Therapist/Clinician</t>
   </si>
   <si>
     <t>10150 Mallard Creek Rd. Ste 101</t>
   </si>
   <si>
-    <t>Sturgill, Beverly</t>
-[...7 lines deleted...]
-  <si>
     <t>Tamura, Richard</t>
   </si>
   <si>
     <t>rtamura@daymarkrecovery.org</t>
   </si>
   <si>
     <t>MH Clinician</t>
   </si>
   <si>
     <t>704 Old Lilesville Road</t>
   </si>
   <si>
-    <t>Taylor, Nancy</t>
-[...16 lines deleted...]
-  <si>
     <t>Terry, Elaina</t>
   </si>
   <si>
     <t>252-425-7527</t>
   </si>
   <si>
     <t>mserterry@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">116 W. Church St. </t>
   </si>
   <si>
-    <t>Thompson, Annette Eleanor</t>
-[...13 lines deleted...]
-  <si>
     <t>Van Hoy, Andrew</t>
   </si>
   <si>
     <t>919-989-5573</t>
   </si>
   <si>
     <t>andrew.vanhoy@johnstonnc.gov</t>
   </si>
   <si>
     <t>Clinicial Social Worker</t>
   </si>
   <si>
-    <t>Vann, Andre Spencer</t>
-[...13 lines deleted...]
-  <si>
     <t>Louisburg</t>
   </si>
   <si>
     <t>Varnadoe, Helen</t>
   </si>
   <si>
     <t>252-578-2494</t>
   </si>
   <si>
     <t>hvarnadoe@earthlink.net</t>
   </si>
   <si>
     <t xml:space="preserve">700 Garysburg Rd. </t>
   </si>
   <si>
     <t>Gaston</t>
   </si>
   <si>
     <t>Warlick, Erin</t>
   </si>
   <si>
     <t>910-317-3153</t>
   </si>
   <si>
     <t>ebosley@advantagebeh.com</t>
@@ -2497,362 +1947,182 @@
   <si>
     <t>Hope Restorative Solutions</t>
   </si>
   <si>
     <t>1756 Heritage Center Drive Ste 102</t>
   </si>
   <si>
     <t>Wilkins, Johnathan</t>
   </si>
   <si>
     <t>MSCE</t>
   </si>
   <si>
     <t>919-496-7781</t>
   </si>
   <si>
     <t>jwilkins@visionbhs.com</t>
   </si>
   <si>
     <t>Vision Behavioral Health Services, LLC</t>
   </si>
   <si>
     <t>104 N. Main Street, Suite 200</t>
   </si>
   <si>
-    <t xml:space="preserve">Willett, Monique </t>
-[...16 lines deleted...]
-  <si>
     <t>Williams, Gene</t>
   </si>
   <si>
     <t xml:space="preserve">910-222-6081 </t>
   </si>
   <si>
     <t>gwilliams@cccommunicare.org</t>
   </si>
   <si>
     <t>Staff Psychologist</t>
   </si>
   <si>
     <t>28301</t>
   </si>
   <si>
-    <t xml:space="preserve">Williams, Mechal </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">4324 S Alston Ave </t>
   </si>
   <si>
-    <t xml:space="preserve">Durham </t>
-[...49 lines deleted...]
-  <si>
     <t xml:space="preserve">Partners </t>
   </si>
   <si>
     <t xml:space="preserve">Wogatzke, Katy </t>
   </si>
   <si>
     <t>704-978-9517</t>
   </si>
   <si>
     <t>wogatzkek@gmail.com</t>
   </si>
   <si>
     <t>Clinical Mental Health Counselor</t>
   </si>
   <si>
     <t>Woods, Brandi</t>
   </si>
   <si>
     <t>980-858-5117</t>
   </si>
   <si>
     <t>brandiwoods_lpc@yahoo.com</t>
   </si>
   <si>
     <t>Out of the Woods Counseling, PLLC</t>
   </si>
   <si>
     <t>Owner, Licensed Counselor</t>
   </si>
   <si>
     <t xml:space="preserve">10130 Mallard Creek Dr, suite 300 </t>
   </si>
   <si>
     <t>28202</t>
   </si>
   <si>
     <t>Zhiss, Melissa</t>
   </si>
   <si>
     <t>704-330-9033</t>
   </si>
   <si>
     <t>melissa.zhiss@mecklenburgcountync.gov</t>
   </si>
   <si>
-    <t>sydneycompetentcare@gmail.com</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">Outpatient Therapist </t>
   </si>
   <si>
-    <t>505 Sunset Ave</t>
-[...34 lines deleted...]
-  <si>
     <t>Bissette, Ted</t>
   </si>
   <si>
     <t>336-272-7079</t>
   </si>
   <si>
     <t>hbissette@gmail.com</t>
   </si>
   <si>
     <t>Ted L. Bissette d/b/a Piedmont Agency Counseling</t>
   </si>
   <si>
     <t>Licensed Independent Practitioner</t>
   </si>
   <si>
     <t>315 Hughes Street</t>
   </si>
   <si>
-    <t>Britt, Felice</t>
-[...22 lines deleted...]
-  <si>
     <t>Cain, Kristin</t>
   </si>
   <si>
     <t>252-258-0244</t>
   </si>
   <si>
     <t>caink@southlight.org</t>
   </si>
   <si>
     <t>Southlight Healthcare</t>
   </si>
   <si>
     <t>Senior Director of Operations</t>
   </si>
   <si>
     <t>3125 Poplarwood Ct, Suite 203</t>
   </si>
   <si>
     <t>Caldwell, Elizabeth</t>
   </si>
   <si>
     <t>MSW, PhD</t>
   </si>
   <si>
     <t>910-748-0833</t>
   </si>
   <si>
     <t>ecaldwell@3cworks.com</t>
   </si>
   <si>
     <t>Clinical Counseling and Consulting Services, PLLC</t>
   </si>
   <si>
     <t>Practice Owner, Licensed Clinician</t>
   </si>
   <si>
     <t>Breezewood Avenue STE 200</t>
   </si>
   <si>
     <t xml:space="preserve">Chamberlain, Auria </t>
   </si>
   <si>
-    <t>862-202-3755</t>
-[...1 lines deleted...]
-  <si>
     <t>aachamb2@gmail.com</t>
   </si>
   <si>
     <t>Independent Contractor</t>
   </si>
   <si>
-    <t>910-374-7035</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Chapman, Consuela </t>
   </si>
   <si>
     <t>919-848-0132</t>
   </si>
   <si>
     <t>cchapman@thecarterclinic.com</t>
   </si>
   <si>
     <t>The Carter Clinic</t>
   </si>
   <si>
     <t>Psychotherapist</t>
   </si>
   <si>
     <t>105 Douglas Street</t>
   </si>
   <si>
     <t>Cochran, Andrea</t>
   </si>
   <si>
     <t>980-314-1759</t>
   </si>
   <si>
     <t>andrea.cochran@mecklenburgcountync.gov</t>
@@ -2869,344 +2139,245 @@
   <si>
     <t>Center Director/Avery Center</t>
   </si>
   <si>
     <t>360 Beech St.</t>
   </si>
   <si>
     <t>Newland</t>
   </si>
   <si>
     <t>Curtis, Russ</t>
   </si>
   <si>
     <t xml:space="preserve">828-606-9237  </t>
   </si>
   <si>
     <t>curtis@wcu.edu</t>
   </si>
   <si>
     <t>Professor of Counseling at Western Carolina University</t>
   </si>
   <si>
     <t>WCU-Biltmore Park, 28 Schenck Parkway</t>
   </si>
   <si>
-    <t>Figueroa, Karlene</t>
-[...13 lines deleted...]
-  <si>
     <t>Funderburg, JaMarr</t>
   </si>
   <si>
     <t>704-771-4633</t>
   </si>
   <si>
     <t>jamarr@charlottecounselingandconsulting.com</t>
   </si>
   <si>
     <t>Charlotte Counseling and Consulting, PLLC</t>
   </si>
   <si>
     <t>1905 J.N Pease Place, Suite 202</t>
   </si>
   <si>
     <t>Gaboda, Kamay</t>
   </si>
   <si>
     <t>828-716-0962</t>
   </si>
   <si>
     <t>kamay11@proton.me</t>
   </si>
   <si>
     <t>Karing Counseling  </t>
   </si>
   <si>
     <t>107 Cherry Mtn St</t>
   </si>
   <si>
     <t>Forest City</t>
   </si>
   <si>
-    <t>nfairley@mha-triad.org</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Gilbert, Gwendolyn </t>
   </si>
   <si>
     <t>252-940-0602</t>
   </si>
   <si>
     <t>ggilbert@agapechc.org</t>
   </si>
   <si>
     <t>Metropolitan Community Health Services dba Agape Health Services</t>
   </si>
   <si>
     <t>Chief Behavioral Health Officer, Clinical Therapist</t>
   </si>
   <si>
     <t>120 W Martin Luther King Jr Dr</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Graham, Tiffany</t>
   </si>
   <si>
     <t>MA, BS</t>
   </si>
   <si>
     <t>704-247-7111</t>
   </si>
   <si>
     <t>tgraham@nccope.org</t>
   </si>
   <si>
     <t>Creative Opportunities for Personal Empowerment, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Chief Clinical Officer </t>
   </si>
   <si>
     <t>300 Copperfield Blvd NE Suite 205C</t>
   </si>
   <si>
-    <t>Harris, Deitra</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Therapist </t>
   </si>
   <si>
-    <t>1016 E 16th St APT 307</t>
-[...1 lines deleted...]
-  <si>
     <t>Hatfield, Megan</t>
   </si>
   <si>
     <t>828-652-2919 ext 1218</t>
   </si>
   <si>
     <t>megan.hatfield@rhanet.org</t>
   </si>
   <si>
     <t>Therapist </t>
   </si>
   <si>
     <t>486 Spaulding Rd Suite B</t>
   </si>
   <si>
     <t>Huffman, Hannah</t>
   </si>
   <si>
     <t>MA, EdS</t>
   </si>
   <si>
     <t>980-292-1467</t>
   </si>
   <si>
     <t>hannah@anchorfamilycounselingnc.com</t>
   </si>
   <si>
     <t>Anchor Family Counseling</t>
   </si>
   <si>
     <t>506 S Sutherland Ave</t>
   </si>
   <si>
     <t>Monroe</t>
   </si>
   <si>
-    <t>Clinical Team Lead</t>
-[...34 lines deleted...]
-  <si>
     <t>Jones, Latonya</t>
   </si>
   <si>
     <t>252-741-3413</t>
   </si>
   <si>
     <t>ljones@agapechc.org</t>
   </si>
   <si>
     <t>Agape Health Services</t>
   </si>
   <si>
     <t xml:space="preserve">115 Adam Street </t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>Jones, Wanda</t>
   </si>
   <si>
     <t>704-498-8898</t>
   </si>
   <si>
     <t>jonesdrwanda@gmail.com</t>
   </si>
   <si>
     <t>A Safe Place Empowerment Network</t>
   </si>
   <si>
     <t>260 W Main Avenue</t>
   </si>
   <si>
-    <t>Kidd-Gillis, Paige</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Knapp, Kelli </t>
   </si>
   <si>
     <t>910-353-0972</t>
   </si>
   <si>
     <t>kelliknapp@communitypreventionservices.com</t>
   </si>
   <si>
     <t>Community Prevention Services</t>
   </si>
   <si>
     <t>Vice President/Community Prevention Services</t>
   </si>
   <si>
     <t>918 Henderson Drive</t>
   </si>
   <si>
     <t>Krempasky, Angela</t>
   </si>
   <si>
     <t>M.Ed</t>
   </si>
   <si>
     <t xml:space="preserve">828-716-0962                                         </t>
   </si>
   <si>
     <t>ange3883@proton.me </t>
   </si>
   <si>
     <t>107 B/C./D Cherry Mountain St.</t>
   </si>
   <si>
     <t xml:space="preserve">Leonard, Johnny </t>
   </si>
   <si>
     <t>910-323-3368</t>
   </si>
   <si>
     <t>jleonard@healingmindsnc.com</t>
   </si>
   <si>
     <t>Lighthouse Counseling Center</t>
   </si>
   <si>
     <t>901 Arsenal Ave STE 202</t>
   </si>
   <si>
-    <t>Linares, Jarytza Avalos</t>
-[...16 lines deleted...]
-  <si>
     <t>Long, Katherine</t>
   </si>
   <si>
     <t>984-377-8576</t>
   </si>
   <si>
     <t>katherine@beaconbridgehs.com</t>
   </si>
   <si>
     <t>Beacon Bridge</t>
   </si>
   <si>
     <t>415 Dunston Ave</t>
   </si>
   <si>
     <t>Manning, Darrell</t>
   </si>
   <si>
     <t>828-317-1060</t>
   </si>
   <si>
     <t>darrell.manning@cherokeecounty-nc.gov</t>
   </si>
   <si>
     <t xml:space="preserve">Provider: Darrell W. Manning </t>
@@ -3229,449 +2400,278 @@
   <si>
     <t>smccabe@greateroutreachsvcs.com</t>
   </si>
   <si>
     <t>Greater Outreach Services, Inc.</t>
   </si>
   <si>
     <t>2530 Meridian Parkway, Suite 3090</t>
   </si>
   <si>
     <t>McGilberry, Janice</t>
   </si>
   <si>
     <t>919-908-9308</t>
   </si>
   <si>
     <t>jmcgilberry@connectforwellness.com</t>
   </si>
   <si>
     <t>Connect Center for Wellness, PLLC</t>
   </si>
   <si>
     <t>1802 Martin Luther King Jr. Parkway, Ste. 107</t>
   </si>
   <si>
-    <t>Mitchell, Terri</t>
-[...55 lines deleted...]
-  <si>
     <t>Preece, Marlena</t>
   </si>
   <si>
     <t>336-886-5594</t>
   </si>
   <si>
     <t>mpreece@caringservices.org</t>
   </si>
   <si>
     <t>Caring Services Inc</t>
   </si>
   <si>
     <t>102 Chesnut Drive</t>
   </si>
   <si>
-    <t>Rettis, Sandra</t>
-[...13 lines deleted...]
-  <si>
     <t>Sherrill, Shermunda</t>
   </si>
   <si>
     <t>252-946-0585</t>
   </si>
   <si>
     <t>ssherril@dreamprovidercare.net</t>
   </si>
   <si>
     <t>Dream Provider Care Services</t>
   </si>
   <si>
     <t>216 Stewart Parkway</t>
   </si>
   <si>
-    <t>Silmon, LeBrandon</t>
-[...7 lines deleted...]
-  <si>
     <t>Sosa, Theresa</t>
   </si>
   <si>
     <t>704-633-3616 ex 1787</t>
   </si>
   <si>
     <t>thsosa@daymarkrecovery.org</t>
   </si>
   <si>
     <t>2129 Statesville Blvd</t>
   </si>
   <si>
     <t>Storm-West, Epic</t>
   </si>
   <si>
     <t>919-238-7380</t>
   </si>
   <si>
     <t>Stormiewest@ehccnc.org</t>
   </si>
   <si>
     <t>Enduring Hands Community Care</t>
   </si>
   <si>
     <t>Lead Therapist</t>
   </si>
   <si>
     <t>218 S. Churton St, Suite 103</t>
   </si>
   <si>
     <t>Hillsborough</t>
   </si>
   <si>
     <t>Strachota, Kathryn</t>
   </si>
   <si>
     <t>Ma.E.d</t>
   </si>
   <si>
     <t>828-585-2339</t>
   </si>
   <si>
     <t>kathryn@helpinguheal.net</t>
   </si>
   <si>
     <t xml:space="preserve">4 Herman Ave ext., Suite B </t>
   </si>
   <si>
-    <t xml:space="preserve">Striblin, Erica </t>
-[...25 lines deleted...]
-  <si>
     <t>Tolbert, Ashley</t>
   </si>
   <si>
     <t>BS, MA</t>
   </si>
   <si>
     <t>828-424-8705</t>
   </si>
   <si>
     <t>atolbertfta@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">From the Ashes Cultural Arts &amp; Counseling LLC </t>
   </si>
   <si>
     <t>Co-owner, Clinician, Clinical supervisor-intern</t>
   </si>
   <si>
     <t xml:space="preserve">70 South Market Street </t>
   </si>
   <si>
     <t>Tolbert, Heather</t>
   </si>
   <si>
     <t>828-424-0378</t>
   </si>
   <si>
     <t>htolbertfta@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">From the Ashes Cultural Arts and Counseling </t>
   </si>
   <si>
     <t>Co-Owner, Clinical Supervisor, Clinician</t>
   </si>
   <si>
-    <t>Alliance, Trillium</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Vaughan, Hillary Faulk </t>
   </si>
   <si>
     <t>910-794-3929 x 104</t>
   </si>
   <si>
     <t>hfaulk@pamentalhealth.com</t>
   </si>
   <si>
     <t>Physician Alliance for Mental Health</t>
   </si>
   <si>
     <t>3208 Oleander Dr</t>
   </si>
   <si>
     <t>Wagner, Melissa</t>
   </si>
   <si>
     <t>980-474-0117</t>
   </si>
   <si>
     <t>melissa@insightsinrecovery.com</t>
   </si>
   <si>
     <t>Insights in Recovery</t>
   </si>
   <si>
     <t>310 West 3rd Avenue</t>
   </si>
   <si>
-    <t xml:space="preserve">Weatherly, Marsha </t>
-[...16 lines deleted...]
-  <si>
     <t>Wiles-Williamson, Jessica</t>
   </si>
   <si>
     <t>jessica.williamson@rhanet.org</t>
   </si>
   <si>
     <t>CST Behavioral Health Licensed Team Lead</t>
   </si>
   <si>
     <t>Wilson, Michaela</t>
   </si>
   <si>
     <t xml:space="preserve">919-663-2955 </t>
   </si>
   <si>
     <t>micwilson@daymarkrecovery.org</t>
   </si>
   <si>
     <t xml:space="preserve">Daymark Recovery Services </t>
   </si>
   <si>
     <t>1105 E Cardinal St.</t>
   </si>
   <si>
-    <t xml:space="preserve">Yates, Natalie </t>
-[...4 lines deleted...]
-  <si>
     <t>ACT Team Lead</t>
   </si>
   <si>
     <t>910-875-5590</t>
   </si>
   <si>
     <t>Greater Vision Counseling and Consulting</t>
   </si>
   <si>
     <t>402 Harris Ave</t>
   </si>
   <si>
-    <t>Parker, Justin</t>
-[...1 lines deleted...]
-  <si>
     <t>Tillman, Lu Evelyn</t>
   </si>
   <si>
     <t>luevelyntillman@greatervisioncounseling.com</t>
   </si>
   <si>
-    <t>Bryant, Lontonia</t>
-[...13 lines deleted...]
-  <si>
     <t>Alliance, Partners</t>
   </si>
   <si>
-    <t xml:space="preserve">Anding, Sydney </t>
-[...1 lines deleted...]
-  <si>
     <t>MA, MBA</t>
   </si>
   <si>
     <t>Cullen, Danielle</t>
   </si>
   <si>
     <t>984-464-1769</t>
   </si>
   <si>
     <t>Elwyn</t>
   </si>
   <si>
     <t xml:space="preserve">5509 Creedmor Rd </t>
   </si>
   <si>
     <t>Brown, DeLonna</t>
   </si>
   <si>
     <t>267-889-2248</t>
   </si>
   <si>
     <t>Delonna.Brown2@elwyn.org</t>
   </si>
   <si>
     <t>Marterer, Patricia</t>
   </si>
   <si>
     <t>434-294-1977</t>
   </si>
   <si>
     <t>reretram@hotmail.com</t>
   </si>
   <si>
     <t>Cook, Emily</t>
   </si>
   <si>
     <t>704-519-7338</t>
   </si>
   <si>
-    <t>emily.cook2mecknc.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Criminal Justice Services 715 E 4th St</t>
   </si>
   <si>
     <t>savvyshrinkinc@gmail.com</t>
   </si>
   <si>
     <t>Self-Employed</t>
   </si>
   <si>
     <t>Lanier, Carolyn</t>
   </si>
   <si>
     <t>Williams, Nekisha</t>
   </si>
   <si>
     <t>919-724-5415</t>
   </si>
   <si>
     <t>accesscounselingservices@gmail.com</t>
   </si>
   <si>
     <t>Fidelity Community Support Group</t>
   </si>
   <si>
     <t>Contractor/Licensed Clinician</t>
@@ -3818,215 +2818,185 @@
     <t xml:space="preserve">dr.claniercounselor@gmail.com </t>
   </si>
   <si>
     <t>704-606-3033</t>
   </si>
   <si>
     <t>Step By Step Counseling &amp; Community Services PLLC</t>
   </si>
   <si>
     <t>Owner, LCMHC</t>
   </si>
   <si>
     <t>Additional Address: 4919 Albermarle Rd. Suite 101, Charlotte, NC  28205</t>
   </si>
   <si>
     <t>Accelerating Community Services</t>
   </si>
   <si>
     <t>gigi@acceleratingcommunityservices.com</t>
   </si>
   <si>
     <t>Therapist &amp; Clinical Supervisor</t>
   </si>
   <si>
     <t>919-327- 8226 </t>
+  </si>
+  <si>
+    <t>emily.cook@mecklenburgcountync.gov</t>
+  </si>
+  <si>
+    <t>espechem@elwyn.org</t>
+  </si>
+  <si>
+    <t>919-588-4035</t>
+  </si>
+  <si>
+    <t>Shallotte</t>
+  </si>
+  <si>
+    <t>Coleman, Holly</t>
+  </si>
+  <si>
+    <t>hcoleman@daymarkrecovery.org</t>
+  </si>
+  <si>
+    <t>Educational Specialist Team Lead</t>
+  </si>
+  <si>
+    <t>Jbandzwolek@pyramidhc.com</t>
+  </si>
+  <si>
+    <t>Pyramid Healthcare</t>
+  </si>
+  <si>
+    <t>VP of Clinical Operations</t>
+  </si>
+  <si>
+    <t>Partners Behavioral Health</t>
+  </si>
+  <si>
+    <t>reporeconsulting@gmail.com </t>
+  </si>
+  <si>
+    <t>Repore Consulting   </t>
+  </si>
+  <si>
+    <t>117 Holden Beach Rd 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licensed Clinical Additions Specialist </t>
+  </si>
+  <si>
+    <t>336-355-0868</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...3 lines deleted...]
-      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="14">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...53 lines deleted...]
-        <fgColor theme="3" tint="0.59999389629810485"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -4068,295 +3038,212 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...123 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{779DEA26-1F7B-48DB-A8DA-63A1A113F505}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{B194B493-CF98-4860-B426-94AB38931442}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{8A55CC94-B8F7-463B-8C12-8BA86EBF0CFF}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{A5B49C6D-5E1B-45FB-898C-00C00DE57FCB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4601,24677 +3488,6901 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@akachisolution.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcotto@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shonnon@spurcellcounseling.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.powell@rhanet.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DeShawn.Spears@MecklenburgCountyNC.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kchrist@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spencer.vann@keystorecoverycs.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cheryllandrews.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clentz@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.espeche@elwyn.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbandzwolek@octoberroadinc.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acooper@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey.clark@rhanet.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holtassessmentservicesllc@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brblalock@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robingray73@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcs.inc7@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tpressley@rehabilitateyourlife.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@onetherapync.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accpllc2024@yahoo.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wogatzkek@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bianca@collaborativetherapyandwellness.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dddbarney@gmail.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denotrawinston@gmail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@sommerewing.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mserterry@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharon.muhammad@mecklenburgcountync.gov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronsenia.lindsay@elwyn.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lovelifecounselingservice@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sperry@allaroundhomecarellc.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palstondaye@fhr.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcknnc@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs1@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anThompson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcook@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niservinc@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smidgette@positivelc.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonita.irwin@rhanet.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgrice@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adrienne.r.wehking@nccourts.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caitlyn.hough@fspcares.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:warrenhoskinsii@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accesscounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan.bogutz@rha.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrobinson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.lee@rhanet.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.vanhoy@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.cuthrell@serenitycounselingrc.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamscounselingservicepllc7200@gmail.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kfiguero@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reretram@hotmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demarvis.augustus@trilliumnc.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camabe@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shameikabostic@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knorman@justtodayhcw.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsmith@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbossong@drbossong.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elwatson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ljackson@cccommunicare.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:journeycounselingservice@yahoo.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dietrich.stewart@amarawellness.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalasso@caringservices.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baileyinnovationsgroup@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwilkins@visionbhs.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewislewis95@aol.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartin@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolpha.bassett@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginia.hart@atriumhealth.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.nash@elwyn.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josie.rana@caladriustherapy.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicebritt28@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luevelyntillman@greatervisioncounseling.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkey@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elafevre@rhanet.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WilliamBattaile@BattaileConsultingLLC.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs14@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmitchell@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abrown@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bree@atcrc.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsouthard@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolynn.moore@rhanet.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christopher.Peters@MeckNC.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbowers@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbarnett@ffssllc.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhearon@ddsindividualscouplescounseling.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mombie210@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwillett@arjcares.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddogan@cccommunicare.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilliams@carolinacss.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbessasparis@cccommunicare.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@helpinguheal.net" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.manning@cherokeecounty-nc.gov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savvyshrinkinc@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Donal.Ocarroll@rhanet.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keischapruden@hotmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsturgill@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.garcia.rolon@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ysmith@cccommunicare.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IHCS2020@outlook.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.claniercounselor@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwilder@hoperessolns.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ABrown@algsenior.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radsonstrayerpsychological@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:restoringbodiesminds@gmail.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Delonna.Brown2@elwyn.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charmaine@thecarterclinic.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggardiner@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elaine.howell@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icornwell@daymarkrecovery.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Donal.Ocarroll@rhanet.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luevelyntillman@greatervisioncounseling.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elaine.howell@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhearon@ddsindividualscouplescounseling.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@helpinguheal.net" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accpllc2024@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tpressley@rehabilitateyourlife.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IHCS2020@outlook.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niservinc@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcook@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WilliamBattaile@BattaileConsultingLLC.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christopher.Peters@MeckNC.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hcoleman@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acooper@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mserterry@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thsosa@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reretram@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wogatzkek@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dietrich.stewart@amarawellness.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bianca@collaborativetherapyandwellness.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartin@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lewislewis95@aol.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.powell@rhanet.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shonnon@spurcellcounseling.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brblalock@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcotto@equafinalitybllc.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camabe@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clentz@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.claniercounselor@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savvyshrinkinc@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.cuthrell@serenitycounselingrc.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kchrist@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radsonstrayerpsychological@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abrown@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gpsbhs1@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ysmith@cccommunicare.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charmaine@thecarterclinic.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.manning@cherokeecounty-nc.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DeShawn.Spears@MecklenburgCountyNC.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smidgette@positivelc.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsmith@greateroutreachsvcs.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palstondaye@fhr.net" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.garcia.rolon@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demarvis.augustus@trilliumnc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reporeconsulting@gmail.com&#160;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meghan.bogutz@rha.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accesscounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronsenia.lindsay@elwyn.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adolpha.bassett@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adrienne.r.wehking@nccourts.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsouthard@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbarnett@ffssllc.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robingray73@gmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmitchell@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcknnc@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggardiner@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolynn.moore@rhanet.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwilder@hoperessolns.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keischapruden@hotmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kjcavanaugh@tarheelinc.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@sommerewing.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Delonna.Brown2@elwyn.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.vanhoy@johnstonnc.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharon.muhammad@mecklenburgcountync.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@onetherapync.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwilkins@visionbhs.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baileyinnovationsgroup@gmail.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracey.clark@rhanet.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josie.rana@caladriustherapy.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elwatson@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbowers@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:espechem@elwyn.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elafevre@rhanet.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkey@daymarkrecovery.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.cochran@mecklenburgcountync.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalasso@caringservices.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DS230"/>
+  <dimension ref="A1:S230"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A196" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D205" sqref="D205"/>
+      <pane ySplit="1" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="124" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="32.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="32.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="27.85546875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="42.85546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="63.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="55" style="21" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="43.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.5703125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="14.42578125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="60.7109375" style="12" customWidth="1"/>
+    <col min="13" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:12" s="44" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="35" t="s">
+      <c r="C1" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="35" t="s">
+      <c r="D1" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="35" t="s">
+      <c r="E1" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="35" t="s">
+      <c r="F1" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="35" t="s">
+      <c r="G1" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="35" t="s">
+      <c r="H1" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="35" t="s">
+      <c r="I1" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="35" t="s">
+      <c r="J1" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="35" t="s">
+      <c r="K1" s="42" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="L1" s="43"/>
+    </row>
+    <row r="2" spans="1:12" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K2" s="18">
+        <v>27612</v>
+      </c>
+      <c r="L2" s="23"/>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="25">
+        <v>27858</v>
+      </c>
+      <c r="L3" s="19"/>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="18">
+        <v>27612</v>
+      </c>
+      <c r="L4" s="19"/>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>928</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>929</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="18">
+        <v>28805</v>
+      </c>
+      <c r="L5" s="19"/>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="18">
+        <v>27612</v>
+      </c>
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="18">
+        <v>28150</v>
+      </c>
+      <c r="L7" s="19"/>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" s="19"/>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="6">
+        <v>28012</v>
+      </c>
+      <c r="L9" s="19"/>
+    </row>
+    <row r="10" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" s="16" t="s">
+        <v>653</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>654</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>656</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="J10" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="16">
+        <v>27401</v>
+      </c>
+      <c r="L10" s="20"/>
+    </row>
+    <row r="11" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>892</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>893</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>894</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="16">
+        <v>28753</v>
+      </c>
+      <c r="L11" s="20"/>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="18">
+        <v>27030</v>
+      </c>
+      <c r="L12" s="19"/>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="18">
+        <v>27536</v>
+      </c>
+      <c r="L13" s="19"/>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="25">
+        <v>28215</v>
+      </c>
+      <c r="L14" s="19"/>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="31">
+        <v>27546</v>
+      </c>
+      <c r="L15" s="19"/>
+    </row>
+    <row r="16" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>849</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>850</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>851</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>847</v>
+      </c>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15" t="s">
+        <v>848</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="15">
+        <v>27612</v>
+      </c>
+      <c r="L16" s="20"/>
+    </row>
+    <row r="17" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="18">
+        <v>27587</v>
+      </c>
+      <c r="L17" s="19"/>
+    </row>
+    <row r="18" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="L18" s="19"/>
+    </row>
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="18">
+        <v>28379</v>
+      </c>
+      <c r="L19" s="19"/>
+    </row>
+    <row r="20" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="15">
+        <v>28621</v>
+      </c>
+      <c r="L20" s="19"/>
+    </row>
+    <row r="21" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="L21" s="19"/>
+    </row>
+    <row r="22" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>658</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>659</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>660</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>662</v>
+      </c>
+      <c r="H22" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="I22" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="16">
+        <v>27604</v>
+      </c>
+      <c r="L22" s="20"/>
+    </row>
+    <row r="23" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="16">
+        <v>28640</v>
+      </c>
+      <c r="L23" s="19"/>
+    </row>
+    <row r="24" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="25">
+        <v>27215</v>
+      </c>
+      <c r="L24" s="19"/>
+    </row>
+    <row r="25" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>665</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>667</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>668</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>670</v>
+      </c>
+      <c r="I25" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="16">
+        <v>28303</v>
+      </c>
+      <c r="L25" s="20"/>
+    </row>
+    <row r="26" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="L26" s="19"/>
+    </row>
+    <row r="27" spans="1:19" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>672</v>
+      </c>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16" t="s">
+        <v>673</v>
+      </c>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="J27" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="S27" s="20"/>
+    </row>
+    <row r="28" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>675</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>676</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>677</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>678</v>
+      </c>
+      <c r="H28" s="16" t="s">
+        <v>679</v>
+      </c>
+      <c r="I28" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="16">
+        <v>27893</v>
+      </c>
+      <c r="L28" s="20"/>
+    </row>
+    <row r="29" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="18">
+        <v>28203</v>
+      </c>
+      <c r="L29" s="19"/>
+    </row>
+    <row r="30" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="18">
+        <v>27330</v>
+      </c>
+      <c r="L30" s="19"/>
+    </row>
+    <row r="31" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="18">
+        <v>28379</v>
+      </c>
+      <c r="L31" s="19"/>
+    </row>
+    <row r="32" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>680</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>681</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>682</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="I32" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="J32" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="16">
+        <v>28202</v>
+      </c>
+      <c r="L32" s="20"/>
+    </row>
+    <row r="33" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>926</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="K33" s="6">
+        <v>28607</v>
+      </c>
+      <c r="L33" s="24"/>
+      <c r="S33" s="5"/>
+    </row>
+    <row r="34" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="E34" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="I34" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="J34" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="16">
+        <v>28202</v>
+      </c>
+      <c r="L34" s="20"/>
+    </row>
+    <row r="35" spans="1:19" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="18">
+        <v>27028</v>
+      </c>
+      <c r="L35" s="20"/>
+    </row>
+    <row r="36" spans="1:19" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>902</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>904</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>905</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="18">
+        <v>28170</v>
+      </c>
+      <c r="L36" s="20"/>
+    </row>
+    <row r="37" spans="1:19" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>683</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="16" t="s">
+        <v>684</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>685</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="G37" s="16" t="s">
+        <v>686</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>687</v>
+      </c>
+      <c r="I37" s="16" t="s">
+        <v>688</v>
+      </c>
+      <c r="J37" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="16">
+        <v>28657</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="I38" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="18">
+        <v>27834</v>
+      </c>
+      <c r="L38" s="19"/>
+    </row>
+    <row r="39" spans="1:19" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H39" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="18">
+        <v>28562</v>
+      </c>
+      <c r="L39" s="23"/>
+    </row>
+    <row r="40" spans="1:19" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>845</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>846</v>
+      </c>
+      <c r="E40" s="17" t="s">
+        <v>858</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>859</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>859</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="18">
+        <v>27612</v>
+      </c>
+      <c r="L40" s="23"/>
+    </row>
+    <row r="41" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="C41" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41" s="16" t="s">
+        <v>690</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>691</v>
+      </c>
+      <c r="F41" s="16" t="s">
+        <v>692</v>
+      </c>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="I41" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J41" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="16">
+        <v>28803</v>
+      </c>
+      <c r="L41" s="20"/>
+    </row>
+    <row r="42" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="15">
+        <v>27103</v>
+      </c>
+      <c r="L42" s="19"/>
+    </row>
+    <row r="43" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="L43" s="19"/>
+    </row>
+    <row r="44" spans="1:19" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="I44" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="18">
+        <v>28803</v>
+      </c>
+      <c r="L44" s="19"/>
+    </row>
+    <row r="45" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="25">
+        <v>27203</v>
+      </c>
+      <c r="L45" s="19"/>
+    </row>
+    <row r="46" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="E46" s="17" t="s">
+        <v>922</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="L46" s="19"/>
+    </row>
+    <row r="47" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>873</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="25">
+        <v>28144</v>
+      </c>
+      <c r="L47" s="29" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="18">
+        <v>27614</v>
+      </c>
+      <c r="L48" s="19"/>
+    </row>
+    <row r="49" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="C49" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="16" t="s">
+        <v>695</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>696</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="G49" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="I49" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="J49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="16">
+        <v>28262</v>
+      </c>
+      <c r="L49" s="20"/>
+    </row>
+    <row r="50" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>699</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="E50" s="16" t="s">
+        <v>701</v>
+      </c>
+      <c r="F50" s="16" t="s">
+        <v>702</v>
+      </c>
+      <c r="G50" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="H50" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="I50" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="J50" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K50" s="16">
+        <v>28043</v>
+      </c>
+      <c r="L50" s="20"/>
+    </row>
+    <row r="51" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="C51" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>782</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>909</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>784</v>
+      </c>
+      <c r="G51" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="H51" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="I51" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K51" s="16">
+        <v>27262</v>
+      </c>
+      <c r="L51" s="20"/>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="L52" s="19"/>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="L53" s="19"/>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="H54" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="18">
+        <v>28714</v>
+      </c>
+      <c r="L54" s="19"/>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="H55" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="I55" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="18">
+        <v>28590</v>
+      </c>
+      <c r="L55" s="19"/>
+    </row>
+    <row r="56" spans="1:12" s="21" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>705</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D56" s="16" t="s">
+        <v>706</v>
+      </c>
+      <c r="E56" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>708</v>
+      </c>
+      <c r="G56" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="H56" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="I56" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="J56" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="16"/>
+      <c r="L56" s="20"/>
+    </row>
+    <row r="57" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="L57" s="20"/>
+    </row>
+    <row r="58" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>744</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="25">
+        <v>28540</v>
+      </c>
+      <c r="L58" s="20"/>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="H59" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="I59" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="18">
+        <v>28645</v>
+      </c>
+      <c r="L59" s="19"/>
+    </row>
+    <row r="60" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="E60" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="H60" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="15">
+        <v>28562</v>
+      </c>
+      <c r="L60" s="20"/>
+    </row>
+    <row r="61" spans="1:12" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="H61" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="8">
+        <v>28472</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>712</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>714</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>715</v>
+      </c>
+      <c r="F62" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="G62" s="16" t="s">
+        <v>717</v>
+      </c>
+      <c r="H62" s="16" t="s">
+        <v>718</v>
+      </c>
+      <c r="I62" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="J62" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="16">
+        <v>28027</v>
+      </c>
+      <c r="L62" s="20"/>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E63" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="F63" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="G63" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="15">
+        <v>28560</v>
+      </c>
+      <c r="L63" s="19"/>
+    </row>
+    <row r="64" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="F64" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="G64" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="H64" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="15">
+        <v>28779</v>
+      </c>
+      <c r="L64" s="20"/>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="F65" s="34" t="s">
+        <v>301</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="25">
+        <v>28027</v>
+      </c>
+      <c r="L65" s="19"/>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="G66" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="H66" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="15">
+        <v>28681</v>
+      </c>
+      <c r="L66" s="19"/>
+    </row>
+    <row r="67" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>720</v>
+      </c>
+      <c r="C67" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="16" t="s">
+        <v>721</v>
+      </c>
+      <c r="E67" s="16" t="s">
+        <v>722</v>
+      </c>
+      <c r="F67" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="G67" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="H67" s="16" t="s">
+        <v>724</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="J67" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="16">
+        <v>28752</v>
+      </c>
+      <c r="L67" s="20"/>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E68" s="22" t="s">
+        <v>315</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="G68" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="H68" s="15"/>
+      <c r="I68" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="15">
+        <v>27713</v>
+      </c>
+      <c r="L68" s="19"/>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="H69" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="18">
+        <v>27028</v>
+      </c>
+      <c r="L69" s="19"/>
+    </row>
+    <row r="70" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="H70" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="18">
+        <v>27909</v>
+      </c>
+      <c r="L70" s="19"/>
+    </row>
+    <row r="71" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="E71" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="25">
+        <v>27577</v>
+      </c>
+      <c r="L71" s="19"/>
+    </row>
+    <row r="72" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" s="19" t="s">
+        <v>843</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>725</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="E72" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>729</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>730</v>
+      </c>
+      <c r="I72" s="16" t="s">
+        <v>731</v>
+      </c>
+      <c r="J72" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K72" s="16">
+        <v>28112</v>
+      </c>
+      <c r="L72" s="20"/>
+    </row>
+    <row r="73" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K73" s="25">
+        <v>28645</v>
+      </c>
+      <c r="L73" s="19"/>
+    </row>
+    <row r="74" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="F74" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="G74" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="I74" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K74" s="18">
+        <v>28403</v>
+      </c>
+      <c r="L74" s="19"/>
+    </row>
+    <row r="75" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>889</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>890</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>891</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>887</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>888</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K75" s="15">
+        <v>27609</v>
+      </c>
+      <c r="L75" s="20"/>
+    </row>
+    <row r="76" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E76" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K76" s="18">
+        <v>27537</v>
+      </c>
+      <c r="L76" s="19"/>
+    </row>
+    <row r="77" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="G77" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H77" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K77" s="25">
+        <v>27012</v>
+      </c>
+      <c r="L77" s="20"/>
+    </row>
+    <row r="78" spans="1:12" s="21" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>732</v>
+      </c>
+      <c r="C78" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D78" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="E78" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="F78" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="G78" s="16" t="s">
+        <v>719</v>
+      </c>
+      <c r="H78" s="16" t="s">
+        <v>736</v>
+      </c>
+      <c r="I78" s="16" t="s">
+        <v>737</v>
+      </c>
+      <c r="J78" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K78" s="16">
+        <v>27962</v>
+      </c>
+      <c r="L78" s="20"/>
+    </row>
+    <row r="79" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A79" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>738</v>
+      </c>
+      <c r="C79" s="16" t="s">
+        <v>665</v>
+      </c>
+      <c r="D79" s="16" t="s">
+        <v>739</v>
+      </c>
+      <c r="E79" s="16" t="s">
+        <v>740</v>
+      </c>
+      <c r="F79" s="16" t="s">
+        <v>741</v>
+      </c>
+      <c r="G79" s="16"/>
+      <c r="H79" s="16" t="s">
+        <v>742</v>
+      </c>
+      <c r="I79" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="J79" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K79" s="16">
+        <v>28052</v>
+      </c>
+      <c r="L79" s="20"/>
+    </row>
+    <row r="80" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>359</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="J80" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K80" s="25">
+        <v>28374</v>
+      </c>
+      <c r="L80" s="20"/>
+    </row>
+    <row r="81" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G81" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="H81" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="I81" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="J81" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K81" s="25">
+        <v>27203</v>
+      </c>
+      <c r="L81" s="19"/>
+    </row>
+    <row r="82" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>743</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="E82" s="16" t="s">
+        <v>745</v>
+      </c>
+      <c r="F82" s="16" t="s">
+        <v>746</v>
+      </c>
+      <c r="G82" s="16" t="s">
+        <v>747</v>
+      </c>
+      <c r="H82" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="I82" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="J82" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K82" s="16">
+        <v>28540</v>
+      </c>
+      <c r="L82" s="20"/>
+    </row>
+    <row r="83" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="E83" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="G83" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="H83" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="I83" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K83" s="15">
+        <v>28365</v>
+      </c>
+      <c r="L83" s="19"/>
+    </row>
+    <row r="84" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A84" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>749</v>
+      </c>
+      <c r="C84" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="D84" s="16" t="s">
+        <v>751</v>
+      </c>
+      <c r="E84" s="16" t="s">
+        <v>752</v>
+      </c>
+      <c r="F84" s="16" t="s">
+        <v>702</v>
+      </c>
+      <c r="G84" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="H84" s="16" t="s">
+        <v>753</v>
+      </c>
+      <c r="I84" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="J84" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K84" s="16">
+        <v>28043</v>
+      </c>
+      <c r="L84" s="20"/>
+    </row>
+    <row r="85" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="E85" s="35" t="s">
+        <v>376</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J85" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K85" s="25">
+        <v>28278</v>
+      </c>
+      <c r="L85" s="19"/>
+    </row>
+    <row r="86" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>379</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="J86" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K86" s="25">
+        <v>28645</v>
+      </c>
+      <c r="L86" s="20"/>
+    </row>
+    <row r="87" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="E87" s="36" t="s">
+        <v>912</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="H87" s="5"/>
+      <c r="I87" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J87" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K87" s="25">
+        <v>28216</v>
+      </c>
+      <c r="L87" s="20"/>
+    </row>
+    <row r="88" spans="1:12" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="H88" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K88" s="15">
+        <v>28379</v>
+      </c>
+      <c r="L88" s="23"/>
+    </row>
+    <row r="89" spans="1:12" s="21" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>754</v>
+      </c>
+      <c r="C89" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>755</v>
+      </c>
+      <c r="E89" s="16" t="s">
+        <v>756</v>
+      </c>
+      <c r="F89" s="16" t="s">
+        <v>757</v>
+      </c>
+      <c r="G89" s="16" t="s">
+        <v>651</v>
+      </c>
+      <c r="H89" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="I89" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="J89" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K89" s="16">
+        <v>28305</v>
+      </c>
+      <c r="L89" s="20"/>
+    </row>
+    <row r="90" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="F90" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G90" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="H90" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K90" s="15">
+        <v>27203</v>
+      </c>
+      <c r="L90" s="19"/>
+    </row>
+    <row r="91" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="E91" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="F91" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K91" s="15">
+        <v>27612</v>
+      </c>
+      <c r="L91" s="20"/>
+    </row>
+    <row r="92" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>759</v>
+      </c>
+      <c r="C92" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D92" s="16" t="s">
+        <v>760</v>
+      </c>
+      <c r="E92" s="16" t="s">
+        <v>761</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>762</v>
+      </c>
+      <c r="G92" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="H92" s="16" t="s">
+        <v>763</v>
+      </c>
+      <c r="I92" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="J92" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K92" s="16">
+        <v>27702</v>
+      </c>
+      <c r="L92" s="20"/>
+    </row>
+    <row r="93" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C93" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="J93" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K93" s="25">
+        <v>28374</v>
+      </c>
+      <c r="L93" s="19"/>
+    </row>
+    <row r="94" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B94" s="16" t="s">
+        <v>764</v>
+      </c>
+      <c r="C94" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D94" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="E94" s="33" t="s">
+        <v>766</v>
+      </c>
+      <c r="F94" s="16" t="s">
+        <v>767</v>
+      </c>
+      <c r="G94" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="H94" s="16" t="s">
+        <v>769</v>
+      </c>
+      <c r="I94" s="16" t="s">
+        <v>770</v>
+      </c>
+      <c r="J94" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K94" s="16">
+        <v>28906</v>
+      </c>
+      <c r="L94" s="20"/>
+    </row>
+    <row r="95" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D95" s="16" t="s">
+        <v>853</v>
+      </c>
+      <c r="E95" s="33" t="s">
+        <v>854</v>
+      </c>
+      <c r="F95" s="16" t="s">
+        <v>847</v>
+      </c>
+      <c r="G95" s="16"/>
+      <c r="H95" s="16"/>
+      <c r="I95" s="16"/>
+      <c r="J95" s="16"/>
+      <c r="K95" s="16"/>
+      <c r="L95" s="20"/>
+    </row>
+    <row r="96" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>400</v>
+      </c>
+      <c r="F96" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G96" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H96" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K96" s="15">
+        <v>27344</v>
+      </c>
+      <c r="L96" s="19"/>
+    </row>
+    <row r="97" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>771</v>
+      </c>
+      <c r="C97" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D97" s="16" t="s">
+        <v>772</v>
+      </c>
+      <c r="E97" s="16" t="s">
+        <v>773</v>
+      </c>
+      <c r="F97" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="G97" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H97" s="16" t="s">
+        <v>775</v>
+      </c>
+      <c r="I97" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="J97" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K97" s="16">
+        <v>27713</v>
+      </c>
+      <c r="L97" s="20"/>
+    </row>
+    <row r="98" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>776</v>
+      </c>
+      <c r="C98" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D98" s="16" t="s">
+        <v>777</v>
+      </c>
+      <c r="E98" s="16" t="s">
+        <v>778</v>
+      </c>
+      <c r="F98" s="16" t="s">
+        <v>779</v>
+      </c>
+      <c r="G98" s="16"/>
+      <c r="H98" s="16" t="s">
+        <v>780</v>
+      </c>
+      <c r="I98" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="J98" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K98" s="16">
+        <v>27707</v>
+      </c>
+      <c r="L98" s="20"/>
+    </row>
+    <row r="99" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B99" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K99" s="15">
+        <v>28202</v>
+      </c>
+      <c r="L99" s="19"/>
+    </row>
+    <row r="100" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="J100" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K100" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="L100" s="19"/>
+    </row>
+    <row r="101" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="E101" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K101" s="18">
+        <v>27536</v>
+      </c>
+      <c r="L101" s="19"/>
+    </row>
+    <row r="102" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="E102" s="22" t="s">
+        <v>424</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H102" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K102" s="18">
+        <v>28546</v>
+      </c>
+      <c r="L102" s="19"/>
+    </row>
+    <row r="103" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="E103" s="35" t="s">
+        <v>899</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K103" s="25">
+        <v>28043</v>
+      </c>
+      <c r="L103" s="19"/>
+    </row>
+    <row r="104" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="E104" s="22" t="s">
+        <v>430</v>
+      </c>
+      <c r="F104" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="G104" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K104" s="15">
+        <v>28202</v>
+      </c>
+      <c r="L104" s="19"/>
+    </row>
+    <row r="105" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>866</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>867</v>
+      </c>
+      <c r="E105" s="17" t="s">
+        <v>868</v>
+      </c>
+      <c r="F105" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="H105" s="15" t="s">
+        <v>870</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K105" s="15">
+        <v>28752</v>
+      </c>
+      <c r="L105" s="19"/>
+    </row>
+    <row r="106" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B106" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="E106" s="22" t="s">
+        <v>435</v>
+      </c>
+      <c r="F106" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="G106" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H106" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K106" s="18">
+        <v>28146</v>
+      </c>
+      <c r="L106" s="19"/>
+    </row>
+    <row r="107" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="E107" s="22" t="s">
+        <v>443</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J107" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K107" s="25">
+        <v>28202</v>
+      </c>
+      <c r="L107" s="19"/>
+    </row>
+    <row r="108" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="G108" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="H108" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K108" s="18">
+        <v>28608</v>
+      </c>
+      <c r="L108" s="19"/>
+    </row>
+    <row r="109" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="E109" s="22" t="s">
+        <v>454</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G109" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="H109" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="I109" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="J109" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K109" s="18">
+        <v>28645</v>
+      </c>
+      <c r="L109" s="19"/>
+    </row>
+    <row r="110" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A110" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B110" s="15" t="s">
+        <v>781</v>
+      </c>
+      <c r="C110" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D110" s="16" t="s">
+        <v>782</v>
+      </c>
+      <c r="E110" s="16" t="s">
+        <v>783</v>
+      </c>
+      <c r="F110" s="16" t="s">
+        <v>784</v>
+      </c>
+      <c r="G110" s="16"/>
+      <c r="H110" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="I110" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="J110" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K110" s="16">
+        <v>27262</v>
+      </c>
+      <c r="L110" s="20"/>
+    </row>
+    <row r="111" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B111" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="E111" s="22" t="s">
+        <v>460</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G111" s="15"/>
+      <c r="H111" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="I111" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J111" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K111" s="15">
+        <v>28215</v>
+      </c>
+      <c r="L111" s="19"/>
+    </row>
+    <row r="112" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G112" s="6"/>
+      <c r="H112" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="J112" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K112" s="25">
+        <v>27910</v>
+      </c>
+      <c r="L112" s="19"/>
+    </row>
+    <row r="113" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>469</v>
+      </c>
+      <c r="F113" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="G113" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H113" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K113" s="18">
+        <v>27103</v>
+      </c>
+      <c r="L113" s="20"/>
+    </row>
+    <row r="114" spans="1:12" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="E114" s="22" t="s">
+        <v>474</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>475</v>
+      </c>
+      <c r="G114" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="H114" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="J114" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K114" s="15">
+        <v>27804</v>
+      </c>
+      <c r="L114" s="20"/>
+    </row>
+    <row r="115" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="E115" s="22" t="s">
+        <v>481</v>
+      </c>
+      <c r="F115" s="15" t="s">
+        <v>482</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H115" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K115" s="15">
+        <v>28204</v>
+      </c>
+      <c r="L115" s="19"/>
+    </row>
+    <row r="116" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A116" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C116" s="16" t="s">
+        <v>885</v>
+      </c>
+      <c r="D116" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="E116" s="17" t="s">
+        <v>918</v>
+      </c>
+      <c r="F116" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="G116" s="16" t="s">
+        <v>919</v>
+      </c>
+      <c r="H116" s="16"/>
+      <c r="I116" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="J116" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K116" s="16">
+        <v>28304</v>
+      </c>
+      <c r="L116" s="20"/>
+    </row>
+    <row r="117" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="E117" s="32" t="s">
+        <v>932</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="J117" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K117" s="25">
+        <v>28470</v>
+      </c>
+      <c r="L117" s="19"/>
+    </row>
+    <row r="118" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E118" s="22" t="s">
+        <v>490</v>
+      </c>
+      <c r="F118" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="G118" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="H118" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="I118" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K118" s="18">
+        <v>27834</v>
+      </c>
+      <c r="L118" s="19"/>
+    </row>
+    <row r="119" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G119" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H119" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K119" s="18">
+        <v>27292</v>
+      </c>
+      <c r="L119" s="19"/>
+    </row>
+    <row r="120" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A120" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B120" s="16" t="s">
+        <v>786</v>
+      </c>
+      <c r="C120" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>787</v>
+      </c>
+      <c r="E120" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="F120" s="38" t="s">
+        <v>789</v>
+      </c>
+      <c r="G120" s="16"/>
+      <c r="H120" s="16" t="s">
+        <v>790</v>
+      </c>
+      <c r="I120" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="J120" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K120" s="16">
+        <v>27889</v>
+      </c>
+      <c r="L120" s="20"/>
+    </row>
+    <row r="121" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G121" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="H121" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="I121" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K121" s="18">
+        <v>28659</v>
+      </c>
+      <c r="L121" s="19"/>
+    </row>
+    <row r="122" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J122" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K122" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="L122" s="19"/>
+    </row>
+    <row r="123" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="E123" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="F123" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="G123" s="23" t="s">
+        <v>516</v>
+      </c>
+      <c r="H123" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="I123" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K123" s="15">
+        <v>27511</v>
+      </c>
+      <c r="L123" s="19"/>
+    </row>
+    <row r="124" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="E124" s="22" t="s">
+        <v>521</v>
+      </c>
+      <c r="F124" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="G124" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H124" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="I124" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K124" s="18">
+        <v>27713</v>
+      </c>
+      <c r="L124" s="19"/>
+    </row>
+    <row r="125" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D125" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="E125" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="F125" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G125" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="H125" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="I125" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="J125" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K125" s="18">
+        <v>28659</v>
+      </c>
+      <c r="L125" s="19"/>
+    </row>
+    <row r="126" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="F126" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="G126" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="H126" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K126" s="25">
+        <v>28752</v>
+      </c>
+      <c r="L126" s="19"/>
+    </row>
+    <row r="127" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="E127" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="G127" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H127" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="I127" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K127" s="18">
+        <v>28301</v>
+      </c>
+      <c r="L127" s="19"/>
+    </row>
+    <row r="128" spans="1:12" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A128" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B128" s="16" t="s">
+        <v>791</v>
+      </c>
+      <c r="C128" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D128" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="E128" s="17" t="s">
+        <v>793</v>
+      </c>
+      <c r="F128" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="G128" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="H128" s="16" t="s">
+        <v>794</v>
+      </c>
+      <c r="I128" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="J128" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K128" s="16">
+        <v>28147</v>
+      </c>
+      <c r="L128" s="20"/>
+    </row>
+    <row r="129" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="E129" s="22" t="s">
+        <v>538</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G129" s="23" t="s">
+        <v>539</v>
+      </c>
+      <c r="H129" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K129" s="15">
+        <v>27320</v>
+      </c>
+      <c r="L129" s="19"/>
+    </row>
+    <row r="130" spans="1:14" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A130" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="J130" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K130" s="25" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="E131" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="G131" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="H131" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="I131" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K131" s="15">
+        <v>28202</v>
+      </c>
+      <c r="L131" s="19"/>
+    </row>
+    <row r="132" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="J132" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K132" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="L132" s="19"/>
+    </row>
+    <row r="133" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>556</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="E133" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="H133" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="J133" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K133" s="25" t="s">
+        <v>562</v>
+      </c>
+      <c r="L133" s="19"/>
+    </row>
+    <row r="134" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="E134" s="32" t="s">
+        <v>880</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="H134" s="15" t="s">
+        <v>883</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J134" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K134" s="25">
+        <v>28206</v>
+      </c>
+      <c r="L134" s="19"/>
+    </row>
+    <row r="135" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="D135" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="E135" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="F135" s="16" t="s">
+        <v>798</v>
+      </c>
+      <c r="G135" s="16" t="s">
+        <v>799</v>
+      </c>
+      <c r="H135" s="16" t="s">
+        <v>800</v>
+      </c>
+      <c r="I135" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="J135" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K135" s="16">
+        <v>27278</v>
+      </c>
+      <c r="L135" s="19"/>
+    </row>
+    <row r="136" spans="1:14" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A136" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B136" s="16" t="s">
+        <v>802</v>
+      </c>
+      <c r="C136" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="D136" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="E136" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="F136" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="G136" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="H136" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="I136" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J136" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K136" s="16">
+        <v>28803</v>
+      </c>
+      <c r="L136" s="20"/>
+    </row>
+    <row r="137" spans="1:14" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="F137" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J137" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K137" s="25">
+        <v>28202</v>
+      </c>
+      <c r="L137" s="20"/>
+    </row>
+    <row r="138" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="H138" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="I138" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K138" s="15">
+        <v>28262</v>
+      </c>
+      <c r="L138" s="19"/>
+    </row>
+    <row r="139" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B139" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="F139" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G139" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="H139" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="I139" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K139" s="18">
+        <v>28170</v>
+      </c>
+      <c r="L139" s="19"/>
+    </row>
+    <row r="140" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="E140" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="F140" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H140" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K140" s="15">
+        <v>27522</v>
+      </c>
+      <c r="L140" s="19"/>
+    </row>
+    <row r="141" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E141" s="26" t="s">
+        <v>842</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="J141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="K141" s="1">
+        <v>28376</v>
+      </c>
+      <c r="L141" s="5"/>
+      <c r="M141" s="1"/>
+      <c r="N141" s="3"/>
+    </row>
+    <row r="142" spans="1:14" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A142" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B142" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="C142" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="D142" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="E142" s="16" t="s">
+        <v>810</v>
+      </c>
+      <c r="F142" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="G142" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="H142" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="I142" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J142" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K142" s="16">
+        <v>28801</v>
+      </c>
+      <c r="L142" s="20"/>
+    </row>
+    <row r="143" spans="1:14" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="C143" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="D143" s="16" t="s">
+        <v>815</v>
+      </c>
+      <c r="E143" s="16" t="s">
+        <v>816</v>
+      </c>
+      <c r="F143" s="16" t="s">
+        <v>817</v>
+      </c>
+      <c r="G143" s="16" t="s">
+        <v>818</v>
+      </c>
+      <c r="H143" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="I143" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J143" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K143" s="16">
+        <v>28801</v>
+      </c>
+      <c r="L143" s="20"/>
+    </row>
+    <row r="144" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="E144" s="22" t="s">
+        <v>582</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="J144" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K144" s="25">
+        <v>27577</v>
+      </c>
+      <c r="L144" s="19"/>
+    </row>
+    <row r="145" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="F145" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H145" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="J145" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K145" s="15">
+        <v>27832</v>
+      </c>
+      <c r="L145" s="19"/>
+    </row>
+    <row r="146" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A146" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>819</v>
+      </c>
+      <c r="C146" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D146" s="16" t="s">
+        <v>820</v>
+      </c>
+      <c r="E146" s="16" t="s">
+        <v>821</v>
+      </c>
+      <c r="F146" s="16" t="s">
+        <v>822</v>
+      </c>
+      <c r="G146" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="H146" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="I146" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="J146" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K146" s="16">
+        <v>28403</v>
+      </c>
+      <c r="L146" s="20"/>
+    </row>
+    <row r="147" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B147" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="C147" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D147" s="16" t="s">
+        <v>825</v>
+      </c>
+      <c r="E147" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="F147" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="G147" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="H147" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="I147" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="J147" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K147" s="16">
+        <v>28052</v>
+      </c>
+      <c r="L147" s="20"/>
+    </row>
+    <row r="148" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="E148" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="G148" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="H148" s="15" t="s">
+        <v>595</v>
+      </c>
+      <c r="I148" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="J148" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K148" s="18">
+        <v>28472</v>
+      </c>
+      <c r="L148" s="19"/>
+    </row>
+    <row r="149" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B149" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="E149" s="22" t="s">
+        <v>597</v>
+      </c>
+      <c r="F149" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G149" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="H149" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="I149" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="J149" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K149" s="18">
+        <v>28376</v>
+      </c>
+      <c r="L149" s="19"/>
+    </row>
+    <row r="150" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="E150" s="22" t="s">
+        <v>600</v>
+      </c>
+      <c r="F150" s="23" t="s">
+        <v>601</v>
+      </c>
+      <c r="G150" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H150" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="I150" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J150" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K150" s="15">
+        <v>28801</v>
+      </c>
+      <c r="L150" s="19"/>
+    </row>
+    <row r="151" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="E151" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="J151" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K151" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="L151" s="19"/>
+    </row>
+    <row r="152" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B152" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="C152" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="E152" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="F152" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G152" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="H152" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="I152" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J152" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K152" s="15">
+        <v>27705</v>
+      </c>
+      <c r="L152" s="19"/>
+    </row>
+    <row r="153" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="C153" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="8" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="11" t="s">
+      <c r="D153" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="E153" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H153" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="J153" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="K153" s="25">
+        <v>28607</v>
+      </c>
+      <c r="L153" s="19"/>
+    </row>
+    <row r="154" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B154" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="C154" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D154" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="E154" s="15" t="s">
+        <v>617</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="G154" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="H154" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="I154" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K154" s="18">
+        <v>28590</v>
+      </c>
+      <c r="L154" s="19"/>
+    </row>
+    <row r="155" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D155" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="E155" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="F155" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="G155" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H155" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="I155" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K155" s="18">
+        <v>27587</v>
+      </c>
+      <c r="L155" s="19"/>
+    </row>
+    <row r="156" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A156" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="C156" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D156" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="E156" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="F156" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="G156" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="H156" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="I156" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="J156" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K156" s="16">
+        <v>28645</v>
+      </c>
+      <c r="L156" s="16"/>
+      <c r="M156" s="16"/>
+      <c r="N156" s="16"/>
+      <c r="O156" s="16"/>
+      <c r="P156" s="16"/>
+      <c r="Q156" s="16"/>
+      <c r="R156" s="16"/>
+      <c r="S156" s="20"/>
+    </row>
+    <row r="157" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B157" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="C157" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="D157" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="E157" s="22" t="s">
+        <v>627</v>
+      </c>
+      <c r="F157" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="G157" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="H157" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="I157" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="J157" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K157" s="18">
+        <v>27549</v>
+      </c>
+      <c r="L157" s="19"/>
+    </row>
+    <row r="158" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="11" t="s">
+      <c r="B158" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="C158" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="11" t="s">
-[...269 lines deleted...]
-      <c r="A4" s="53" t="s">
+      <c r="D158" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="F158" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="G158" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="H158" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="I158" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="J158" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K158" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="L158" s="19"/>
+    </row>
+    <row r="159" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B159" s="15" t="s">
+        <v>861</v>
+      </c>
+      <c r="C159" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="E159" s="17" t="s">
+        <v>863</v>
+      </c>
+      <c r="F159" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="G159" s="15" t="s">
+        <v>865</v>
+      </c>
+      <c r="H159" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="I159" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J159" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K159" s="15">
+        <v>27713</v>
+      </c>
+      <c r="L159" s="19"/>
+    </row>
+    <row r="160" spans="1:19" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A160" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>832</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D160" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="E160" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="F160" s="16" t="s">
+        <v>835</v>
+      </c>
+      <c r="G160" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="H160" s="16" t="s">
+        <v>836</v>
+      </c>
+      <c r="I160" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K160" s="16">
+        <v>27344</v>
+      </c>
+      <c r="L160" s="20"/>
+    </row>
+    <row r="161" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="23" t="s">
         <v>636</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...306 lines deleted...]
-      <c r="G6" s="8" t="s">
+      <c r="B161" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="C161" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="H6" s="8" t="s">
-[...432 lines deleted...]
-      <c r="F9" s="4" t="s">
+      <c r="D161" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="E161" s="22" t="s">
+        <v>639</v>
+      </c>
+      <c r="F161" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="G9" s="4" t="s">
-[...290 lines deleted...]
-      <c r="F11" s="15" t="s">
+      <c r="G161" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="H161" s="15"/>
+      <c r="I161" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="J161" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K161" s="15">
+        <v>27028</v>
+      </c>
+      <c r="L161" s="19"/>
+    </row>
+    <row r="162" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="C162" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="G11" s="15" t="s">
-[...128 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="D162" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="F162" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="H162" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J162" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K162" s="15">
+        <v>28269</v>
+      </c>
+      <c r="L162" s="19"/>
+    </row>
+    <row r="163" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="8" t="s">
-[...736 lines deleted...]
-      <c r="E20" s="14" t="s">
+      <c r="B163" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="F163" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="I163" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="F20" s="15" t="s">
-[...14590 lines deleted...]
-      <c r="H166" s="8" t="s">
+      <c r="J163" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K163" s="25" t="s">
         <v>647</v>
       </c>
-      <c r="I166" s="8" t="s">
-[...7335 lines deleted...]
-      <c r="A230" s="105"/>
+      <c r="L163" s="19"/>
+    </row>
+    <row r="164" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="49"/>
+      <c r="B164" s="6"/>
+      <c r="C164" s="6"/>
+      <c r="E164" s="10"/>
+      <c r="F164" s="6"/>
+      <c r="G164" s="21"/>
+      <c r="I164" s="6"/>
+      <c r="J164" s="6"/>
+      <c r="K164" s="6"/>
+      <c r="L164" s="5"/>
+    </row>
+    <row r="165" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="6"/>
+      <c r="B165" s="8"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="2"/>
+      <c r="F165" s="8"/>
+      <c r="H165" s="8"/>
+      <c r="I165" s="8"/>
+      <c r="J165" s="8"/>
+      <c r="K165" s="8"/>
+    </row>
+    <row r="166" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="6"/>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="2"/>
+      <c r="F166" s="6"/>
+      <c r="H166" s="8"/>
+      <c r="I166" s="8"/>
+      <c r="J166" s="8"/>
+      <c r="K166" s="8"/>
+    </row>
+    <row r="167" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="6"/>
+      <c r="B167" s="8"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="2"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="21"/>
+      <c r="H167" s="8"/>
+      <c r="I167" s="8"/>
+      <c r="J167" s="8"/>
+      <c r="K167" s="8"/>
+      <c r="L167" s="5"/>
+    </row>
+    <row r="168" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="6"/>
+      <c r="B168" s="8"/>
+      <c r="C168" s="8"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="8"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="21"/>
+      <c r="H168" s="8"/>
+      <c r="I168" s="8"/>
+      <c r="J168" s="8"/>
+      <c r="K168" s="8"/>
+      <c r="L168" s="5"/>
+    </row>
+    <row r="169" spans="1:12" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A169" s="46"/>
+      <c r="B169" s="1"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="39"/>
+      <c r="E169" s="7"/>
+      <c r="F169" s="39"/>
+      <c r="G169" s="21"/>
+      <c r="H169" s="7"/>
+      <c r="I169" s="7"/>
+      <c r="J169" s="7"/>
+      <c r="K169" s="7"/>
+      <c r="L169" s="13"/>
+    </row>
+    <row r="170" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="6"/>
+      <c r="B170" s="8"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="21"/>
+      <c r="H170" s="8"/>
+      <c r="I170" s="8"/>
+      <c r="J170" s="8"/>
+      <c r="K170" s="8"/>
+      <c r="L170" s="5"/>
+    </row>
+    <row r="171" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A171" s="46"/>
+      <c r="B171" s="7"/>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="7"/>
+      <c r="H171" s="7"/>
+      <c r="I171" s="7"/>
+      <c r="J171" s="7"/>
+      <c r="K171" s="7"/>
+    </row>
+    <row r="172" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="6"/>
+      <c r="B172" s="6"/>
+      <c r="C172" s="6"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="6"/>
+      <c r="F172" s="6"/>
+      <c r="G172" s="21"/>
+      <c r="H172" s="6"/>
+      <c r="I172" s="6"/>
+      <c r="J172" s="6"/>
+      <c r="K172" s="6"/>
+      <c r="L172" s="5"/>
+    </row>
+    <row r="173" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="6"/>
+      <c r="B173" s="8"/>
+      <c r="C173" s="8"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="26"/>
+      <c r="F173" s="8"/>
+      <c r="G173" s="21"/>
+      <c r="H173" s="8"/>
+      <c r="I173" s="8"/>
+      <c r="J173" s="8"/>
+      <c r="K173" s="8"/>
+      <c r="L173" s="5"/>
+    </row>
+    <row r="174" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="6"/>
+      <c r="B174" s="8"/>
+      <c r="C174" s="8"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="2"/>
+      <c r="F174" s="8"/>
+      <c r="G174" s="21"/>
+      <c r="H174" s="8"/>
+      <c r="I174" s="8"/>
+      <c r="J174" s="8"/>
+      <c r="K174" s="8"/>
+      <c r="L174" s="5"/>
+    </row>
+    <row r="175" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="6"/>
+      <c r="B175" s="8"/>
+      <c r="C175" s="8"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="8"/>
+      <c r="F175" s="8"/>
+      <c r="G175" s="21"/>
+      <c r="H175" s="8"/>
+      <c r="I175" s="8"/>
+      <c r="J175" s="8"/>
+      <c r="K175" s="8"/>
+      <c r="L175" s="5"/>
+    </row>
+    <row r="176" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="6"/>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="8"/>
+      <c r="G176" s="21"/>
+      <c r="H176" s="8"/>
+      <c r="I176" s="6"/>
+      <c r="J176" s="6"/>
+      <c r="K176" s="6"/>
+      <c r="L176" s="5"/>
+    </row>
+    <row r="177" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="6"/>
+      <c r="B177" s="8"/>
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="26"/>
+      <c r="F177" s="8"/>
+      <c r="G177" s="21"/>
+      <c r="H177" s="8"/>
+      <c r="I177" s="8"/>
+      <c r="J177" s="8"/>
+      <c r="K177" s="8"/>
+      <c r="L177" s="5"/>
+    </row>
+    <row r="178" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="6"/>
+      <c r="B178" s="8"/>
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="8"/>
+      <c r="G178" s="21"/>
+      <c r="H178" s="8"/>
+      <c r="I178" s="8"/>
+      <c r="J178" s="8"/>
+      <c r="K178" s="8"/>
+      <c r="L178" s="5"/>
+    </row>
+    <row r="179" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A179" s="46"/>
+      <c r="B179" s="7"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
+      <c r="F179" s="7"/>
+      <c r="H179" s="7"/>
+      <c r="I179" s="7"/>
+      <c r="J179" s="7"/>
+      <c r="K179" s="7"/>
+    </row>
+    <row r="180" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="6"/>
+      <c r="B180" s="8"/>
+      <c r="C180" s="8"/>
+      <c r="D180" s="8"/>
+      <c r="E180" s="2"/>
+      <c r="F180" s="8"/>
+      <c r="G180" s="21"/>
+      <c r="H180" s="8"/>
+      <c r="I180" s="8"/>
+      <c r="J180" s="8"/>
+      <c r="K180" s="8"/>
+      <c r="L180" s="5"/>
+    </row>
+    <row r="181" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="6"/>
+      <c r="B181" s="6"/>
+      <c r="C181" s="6"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="8"/>
+      <c r="G181" s="21"/>
+      <c r="H181" s="6"/>
+      <c r="I181" s="6"/>
+      <c r="J181" s="6"/>
+      <c r="K181" s="6"/>
+      <c r="L181" s="5"/>
+    </row>
+    <row r="182" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="6"/>
+      <c r="B182" s="8"/>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="2"/>
+      <c r="F182" s="6"/>
+      <c r="G182" s="21"/>
+      <c r="H182" s="8"/>
+      <c r="I182" s="8"/>
+      <c r="J182" s="8"/>
+      <c r="K182" s="8"/>
+      <c r="L182" s="5"/>
+    </row>
+    <row r="183" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="6"/>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6"/>
+      <c r="G183" s="21"/>
+      <c r="H183" s="6"/>
+      <c r="I183" s="6"/>
+      <c r="J183" s="6"/>
+      <c r="K183" s="6"/>
+      <c r="L183" s="5"/>
+    </row>
+    <row r="184" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="6"/>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="G184" s="21"/>
+      <c r="H184" s="8"/>
+      <c r="I184" s="6"/>
+      <c r="J184" s="6"/>
+      <c r="K184" s="6"/>
+      <c r="L184" s="5"/>
+    </row>
+    <row r="185" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="6"/>
+      <c r="B185" s="6"/>
+      <c r="C185" s="6"/>
+      <c r="D185" s="6"/>
+      <c r="E185" s="11"/>
+      <c r="F185" s="6"/>
+      <c r="G185" s="21"/>
+      <c r="H185" s="8"/>
+      <c r="I185" s="6"/>
+      <c r="J185" s="6"/>
+      <c r="K185" s="6"/>
+      <c r="L185" s="5"/>
+    </row>
+    <row r="186" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="46"/>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="7"/>
+      <c r="E186" s="7"/>
+      <c r="F186" s="7"/>
+      <c r="G186" s="21"/>
+      <c r="H186" s="7"/>
+      <c r="I186" s="7"/>
+      <c r="J186" s="7"/>
+      <c r="K186" s="7"/>
+      <c r="L186" s="5"/>
+    </row>
+    <row r="187" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A187" s="46"/>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="7"/>
+      <c r="H187" s="7"/>
+      <c r="I187" s="7"/>
+      <c r="J187" s="7"/>
+      <c r="K187" s="7"/>
+    </row>
+    <row r="188" spans="1:12" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A188" s="46"/>
+      <c r="B188" s="8"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="7"/>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
+      <c r="G188" s="21"/>
+      <c r="H188" s="7"/>
+      <c r="I188" s="7"/>
+      <c r="J188" s="7"/>
+      <c r="K188" s="7"/>
+      <c r="L188" s="13"/>
+    </row>
+    <row r="189" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="6"/>
+      <c r="B189" s="6"/>
+      <c r="C189" s="6"/>
+      <c r="D189" s="6"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="6"/>
+      <c r="H189" s="6"/>
+      <c r="I189" s="6"/>
+      <c r="J189" s="6"/>
+      <c r="K189" s="6"/>
+    </row>
+    <row r="190" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="6"/>
+      <c r="B190" s="8"/>
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="8"/>
+      <c r="F190" s="8"/>
+      <c r="G190" s="21"/>
+      <c r="H190" s="8"/>
+      <c r="I190" s="8"/>
+      <c r="J190" s="8"/>
+      <c r="K190" s="8"/>
+      <c r="L190" s="5"/>
+    </row>
+    <row r="191" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="6"/>
+      <c r="B191" s="6"/>
+      <c r="C191" s="6"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="10"/>
+      <c r="F191" s="6"/>
+      <c r="G191" s="21"/>
+      <c r="H191" s="6"/>
+      <c r="I191" s="6"/>
+      <c r="J191" s="6"/>
+      <c r="K191" s="6"/>
+      <c r="L191" s="5"/>
+    </row>
+    <row r="192" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A192" s="46"/>
+      <c r="B192" s="8"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="7"/>
+      <c r="E192" s="7"/>
+      <c r="F192" s="7"/>
+      <c r="H192" s="7"/>
+      <c r="I192" s="7"/>
+      <c r="J192" s="7"/>
+      <c r="K192" s="7"/>
+    </row>
+    <row r="193" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="6"/>
+      <c r="B193" s="8"/>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="8"/>
+      <c r="G193" s="21"/>
+      <c r="H193" s="8"/>
+      <c r="I193" s="8"/>
+      <c r="J193" s="8"/>
+      <c r="K193" s="8"/>
+      <c r="L193" s="5"/>
+    </row>
+    <row r="194" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="6"/>
+      <c r="B194" s="6"/>
+      <c r="C194" s="6"/>
+      <c r="D194" s="6"/>
+      <c r="E194" s="10"/>
+      <c r="F194" s="8"/>
+      <c r="G194" s="21"/>
+      <c r="H194" s="6"/>
+      <c r="I194" s="6"/>
+      <c r="J194" s="6"/>
+      <c r="K194" s="6"/>
+      <c r="L194" s="5"/>
+    </row>
+    <row r="195" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="6"/>
+      <c r="B195" s="6"/>
+      <c r="C195" s="6"/>
+      <c r="D195" s="6"/>
+      <c r="E195" s="10"/>
+      <c r="F195" s="8"/>
+      <c r="G195" s="21"/>
+      <c r="H195" s="8"/>
+      <c r="I195" s="6"/>
+      <c r="J195" s="6"/>
+      <c r="K195" s="8"/>
+      <c r="L195" s="5"/>
+    </row>
+    <row r="196" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="6"/>
+      <c r="B196" s="8"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="8"/>
+      <c r="G196" s="21"/>
+      <c r="H196" s="8"/>
+      <c r="I196" s="8"/>
+      <c r="J196" s="8"/>
+      <c r="K196" s="8"/>
+      <c r="L196" s="5"/>
+    </row>
+    <row r="197" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A197" s="5"/>
+      <c r="B197" s="1"/>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="2"/>
+      <c r="F197" s="1"/>
+      <c r="H197" s="1"/>
+      <c r="I197" s="1"/>
+      <c r="J197" s="1"/>
+      <c r="K197" s="1"/>
+      <c r="L197" s="5"/>
+      <c r="M197" s="1"/>
+      <c r="N197" s="3"/>
+    </row>
+    <row r="198" spans="1:14" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A198" s="46"/>
+      <c r="B198" s="7"/>
+      <c r="C198" s="7"/>
+      <c r="D198" s="7"/>
+      <c r="E198" s="7"/>
+      <c r="F198" s="7"/>
+      <c r="G198" s="21"/>
+      <c r="H198" s="7"/>
+      <c r="I198" s="7"/>
+      <c r="J198" s="7"/>
+      <c r="K198" s="7"/>
+      <c r="L198" s="13"/>
+    </row>
+    <row r="199" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A199" s="46"/>
+      <c r="B199" s="7"/>
+      <c r="C199" s="7"/>
+      <c r="D199" s="7"/>
+      <c r="E199" s="7"/>
+      <c r="F199" s="7"/>
+      <c r="H199" s="7"/>
+      <c r="I199" s="7"/>
+      <c r="J199" s="7"/>
+      <c r="K199" s="7"/>
+    </row>
+    <row r="200" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A200" s="46"/>
+      <c r="B200" s="7"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="7"/>
+      <c r="H200" s="7"/>
+      <c r="I200" s="7"/>
+      <c r="J200" s="7"/>
+      <c r="K200" s="7"/>
+    </row>
+    <row r="201" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="6"/>
+      <c r="B201" s="6"/>
+      <c r="C201" s="6"/>
+      <c r="D201" s="8"/>
+      <c r="E201" s="2"/>
+      <c r="F201" s="6"/>
+      <c r="G201" s="21"/>
+      <c r="H201" s="6"/>
+      <c r="I201" s="6"/>
+      <c r="J201" s="6"/>
+      <c r="K201" s="6"/>
+      <c r="L201" s="5"/>
+    </row>
+    <row r="202" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="6"/>
+      <c r="B202" s="8"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="26"/>
+      <c r="F202" s="8"/>
+      <c r="G202" s="21"/>
+      <c r="H202" s="8"/>
+      <c r="I202" s="8"/>
+      <c r="J202" s="8"/>
+      <c r="K202" s="8"/>
+      <c r="L202" s="5"/>
+    </row>
+    <row r="203" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="6"/>
+      <c r="B203" s="6"/>
+      <c r="C203" s="6"/>
+      <c r="D203" s="6"/>
+      <c r="E203" s="6"/>
+      <c r="F203" s="8"/>
+      <c r="G203" s="21"/>
+      <c r="H203" s="8"/>
+      <c r="I203" s="6"/>
+      <c r="J203" s="6"/>
+      <c r="K203" s="8"/>
+      <c r="L203" s="5"/>
+    </row>
+    <row r="204" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A204" s="46"/>
+      <c r="B204" s="8"/>
+      <c r="C204" s="7"/>
+      <c r="D204" s="7"/>
+      <c r="E204" s="7"/>
+      <c r="F204" s="7"/>
+      <c r="H204" s="7"/>
+      <c r="I204" s="7"/>
+      <c r="J204" s="7"/>
+      <c r="K204" s="7"/>
+    </row>
+    <row r="205" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A205" s="46"/>
+      <c r="B205" s="7"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="7"/>
+      <c r="E205" s="7"/>
+      <c r="F205" s="7"/>
+      <c r="H205" s="7"/>
+      <c r="I205" s="7"/>
+      <c r="J205" s="7"/>
+      <c r="K205" s="7"/>
+    </row>
+    <row r="206" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="6"/>
+      <c r="B206" s="8"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="8"/>
+      <c r="F206" s="8"/>
+      <c r="G206" s="21"/>
+      <c r="H206" s="8"/>
+      <c r="I206" s="8"/>
+      <c r="J206" s="8"/>
+      <c r="K206" s="8"/>
+      <c r="L206" s="5"/>
+    </row>
+    <row r="207" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="6"/>
+      <c r="B207" s="8"/>
+      <c r="C207" s="8"/>
+      <c r="D207" s="8"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="8"/>
+      <c r="G207" s="21"/>
+      <c r="H207" s="8"/>
+      <c r="I207" s="8"/>
+      <c r="J207" s="8"/>
+      <c r="K207" s="8"/>
+      <c r="L207" s="5"/>
+    </row>
+    <row r="208" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A208" s="46"/>
+      <c r="B208" s="8"/>
+      <c r="C208" s="7"/>
+      <c r="D208" s="7"/>
+      <c r="E208" s="7"/>
+      <c r="F208" s="7"/>
+      <c r="H208" s="7"/>
+      <c r="I208" s="7"/>
+      <c r="J208" s="7"/>
+      <c r="K208" s="7"/>
+    </row>
+    <row r="209" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="6"/>
+      <c r="B209" s="8"/>
+      <c r="C209" s="8"/>
+      <c r="D209" s="8"/>
+      <c r="E209" s="2"/>
+      <c r="F209" s="6"/>
+      <c r="G209" s="21"/>
+      <c r="H209" s="8"/>
+      <c r="I209" s="8"/>
+      <c r="J209" s="8"/>
+      <c r="K209" s="8"/>
+      <c r="L209" s="5"/>
+    </row>
+    <row r="210" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="6"/>
+      <c r="B210" s="6"/>
+      <c r="C210" s="6"/>
+      <c r="D210" s="6"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="6"/>
+      <c r="G210" s="21"/>
+      <c r="H210" s="6"/>
+      <c r="I210" s="6"/>
+      <c r="J210" s="6"/>
+      <c r="K210" s="6"/>
+      <c r="L210" s="5"/>
+    </row>
+    <row r="211" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="6"/>
+      <c r="B211" s="8"/>
+      <c r="C211" s="6"/>
+      <c r="D211" s="8"/>
+      <c r="E211" s="8"/>
+      <c r="F211" s="8"/>
+      <c r="G211" s="21"/>
+      <c r="H211" s="8"/>
+      <c r="I211" s="8"/>
+      <c r="J211" s="8"/>
+      <c r="K211" s="8"/>
+      <c r="L211" s="5"/>
+    </row>
+    <row r="212" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="6"/>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="6"/>
+      <c r="G212" s="21"/>
+      <c r="H212" s="8"/>
+      <c r="I212" s="6"/>
+      <c r="J212" s="6"/>
+      <c r="K212" s="6"/>
+      <c r="L212" s="5"/>
+    </row>
+    <row r="213" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="6"/>
+      <c r="B213" s="8"/>
+      <c r="C213" s="8"/>
+      <c r="D213" s="8"/>
+      <c r="E213" s="8"/>
+      <c r="F213" s="8"/>
+      <c r="G213" s="21"/>
+      <c r="H213" s="8"/>
+      <c r="I213" s="8"/>
+      <c r="J213" s="8"/>
+      <c r="K213" s="8"/>
+      <c r="L213" s="5"/>
+    </row>
+    <row r="214" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="6"/>
+      <c r="B214" s="8"/>
+      <c r="C214" s="8"/>
+      <c r="D214" s="8"/>
+      <c r="E214" s="2"/>
+      <c r="F214" s="8"/>
+      <c r="G214" s="21"/>
+      <c r="H214" s="8"/>
+      <c r="I214" s="8"/>
+      <c r="J214" s="8"/>
+      <c r="K214" s="8"/>
+      <c r="L214" s="5"/>
+    </row>
+    <row r="215" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A215" s="46"/>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
+      <c r="F215" s="7"/>
+      <c r="H215" s="7"/>
+      <c r="I215" s="7"/>
+      <c r="J215" s="7"/>
+      <c r="K215" s="7"/>
+    </row>
+    <row r="216" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="6"/>
+      <c r="B216" s="8"/>
+      <c r="C216" s="8"/>
+      <c r="D216" s="8"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="8"/>
+      <c r="G216" s="21"/>
+      <c r="H216" s="8"/>
+      <c r="I216" s="8"/>
+      <c r="J216" s="8"/>
+      <c r="K216" s="8"/>
+      <c r="L216" s="5"/>
+    </row>
+    <row r="217" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="6"/>
+      <c r="B217" s="8"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="6"/>
+      <c r="E217" s="2"/>
+      <c r="F217" s="8"/>
+      <c r="G217" s="21"/>
+      <c r="H217" s="8"/>
+      <c r="I217" s="8"/>
+      <c r="J217" s="8"/>
+      <c r="K217" s="8"/>
+      <c r="L217" s="5"/>
+    </row>
+    <row r="218" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="6"/>
+      <c r="B218" s="6"/>
+      <c r="C218" s="6"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="6"/>
+      <c r="F218" s="8"/>
+      <c r="G218" s="21"/>
+      <c r="H218" s="6"/>
+      <c r="I218" s="6"/>
+      <c r="J218" s="6"/>
+      <c r="K218" s="6"/>
+      <c r="L218" s="5"/>
+    </row>
+    <row r="219" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="6"/>
+      <c r="B219" s="8"/>
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="26"/>
+      <c r="F219" s="8"/>
+      <c r="G219" s="21"/>
+      <c r="H219" s="8"/>
+      <c r="I219" s="8"/>
+      <c r="J219" s="8"/>
+      <c r="K219" s="8"/>
+      <c r="L219" s="5"/>
+    </row>
+    <row r="220" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="6"/>
+      <c r="B220" s="8"/>
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="9"/>
+      <c r="F220" s="8"/>
+      <c r="G220" s="21"/>
+      <c r="H220" s="8"/>
+      <c r="I220" s="8"/>
+      <c r="J220" s="8"/>
+      <c r="K220" s="8"/>
+      <c r="L220" s="5"/>
+    </row>
+    <row r="221" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A221" s="46"/>
+      <c r="B221" s="7"/>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
+      <c r="F221" s="7"/>
+      <c r="H221" s="7"/>
+      <c r="I221" s="7"/>
+      <c r="J221" s="7"/>
+      <c r="K221" s="7"/>
+    </row>
+    <row r="222" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="6"/>
+      <c r="B222" s="8"/>
+      <c r="C222" s="8"/>
+      <c r="D222" s="8"/>
+      <c r="F222" s="8"/>
+      <c r="G222" s="21"/>
+      <c r="H222" s="8"/>
+      <c r="I222" s="8"/>
+      <c r="J222" s="8"/>
+      <c r="K222" s="8"/>
+      <c r="L222" s="5"/>
+    </row>
+    <row r="223" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="6"/>
+      <c r="B223" s="8"/>
+      <c r="C223" s="8"/>
+      <c r="D223" s="8"/>
+      <c r="E223" s="8"/>
+      <c r="F223" s="8"/>
+      <c r="G223" s="21"/>
+      <c r="H223" s="8"/>
+      <c r="I223" s="8"/>
+      <c r="J223" s="8"/>
+      <c r="K223" s="8"/>
+      <c r="L223" s="5"/>
+    </row>
+    <row r="224" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="6"/>
+      <c r="B224" s="8"/>
+      <c r="C224" s="8"/>
+      <c r="D224" s="8"/>
+      <c r="E224" s="26"/>
+      <c r="F224" s="8"/>
+      <c r="G224" s="21"/>
+      <c r="H224" s="8"/>
+      <c r="I224" s="8"/>
+      <c r="J224" s="8"/>
+      <c r="K224" s="8"/>
+      <c r="L224" s="5"/>
+    </row>
+    <row r="225" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="6"/>
+      <c r="B225" s="8"/>
+      <c r="C225" s="6"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="2"/>
+      <c r="F225" s="8"/>
+      <c r="G225" s="21"/>
+      <c r="H225" s="8"/>
+      <c r="I225" s="8"/>
+      <c r="J225" s="8"/>
+      <c r="K225" s="8"/>
+      <c r="L225" s="5"/>
+    </row>
+    <row r="226" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="6"/>
+      <c r="B226" s="6"/>
+      <c r="C226" s="6"/>
+      <c r="D226" s="8"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="8"/>
+      <c r="G226" s="21"/>
+      <c r="H226" s="8"/>
+      <c r="I226" s="6"/>
+      <c r="J226" s="6"/>
+      <c r="K226" s="8"/>
+      <c r="L226" s="5"/>
+    </row>
+    <row r="227" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A227" s="46"/>
+      <c r="B227" s="8"/>
+      <c r="C227" s="7"/>
+      <c r="D227" s="7"/>
+      <c r="E227" s="7"/>
+      <c r="F227" s="7"/>
+      <c r="H227" s="7"/>
+      <c r="I227" s="7"/>
+      <c r="J227" s="7"/>
+      <c r="K227" s="7"/>
+    </row>
+    <row r="228" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="40"/>
+      <c r="B228" s="6"/>
+      <c r="C228" s="6"/>
+      <c r="D228" s="6"/>
+      <c r="E228" s="6"/>
+      <c r="F228" s="8"/>
+      <c r="G228" s="21"/>
+      <c r="H228" s="6"/>
+      <c r="I228" s="6"/>
+      <c r="J228" s="6"/>
+      <c r="K228" s="6"/>
+      <c r="L228" s="5"/>
+    </row>
+    <row r="229" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="47"/>
+      <c r="B229" s="41"/>
+      <c r="G229" s="21"/>
+      <c r="L229" s="5"/>
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A230" s="48"/>
     </row>
   </sheetData>
   <autoFilter ref="F1:F229" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K230">
     <sortCondition ref="B1:B230"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="E110" r:id="rId1" xr:uid="{6678C0A7-86FD-4E86-A9DC-3463C62F3548}"/>
-[...107 lines deleted...]
-    <hyperlink ref="E118" r:id="rId109" xr:uid="{FCFF2ACA-2628-4E90-8FE0-388D31AAEBC8}"/>
+    <hyperlink ref="E32" r:id="rId1" xr:uid="{68FFD1CE-D39E-487B-89CF-0E75EA870F98}"/>
+    <hyperlink ref="E128" r:id="rId2" xr:uid="{A247C846-3D55-4E87-949A-D46BB7E0B04F}"/>
+    <hyperlink ref="E26" r:id="rId3" xr:uid="{7BC78E7B-4814-4BDB-A174-8C354A62C575}"/>
+    <hyperlink ref="E117" r:id="rId4" xr:uid="{9AB610EA-B386-4C0E-9BD3-9047C29F9AC9}"/>
+    <hyperlink ref="E87" r:id="rId5" xr:uid="{5725F77C-73EB-4F7C-9FCC-3A2921343DBA}"/>
+    <hyperlink ref="E51" r:id="rId6" xr:uid="{BC183AEF-8CEB-4A65-9773-AC1B2FFBB255}"/>
+    <hyperlink ref="E36" r:id="rId7" xr:uid="{75016374-0E0A-47B2-A6F9-46922878E430}"/>
+    <hyperlink ref="E103" r:id="rId8" xr:uid="{D317B98C-2B3A-40C1-A84D-D41C15EC6E98}"/>
+    <hyperlink ref="E11" r:id="rId9" xr:uid="{EAF1099B-3531-40B3-B314-67B2522AA527}"/>
+    <hyperlink ref="E75" r:id="rId10" xr:uid="{4360F8AD-2502-4F01-AAE9-91654B85233E}"/>
+    <hyperlink ref="E134" r:id="rId11" xr:uid="{42691D68-0B3A-45B6-9BC9-1C51ADDE5C85}"/>
+    <hyperlink ref="E47" r:id="rId12" xr:uid="{106A60D3-C044-4D7A-B227-12F67C73934C}"/>
+    <hyperlink ref="E105" r:id="rId13" xr:uid="{0EEFE195-7C85-45C7-AC6C-7B13C86ADD27}"/>
+    <hyperlink ref="E159" r:id="rId14" xr:uid="{8EDCC9DF-F079-4E0B-AAFF-B3CEE65CDADA}"/>
+    <hyperlink ref="E40" r:id="rId15" xr:uid="{13615709-4907-40F4-B3CA-A57135A7C1C4}"/>
+    <hyperlink ref="E95" r:id="rId16" xr:uid="{9616E841-1D56-4B7A-87AC-745E0806497C}"/>
+    <hyperlink ref="E16" r:id="rId17" xr:uid="{6C1BA3DC-A456-4071-820E-7C1E09E47D55}"/>
+    <hyperlink ref="E141" r:id="rId18" xr:uid="{91828092-8EB2-4D82-8C98-AC48F99DEB5A}"/>
+    <hyperlink ref="E94" r:id="rId19" xr:uid="{6061A3A0-FF54-4377-A262-565C71FEA602}"/>
+    <hyperlink ref="E115" r:id="rId20" display="mailto:josie.rana@caladriustherapy.com" xr:uid="{1C4DE656-1AE3-4487-B456-AC9EFA83854E}"/>
+    <hyperlink ref="E44" r:id="rId21" display="mailto:michelle@helpinguheal.net" xr:uid="{B78997B7-52D6-4283-A39F-CED6F14498C3}"/>
+    <hyperlink ref="E91" r:id="rId22" display="mailto:ronsenia.lindsay@elwyn.org" xr:uid="{4095C395-2345-41C9-A5C9-6C4943A15CCC}"/>
+    <hyperlink ref="E42" r:id="rId23" xr:uid="{E20DD065-6122-4348-9F1C-41DC330C2211}"/>
+    <hyperlink ref="E123" r:id="rId24" xr:uid="{E422F928-0DBE-4EAB-B3C1-E73AF954B5DB}"/>
+    <hyperlink ref="E144" r:id="rId25" display="mailto:andrew.vanhoy@johnstonnc.gov" xr:uid="{D5824D84-CB3F-463F-9345-AB536DCB62AC}"/>
+    <hyperlink ref="E71" r:id="rId26" display="mailto:elaine.howell@johnstonnc.gov" xr:uid="{BF352FF8-868C-4632-B952-4AAE475F9F75}"/>
+    <hyperlink ref="E8" r:id="rId27" display="mailto:adolpha.bassett@johnstonnc.gov" xr:uid="{7EC8E869-0ACB-4662-93AF-8C50F77E8997}"/>
+    <hyperlink ref="E30" r:id="rId28" display="mailto:kchrist@daymarkrecovery.org" xr:uid="{4F0A118F-1D02-46C6-B891-B4C0C8E01887}"/>
+    <hyperlink ref="E161" r:id="rId29" xr:uid="{D17363B8-CE56-4D13-8774-BA501F8E917D}"/>
+    <hyperlink ref="E150" r:id="rId30" xr:uid="{E7FFECEF-173A-4ACA-8C09-EEBEB9EE406D}"/>
+    <hyperlink ref="E131" r:id="rId31" xr:uid="{C5A10230-96DF-4409-B0F9-0816751DD37C}"/>
+    <hyperlink ref="E96" r:id="rId32" xr:uid="{4E891977-7C9E-4F88-8CC3-5D5278AF8DAA}"/>
+    <hyperlink ref="E104" r:id="rId33" xr:uid="{FB12D807-79FD-4671-B452-F938488FB8BF}"/>
+    <hyperlink ref="E83" r:id="rId34" xr:uid="{57AAF16B-3597-4D94-B4B8-9E8606202C90}"/>
+    <hyperlink ref="E129" r:id="rId35" xr:uid="{C736DE69-3CB6-4583-922E-F13092F4182E}"/>
+    <hyperlink ref="E114" r:id="rId36" xr:uid="{78BC7DA7-8B2D-43DC-BB1F-7EC69D4C03C1}"/>
+    <hyperlink ref="E90" r:id="rId37" xr:uid="{EBAC2EA2-EA26-4B32-B0D4-0320574D2B4E}"/>
+    <hyperlink ref="E60" r:id="rId38" xr:uid="{1AAF5644-CC86-424B-AA11-D3EA1A3B601D}"/>
+    <hyperlink ref="E68" r:id="rId39" xr:uid="{C2990641-D75C-4BD9-A1BD-10D1BAEC4AFD}"/>
+    <hyperlink ref="E109" r:id="rId40" display="mailto:paul.powell@rhanet.org" xr:uid="{B6D33FC6-EF2B-473E-8107-DC89856B3325}"/>
+    <hyperlink ref="E149" r:id="rId41" xr:uid="{E9A6A3AF-CB95-408C-9D69-EBA25C2D9802}"/>
+    <hyperlink ref="E111" r:id="rId42" xr:uid="{B9495525-235E-431B-A96F-0F7E29E003A6}"/>
+    <hyperlink ref="E7" r:id="rId43" xr:uid="{7B1E2825-8A8A-4716-B8C9-8568B958D769}"/>
+    <hyperlink ref="E102" r:id="rId44" xr:uid="{E090DBA6-E1F2-4D18-B977-15FFDAE6B624}"/>
+    <hyperlink ref="E113" r:id="rId45" xr:uid="{92A5B7AB-0636-4B97-BA16-144EDD007468}"/>
+    <hyperlink ref="E157" r:id="rId46" xr:uid="{51CE3742-13E1-45B2-A5AB-FD363780E216}"/>
+    <hyperlink ref="E106" r:id="rId47" xr:uid="{1EDAC41A-21C5-4BBC-BE15-E03A83E119DF}"/>
+    <hyperlink ref="E63" r:id="rId48" display="mailto:robingray73@gmail.com" xr:uid="{5F5EA77C-283B-44B2-A8B0-77FA69826429}"/>
+    <hyperlink ref="E15" r:id="rId49" display="mailto:abrown@daymarkrecovery.org" xr:uid="{5D6D8F8C-C0D0-42F3-A0B8-C2EA38E9661C}"/>
+    <hyperlink ref="E151" r:id="rId50" xr:uid="{15B399FF-565E-484F-A60E-2B3A6C65D0B0}"/>
+    <hyperlink ref="E155" r:id="rId51" xr:uid="{6E68706B-60F1-4524-8B75-C5E9A843EC62}"/>
+    <hyperlink ref="E124" r:id="rId52" xr:uid="{AE5993D4-0FEB-430E-B7D0-9685516A4564}"/>
+    <hyperlink ref="E76" r:id="rId53" xr:uid="{5F8DECF6-4BDC-4AD8-9C49-6FE980E26B18}"/>
+    <hyperlink ref="E12" r:id="rId54" xr:uid="{7C4AA9B5-4A7B-45FF-BF55-7F4D820F8210}"/>
+    <hyperlink ref="E35" r:id="rId55" xr:uid="{AE9C23C0-755A-4B5E-96E6-1B03DE11B83E}"/>
+    <hyperlink ref="E13" r:id="rId56" xr:uid="{ED7B567E-566E-4CAE-945F-6D52DB3CED41}"/>
+    <hyperlink ref="E39" r:id="rId57" xr:uid="{AFB884E4-479C-472C-83EF-2C370636C8F2}"/>
+    <hyperlink ref="E38" r:id="rId58" xr:uid="{E78DC6ED-33D2-4C8B-B291-9A5180AA0DC3}"/>
+    <hyperlink ref="E4" r:id="rId59" xr:uid="{9A03A14A-2B39-428F-ABD3-74F2EB5781D4}"/>
+    <hyperlink ref="E2" r:id="rId60" xr:uid="{C44CE6F8-E011-46C7-8451-39D448F051B2}"/>
+    <hyperlink ref="E127" r:id="rId61" xr:uid="{3DE973E1-E097-475B-9599-2E840F93E702}"/>
+    <hyperlink ref="E46" r:id="rId62" xr:uid="{3655BEE4-C09F-4014-8AC6-372B6BDC83CB}"/>
+    <hyperlink ref="E9" r:id="rId63" display="mailto:WilliamBattaile@BattaileConsultingLLC.com" xr:uid="{4D94F1DD-5950-495B-B5C6-F5EAE19C3E4E}"/>
+    <hyperlink ref="E85" r:id="rId64" xr:uid="{850FFDC0-A886-469B-AAE3-D0F2FE48F8CD}"/>
+    <hyperlink ref="E52" r:id="rId65" xr:uid="{6D21875A-C090-4B93-A46F-C025AE316A4C}"/>
+    <hyperlink ref="E93" r:id="rId66" xr:uid="{AA8672C1-8B8B-4F6D-A496-5D38304C487C}"/>
+    <hyperlink ref="E73" r:id="rId67" xr:uid="{DBBB194D-A2B4-4BFE-BED9-741094BDEE02}"/>
+    <hyperlink ref="E107" r:id="rId68" xr:uid="{AA454189-5D05-41B3-B0DE-98345A38ABAC}"/>
+    <hyperlink ref="E53" r:id="rId69" xr:uid="{82B5C174-08EC-480C-B69E-D4AAEEFEDC28}"/>
+    <hyperlink ref="E86" r:id="rId70" xr:uid="{6A9955CA-82F4-42F1-B4CB-E9692768EA25}"/>
+    <hyperlink ref="E140" r:id="rId71" xr:uid="{279C576D-3BE2-46FD-8D58-E9DDD010432B}"/>
+    <hyperlink ref="E112" r:id="rId72" xr:uid="{0B9BCAE9-3456-44F9-8D2B-455C92382203}"/>
+    <hyperlink ref="E3" r:id="rId73" xr:uid="{62396FE1-B69C-46F7-BE51-AC12EF38760B}"/>
+    <hyperlink ref="E88" r:id="rId74" xr:uid="{3F4CF664-EE0E-4DB4-8776-14DBA4AB3A3C}"/>
+    <hyperlink ref="E80" r:id="rId75" xr:uid="{8C75B171-7D6E-4177-A28B-FD3FBA493E1A}"/>
+    <hyperlink ref="E33" r:id="rId76" xr:uid="{F43FBEC3-EF8D-40C6-8BDD-4A2D025BB7AF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId110"/>
+  <pageSetup orientation="landscape" r:id="rId77"/>
 </worksheet>
-</file>
-[...269 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B00EB28F-B359-4862-B92B-6482991B308F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LCFE Active List x LME - Mar 26</vt:lpstr>
+      <vt:lpstr>LCFE Active List x LME - Jul 26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hattem, David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>