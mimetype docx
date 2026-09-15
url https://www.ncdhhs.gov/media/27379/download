--- v0 (2026-08-25)
+++ v1 (2026-09-15)
@@ -1,1199 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/word/activeX/activeX20.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/activeX/activeX21.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX22.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A6732E" w:rsidRPr="00FF7D91" w:rsidRDefault="00FF7D91" w:rsidP="00FF7D91">
+    <w:p w14:paraId="3087226E" w14:textId="77777777" w:rsidR="00A6732E" w:rsidRPr="00FF7D91" w:rsidRDefault="00FF7D91" w:rsidP="00FF7D91">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7D91">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Success Coach Services are a voluntary, enhanced case management service that goes to the family home. A Success Coach works in partnership with the family for up to 2-years to develop goals aimed to increase family protective factors and decrease risk factors. (At least one child in the home must </w:t>
       </w:r>
       <w:r w:rsidR="0083635E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>have achieved permanency through private/ international adoption, or guardianship, custody, reunification, &amp; adoption from the child welfare system</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7D91">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
+    <w:p w14:paraId="4B40955A" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B00912" w:rsidRPr="00BC77A2" w:rsidRDefault="007A72E3" w:rsidP="00BC77A2">
+    <w:p w14:paraId="07AE6ACD" w14:textId="77777777" w:rsidR="00B00912" w:rsidRPr="00BC77A2" w:rsidRDefault="007A72E3" w:rsidP="00BC77A2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00700EBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Date of Referral</w:t>
       </w:r>
       <w:r w:rsidR="00384883" w:rsidRPr="00700EBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00384883">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Choose Date on Calander"/>
           <w:tag w:val="Choose Date on Calander"/>
           <w:id w:val="496619625"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="FA819AE8070B40B2A06BF800E14DFAF7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="CCFFFF"/>
           <w:date w:fullDate="2024-04-12T00:00:00Z">
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="text"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00067295" w:rsidRPr="001C25F5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:u w:val="single"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00912">
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00700EBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Permanency Type:</w:t>
       </w:r>
       <w:r w:rsidR="00436D66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Type"/>
           <w:tag w:val="Type"/>
           <w:id w:val="-32418762"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="CCFFFF"/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Adoption (foster care)" w:value="Adoption (foster care)"/>
             <w:listItem w:displayText="Adoption (private)" w:value="Adoption (private)"/>
             <w:listItem w:displayText="Relative Adoption (foster care)" w:value="Relative Adoption (foster care)"/>
             <w:listItem w:displayText="Relative Adoption (private)" w:value="Relative Adoption (private)"/>
             <w:listItem w:displayText="Custody" w:value="Custody"/>
             <w:listItem w:displayText="Guardianship" w:value="Guardianship"/>
             <w:listItem w:displayText="Reunification " w:value="Reunification "/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008E3FD6" w:rsidRPr="00B00912">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="24"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
+    <w:p w14:paraId="4943EA6D" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC77A2" w:rsidRPr="00747876" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
+    <w:p w14:paraId="4D853B07" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRPr="00747876" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E3FD6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Household Composition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRDefault="00747876" w:rsidP="007A72E3">
+    <w:p w14:paraId="0B3656CF" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRDefault="00747876" w:rsidP="007A72E3">
       <w:r>
         <w:t>Caregiver</w:t>
       </w:r>
       <w:r w:rsidR="00531114">
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00531114">
         <w:t>me:</w:t>
       </w:r>
       <w:r w:rsidR="004071CE" w:rsidRPr="004071CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004071CE" w:rsidRPr="004071CE">
+      <w:r w:rsidR="0044576F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="380B7BE8">
+        <w:pict w14:anchorId="380B7BE8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:171.75pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:171.75pt;height:18pt">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId9" w:name="Object 2" w:shapeid="_x0000_i1026"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00654363">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A72E3">
         <w:t xml:space="preserve"> Phone: </w:t>
       </w:r>
-      <w:r w:rsidR="00654363">
-[...2 lines deleted...]
-            <v:imagedata r:id="rId10" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="2B9D506B">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:105.75pt;height:18pt">
+            <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <w:control r:id="rId11" w:name="Object 4" w:shapeid="_x0000_i1028"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="-177731964"/>
           <w:placeholder>
             <w:docPart w:val="7E80DCFFA0FC4F2195784FF58B7596F6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BC77A2" w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6732E" w:rsidRDefault="00747876" w:rsidP="007A72E3">
+    <w:p w14:paraId="3EACFFD1" w14:textId="77777777" w:rsidR="00A6732E" w:rsidRDefault="00747876" w:rsidP="007A72E3">
       <w:r>
         <w:t>Caregive</w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:t>r Name</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004071CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004071CE">
+      <w:r w:rsidR="0044576F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4D22EA3E">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:171.75pt;height:18pt" o:ole="">
+        <w:pict w14:anchorId="4D22EA3E">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:171.75pt;height:18pt">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId12" w:name="Object 6" w:shapeid="_x0000_i1030"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="008E3FD6">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId10" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="4F813067">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:105.75pt;height:18pt">
+            <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="Object 8" w:shapeid="_x0000_i1032"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="-1248265954"/>
           <w:placeholder>
             <w:docPart w:val="621014E9D8D04269BF71BE1EEE84E0B3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BC77A2" w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRDefault="00A6732E" w:rsidP="007A72E3">
+    <w:p w14:paraId="0DDECCBF" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRDefault="00A6732E" w:rsidP="007A72E3">
       <w:r>
         <w:t xml:space="preserve">Family </w:t>
       </w:r>
       <w:r w:rsidR="00747876">
         <w:t xml:space="preserve">Address:  </w:t>
       </w:r>
-      <w:r w:rsidR="00654363">
-[...2 lines deleted...]
-            <v:imagedata r:id="rId14" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="2A2ABE21">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:328.5pt;height:18pt">
+            <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <w:control r:id="rId15" w:name="Object 10" w:shapeid="_x0000_i1034"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRPr="00BC77A2" w:rsidRDefault="00700EBD" w:rsidP="00BC77A2">
+    <w:p w14:paraId="37616A5E" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRPr="00BC77A2" w:rsidRDefault="00700EBD" w:rsidP="00BC77A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Residing County:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-858504402"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...2 lines deleted...]
-                <v:imagedata r:id="rId10" o:title=""/>
+          <w:r w:rsidR="0044576F">
+            <w:pict w14:anchorId="44CCC23E">
+              <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:105.75pt;height:18pt">
+                <v:imagedata r:id="rId9" o:title=""/>
               </v:shape>
-              <w:control r:id="rId16" w:name="Object 12" w:shapeid="_x0000_i1036"/>
-            </w:object>
+            </w:pict>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC77A2">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00700EBD">
+    <w:p w14:paraId="2F3A6DB8" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00700EBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0083635E" w:rsidRPr="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="6F8FEFF3" w14:textId="77777777" w:rsidR="0083635E" w:rsidRPr="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700EBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Child(ren) in Home</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083635E" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
+    <w:p w14:paraId="7FF541BF" w14:textId="77777777" w:rsidR="0083635E" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r w:rsidR="00654363">
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="7E449E95">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId18" w:name="Object 14" w:shapeid="_x0000_i1038"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00700EBD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C96AC1">
         <w:t xml:space="preserve">DOB: </w:t>
       </w:r>
-      <w:r w:rsidR="00C96AC1">
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="2984C712">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId20" w:name="Object 16" w:shapeid="_x0000_i1040"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="008E3FD6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700EBD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008E3FD6">
         <w:t xml:space="preserve">Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="-339851947"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008E3FD6" w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00700EBD">
         <w:t xml:space="preserve">    Relationship</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001C25F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="-2139253747"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="FB9D4A35D7564B0FA138CD3B489BE4D9"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001C25F5">
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="7EE841FB" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="65D5CAA3">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId21" w:name="Object 18" w:shapeid="_x0000_i1042"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="55CBCBE5">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId22" w:name="Object 20" w:shapeid="_x0000_i1044"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="-1907134174"/>
           <w:placeholder>
             <w:docPart w:val="B45076AF85474C5EB879BF02185CD076"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="-2137789001"/>
           <w:placeholder>
             <w:docPart w:val="694DFD28480846D4A58E001EB762A6C8"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="2F38354B" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="0659F3A0">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId23" w:name="Object 22" w:shapeid="_x0000_i1046"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="43E3F606">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId24" w:name="Object 24" w:shapeid="_x0000_i1048"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="846753144"/>
           <w:placeholder>
             <w:docPart w:val="9D8179685D5449099E315937D0DFBE53"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="-324745798"/>
           <w:placeholder>
             <w:docPart w:val="D754C584E6474F5EACA7E9C1696FC12B"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="1A614282" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="1B62272A">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId25" w:name="Object 26" w:shapeid="_x0000_i1050"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="1F8527B6">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId26" w:name="Object 28" w:shapeid="_x0000_i1052"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="-1283568468"/>
           <w:placeholder>
             <w:docPart w:val="B347409254254980A1E92CE4FD8D9B81"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="-1395425140"/>
           <w:placeholder>
             <w:docPart w:val="3F087161CC754E40A35C3C887D8242E0"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="20413AEA" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="52514676">
+          <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId27" w:name="Object 30" w:shapeid="_x0000_i1054"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="1308F270">
+          <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId28" w:name="Object 32" w:shapeid="_x0000_i1056"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="1976485450"/>
           <w:placeholder>
             <w:docPart w:val="12873B5AF3EF4E28B611DA67102B2609"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="2020354149"/>
           <w:placeholder>
             <w:docPart w:val="5106D1D0536441B0830370837B35D911"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00073239">
+    <w:p w14:paraId="017DD3A4" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00073239">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="594976CC">
+          <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId29" w:name="Object 34" w:shapeid="_x0000_i1058"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="725F4E37">
+          <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId30" w:name="Object 36" w:shapeid="_x0000_i1060"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="1275749136"/>
           <w:placeholder>
             <w:docPart w:val="BC02B3465FD2418B92336CCDE101D93E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="-1078583236"/>
           <w:placeholder>
             <w:docPart w:val="48D470817D024CA8A287CB8F91AB21E5"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
+    <w:p w14:paraId="532CE9A2" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00700EBD">
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="4D489994">
+          <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:147.75pt;height:18pt">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId31" w:name="Object 38" w:shapeid="_x0000_i1062"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  DOB: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="75389782">
+          <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:64.5pt;height:18pt">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId32" w:name="Object 40" w:shapeid="_x0000_i1064"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   Race: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Race"/>
           <w:tag w:val="Race"/>
           <w:id w:val="297958151"/>
           <w:placeholder>
             <w:docPart w:val="77969F87830B430EA5ACBD7877412E7F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="American Indian/ Alaskan Native" w:value="American Indian/ Alaskan Native"/>
             <w:listItem w:displayText="Asian" w:value="Asian"/>
             <w:listItem w:displayText="Black/ African American" w:value="Black/ African American"/>
             <w:listItem w:displayText="Hispanic/ Latino" w:value="Hispanic/ Latino"/>
             <w:listItem w:displayText="White " w:value="White "/>
             <w:listItem w:displayText="Multiracial" w:value="Multiracial"/>
             <w:listItem w:displayText="Other" w:value="Other"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00700EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">    Relationship: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB19E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:rPr>
           <w:alias w:val="Relationship"/>
           <w:id w:val="486605484"/>
           <w:placeholder>
             <w:docPart w:val="CD39F7464C9646A2A41484E6E1A441B2"/>
           </w:placeholder>
           <w15:color w:val="FFCC99"/>
           <w:dropDownList>
             <w:listItem w:displayText="Choose" w:value="Choose"/>
             <w:listItem w:displayText="Adoptive" w:value="Adoptive"/>
             <w:listItem w:displayText="Biological" w:value="Biological"/>
             <w:listItem w:displayText="Custodial" w:value="Custodial"/>
             <w:listItem w:displayText="Guardian" w:value="Guardian"/>
             <w:listItem w:displayText="Non-Legal" w:value="Non-Legal"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00073239"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
+    <w:p w14:paraId="7D0BC863" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00073239"/>
+    <w:p w14:paraId="48136FC8" w14:textId="77777777" w:rsidR="00700EBD" w:rsidRDefault="00700EBD" w:rsidP="00073239"/>
+    <w:p w14:paraId="2CB42233" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B00912" w:rsidRDefault="001C25F5" w:rsidP="00BC77A2">
+    <w:p w14:paraId="1590D080" w14:textId="77777777" w:rsidR="00B00912" w:rsidRDefault="001C25F5" w:rsidP="00BC77A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7788">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reason for Referral</w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Brief Summary)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00747876" w:rsidRDefault="007D7788" w:rsidP="00073239">
+    <w:p w14:paraId="6F9B8D66" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00747876" w:rsidRDefault="007D7788" w:rsidP="00073239">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>(Please include if family k</w:t>
       </w:r>
       <w:r w:rsidR="00A6732E" w:rsidRPr="00B00912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">nows about referral, if there are any safety concerns for someone to go to the home, </w:t>
       </w:r>
       <w:r w:rsidR="00B00912" w:rsidRPr="00B00912">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -1313,171 +1290,173 @@
           </w:r>
           <w:r w:rsidR="00A6732E" w:rsidRPr="00B00912">
             <w:rPr>
               <w:b/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidR="00A6732E" w:rsidRPr="00B00912">
             <w:rPr>
               <w:b/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidR="00A6732E" w:rsidRPr="00B00912">
             <w:rPr>
               <w:b/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BE4467" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
+    <w:p w14:paraId="3D8C6629" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BE4467" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="007A72E3" w:rsidRPr="00BE4467" w:rsidSect="00E23994">
-          <w:headerReference w:type="first" r:id="rId33"/>
-          <w:footerReference w:type="first" r:id="rId34"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="144" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0001469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family Risk Factors:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check all that apply)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="4E380025" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-831071188"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Environmental</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e</w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> house is not clean, cluttered, needs to move to safe environment)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="556A6FB2" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-488015069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Financial Needs</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
@@ -1489,71 +1468,72 @@
       <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> low income, transportation needs, daycare needs, </w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>employment</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="6F4BDAD9" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1535465076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Basic Needs</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
@@ -1565,372 +1545,378 @@
       <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i.e.</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> food insecurity, </w:t>
       </w:r>
       <w:r w:rsidR="00747876" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>housing</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, clothing needs) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="4C17B935" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-406997410"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parenting</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e</w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A72E3" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> issues with discipline, communication, bonding, attachment, supervision concerns)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="45290231" w14:textId="77777777" w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1549608870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Substance Use</w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e</w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> parent use of alcohol or drugs may interfere with parenting)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00436D66" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="5145E6C5" w14:textId="77777777" w:rsidR="00436D66" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1825195147"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Familial</w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (relationships in the home, birth family connections, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="01B2ECA9" w14:textId="77777777" w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1991238488"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Violence in home</w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excessive arguing, </w:t>
       </w:r>
       <w:r w:rsidR="00F127D8" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potential DV</w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in home, inappropriate discipline)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="482DC1BF" w14:textId="77777777" w:rsidR="00BB13F9" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1385095742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Developmental Concerns</w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (c</w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hild development may be delayed, Sensory issues, may need help accessing services)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747876" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="1E6E98A1" w14:textId="77777777" w:rsidR="00747876" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-303245259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856020">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mental Health</w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
@@ -1948,71 +1934,72 @@
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/needs</w:t>
       </w:r>
       <w:r w:rsidR="00747876" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, trauma history, </w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DJJ involvement, </w:t>
       </w:r>
       <w:r w:rsidR="00747876" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="13E2139C" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1130778056"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00747876" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00747876" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Medical Needs</w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
         <w:rPr>
@@ -2047,460 +2034,460 @@
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>child</w:t>
       </w:r>
       <w:r w:rsidR="00A860CE" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB13F9" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or parent has health needs that need to be met</w:t>
       </w:r>
       <w:r w:rsidR="009D2645" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747876" w:rsidRPr="00BC77A2" w:rsidRDefault="00000000" w:rsidP="00856020">
+    <w:p w14:paraId="63170736" w14:textId="77777777" w:rsidR="00747876" w:rsidRPr="00BC77A2" w:rsidRDefault="0044576F" w:rsidP="00856020">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00747876" w:rsidRPr="00BC77A2" w:rsidSect="00384883">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-850485009"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00856020">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Educational Needs</w:t>
       </w:r>
       <w:r w:rsidR="00436D66" w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (academic, developmental, or behavioral, 504, IEP support, advocacy, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72E3" w:rsidRPr="0001469B" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
+    <w:p w14:paraId="057C7DA9" w14:textId="77777777" w:rsidR="007A72E3" w:rsidRPr="0001469B" w:rsidRDefault="007A72E3" w:rsidP="007A72E3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001469B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referral Source:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856020" w:rsidRDefault="00856020" w:rsidP="00F127D8">
+    <w:p w14:paraId="13ED641C" w14:textId="77777777" w:rsidR="00856020" w:rsidRDefault="00856020" w:rsidP="00F127D8">
       <w:r>
         <w:t xml:space="preserve">Referral </w:t>
       </w:r>
       <w:r w:rsidR="00F127D8">
         <w:t>Person:</w:t>
       </w:r>
       <w:r w:rsidR="00F127D8" w:rsidRPr="00721FE6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F127D8">
-[...2 lines deleted...]
-            <v:imagedata r:id="rId35" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="171940C7">
+          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:138.75pt;height:18pt">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <w:control r:id="rId36" w:name="Object 42" w:shapeid="_x0000_i1066"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00F127D8">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-            <v:imagedata r:id="rId37" o:title=""/>
+      <w:r w:rsidR="0044576F">
+        <w:pict w14:anchorId="3ED6D129">
+          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:98.25pt;height:18pt">
+            <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <w:control r:id="rId38" w:name="Object 44" w:shapeid="_x0000_i1068"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00BC77A2">
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Referral Source"/>
           <w:tag w:val="Referral Source"/>
           <w:id w:val="-487631834"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="CDSA/ Early Childhood Services" w:value="CDSA/ Early Childhood Services"/>
             <w:listItem w:displayText="Behavioral/ Mental Health" w:value="Behavioral/ Mental Health"/>
             <w:listItem w:displayText="School/ Daycare" w:value="School/ Daycare"/>
             <w:listItem w:displayText="Pediatrician/ Medical " w:value="Pediatrician/ Medical "/>
             <w:listItem w:displayText="Hospital" w:value="Hospital"/>
             <w:listItem w:displayText="Social Services (CPS, Foster Care, Adoption)" w:value="Social Services (CPS, Foster Care, Adoption)"/>
             <w:listItem w:displayText="Self" w:value="Self"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BC77A2" w:rsidRPr="00BC77A2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BC77A2" w:rsidRPr="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
+    <w:p w14:paraId="152643FE" w14:textId="77777777" w:rsidR="00BC77A2" w:rsidRPr="00BC77A2" w:rsidRDefault="00BC77A2" w:rsidP="00BC77A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BC77A2" w:rsidRPr="00BC77A2" w:rsidSect="008C31DB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC77A2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please Send Referral Based on Family’s County of Residence (See Below)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856020" w:rsidRDefault="00B03805" w:rsidP="00856020">
+    <w:p w14:paraId="780B1520" w14:textId="77777777" w:rsidR="00856020" w:rsidRDefault="00B03805" w:rsidP="00856020">
       <w:r>
         <w:t xml:space="preserve">Region 2- </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61180">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Catawba County Social Services</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Rutherford, Cleveland, Gaston, Lincoln, Iredell, Alexander, Catawba, Burke, McDowell, Wilkes, Caldwell, Avery, Wataug</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CC3">
         <w:t>a, Ashe, Alleghany)</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CC3" w:rsidRPr="00BA6CC3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> by email to</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CC3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00BA6CC3" w:rsidRPr="00BA6CC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>lmitchell@catawbacountync.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B03805" w:rsidRDefault="00856020" w:rsidP="00B03805">
+    <w:p w14:paraId="5C36731F" w14:textId="77777777" w:rsidR="00B03805" w:rsidRDefault="00856020" w:rsidP="00B03805">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="10800" w:right="-7680" w:hanging="10800"/>
       </w:pPr>
       <w:r>
         <w:t>Region 6</w:t>
       </w:r>
       <w:r w:rsidR="00B03805">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B03805" w:rsidRPr="00D61180">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Boys and Girls Homes</w:t>
       </w:r>
       <w:r w:rsidR="00B03805">
         <w:t xml:space="preserve"> (Columbus, Brunswick, New Hanover, Bladen, Pender, Cumberland, Sampson, Duplin, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B03805" w:rsidRDefault="00B03805" w:rsidP="00B03805">
+    <w:p w14:paraId="2FEB47E6" w14:textId="741DD288" w:rsidR="00B03805" w:rsidRDefault="00B03805" w:rsidP="00B03805">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="10800" w:right="-7680" w:hanging="10800"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Onslow, Lenoir, Jones, Craven, Pamlico and Carteret)</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6CC3" w:rsidRPr="00BA6CC3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">by email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00BA6CC3">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00845A68" w:rsidRPr="00693004">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>rebecca.larner@bghnc.org</w:t>
+          <w:t>alexis.hawkins@bghnc.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00CC3A70" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
+    <w:p w14:paraId="70322203" w14:textId="77777777" w:rsidR="00CC3A70" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-7680"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC3A70" w:rsidRPr="00957C81" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
+    <w:p w14:paraId="4E4FB6AA" w14:textId="77777777" w:rsidR="00CC3A70" w:rsidRPr="00957C81" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
       <w:r>
         <w:t xml:space="preserve">Region 1, 3, 4, &amp; 5- </w:t>
       </w:r>
       <w:r w:rsidRPr="00957C81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Children’s Home Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(All other NC counties not listed above) </w:t>
       </w:r>
       <w:r w:rsidR="004B2C1A">
         <w:t xml:space="preserve">by email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="004B2C1A" w:rsidRPr="004B2C1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Successcoach1@chsnc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B2C1A" w:rsidRPr="004B2C1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004B2C1A" w:rsidRPr="004B2C1A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004B2C1A" w:rsidRPr="004B2C1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Phone #- 336-369-3810</w:t>
       </w:r>
       <w:r w:rsidR="004B2C1A" w:rsidRPr="004B2C1A">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3A70" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
+    <w:p w14:paraId="631F6F0C" w14:textId="77777777" w:rsidR="00CC3A70" w:rsidRDefault="00CC3A70" w:rsidP="00CC3A70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-7680"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000028D4" w:rsidRDefault="000028D4" w:rsidP="00CC3A70">
+    <w:p w14:paraId="47F410A7" w14:textId="77777777" w:rsidR="000028D4" w:rsidRDefault="000028D4" w:rsidP="00CC3A70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-7680"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000028D4" w:rsidRPr="000028D4" w:rsidRDefault="000028D4" w:rsidP="000028D4">
+    <w:p w14:paraId="792FA2B8" w14:textId="77777777" w:rsidR="000028D4" w:rsidRPr="000028D4" w:rsidRDefault="000028D4" w:rsidP="000028D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-7680"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="000028D4" w:rsidRPr="000028D4" w:rsidSect="00B03805">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="000028D4">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*If you do not know, or send to the wrong contact, we will ensure it gets to the appropriate agency*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856020" w:rsidRDefault="00856020" w:rsidP="00856020">
+    <w:p w14:paraId="338254B2" w14:textId="77777777" w:rsidR="00856020" w:rsidRDefault="00856020" w:rsidP="00856020">
       <w:pPr>
         <w:ind w:left="6200" w:right="-3900"/>
       </w:pPr>
       <w:r>
         <w:t>Region 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6732E" w:rsidRPr="00E23994" w:rsidRDefault="00A6732E" w:rsidP="009D2645">
+    <w:p w14:paraId="29F80137" w14:textId="77777777" w:rsidR="00A6732E" w:rsidRPr="00E23994" w:rsidRDefault="00A6732E" w:rsidP="009D2645">
       <w:pPr>
         <w:ind w:left="1170"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A6732E" w:rsidRPr="00E23994" w:rsidSect="00B03805">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="3" w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B57EAE" w:rsidRDefault="00B57EAE" w:rsidP="007A72E3">
+    <w:p w14:paraId="31BD6EC2" w14:textId="77777777" w:rsidR="0044576F" w:rsidRDefault="0044576F" w:rsidP="007A72E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B57EAE" w:rsidRDefault="00B57EAE" w:rsidP="007A72E3">
+    <w:p w14:paraId="289879C7" w14:textId="77777777" w:rsidR="0044576F" w:rsidRDefault="0044576F" w:rsidP="007A72E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2546,51 +2533,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B03805" w:rsidRPr="001A5A55" w:rsidRDefault="00B03805" w:rsidP="001A5A55">
+  <w:p w14:paraId="3BA22B18" w14:textId="77777777" w:rsidR="00B03805" w:rsidRPr="001A5A55" w:rsidRDefault="00B03805" w:rsidP="001A5A55">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="8210"/>
       </w:tabs>
       <w:spacing w:before="1000"/>
       <w:rPr>
         <w:spacing w:val="-20"/>
         <w:position w:val="-6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A5A55">
       <w:rPr>
         <w:noProof/>
         <w:spacing w:val="-20"/>
         <w:position w:val="-6"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C215C64" wp14:editId="06E25700">
@@ -2633,75 +2620,75 @@
                     <a:ext cx="5995939" cy="450850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B57EAE" w:rsidRDefault="00B57EAE" w:rsidP="007A72E3">
+    <w:p w14:paraId="12A77161" w14:textId="77777777" w:rsidR="0044576F" w:rsidRDefault="0044576F" w:rsidP="007A72E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B57EAE" w:rsidRDefault="00B57EAE" w:rsidP="007A72E3">
+    <w:p w14:paraId="143567FF" w14:textId="77777777" w:rsidR="0044576F" w:rsidRDefault="0044576F" w:rsidP="007A72E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B03805" w:rsidRPr="00B00912" w:rsidRDefault="00B03805" w:rsidP="00B00912">
+  <w:p w14:paraId="7C10EFFB" w14:textId="77777777" w:rsidR="00B03805" w:rsidRPr="00B00912" w:rsidRDefault="00B03805" w:rsidP="00B00912">
     <w:pPr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC9BF77" wp14:editId="19C307E2">
           <wp:extent cx="1495425" cy="654007"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2791,51 +2778,51 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>95000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>95000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6E56CE92" id="Rectangle 222" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:580.8pt;height:752.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqj713jgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X51kcdNGdaqoVadJ&#10;XVu1nfpMMMSWgGNA4mS/fgc4TtVVmzQtDw5wd9/HfdzdxeVOK7IVzrdgKjo+GVEiDIe6NeuKfn++&#10;+XRGiQ/M1EyBERXdC08vFx8/XHR2LibQgKqFIwhi/LyzFW1CsPOi8LwRmvkTsMKgUYLTLODWrYva&#10;sQ7RtSomo9Fp0YGrrQMuvMfT62yki4QvpeDhXkovAlEVxbuF9HXpu4rfYnHB5mvHbNPy/hrsH26h&#10;WWuQdIC6ZoGRjWt/g9Itd+BBhhMOugApWy5SDpjNePQmm6eGWZFyQXG8HWTy/w+W322f7INDGTrr&#10;5x6XMYuddDr+4/3ILom1H8QSu0A4Hs4+z07Hp6gpR9t5WZbTsyRncQy3zocvAjSJi4o6fI0kEtve&#10;+oCU6HpwiWwGblql0osoQzosp/JsVqYID6qtozX6peIQV8qRLcNnXa0nyUdt9Deo81k5wl98XKQY&#10;3PPuiIQ2ZfDwmHlahb0SkUaZRyFJW2OumWAAyhyMc2HCON+vYbX4G3UCjMgSExmwe4BY8MecDtg5&#10;g94/hopU00PwKLP/KXiISMxgwhCsWwPuPQCFWfXM2f8gUpYmqrSCev/giIPcUd7ymxYf+Zb58MAc&#10;thAWBo6FcI8fqQAfE/oVJQ24n++dR3+sbLRS0mFLVtT/2DAnKFFfDdb8+Xg6jT2cNtNyNsGNe21Z&#10;vbaYjb4CLI8xDiDL0zL6B3VYSgf6BafHMrKiiRmO3BXlwR02VyGPCpw/XCyXyQ371rJwa54sj+BR&#10;1VjEz7sX5mxf6QGb5A4O7cvmbwo++8ZIA8tNANmmbjjq2uuNPZ9qtp9Pcai83iev4xRd/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAsEnETdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I&#10;/IfISNxYUsSqqjSdKgYHOIBWmLh6rUkrGqc02Vb+PRkXuFjPetZ7n4vVbAdxoMn3jjUkCwWCuHFt&#10;z0bD2+vDVQbCB+QWB8ek4Zs8rMrzswLz1h15Q4c6GBFD2OeooQthzKX0TUcW/cKNxNH7cJPFENfJ&#10;yHbCYwy3g7xWKpUWe44NHY5011HzWe+thnVTVebx635dZ+8vTx7NVj0vt1pfXszVLYhAc/g7hhN+&#10;RIcyMu3cnlsvBg3xkfA7T16SJimIXVRLdZOBLAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOqPvXeOAgAAjQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAsEnETdAAAABwEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt">
+            <v:rect w14:anchorId="11FBE3C0" id="Rectangle 222" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:580.8pt;height:752.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqj713jgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X51kcdNGdaqoVadJ&#10;XVu1nfpMMMSWgGNA4mS/fgc4TtVVmzQtDw5wd9/HfdzdxeVOK7IVzrdgKjo+GVEiDIe6NeuKfn++&#10;+XRGiQ/M1EyBERXdC08vFx8/XHR2LibQgKqFIwhi/LyzFW1CsPOi8LwRmvkTsMKgUYLTLODWrYva&#10;sQ7RtSomo9Fp0YGrrQMuvMfT62yki4QvpeDhXkovAlEVxbuF9HXpu4rfYnHB5mvHbNPy/hrsH26h&#10;WWuQdIC6ZoGRjWt/g9Itd+BBhhMOugApWy5SDpjNePQmm6eGWZFyQXG8HWTy/w+W322f7INDGTrr&#10;5x6XMYuddDr+4/3ILom1H8QSu0A4Hs4+z07Hp6gpR9t5WZbTsyRncQy3zocvAjSJi4o6fI0kEtve&#10;+oCU6HpwiWwGblql0osoQzosp/JsVqYID6qtozX6peIQV8qRLcNnXa0nyUdt9Deo81k5wl98XKQY&#10;3PPuiIQ2ZfDwmHlahb0SkUaZRyFJW2OumWAAyhyMc2HCON+vYbX4G3UCjMgSExmwe4BY8MecDtg5&#10;g94/hopU00PwKLP/KXiISMxgwhCsWwPuPQCFWfXM2f8gUpYmqrSCev/giIPcUd7ymxYf+Zb58MAc&#10;thAWBo6FcI8fqQAfE/oVJQ24n++dR3+sbLRS0mFLVtT/2DAnKFFfDdb8+Xg6jT2cNtNyNsGNe21Z&#10;vbaYjb4CLI8xDiDL0zL6B3VYSgf6BafHMrKiiRmO3BXlwR02VyGPCpw/XCyXyQ371rJwa54sj+BR&#10;1VjEz7sX5mxf6QGb5A4O7cvmbwo++8ZIA8tNANmmbjjq2uuNPZ9qtp9Pcai83iev4xRd/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAsEnETdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I&#10;/IfISNxYUsSqqjSdKgYHOIBWmLh6rUkrGqc02Vb+PRkXuFjPetZ7n4vVbAdxoMn3jjUkCwWCuHFt&#10;z0bD2+vDVQbCB+QWB8ek4Zs8rMrzswLz1h15Q4c6GBFD2OeooQthzKX0TUcW/cKNxNH7cJPFENfJ&#10;yHbCYwy3g7xWKpUWe44NHY5011HzWe+thnVTVebx635dZ+8vTx7NVj0vt1pfXszVLYhAc/g7hhN+&#10;RIcyMu3cnlsvBg3xkfA7T16SJimIXVRLdZOBLAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOqPvXeOAgAAjQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAsEnETdAAAABwEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
       <w:t xml:space="preserve">            Post Permanency Referral                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39660A60" wp14:editId="1AA8E336">
           <wp:extent cx="704850" cy="624405"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="4" name="Picture 4"/>
@@ -3008,150 +2995,159 @@
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A72E3"/>
     <w:rsid w:val="000028D4"/>
+    <w:rsid w:val="000030C0"/>
     <w:rsid w:val="00067295"/>
     <w:rsid w:val="00073239"/>
     <w:rsid w:val="000758B1"/>
     <w:rsid w:val="00093CB5"/>
     <w:rsid w:val="000F6EF5"/>
+    <w:rsid w:val="00193210"/>
     <w:rsid w:val="001A5A55"/>
     <w:rsid w:val="001C25F5"/>
+    <w:rsid w:val="001F18C1"/>
     <w:rsid w:val="002A5CDB"/>
     <w:rsid w:val="002A6C5D"/>
     <w:rsid w:val="003137DD"/>
     <w:rsid w:val="00342B58"/>
     <w:rsid w:val="00384883"/>
     <w:rsid w:val="0039214B"/>
     <w:rsid w:val="003A47A7"/>
     <w:rsid w:val="003A625E"/>
     <w:rsid w:val="004071CE"/>
     <w:rsid w:val="00436D66"/>
+    <w:rsid w:val="0044576F"/>
     <w:rsid w:val="004756FB"/>
     <w:rsid w:val="004906B3"/>
     <w:rsid w:val="004B2C1A"/>
     <w:rsid w:val="004F1BC9"/>
     <w:rsid w:val="00531114"/>
     <w:rsid w:val="00577CB8"/>
     <w:rsid w:val="005D177E"/>
     <w:rsid w:val="00637A1F"/>
     <w:rsid w:val="00654363"/>
     <w:rsid w:val="006F50FE"/>
     <w:rsid w:val="00700EBD"/>
     <w:rsid w:val="00721FE6"/>
     <w:rsid w:val="00747876"/>
+    <w:rsid w:val="00791117"/>
     <w:rsid w:val="007A72E3"/>
     <w:rsid w:val="007D7788"/>
     <w:rsid w:val="007F64D3"/>
+    <w:rsid w:val="0080272A"/>
     <w:rsid w:val="0083635E"/>
+    <w:rsid w:val="00845A68"/>
     <w:rsid w:val="00856020"/>
     <w:rsid w:val="008C31DB"/>
     <w:rsid w:val="008E3FD6"/>
     <w:rsid w:val="00923562"/>
     <w:rsid w:val="009444A9"/>
     <w:rsid w:val="00957C81"/>
     <w:rsid w:val="00995D34"/>
     <w:rsid w:val="009A51B0"/>
     <w:rsid w:val="009D2645"/>
     <w:rsid w:val="00A65190"/>
     <w:rsid w:val="00A6732E"/>
     <w:rsid w:val="00A860CE"/>
     <w:rsid w:val="00B00912"/>
     <w:rsid w:val="00B03805"/>
     <w:rsid w:val="00B05E78"/>
+    <w:rsid w:val="00B4275C"/>
     <w:rsid w:val="00B57EAE"/>
     <w:rsid w:val="00BA2255"/>
     <w:rsid w:val="00BA6CC3"/>
     <w:rsid w:val="00BB13F9"/>
     <w:rsid w:val="00BC42A1"/>
     <w:rsid w:val="00BC77A2"/>
+    <w:rsid w:val="00C65D38"/>
     <w:rsid w:val="00C95101"/>
     <w:rsid w:val="00C96AC1"/>
     <w:rsid w:val="00CA3941"/>
     <w:rsid w:val="00CC3A70"/>
     <w:rsid w:val="00D016EB"/>
     <w:rsid w:val="00D23557"/>
     <w:rsid w:val="00D345EB"/>
     <w:rsid w:val="00D61180"/>
     <w:rsid w:val="00DA6FA7"/>
     <w:rsid w:val="00E149D2"/>
     <w:rsid w:val="00E23994"/>
     <w:rsid w:val="00E42E6A"/>
     <w:rsid w:val="00EC5D79"/>
     <w:rsid w:val="00F008B3"/>
     <w:rsid w:val="00F11C97"/>
     <w:rsid w:val="00F127D8"/>
     <w:rsid w:val="00FD2666"/>
     <w:rsid w:val="00FD66B2"/>
     <w:rsid w:val="00FF491F"/>
     <w:rsid w:val="00FF7D91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3DE03D3E"/>
+  <w14:docId w14:val="18677812"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7955CEA7-2C30-4428-A2B0-65E42F12766E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3777,235 +3773,59 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1123425540">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmitchell@catawbacountync.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Successcoach1@chsnc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.larner@bghnc.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.hawkins@bghnc.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmitchell@catawbacountync.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Successcoach1@chsnc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
-</file>
-[...174 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB9D4A35D7564B0FA138CD3B489BE4D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B81A3B59-9AD8-4977-8D19-61BB8FBB574E}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -4812,60 +4632,64 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6369"/>
     <w:rsid w:val="000118FF"/>
     <w:rsid w:val="000431FF"/>
     <w:rsid w:val="00152C71"/>
     <w:rsid w:val="003A47A7"/>
     <w:rsid w:val="0040463F"/>
+    <w:rsid w:val="005201D4"/>
     <w:rsid w:val="005C30B9"/>
     <w:rsid w:val="005D177E"/>
     <w:rsid w:val="007053A8"/>
     <w:rsid w:val="00745728"/>
+    <w:rsid w:val="0080272A"/>
     <w:rsid w:val="00885429"/>
     <w:rsid w:val="00893DC6"/>
     <w:rsid w:val="00922A2F"/>
     <w:rsid w:val="0095364A"/>
     <w:rsid w:val="009C6369"/>
     <w:rsid w:val="00AB4D75"/>
+    <w:rsid w:val="00B4275C"/>
+    <w:rsid w:val="00B455E1"/>
     <w:rsid w:val="00CF518F"/>
     <w:rsid w:val="00D35F92"/>
     <w:rsid w:val="00D91A95"/>
     <w:rsid w:val="00F6746B"/>
     <w:rsid w:val="00F8080F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -5646,71 +5470,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DDC76A1-8895-4910-B4D4-0BF2A3406089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3686</Characters>
+  <Pages>2</Pages>
+  <Words>560</Words>
+  <Characters>3156</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>61</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4324</CharactersWithSpaces>
+  <CharactersWithSpaces>3695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annette Arroyo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>