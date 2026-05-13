--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="doc" ContentType="application/msword"/>
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52A1104D" w14:textId="77777777" w:rsidR="006E3A55" w:rsidRPr="00ED6252" w:rsidRDefault="009941CB" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -378,89 +373,67 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Estimated Funding available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1103E45B" w14:textId="0171CB42" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="00E0392F" w:rsidP="00BC0519">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
-            <w:commentRangeStart w:id="1"/>
             <w:r w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unspecified</w:t>
             </w:r>
             <w:r w:rsidR="00554433" w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>- Funding is contingent upon availability and receipt of future federal and/or state funds, and the execution of a contract.</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0054184F" w:rsidRPr="00ED6252" w14:paraId="4343E958" w14:textId="77777777" w:rsidTr="3323508A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="36903C25" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Catalogue of Federal Domestic Assistance CFDA No.</w:t>
             </w:r>
           </w:p>
@@ -720,51 +693,51 @@
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED6252">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05222F80" w14:textId="1467D973" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="00B12119" w:rsidP="00BC0519">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00ED6252">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>MTAJ-NC@dhhs.nc.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05697B7F" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB37BD9" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5698,51 +5671,50 @@
     </w:p>
     <w:p w14:paraId="147EBBCE" w14:textId="18D0FBD2" w:rsidR="002C0465" w:rsidRPr="00ED6252" w:rsidRDefault="002C0465" w:rsidP="00BC0519">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="245960E9" wp14:editId="427287A7">
             <wp:extent cx="2597150" cy="914400"/>
             <wp:effectExtent l="19050" t="19050" r="12700" b="19050"/>
             <wp:docPr id="393022139" name="Picture 2" descr="North Carolina Department of Health And Human Services Logo and Letter Head."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="393022139" name="Picture 2" descr="North Carolina Department of Health And Human Services Logo and Letter Head."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -6087,51 +6059,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4C3233B6" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Scope of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7A56F9" w14:textId="18B443B8" w:rsidR="00012F52" w:rsidRPr="00ED6252" w:rsidRDefault="10BAAEA5" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Annually, the MTAJ-NC Program is awarded an allotment of federal funds to administer the program. MTAJ-NC funds are used to assist FNS recipients aged 16 and beyond, with a desire to work, in finding employment and/or education and training opportunities that lead to sustainable employment. All non-exempt FNS recipients must register to work. These work requirements can be found at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>https://www.fns.usda.gov/snap/work-requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37345F0C" w14:textId="2CDE8BF4" w:rsidR="00012F52" w:rsidRPr="00ED6252" w:rsidRDefault="00012F52" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="123"/>
         <w:ind w:left="360" w:right="356"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6514,51 +6486,50 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="574C5ED3" w14:textId="79EE777D" w:rsidR="00012F52" w:rsidRPr="00ED6252" w:rsidRDefault="4476A97F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FEDERAL GRANT REQUIREMENTS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The applicant must have the ability to manage and track Federal grant funds and guarantee that the source of matching funds is non-Federal and allowable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DDC854" w14:textId="4C6AE946" w:rsidR="00012F52" w:rsidRPr="00ED6252" w:rsidRDefault="00012F52" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00D88ACD" w14:textId="3C840DCD" w:rsidR="00012F52" w:rsidRPr="00ED6252" w:rsidRDefault="4476A97F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7339,58 +7310,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27578BAE" w14:textId="425DDBF4" w:rsidR="2DD1ABD1" w:rsidRPr="00ED6252" w:rsidRDefault="2DD1ABD1" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002110F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Job Retention Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – provide support services for up to 90 days to participants who have secured employment. Only participants who have received </w:t>
-[...6 lines deleted...]
-        <w:t>other employment/ training services under the MTAJ-NC program are eligible for job retention services. Job retention reimbursements must be reasonable and necessary and can include clothing required for the job, equipment or tools required for a job, relocation expenses, transportation and childcare.</w:t>
+        <w:t xml:space="preserve"> – provide support services for up to 90 days to participants who have secured employment. Only participants who have received other employment/ training services under the MTAJ-NC program are eligible for job retention services. Job retention reimbursements must be reasonable and necessary and can include clothing required for the job, equipment or tools required for a job, relocation expenses, transportation and childcare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D6DCC3" w14:textId="6B6EEDC6" w:rsidR="2DD1ABD1" w:rsidRPr="00ED6252" w:rsidRDefault="2DD1ABD1" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268CD8E5" w14:textId="360C40A0" w:rsidR="2DD1ABD1" w:rsidRPr="00ED6252" w:rsidRDefault="2DD1ABD1" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -8301,79 +8265,79 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Federal Funding Accountability and Transparency Act (FFATA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4B8487" w14:textId="4E426850" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an applicant of federal funds, each selected applicant will be required to provide certain information required by the Federal Funding Accountability and Transparency Act (FFATA), including the organization’s Unique Entity Identifier (UEI) number. Please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.sam.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for free registration.  Additional information about FFATA is available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.fsrs.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62281192" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -8401,70 +8365,69 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02604127" w14:textId="56AC553A" w:rsidR="006E3A55" w:rsidRPr="00ED6252" w:rsidRDefault="000439DF" w:rsidP="00BC0519">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4E7AE6" wp14:editId="026DF259">
             <wp:extent cx="2598420" cy="914400"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="19050"/>
             <wp:docPr id="1" name="Picture 1" descr="Text"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Text"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2598420" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
@@ -8939,51 +8902,50 @@
       </w:r>
       <w:r w:rsidR="007D6BCB" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Whether any of those contracts were extended or renewed at the end of their initial terms;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C59505" w14:textId="028ECBD8" w:rsidR="5B9D58BE" w:rsidRPr="00ED6252" w:rsidRDefault="5B9D58BE" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>v)</w:t>
       </w:r>
       <w:r w:rsidR="007D6BCB" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Whether any of those contracts were terminated early for cause by either party to the contract;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0F35D7" w14:textId="3B2EC2DC" w:rsidR="5B9D58BE" w:rsidRPr="00ED6252" w:rsidRDefault="5B9D58BE" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9530,51 +9492,50 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60CD5401" w14:textId="77777777" w:rsidR="007D6BCB" w:rsidRPr="00ED6252" w:rsidRDefault="5B9D58BE" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ethnicity, age, and gender of population served (1 page limit)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401CA3F9" w14:textId="77777777" w:rsidR="007D6BCB" w:rsidRPr="00ED6252" w:rsidRDefault="007D6BCB" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E335BB" w14:textId="76AE3493" w:rsidR="007D6BCB" w:rsidRPr="00ED6252" w:rsidRDefault="5B9D58BE" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -10076,51 +10037,50 @@
       </w:r>
       <w:r w:rsidR="5EDF0A0C" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>resources and timeframe. Suggested content narrative include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75677FC4" w14:textId="77C95639" w:rsidR="5B9D58BE" w:rsidRPr="00ED6252" w:rsidRDefault="4668BEA1" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="00331F10" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Task Description of Project Activities, Inputs, Activities and Throughputs, Strategies and Methodologies and</w:t>
       </w:r>
       <w:r w:rsidR="49D15AFB" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Schedules.</w:t>
@@ -10651,51 +10611,51 @@
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable Certifications from </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:r w:rsidR="1E27686A" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit complete application, including signature of authorized representative, to MTAJ-NC Team at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="003941CC" w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>mtaj-nc@dhhs.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00331F10" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">no later than 5:00 p.m. on </w:t>
       </w:r>
       <w:r w:rsidR="29011E3D" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Wednesday, </w:t>
@@ -10733,51 +10693,50 @@
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Please note that applications received after 5:00 p.m. will be classified as late and will not be considered for funding. No mailed, hand delivered, or faxed applications will be accepted. Since applications must be submitted electronically, please allow additional time for any computer issues that may occur. DCFW will provide an Acknowledgement of Receipt for all applications received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58487176" w14:textId="28C8D772" w:rsidR="6A1559B9" w:rsidRPr="00353000" w:rsidRDefault="6A1559B9" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="ED0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Applications must be received no later than 5:00 p.m.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B040E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Wednesday</w:t>
       </w:r>
       <w:r w:rsidR="64216BD6" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -10906,51 +10865,51 @@
       <w:r w:rsidRPr="003C4263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>mail to</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="18A89FAB" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="3A9FBF56" w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>mtaj-nc@dhhs.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A50944B" w14:textId="194EBEBE" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="00554433" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -11010,51 +10969,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054184F" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Written Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15128749" w14:textId="4471D4AD" w:rsidR="004B1087" w:rsidRPr="003828F6" w:rsidRDefault="4C3233B6" w:rsidP="004B1087">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">All inquiries regarding the funding opportunity must be submitted via email </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_MailAutoSig"/>
+      <w:bookmarkStart w:id="0" w:name="_MailAutoSig"/>
       <w:r w:rsidR="4E2302FD" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>mtaj-nc@dhhs.nc.gov</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="4E861F24" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003828F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11089,51 +11048,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="6E863C53" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="33CDB87E" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="004B1087">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003828F6" w:rsidRPr="003828F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To ensure fairness and avoid bias, questions will only be accepted within the established question period and will not be accepted after the deadline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB57943" w14:textId="35AA6828" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="4C3233B6" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11941,51 +11900,50 @@
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>applicant are reimbursable if the cost of these services is allowable and consistently charged to the general public or to other grants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C10EDC8" w14:textId="54C9AC5A" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="00511A62" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054184F" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Contractual Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307F0113" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="4C3233B6" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Contractual services for purchases of goods or services may be allowed in order to achieve the goals of the project. Subawards for subrecipients may also be allowed. The budget narrative should include justification for the contractual services or subawards.</w:t>
       </w:r>
@@ -12077,51 +12035,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">MTAJ-NC </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">services will be monitored as required and reimbursement requests will be submitted in a timely manner. Please refer to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">MTAJ-NC </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook for Grantee responsibilities </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>MTAJ-NC Handbook</w:t>
         </w:r>
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1301AB14" w14:textId="738E6882" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12179,51 +12137,51 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E09A16" w14:textId="2D23638C" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1357" w:hanging="267"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Review, prepare and submit its Contract Reimbursement Request by the 10th of the month (or the first work day thereafter) following the month during which services were rendered, in accordance with the DCFW Fiscal Manual. The DCFW Fiscal Manual can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>https://policies.ncdhhs.gov/departmental/policies-manuals/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C24DEDF" w14:textId="3A0F0F63" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="561CC2A2" w14:textId="77777777" w:rsidR="00726C4C" w:rsidRPr="00ED6252" w:rsidRDefault="475DBEDF" w:rsidP="00BC0519">
@@ -12481,51 +12439,50 @@
       </w:pPr>
       <w:r w:rsidRPr="003828F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Supervised Job Search Component and Job Search Training: Provide participant(s) with access to resume assistance and computer resource rooms to conduct on-line searches at vendor sites. Employment Specialist will be available to assist with job search or arrange for additional training or work experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC34E82" w14:textId="77777777" w:rsidR="00726C4C" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1820" w:right="1444" w:hanging="473"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Education Component: Provide referral to the most suitable education component in order for participant(s) to achieve the goal of being gainfully employed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D5693F" w14:textId="77777777" w:rsidR="00726C4C" w:rsidRPr="00ED6252" w:rsidRDefault="00726C4C" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1820" w:right="1444"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31F0EC1C" w14:textId="77777777" w:rsidR="00726C4C" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1820" w:right="1444" w:hanging="473"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -12791,51 +12748,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Comply with appropriate requirements,</w:t>
       </w:r>
       <w:r w:rsidR="04529E2B" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7D3A098B" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hich can be found online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0461C1"/>
           </w:rPr>
           <w:t>https://it.nc.gov/document/statewide-information-security-manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DC4859F" w14:textId="742C313C" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1345" w:right="931" w:hanging="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
@@ -12877,51 +12834,50 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715" w:right="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68E2E1F5" w14:textId="2AB609C6" w:rsidR="00726C4C" w:rsidRPr="003505E6" w:rsidRDefault="3D0F711F" w:rsidP="003505E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715" w:hanging="319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Refraining from disclosing Confidential Data to any unauthorized individual or entity, including a</w:t>
       </w:r>
       <w:r w:rsidR="00726C4C" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Subgrantee, without the prior written consent of the Division;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BE8AE2" w14:textId="77777777" w:rsidR="00726C4C" w:rsidRPr="00ED6252" w:rsidRDefault="00726C4C" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1715"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13214,51 +13170,50 @@
         <w:spacing w:before="3" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="510E9CCD" w14:textId="390CB7C9" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="999"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PERFORMANCE STANDARDS AND EXPECTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30475EA6" w14:textId="426AC896" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:before="117" w:after="0"/>
         <w:ind w:left="1000"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicants must be equipped to meet the following performance measures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE4E6DB" w14:textId="540D7EA1" w:rsidR="3D0F711F" w:rsidRPr="00ED6252" w:rsidRDefault="3D0F711F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -14568,51 +14523,50 @@
     <w:p w14:paraId="07239F0E" w14:textId="77777777" w:rsidR="003505E6" w:rsidRDefault="003505E6" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25CDF66F" w14:textId="15054B3A" w:rsidR="00371D03" w:rsidRPr="00246130" w:rsidRDefault="00371D03" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PHASE II: CRITERIA FOR SCORING APPLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6973D704" w14:textId="2351DDFB" w:rsidR="00371D03" w:rsidRPr="00246130" w:rsidRDefault="00371D03" w:rsidP="00BC0519">
       <w:pPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifying application proposals will be collectively scored by the proposal review team. All qualified applications will be evaluated, and awards will be made based on the following criteria considered to result in awards most advantageous to the State. Applications will be scored on the content, quality, and completeness of the responses to the items in the scope of work and to how well each response addresses the following core factors. DHHS will consider scores, organizational capacity, and distribution among catchment areas, and variety of quality improvement plans in determining awards. Please note that Grantees not meeting the eligibility requirements or any of the minimum or mandatory requirements as stated in Phase I will not be scored. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
@@ -15253,89 +15207,89 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F4EDDC0" w14:textId="77777777" w:rsidR="00C015AE" w:rsidRPr="000F3FF2" w:rsidRDefault="00C015AE" w:rsidP="00BC0519">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6877D472" w14:textId="77777777" w:rsidR="00371D03" w:rsidRPr="00246130" w:rsidRDefault="00371D03" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk211927753"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk211927753"/>
     </w:p>
     <w:p w14:paraId="581E175E" w14:textId="55F21235" w:rsidR="00371D03" w:rsidRPr="00246130" w:rsidRDefault="00371D03" w:rsidP="00BC0519">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The committee will be comprised of subject matter experts representing a wide range of</w:t>
       </w:r>
       <w:r w:rsidR="00246130" w:rsidRPr="00246130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00246130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>experience. Members will possess expertise in areas such as maternal and child well-being; systems-level expertise; program and policy implementation; social and family support; behavioral health and crisis response; and leadership and advocacy.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="24B58348" w14:textId="77777777" w:rsidR="00246130" w:rsidRPr="00371D03" w:rsidRDefault="00246130" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0A0A0A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65496074" w14:textId="22659363" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="006B74AC" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
@@ -15633,51 +15587,50 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26BCC389" w14:textId="6FA0A0FC" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="006B74AC" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="60" w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="4C3233B6" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="7A709301" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Division of Child and Family Well-Being</w:t>
       </w:r>
       <w:r w:rsidR="4C3233B6" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -16337,51 +16290,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109C170E" w14:textId="77777777" w:rsidR="00511A62" w:rsidRPr="00ED6252" w:rsidRDefault="02295B2E" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Development and production of MTAJ-NC materials when no other appropriate materials exist Lease or rental costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D3546" w14:textId="77777777" w:rsidR="00511A62" w:rsidRPr="00ED6252" w:rsidRDefault="00511A62" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3529BB53" w14:textId="77777777" w:rsidR="00511A62" w:rsidRPr="00ED6252" w:rsidRDefault="02295B2E" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -16765,51 +16717,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Advertising and public relations, unless used for recruitment of staff, acquisition of material for the grant, or publishing the results of the grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02997892" w14:textId="77777777" w:rsidR="00E454F9" w:rsidRPr="00ED6252" w:rsidRDefault="02295B2E" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Alumni activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4210AB40" w14:textId="77777777" w:rsidR="00E454F9" w:rsidRPr="00ED6252" w:rsidRDefault="02295B2E" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Commencement and convocations</w:t>
       </w:r>
     </w:p>
@@ -17084,51 +17035,51 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007845A1" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indirect costs are those that have been incurred for common or joint objectives and cannot be readily identified with a particular final cost objective. Direct cost of minor amounts may be treated as indirect costs under the conditions described in </w:t>
       </w:r>
       <w:r w:rsidR="00D87795" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the Uniform Guidance, Title 2 Part 200 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="p-200.413(d)" w:tgtFrame="_blank" w:tooltip="https://www.ecfr.gov/current/title-2/section-200.413#p-200.413(d)" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="p-200.413(d)" w:tgtFrame="_blank" w:tooltip="https://www.ecfr.gov/current/title-2/section-200.413#p-200.413(d)" w:history="1">
         <w:r w:rsidR="007845A1" w:rsidRPr="00ED6252">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>§ 200.413(d)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007845A1" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. After direct costs have been determined and assigned directly to awards or other work as appropriate, indirect costs are those remaining to be allocated to benefitting cost objectives. </w:t>
       </w:r>
       <w:r w:rsidR="007845A1" w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -17218,51 +17169,50 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FC80B2A" wp14:editId="2058FEFD">
             <wp:extent cx="2597150" cy="914400"/>
             <wp:effectExtent l="19050" t="19050" r="12700" b="19050"/>
             <wp:docPr id="331756787" name="Picture 6" descr="North Carolina Department of Health And Human Services Logo and Letter Head."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="331756787" name="Picture 6" descr="North Carolina Department of Health And Human Services Logo and Letter Head."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -17456,118 +17406,85 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F686E6" w14:textId="77777777" w:rsidR="002454EB" w:rsidRPr="00ED6252" w:rsidRDefault="002454EB" w:rsidP="00BC0519">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90" w:hanging="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C.2 Participant Eligibility Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E2F6EB" w14:textId="77777777" w:rsidR="002454EB" w:rsidRPr="00ED6252" w:rsidRDefault="002454EB" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:commentRangeEnd w:id="4"/>
-    <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="00927A9C" w:rsidRPr="00732E3C" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
+    <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="00927A9C" w:rsidRPr="00732E3C" w:rsidRDefault="00927A9C" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidR="00927A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To be eligible for the MTAJ-NC program, individuals must: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8AA7BE" w14:textId="77777777" w:rsidR="00732E3C" w:rsidRPr="00927A9C" w:rsidRDefault="00732E3C" w:rsidP="00732E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE8917D" w14:textId="7540069D" w:rsidR="00927A9C" w:rsidRDefault="00927A9C" w:rsidP="00732E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -17857,51 +17774,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="635E9E17" w14:textId="36A7AD71" w:rsidR="002454EB" w:rsidRPr="00ED6252" w:rsidRDefault="002454EB" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidR="0019052C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Reporting requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C1B58C" w14:textId="77777777" w:rsidR="002454EB" w:rsidRPr="00ED6252" w:rsidRDefault="002454EB" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18074,51 +17990,51 @@
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C66530" w14:textId="77777777" w:rsidR="00744CCD" w:rsidRPr="00744CCD" w:rsidRDefault="00744CCD" w:rsidP="00744CCD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">All non-governmental Grantees that receive $1,000,000 or more in total financial assistance must submit a single or program-specific audit to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00744CCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NCGrantsReporting@dhhs.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00744CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 9 months of the Grantee's fiscal year end. Audits governed by 2 CFR 200.512 must be posted to the Federal Audit Clearinghouse (FAC) within 30 days of audit completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072AF4C1" w14:textId="77777777" w:rsidR="00744CCD" w:rsidRDefault="00744CCD" w:rsidP="00744CCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18378,70 +18294,69 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48B882CD" wp14:editId="0883F6C3">
             <wp:extent cx="2598420" cy="914400"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="19050"/>
             <wp:docPr id="130705306" name="Picture 130705306" descr="Text"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="130705306" name="Picture 130705306" descr="Text"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2598420" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
@@ -18811,51 +18726,50 @@
         <w:t>The services that the organization provided;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44107910" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Successes and some challenges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47013819" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Qualifications/background on organization’s Board of Directors and Key Staff:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D1F665" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
@@ -19449,51 +19363,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B834FDF" w14:textId="77777777" w:rsidR="007F5C23" w:rsidRDefault="007F5C23" w:rsidP="00BC0519">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13F38DDC" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example of goal, objectives, and an outcome</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2555"/>
         <w:gridCol w:w="1945"/>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="2000"/>
       </w:tblGrid>
       <w:tr w:rsidR="0054184F" w:rsidRPr="00ED6252" w14:paraId="235B483B" w14:textId="77777777" w:rsidTr="007F5C23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0195F03E" w14:textId="72B14A01" w:rsidR="0054184F" w:rsidRPr="00CE2DC0" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="210" w:lineRule="atLeast"/>
@@ -20237,51 +20150,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sustainability (Steps taken to ensure future successes or continuing the project beyond the awarded period, e.g., future financial support, staff requirements, continued community contribution).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EABE70" w14:textId="77777777" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="CM13"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resolution of Challenges: an analysis of the project’s risk and limitations, including how these factors will be addressed or minimized (regulatory, environmental, or other constraints).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3698B005" w14:textId="3FF6CB15" w:rsidR="0054184F" w:rsidRPr="00ED6252" w:rsidRDefault="0054184F" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="CM13"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Line-Item Budget and Budget Narrative. Every item that appears in the budget should be explained clearly, so the evaluator/ reviewer will understand it. Administrative expenses may not be duplicated as direct and indirect costs.</w:t>
       </w:r>
@@ -20646,70 +20558,69 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="782EAD40" w14:textId="6925700D" w:rsidR="00DA1618" w:rsidRPr="00ED6252" w:rsidRDefault="00DA1618" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:smallCaps/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C4894B0" wp14:editId="03F67928">
             <wp:extent cx="2598420" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2127832718" name="Picture 2127832718" descr="Text"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2127832718" name="Picture 2127832718" descr="Text"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2598420" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -22392,70 +22303,69 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2BA108" w14:textId="77777777" w:rsidR="00B23596" w:rsidRPr="00ED6252" w:rsidRDefault="00B23596" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:smallCaps/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="603B8D6B" wp14:editId="125ECE93">
             <wp:extent cx="2598420" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2057466805" name="Picture 2057466805" descr="Text"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2057466805" name="Picture 2057466805" descr="Text"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2598420" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -22526,156 +22436,156 @@
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="2FB6720C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="General Terms and Conditions - Private Sector documentation." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId27" o:title=""/>
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1838183415" r:id="rId28">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1839064296" r:id="rId24">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6C4818" w14:textId="77777777" w:rsidR="00D821C3" w:rsidRDefault="00D821C3" w:rsidP="00D821C3">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1216AD59" w14:textId="47AEAE2A" w:rsidR="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00313887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Government (Public Sector) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FAFDE5" w14:textId="3E1800C8" w:rsidR="00D821C3" w:rsidRDefault="00D821C3" w:rsidP="00BC0519">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="38CF58FE">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="General Terms and Conditions - Public Sector documentation." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId29" o:title=""/>
+            <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1838183416" r:id="rId30">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1839064297" r:id="rId26">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="52290928" w14:textId="77777777" w:rsidR="00D821C3" w:rsidRPr="00651B8C" w:rsidRDefault="00D821C3" w:rsidP="00BC0519">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75213C03" w14:textId="375EEF09" w:rsidR="00651B8C" w:rsidRPr="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00D821C3">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00313887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00313887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Other State Departments</w:t>
       </w:r>
       <w:r w:rsidRPr="00313887">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE757C2" w14:textId="36313F22" w:rsidR="004C5A84" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_MON_1837860494"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="2" w:name="_MON_1837860494"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="7EFEFC46">
           <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="General Terms and Conditions - Other State Department documentation." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId31" o:title=""/>
+            <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1838183417" r:id="rId32">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1839064298" r:id="rId28">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="66022967" w14:textId="77777777" w:rsidR="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549A24DF" w14:textId="77777777" w:rsidR="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4F6D9F" w14:textId="77777777" w:rsidR="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -22708,70 +22618,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="194A9ED8" w14:textId="77777777" w:rsidR="00651B8C" w:rsidRDefault="00651B8C" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51797736" w14:textId="29B82AB1" w:rsidR="004C5A84" w:rsidRPr="00ED6252" w:rsidRDefault="004C5A84" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D8F83B0" wp14:editId="6C211DB5">
             <wp:extent cx="2598420" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2059054436" name="Picture 2059054436" descr="Text"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2059054436" name="Picture 2059054436" descr="Text"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2598420" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -23062,363 +22971,248 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Budget Form Worksheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D842153" w14:textId="77777777" w:rsidR="00446598" w:rsidRPr="00446598" w:rsidRDefault="00446598" w:rsidP="00BC0519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7409A29A" w14:textId="34F088A0" w:rsidR="00446598" w:rsidRDefault="00446598" w:rsidP="00BC0519">
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="003C4263" w:rsidRPr="00007DEA">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="2336B987">
           <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Confict of Interest Verification Annual - Grantee Refernce Document." style="width:75.6pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId33" o:title=""/>
+            <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1838183418" r:id="rId34">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1839064299" r:id="rId30">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="003C4263" w:rsidRPr="00007DEA">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="0578349B">
           <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Annual State Certification - Grantee Refernce Document." style="width:75.6pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId35" o:title=""/>
+            <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1838183419" r:id="rId36">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1839064300" r:id="rId32">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="003C4263" w:rsidRPr="00007DEA">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="6F86D980">
           <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Annual State Grant No Overdue Tax debt - Grantee Refernce Document. " style="width:75.6pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId37" o:title=""/>
+            <v:imagedata r:id="rId33" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1838183420" r:id="rId38">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1839064301" r:id="rId34">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AFDB58" w14:textId="77777777" w:rsidR="00446598" w:rsidRDefault="00446598" w:rsidP="00BC0519"/>
     <w:p w14:paraId="657E79EF" w14:textId="0382DC07" w:rsidR="00446598" w:rsidRDefault="00446598" w:rsidP="00BC0519">
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_MON_1837683699"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="3" w:name="_MON_1837683699"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1520" w:dyaOrig="987" w14:anchorId="5D446B45">
           <v:shape id="_x0000_i1031" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Annual Federal Certification - Grantee Refernce Document." style="width:76.8pt;height:49.2pt" o:ole="">
-            <v:imagedata r:id="rId39" o:title=""/>
+            <v:imagedata r:id="rId35" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1838183421" r:id="rId40">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1839064302" r:id="rId36">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="003C4263" w:rsidRPr="00007DEA">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="3FDC4381">
           <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Annual IRS Tax Exemption Verification - Grantee Refernce Document." style="width:75.6pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId41" o:title=""/>
+            <v:imagedata r:id="rId37" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1838183422" r:id="rId42">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1839064303" r:id="rId38">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="00168149">
           <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - FFATA Sub-grantee Reporting - Grantee Refernce Document." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId43" o:title=""/>
+            <v:imagedata r:id="rId39" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1838183423" r:id="rId44">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1839064304" r:id="rId40">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4018C427" w14:textId="77777777" w:rsidR="00446598" w:rsidRDefault="00446598" w:rsidP="00BC0519"/>
     <w:p w14:paraId="42C9CB6B" w14:textId="5441DDD6" w:rsidR="00CB7644" w:rsidRDefault="00446598" w:rsidP="00BC0519">
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="7A6A83B0">
           <v:shape id="_x0000_i1034" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Annual Federal Pass-Through Requirement - Grantee Refernce Document." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId45" o:title=""/>
+            <v:imagedata r:id="rId41" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1034" DrawAspect="Icon" ObjectID="_1838183424" r:id="rId46"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1034" DrawAspect="Icon" ObjectID="_1839064305" r:id="rId42"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="634B03A7">
           <v:shape id="_x0000_i1035" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Sub-Grantee Information form - Grantee Refernce Document." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId47" o:title=""/>
+            <v:imagedata r:id="rId43" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1838183425" r:id="rId48"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1839064306" r:id="rId44"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1525" w:dyaOrig="992" w14:anchorId="4FD809F0">
           <v:shape id="_x0000_i1036" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Vendor Electronic Payment form - Grantee Refernce Document." style="width:76.2pt;height:49.8pt" o:ole="">
-            <v:imagedata r:id="rId49" o:title=""/>
+            <v:imagedata r:id="rId45" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1838183426" r:id="rId50"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1839064307" r:id="rId46"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="16325013" w14:textId="3EDB0BBB" w:rsidR="00446598" w:rsidRPr="00ED6252" w:rsidRDefault="00AC6E00" w:rsidP="00BC0519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_MON_1832421465"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="4" w:name="_MON_1832421465"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1520" w:dyaOrig="987" w14:anchorId="0F22F640">
           <v:shape id="_x0000_i1037" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Indirect Cost Rate Worksheet - Grantee Refernce Document." style="width:76.8pt;height:49.2pt" o:ole="">
-            <v:imagedata r:id="rId51" o:title=""/>
+            <v:imagedata r:id="rId47" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1037" DrawAspect="Icon" ObjectID="_1838183427" r:id="rId52">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1037" DrawAspect="Icon" ObjectID="_1839064308" r:id="rId48">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1562" w:dyaOrig="1011" w14:anchorId="35E9C040">
           <v:shape id="_x0000_i1038" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - State of North Carolina Substitute W9 form - Grantee Refernce Document." style="width:78pt;height:50.4pt" o:ole="">
-            <v:imagedata r:id="rId53" o:title=""/>
+            <v:imagedata r:id="rId49" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1038" DrawAspect="Icon" ObjectID="_1838183428" r:id="rId54"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1038" DrawAspect="Icon" ObjectID="_1839064309" r:id="rId50"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00D20468">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00D20468">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003C4263">
         <w:object w:dxaOrig="1562" w:dyaOrig="1011" w14:anchorId="0B910E36">
           <v:shape id="_x0000_i1039" type="#_x0000_t75" alt="North Carolina Department of Health and Human Services - Division of Child and Family Well- Being  - Excel Budget worksheet form - Grantee Refernce Document." style="width:78pt;height:50.4pt" o:ole="">
-            <v:imagedata r:id="rId55" o:title=""/>
+            <v:imagedata r:id="rId51" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1039" DrawAspect="Icon" ObjectID="_1838183429" r:id="rId56"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1039" DrawAspect="Icon" ObjectID="_1839064310" r:id="rId52"/>
         </w:object>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00446598" w:rsidRPr="00ED6252" w:rsidSect="00711DDD">
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...113 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B26389E" w14:textId="77777777" w:rsidR="008521E8" w:rsidRDefault="008521E8">
+    <w:p w14:paraId="20C844A6" w14:textId="77777777" w:rsidR="007B4852" w:rsidRDefault="007B4852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6212AC1A" w14:textId="77777777" w:rsidR="008521E8" w:rsidRDefault="008521E8">
+    <w:p w14:paraId="5F485300" w14:textId="77777777" w:rsidR="007B4852" w:rsidRDefault="007B4852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -23438,51 +23232,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -23525,61 +23318,61 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1577C45F" w14:textId="77777777" w:rsidR="00711DDD" w:rsidRDefault="00711DDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08045CB1" w14:textId="77777777" w:rsidR="008521E8" w:rsidRDefault="008521E8">
+    <w:p w14:paraId="24C07603" w14:textId="77777777" w:rsidR="007B4852" w:rsidRDefault="007B4852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="738EA592" w14:textId="77777777" w:rsidR="008521E8" w:rsidRDefault="008521E8">
+    <w:p w14:paraId="62E41103" w14:textId="77777777" w:rsidR="007B4852" w:rsidRDefault="007B4852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="J25TLMzgWDBGuw" int2:id="X67I81fB">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="chFPXdlW5fdgzs" int2:id="upwqt3r4">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
@@ -29510,64 +29303,50 @@
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -29611,112 +29390,115 @@
     <w:rsid w:val="002C0465"/>
     <w:rsid w:val="002F5B78"/>
     <w:rsid w:val="002F5D61"/>
     <w:rsid w:val="00313887"/>
     <w:rsid w:val="003149F2"/>
     <w:rsid w:val="003224DD"/>
     <w:rsid w:val="003305BF"/>
     <w:rsid w:val="00331F10"/>
     <w:rsid w:val="00341C9A"/>
     <w:rsid w:val="003505E6"/>
     <w:rsid w:val="00353000"/>
     <w:rsid w:val="003556C8"/>
     <w:rsid w:val="00357EA2"/>
     <w:rsid w:val="00371D03"/>
     <w:rsid w:val="00376E10"/>
     <w:rsid w:val="00382569"/>
     <w:rsid w:val="003828F6"/>
     <w:rsid w:val="003941CC"/>
     <w:rsid w:val="003B037E"/>
     <w:rsid w:val="003B6F96"/>
     <w:rsid w:val="003C156D"/>
     <w:rsid w:val="003C4263"/>
     <w:rsid w:val="003C75BA"/>
     <w:rsid w:val="003D11F7"/>
     <w:rsid w:val="003D231F"/>
+    <w:rsid w:val="003F363B"/>
     <w:rsid w:val="003F3BE0"/>
     <w:rsid w:val="00403ECB"/>
     <w:rsid w:val="00410770"/>
     <w:rsid w:val="00413E2B"/>
     <w:rsid w:val="004158ED"/>
     <w:rsid w:val="00430CB2"/>
     <w:rsid w:val="00441245"/>
     <w:rsid w:val="00446598"/>
     <w:rsid w:val="004703D4"/>
     <w:rsid w:val="00470CD3"/>
     <w:rsid w:val="004974CD"/>
     <w:rsid w:val="004B1087"/>
     <w:rsid w:val="004B1416"/>
     <w:rsid w:val="004B1D7F"/>
     <w:rsid w:val="004B4CD3"/>
     <w:rsid w:val="004C5A84"/>
     <w:rsid w:val="004D1DEB"/>
     <w:rsid w:val="004D2A99"/>
     <w:rsid w:val="00502C57"/>
     <w:rsid w:val="00504A7B"/>
     <w:rsid w:val="00511A62"/>
     <w:rsid w:val="005221EB"/>
     <w:rsid w:val="00530100"/>
     <w:rsid w:val="00530DD3"/>
     <w:rsid w:val="005324D9"/>
     <w:rsid w:val="0054184F"/>
     <w:rsid w:val="00554433"/>
+    <w:rsid w:val="00563A6B"/>
     <w:rsid w:val="00592ED5"/>
     <w:rsid w:val="0059561D"/>
     <w:rsid w:val="005A42B7"/>
     <w:rsid w:val="005A53A5"/>
     <w:rsid w:val="005A5B52"/>
     <w:rsid w:val="005B0544"/>
     <w:rsid w:val="006061E4"/>
     <w:rsid w:val="00634E32"/>
     <w:rsid w:val="00651B8C"/>
     <w:rsid w:val="00687570"/>
     <w:rsid w:val="006939BC"/>
     <w:rsid w:val="006A728D"/>
     <w:rsid w:val="006B2C41"/>
     <w:rsid w:val="006B74AC"/>
     <w:rsid w:val="006C0881"/>
     <w:rsid w:val="006C0A08"/>
     <w:rsid w:val="006C6BE9"/>
     <w:rsid w:val="006D0C78"/>
     <w:rsid w:val="006E3A55"/>
     <w:rsid w:val="006E6FF7"/>
     <w:rsid w:val="006F3EB4"/>
     <w:rsid w:val="00701045"/>
     <w:rsid w:val="00704506"/>
     <w:rsid w:val="00711DDD"/>
     <w:rsid w:val="00720E8B"/>
     <w:rsid w:val="00726C4C"/>
     <w:rsid w:val="00732E3C"/>
     <w:rsid w:val="00744CCD"/>
     <w:rsid w:val="00763386"/>
     <w:rsid w:val="00764D60"/>
     <w:rsid w:val="007674CD"/>
     <w:rsid w:val="007845A1"/>
     <w:rsid w:val="0078711C"/>
     <w:rsid w:val="00791ADC"/>
     <w:rsid w:val="00794316"/>
+    <w:rsid w:val="007B4852"/>
     <w:rsid w:val="007D3180"/>
     <w:rsid w:val="007D6BCB"/>
     <w:rsid w:val="007E4BBE"/>
     <w:rsid w:val="007F5C23"/>
     <w:rsid w:val="00800420"/>
     <w:rsid w:val="008057DB"/>
     <w:rsid w:val="00813CBE"/>
     <w:rsid w:val="00830A5E"/>
     <w:rsid w:val="008521E8"/>
     <w:rsid w:val="00871891"/>
     <w:rsid w:val="00875D7B"/>
     <w:rsid w:val="00897B11"/>
     <w:rsid w:val="008A6CC5"/>
     <w:rsid w:val="008C17DE"/>
     <w:rsid w:val="008C6DF8"/>
     <w:rsid w:val="008C7817"/>
     <w:rsid w:val="008D7DE4"/>
     <w:rsid w:val="0092583D"/>
     <w:rsid w:val="00927A9C"/>
     <w:rsid w:val="00927DC3"/>
     <w:rsid w:val="00942805"/>
     <w:rsid w:val="0095522B"/>
     <w:rsid w:val="00986226"/>
     <w:rsid w:val="00992047"/>
     <w:rsid w:val="009926E0"/>
@@ -31028,51 +30810,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1349597133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsrs.gov/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NCGrantsReporting@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtaj-nc@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document2.doc"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fns.usda.gov/snap/work-requirements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtaj-nc@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-information-security-manual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document4.docx"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MTAJ-NC@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.ncdhhs.gov/departmental/policies-manuals/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document3.docx"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document3.doc"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document5.docx"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/media/10593/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-2/section-200.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document1.doc"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId59" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/media/10593/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-2/section-200.413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document1.doc"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fns.usda.gov/snap/work-requirements" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtaj-nc@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document2.doc"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtaj-nc@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it.nc.gov/document/statewide-information-security-manual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MTAJ-NC@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document3.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document3.doc"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document4.docx"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.ncdhhs.gov/departmental/policies-manuals/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsrs.gov/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NCGrantsReporting@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document5.docx"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31339,50 +31121,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100030382D88265594DB2782AA072DD2635" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d17804c65fdd8c27f5e3b3e625f4ecd1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d97e18ea-24bf-4f30-81bb-5f181c432c77" xmlns:ns3="96aa8099-6109-4187-9139-aa020cb62a96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f667893f18c199e3778c145d1fb83a75" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d97e18ea-24bf-4f30-81bb-5f181c432c77"/>
     <xsd:import namespace="96aa8099-6109-4187-9139-aa020cb62a96"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:RFA" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -31596,128 +31387,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d97e18ea-24bf-4f30-81bb-5f181c432c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <RFA xmlns="d97e18ea-24bf-4f30-81bb-5f181c432c77" xsi:nil="true"/>
     <TaxCatchAll xmlns="96aa8099-6109-4187-9139-aa020cb62a96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEFDF2C6-F74B-44EE-A9FC-0A782C0F2F52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F18660D-7C74-4B90-BA7E-1380D99763A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d97e18ea-24bf-4f30-81bb-5f181c432c77"/>
     <ds:schemaRef ds:uri="96aa8099-6109-4187-9139-aa020cb62a96"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55455D32-9DBA-4082-B727-1A5B09930706}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d97e18ea-24bf-4f30-81bb-5f181c432c77"/>
     <ds:schemaRef ds:uri="96aa8099-6109-4187-9139-aa020cb62a96"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>52022</Characters>
+  <Pages>3</Pages>
+  <Words>9097</Words>
+  <Characters>51858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4729</Lines>
-  <Paragraphs>3386</Paragraphs>
+  <Lines>432</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57574</CharactersWithSpaces>
+  <CharactersWithSpaces>60834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caler, Kathryn L</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100030382D88265594DB2782AA072DD2635</vt:lpwstr>