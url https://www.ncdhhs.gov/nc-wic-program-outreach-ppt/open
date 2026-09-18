--- v0 (2026-08-29)
+++ v1 (2026-09-18)
@@ -2685,74 +2685,74 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="24295" autoAdjust="0"/>
-    <p:restoredTop sz="84867" autoAdjust="0"/>
+    <p:restoredTop sz="68765" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="94" d="100"/>
-          <a:sy n="94" d="100"/>
+          <a:sx n="76" d="100"/>
+          <a:sy n="76" d="100"/>
         </p:scale>
-        <p:origin x="696" y="24"/>
+        <p:origin x="1416" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="75" d="100"/>
         <a:sy n="75" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-150"/>
+      <p:origin x="0" y="-144"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="71" d="100"/>
           <a:sy n="71" d="100"/>
         </p:scale>
         <p:origin x="2851" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2928"/>
         <p:guide pos="2208"/>
       </p:guideLst>
     </p:cSldViewPr>
@@ -3589,51 +3589,51 @@
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
               <a:t>OMIT SLIDE PRIOR TO PRESENTING</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
-              <a:t>PPT Updated July 3, 2025</a:t>
+              <a:t>PPT Updated August, 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
               <a:t>The purpose of this power point presentation is to provide local agency staff a framework that they can use to develop a presentation about their Local Agency’s WIC Program. Local agencies should save this presentation and modify and enhance as needed based on the purpose and target audience of their outreach efforts. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" b="1" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0"/>
               <a:t>To change the master template: View&gt;Slide Master&gt;Edit individual slides</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
@@ -13116,51 +13116,51 @@
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Interested in outreach WIC materials to provide to potential WIC participants?! We have resources for you! NC WIC has a variety of outreach bookmarks, pamphlets and brochures! </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>See nutritionnc.com for samples of outreach materials</a:t>
+              <a:t>See our website for samples of outreach materials</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Provide copies of the WIC Program Exchange of Information form. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>If you would like outreach materials, please contact us and we will get you what you need. I will provide my email in the chat and you can email me for information on ordering outreach materials! </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="474115" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
@@ -13236,51 +13236,51 @@
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Call</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Describe any resources available that can be used to refer clients</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>See nutritionnc.com for samples of outreach materials</a:t>
+              <a:t>See our website for samples of outreach materials</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Provide copies of the WIC Program Exchange of Information form. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Provide outreach materials with your agency's information (phone number, website, hours of operation </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
               <a:t>etc</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
@@ -44982,51 +44982,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>5538</Words>
+  <Words>5535</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>640</Paragraphs>
   <Slides>37</Slides>
   <Notes>37</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>