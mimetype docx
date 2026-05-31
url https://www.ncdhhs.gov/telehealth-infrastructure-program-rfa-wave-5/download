--- v0 (2026-04-01)
+++ v1 (2026-05-31)
@@ -463,51 +463,51 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>NC DHHS Notice of Funding Availability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3546B122" w14:textId="746DBE73" w:rsidR="00E85391" w:rsidRPr="00E85391" w:rsidRDefault="00E85391" w:rsidP="00A11A13">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="75" w:right="75"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85391">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Reporting Form</w:t>
       </w:r>
-      <w:r w:rsidR="008C6FAB">
+      <w:r w:rsidR="00096D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="4A9A6F08">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
@@ -634,117 +634,78 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7702E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>immediately</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9F606B" w14:textId="77777777" w:rsidR="005F147A" w:rsidRDefault="005F147A" w:rsidP="256FCD26">
       <w:pPr>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E098DB4" w14:textId="1D5B5934" w:rsidR="00E85391" w:rsidRPr="00E85391" w:rsidRDefault="78275F22" w:rsidP="256FCD26">
+    <w:p w14:paraId="1E098DB4" w14:textId="6B92863B" w:rsidR="00E85391" w:rsidRPr="00E85391" w:rsidRDefault="78275F22" w:rsidP="256FCD26">
       <w:pPr>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deadline to Receive Applications: </w:t>
       </w:r>
-      <w:r w:rsidR="00C229CF">
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>April</w:t>
-[...38 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>May 15, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8DE3B1" w14:textId="77777777" w:rsidR="00E85391" w:rsidRPr="001A7C20" w:rsidRDefault="00E85391" w:rsidP="00E85391">
       <w:pPr>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3164EB12" w14:textId="6509E824" w:rsidR="00E85391" w:rsidRPr="001A7C20" w:rsidRDefault="00E85391" w:rsidP="00E85391">
       <w:pPr>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7C20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -866,71 +827,79 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> items including</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202110C9" w14:textId="777075D5" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562D463E" w14:textId="797A5ACE" w:rsidR="5C394894" w:rsidRDefault="1FFCAD28" w:rsidP="5CCA290A">
+    <w:p w14:paraId="562D463E" w14:textId="6DD06CC3" w:rsidR="5C394894" w:rsidRDefault="00096D15" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5CCA290A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>equipment</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="1FFCAD28" w:rsidRPr="5CCA290A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>quipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03075397" w14:textId="1703C9CC" w:rsidR="5C394894" w:rsidRDefault="1FFCAD28" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>high-speed internet access</w:t>
       </w:r>
     </w:p>
@@ -5674,51 +5643,51 @@
         <w:ind w:right="270"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Access to the electronic application is a two-step process:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102BEBF6" w14:textId="77777777" w:rsidR="00EB3BAA" w:rsidRPr="006D0525" w:rsidRDefault="00EB3BAA" w:rsidP="5CCA290A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0007F2C5" w14:textId="6CB6F26D" w:rsidR="00EB3BAA" w:rsidRPr="00451227" w:rsidRDefault="386AD516" w:rsidP="5CCA290A">
+    <w:p w14:paraId="0007F2C5" w14:textId="4D08CF2F" w:rsidR="00EB3BAA" w:rsidRPr="00451227" w:rsidRDefault="386AD516" w:rsidP="5CCA290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451227">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Step One:</w:t>
       </w:r>
       <w:r w:rsidRPr="00451227">
         <w:rPr>
@@ -5746,60 +5715,60 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BD729F" w:rsidRPr="00451227">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00451227">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and closes on </w:t>
       </w:r>
-      <w:r w:rsidR="00D01ABF" w:rsidRPr="00D01ABF">
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>April 21, 2026</w:t>
+        <w:t>May 15, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00D01ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD4E8AE" w14:textId="0E3927BB" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="270" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5876,51 +5845,51 @@
         <w:ind w:left="1440" w:right="270" w:firstLine="720"/>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:tooltip="https://ncorh.ncdhhs.gov/redcap/surveys/?s=wt8lrnw7jj9rhhpt" w:history="1">
         <w:r w:rsidRPr="000B6157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>https://ncorh.ncdhhs.gov/redcap/surveys/?s=WT8LRNW7JJ9RHHPT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="406F4DC6" w14:textId="77777777" w:rsidR="000B6157" w:rsidRDefault="000B6157" w:rsidP="5CCA290A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="270" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DAFDE6" w14:textId="6B370550" w:rsidR="00EB3BAA" w:rsidRPr="00DC7DAA" w:rsidRDefault="386AD516" w:rsidP="5CCA290A">
+    <w:p w14:paraId="03DAFDE6" w14:textId="5D36C87E" w:rsidR="00EB3BAA" w:rsidRPr="00DC7DAA" w:rsidRDefault="386AD516" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Step Two: </w:t>
@@ -5930,188 +5899,122 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Upon submitting the required information to the ORH Application Link, an email with a personalized link specific to your organization will be sent. The link in the email will provide access to the electronic application.</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The application closes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B6157" w:rsidRPr="000B6157">
+        <w:t xml:space="preserve">Please begin the application process in time to ensure completion on or before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A21B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>April 1, 2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001950B0" w:rsidRPr="00451227">
+        <w:t>May</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="000B6157" w:rsidRPr="000B6157">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">April 21, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000B6157" w:rsidRPr="000B6157">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE02F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BE02F8">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A21B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="003A21B5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>due dat</w:t>
+      </w:r>
+      <w:r w:rsidR="004877D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>due date</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>e.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034B196E" w14:textId="77777777" w:rsidR="00EB3BAA" w:rsidRPr="006D0525" w:rsidRDefault="00EB3BAA" w:rsidP="00EB3BAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731B3F44" w14:textId="77777777" w:rsidR="00EB3BAA" w:rsidRPr="008D205E" w:rsidRDefault="386AD516" w:rsidP="00EB3BAA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
@@ -6656,65 +6559,71 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088491F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04C6B6F1" w14:textId="3516B4CA" w:rsidR="000218C4" w:rsidRPr="00E57DBF" w:rsidRDefault="00FC02EE" w:rsidP="5CCA290A">
+          <w:p w14:paraId="04C6B6F1" w14:textId="573C19EB" w:rsidR="000218C4" w:rsidRPr="00E57DBF" w:rsidRDefault="00FC02EE" w:rsidP="5CCA290A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>April 1, 2026- April 21, 2026</w:t>
+              <w:t xml:space="preserve">April 1, 2026- </w:t>
+            </w:r>
+            <w:r w:rsidR="004877D3">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>May 15, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BC5CF20" w14:textId="77777777" w:rsidR="002D0B90" w:rsidRDefault="002D0B90" w:rsidP="00CC4851">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43714037" w14:textId="54315E51" w:rsidR="00CF7F66" w:rsidRPr="00B7711A" w:rsidRDefault="000218C4" w:rsidP="008342B6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -14132,67 +14041,57 @@
         <w:t>comment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> why. (Select all that apply)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202D9166" w14:textId="77777777" w:rsidR="7D6B8E73" w:rsidRDefault="7D6B8E73" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="100"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Have</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> not considered/unfamiliar with assessments</w:t>
+        <w:t>Have not considered/unfamiliar with assessments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10671FAE" w14:textId="77777777" w:rsidR="7D6B8E73" w:rsidRDefault="7D6B8E73" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="100"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lack of funding for addressing these unmet social needs of patients</w:t>
       </w:r>
     </w:p>
@@ -14604,203 +14503,50 @@
     </w:p>
     <w:p w14:paraId="48996DE9" w14:textId="77777777" w:rsidR="00FD35FE" w:rsidRDefault="00FD35FE" w:rsidP="00FD35FE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2924FF0B" w14:textId="4E380851" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not add new line items to the budget. All budget expenses must fit into one of the line items listed in the budget template.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533547A8" w14:textId="2858D37E" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
-[...151 lines deleted...]
-    </w:p>
     <w:p w14:paraId="383739AD" w14:textId="52863A63" w:rsidR="4A35959A" w:rsidRPr="00FD35FE" w:rsidRDefault="4A35959A" w:rsidP="00FD35FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD35FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide a brief budget narrative that explains/justifies the estimated costs listed above by line-item category. Explain how the costs associated with each line-item category relate to the implementation of the project as outlined in the proposed budget. Add extra pages as needed or insert a separate sheet if needed.</w:t>
       </w:r>
     </w:p>
@@ -14837,51 +14583,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Project Narrative Section - INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03081ECD" w14:textId="4E6A1492" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="00CF7F66">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Submitting Project Narrative Section:</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Community Need and Patient Population, Project Description, and Improved Access to Care, Collaboration and Community Engagement, and the Project Evaluation and Return on Investment Sections of the on-line application will be submitted by downloading a Word document supplied in the on-line application. Applicants will enter their responses in the Word document </w:t>
       </w:r>
       <w:r w:rsidR="00FD35FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15016,67 +14761,58 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3B544F" w14:textId="5880B94C" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Formatting</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and Page Maximums: Each section must be formatted as follows: Arial, 12-point font, single or double spaced with 1-inch margins. There will be one-page allotted for citations. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Formatting and Page Maximums: Each section must be formatted as follows: Arial, 12-point font, single or double spaced with 1-inch margins. There will be one-page allotted for citations. </w:t>
       </w:r>
       <w:r w:rsidR="00FD35FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citations and t</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ables provided in the document are excluded from the 12-point font requirement.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163349D3" w14:textId="1AA11A3D" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
@@ -15646,69 +15382,51 @@
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the number of unduplicated patients by Race and Latino Ethnicity that your organization currently serves (a baseline value as of your organization’s most recent 12-month data collection period). Only include patients at the site(s) where the grant will </w:t>
       </w:r>
       <w:r w:rsidR="00E97C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be implemented</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Please use row ‘</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> if race is not reported. Use Column C if race is reported but ethnicity is not. </w:t>
+        <w:t xml:space="preserve">. Please use row ‘g’ if race is not reported. Use Column C if race is reported but ethnicity is not. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEEE576" w14:textId="59A78226" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="15" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4193"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1633"/>
@@ -16223,50 +15941,51 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1165AF99" w14:textId="6FB31AA7" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="428" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Black/African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2616CA36" w14:textId="12DAB109" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:ind w:left="428"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -17642,51 +17361,50 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> visit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610025C4" w14:textId="33104D51" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Details regarding how the originating site is properly equipped, including how patients and individuals are trained to facilitate a successful telehealth visit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C347CD" w14:textId="1372E2F0" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Details regarding patient engagement and education on the telehealth visit procedures and skills necessary to complete a successful telehealth visit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065CB645" w14:textId="584A4F4F" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
@@ -17805,51 +17523,60 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Describe how your organization collaborates with other organizations to provide access to</w:t>
       </w:r>
       <w:r w:rsidR="00E97C5C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">elehealth services that address current community health needs and/or future public health emergencies. Partners can include other health care safety net organizations, primary care providers, allied health organizations, health departments, agencies that address social determinants (transportation, food insecurity, personal safety, and/or housing) or other organizations.  </w:t>
+        <w:t xml:space="preserve">elehealth services that address current community health needs and/or future public health emergencies. Partners can include other health care safety net organizations, primary care providers, allied health </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CCA290A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">organizations, health departments, agencies that address social determinants (transportation, food insecurity, personal safety, and/or housing) or other organizations.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADECEEC" w14:textId="26274B1E" w:rsidR="4A35959A" w:rsidRDefault="4A35959A" w:rsidP="5CCA290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CCA290A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe, </w:t>
       </w:r>
       <w:r w:rsidRPr="5CCA290A">
@@ -18631,51 +18358,50 @@
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FAC06FD" w14:textId="6D9E5585" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Evaluation Criteria for Telehealth Infrastructure Grant Program      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54DD4FC2" w14:textId="407196D4" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18986,50 +18712,51 @@
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3916A7BB" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5CCA290A" w14:paraId="17A52F94" w14:textId="77777777" w:rsidTr="5CCA290A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D246133" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ORH Required Reporting Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="11C11440" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r>
               <w:t xml:space="preserve">Quarterly (at 3,6,9 and 12 months) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C02EADA" w14:textId="216184D5" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">At the final performance report (12-month report) in addition to number of unduplicated patients served, contractors will also report unduplicated patient information in the following categories: patient age, patient insurance status and patient race/ethnicity as well as patient insurance status is outlined in the tables below. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -20006,51 +19733,50 @@
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="25C9F59A" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5CCA290A" w14:paraId="2C276913" w14:textId="77777777" w:rsidTr="5CCA290A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="612DDFF9" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ORH Required Reporting Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="75628376" w14:textId="7B2BC313" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r>
               <w:t xml:space="preserve">Quarterly (at 3,6,9 and 12 months) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73903EAC" w14:textId="30767EB5" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5CCA290A" w14:paraId="3C78E06F" w14:textId="77777777" w:rsidTr="5CCA290A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
           </w:tcPr>
@@ -21385,51 +21111,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="134AEBEA" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5CCA290A" w14:paraId="0B95334E" w14:textId="77777777" w:rsidTr="5CCA290A">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4629DDCB" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Measure Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5210" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3D9CDC32" w14:textId="77777777" w:rsidR="5CCA290A" w:rsidRDefault="5CCA290A" w:rsidP="5CCA290A">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5CCA290A" w14:paraId="0D3AC8B9" w14:textId="77777777" w:rsidTr="5CCA290A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
@@ -21563,50 +21288,51 @@
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3796E400" w14:textId="6FD08B1B" w:rsidR="00750AF4" w:rsidRDefault="00750AF4" w:rsidP="00750AF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Evaluation Criteria for Telehealth Infrastructure Grant Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C1F8C99" w14:textId="39CAE5ED" w:rsidR="00750AF4" w:rsidRDefault="00750AF4" w:rsidP="00750AF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CCA290A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Baseline Values/Measures as of </w:t>
@@ -22232,65 +21958,65 @@
     </w:p>
     <w:sectPr w:rsidR="00CC4851" w:rsidRPr="00311D63" w:rsidSect="005C4E5E">
       <w:headerReference w:type="default" r:id="rId44"/>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:headerReference w:type="first" r:id="rId46"/>
       <w:footerReference w:type="first" r:id="rId47"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="triple" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="triple" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="triple" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="triple" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E137C0" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61" w:rsidP="00FB2271">
+    <w:p w14:paraId="53199B58" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2" w:rsidP="00FB2271">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54949D60" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61" w:rsidP="00FB2271">
+    <w:p w14:paraId="1D1EE7C3" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2" w:rsidP="00FB2271">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4153FD40" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61"/>
+    <w:p w14:paraId="399FEACC" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -22520,65 +22246,65 @@
   </w:sdt>
   <w:p w14:paraId="60A90C93" w14:textId="77777777" w:rsidR="00DF2052" w:rsidRDefault="00DF2052">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C2938AD" w14:textId="4687BE74" w:rsidR="00DF2052" w:rsidRDefault="00DF2052" w:rsidP="5CCA290A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BDF2F08" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61" w:rsidP="00FB2271">
+    <w:p w14:paraId="5AF2CEFE" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2" w:rsidP="00FB2271">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ADE77E2" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61" w:rsidP="00FB2271">
+    <w:p w14:paraId="6A7E4DC1" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2" w:rsidP="00FB2271">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28614A2B" w14:textId="77777777" w:rsidR="00210C61" w:rsidRDefault="00210C61"/>
+    <w:p w14:paraId="7DAA90C6" w14:textId="77777777" w:rsidR="002078E2" w:rsidRDefault="002078E2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="53024A86" w14:paraId="411B2379" w14:textId="77777777" w:rsidTr="5CCA290A">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
@@ -34902,50 +34628,51 @@
     <w:rsid w:val="00035120"/>
     <w:rsid w:val="00035C63"/>
     <w:rsid w:val="00037CCA"/>
     <w:rsid w:val="00037EA4"/>
     <w:rsid w:val="000415F2"/>
     <w:rsid w:val="00042623"/>
     <w:rsid w:val="0004320E"/>
     <w:rsid w:val="00047B57"/>
     <w:rsid w:val="00050F9D"/>
     <w:rsid w:val="00053E65"/>
     <w:rsid w:val="000625BB"/>
     <w:rsid w:val="00074820"/>
     <w:rsid w:val="00076F4F"/>
     <w:rsid w:val="000778CB"/>
     <w:rsid w:val="0008108B"/>
     <w:rsid w:val="00081CB2"/>
     <w:rsid w:val="00081FBC"/>
     <w:rsid w:val="0008285E"/>
     <w:rsid w:val="00083487"/>
     <w:rsid w:val="00086BA8"/>
     <w:rsid w:val="00086C67"/>
     <w:rsid w:val="000913CE"/>
     <w:rsid w:val="000924A9"/>
     <w:rsid w:val="000929DC"/>
     <w:rsid w:val="00095C5B"/>
+    <w:rsid w:val="00096D15"/>
     <w:rsid w:val="000A0055"/>
     <w:rsid w:val="000A17C9"/>
     <w:rsid w:val="000A3280"/>
     <w:rsid w:val="000A33EC"/>
     <w:rsid w:val="000A35E5"/>
     <w:rsid w:val="000A41BA"/>
     <w:rsid w:val="000A5E9A"/>
     <w:rsid w:val="000A6EDC"/>
     <w:rsid w:val="000A6F39"/>
     <w:rsid w:val="000B0144"/>
     <w:rsid w:val="000B128D"/>
     <w:rsid w:val="000B1618"/>
     <w:rsid w:val="000B2EAE"/>
     <w:rsid w:val="000B5884"/>
     <w:rsid w:val="000B6157"/>
     <w:rsid w:val="000C5922"/>
     <w:rsid w:val="000C7B16"/>
     <w:rsid w:val="000D04E9"/>
     <w:rsid w:val="000D056A"/>
     <w:rsid w:val="000D0FDD"/>
     <w:rsid w:val="000D2C6F"/>
     <w:rsid w:val="000D6037"/>
     <w:rsid w:val="000D770C"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="000E02FF"/>
@@ -35016,50 +34743,51 @@
     <w:rsid w:val="001B74E4"/>
     <w:rsid w:val="001C0E32"/>
     <w:rsid w:val="001C3CB1"/>
     <w:rsid w:val="001C5702"/>
     <w:rsid w:val="001C7A26"/>
     <w:rsid w:val="001D1F08"/>
     <w:rsid w:val="001D2A2E"/>
     <w:rsid w:val="001D3380"/>
     <w:rsid w:val="001D3ED9"/>
     <w:rsid w:val="001D7BC9"/>
     <w:rsid w:val="001E17E6"/>
     <w:rsid w:val="001E457D"/>
     <w:rsid w:val="001E5A3F"/>
     <w:rsid w:val="001F00F8"/>
     <w:rsid w:val="001F0DAB"/>
     <w:rsid w:val="001F2138"/>
     <w:rsid w:val="001F25DA"/>
     <w:rsid w:val="001F2F00"/>
     <w:rsid w:val="001F3879"/>
     <w:rsid w:val="001F5322"/>
     <w:rsid w:val="001F64EB"/>
     <w:rsid w:val="00200DCB"/>
     <w:rsid w:val="002035CA"/>
     <w:rsid w:val="00205252"/>
     <w:rsid w:val="0020648A"/>
+    <w:rsid w:val="002078E2"/>
     <w:rsid w:val="00210C61"/>
     <w:rsid w:val="0021576F"/>
     <w:rsid w:val="00216B46"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="00221269"/>
     <w:rsid w:val="00224485"/>
     <w:rsid w:val="00224A6A"/>
     <w:rsid w:val="002265D8"/>
     <w:rsid w:val="00226D48"/>
     <w:rsid w:val="00227C9D"/>
     <w:rsid w:val="0023237E"/>
     <w:rsid w:val="00232B1C"/>
     <w:rsid w:val="00232BF3"/>
     <w:rsid w:val="0024149E"/>
     <w:rsid w:val="0025662C"/>
     <w:rsid w:val="00256BA1"/>
     <w:rsid w:val="002573DD"/>
     <w:rsid w:val="00263DFB"/>
     <w:rsid w:val="00265298"/>
     <w:rsid w:val="00270CD4"/>
     <w:rsid w:val="00271077"/>
     <w:rsid w:val="0027511C"/>
     <w:rsid w:val="00275BDB"/>
     <w:rsid w:val="00280713"/>
     <w:rsid w:val="00280D71"/>
@@ -35122,50 +34850,51 @@
     <w:rsid w:val="0032514C"/>
     <w:rsid w:val="00331EFC"/>
     <w:rsid w:val="00333DBB"/>
     <w:rsid w:val="00340886"/>
     <w:rsid w:val="00343B36"/>
     <w:rsid w:val="003464BC"/>
     <w:rsid w:val="00352F8A"/>
     <w:rsid w:val="003557B1"/>
     <w:rsid w:val="00356AFC"/>
     <w:rsid w:val="0036036A"/>
     <w:rsid w:val="00360859"/>
     <w:rsid w:val="0036149A"/>
     <w:rsid w:val="00362237"/>
     <w:rsid w:val="00362A40"/>
     <w:rsid w:val="0036585A"/>
     <w:rsid w:val="00366397"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="003751B8"/>
     <w:rsid w:val="0037715D"/>
     <w:rsid w:val="00385BF0"/>
     <w:rsid w:val="00386682"/>
     <w:rsid w:val="00386CC2"/>
     <w:rsid w:val="0039433D"/>
     <w:rsid w:val="00396E96"/>
     <w:rsid w:val="003975D0"/>
+    <w:rsid w:val="003A0832"/>
     <w:rsid w:val="003A21B5"/>
     <w:rsid w:val="003A4D34"/>
     <w:rsid w:val="003A6928"/>
     <w:rsid w:val="003A7B1D"/>
     <w:rsid w:val="003B21C0"/>
     <w:rsid w:val="003B343D"/>
     <w:rsid w:val="003B4E38"/>
     <w:rsid w:val="003B4FC3"/>
     <w:rsid w:val="003B581B"/>
     <w:rsid w:val="003B58AB"/>
     <w:rsid w:val="003B7CE3"/>
     <w:rsid w:val="003C1C46"/>
     <w:rsid w:val="003C3211"/>
     <w:rsid w:val="003C737F"/>
     <w:rsid w:val="003C7E79"/>
     <w:rsid w:val="003D237F"/>
     <w:rsid w:val="003D4349"/>
     <w:rsid w:val="003D4E67"/>
     <w:rsid w:val="003D65B3"/>
     <w:rsid w:val="003E14F2"/>
     <w:rsid w:val="003E535C"/>
     <w:rsid w:val="003E59CB"/>
     <w:rsid w:val="003F13C3"/>
     <w:rsid w:val="003F17ED"/>
     <w:rsid w:val="003F1892"/>
@@ -35187,50 +34916,51 @@
     <w:rsid w:val="00426843"/>
     <w:rsid w:val="0042747A"/>
     <w:rsid w:val="00427F4E"/>
     <w:rsid w:val="00432988"/>
     <w:rsid w:val="00434241"/>
     <w:rsid w:val="00434A6C"/>
     <w:rsid w:val="00444F0D"/>
     <w:rsid w:val="00450500"/>
     <w:rsid w:val="004510A4"/>
     <w:rsid w:val="00451227"/>
     <w:rsid w:val="0045191D"/>
     <w:rsid w:val="004534B8"/>
     <w:rsid w:val="00453896"/>
     <w:rsid w:val="00454AA8"/>
     <w:rsid w:val="00455F42"/>
     <w:rsid w:val="004572C6"/>
     <w:rsid w:val="004636F6"/>
     <w:rsid w:val="00463F3A"/>
     <w:rsid w:val="00464565"/>
     <w:rsid w:val="00475279"/>
     <w:rsid w:val="00476604"/>
     <w:rsid w:val="00480E79"/>
     <w:rsid w:val="0048169A"/>
     <w:rsid w:val="0048475C"/>
     <w:rsid w:val="00485E46"/>
+    <w:rsid w:val="004877D3"/>
     <w:rsid w:val="00490A76"/>
     <w:rsid w:val="0049764D"/>
     <w:rsid w:val="004A5D16"/>
     <w:rsid w:val="004B0315"/>
     <w:rsid w:val="004B1B47"/>
     <w:rsid w:val="004B3F7E"/>
     <w:rsid w:val="004B6B24"/>
     <w:rsid w:val="004C33DB"/>
     <w:rsid w:val="004C4C94"/>
     <w:rsid w:val="004D1F67"/>
     <w:rsid w:val="004D1FC8"/>
     <w:rsid w:val="004D4CD7"/>
     <w:rsid w:val="004D637E"/>
     <w:rsid w:val="004E0D12"/>
     <w:rsid w:val="004E1584"/>
     <w:rsid w:val="004E1E57"/>
     <w:rsid w:val="004E29D1"/>
     <w:rsid w:val="004E3ECA"/>
     <w:rsid w:val="004E4AE4"/>
     <w:rsid w:val="004E5522"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E7151"/>
     <w:rsid w:val="004F0392"/>
     <w:rsid w:val="004F17B3"/>
     <w:rsid w:val="004F4001"/>
@@ -35354,50 +35084,51 @@
     <w:rsid w:val="006B626C"/>
     <w:rsid w:val="006B646E"/>
     <w:rsid w:val="006C15F6"/>
     <w:rsid w:val="006C19EC"/>
     <w:rsid w:val="006C266C"/>
     <w:rsid w:val="006C3350"/>
     <w:rsid w:val="006C4F77"/>
     <w:rsid w:val="006C51CD"/>
     <w:rsid w:val="006C5525"/>
     <w:rsid w:val="006C56DD"/>
     <w:rsid w:val="006C7E93"/>
     <w:rsid w:val="006D0525"/>
     <w:rsid w:val="006D1BF9"/>
     <w:rsid w:val="006D2B7E"/>
     <w:rsid w:val="006D705C"/>
     <w:rsid w:val="006E20B1"/>
     <w:rsid w:val="006E6957"/>
     <w:rsid w:val="006E6E58"/>
     <w:rsid w:val="006E7412"/>
     <w:rsid w:val="006F0963"/>
     <w:rsid w:val="006F2D53"/>
     <w:rsid w:val="006F32E4"/>
     <w:rsid w:val="006F3564"/>
     <w:rsid w:val="006F3C86"/>
     <w:rsid w:val="006F47C1"/>
+    <w:rsid w:val="007000D7"/>
     <w:rsid w:val="00700CCF"/>
     <w:rsid w:val="007023A1"/>
     <w:rsid w:val="007026AE"/>
     <w:rsid w:val="007046BF"/>
     <w:rsid w:val="00705E35"/>
     <w:rsid w:val="007078A2"/>
     <w:rsid w:val="0070F60F"/>
     <w:rsid w:val="00712097"/>
     <w:rsid w:val="00715544"/>
     <w:rsid w:val="00716B26"/>
     <w:rsid w:val="00720F7E"/>
     <w:rsid w:val="0072130B"/>
     <w:rsid w:val="00725C0C"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="0072783E"/>
     <w:rsid w:val="00727E29"/>
     <w:rsid w:val="00730121"/>
     <w:rsid w:val="0073162F"/>
     <w:rsid w:val="00732063"/>
     <w:rsid w:val="007342A1"/>
     <w:rsid w:val="0073530B"/>
     <w:rsid w:val="007358BE"/>
     <w:rsid w:val="00735B1D"/>
     <w:rsid w:val="0073697B"/>
     <w:rsid w:val="007447A7"/>
@@ -35444,50 +35175,51 @@
     <w:rsid w:val="007B744C"/>
     <w:rsid w:val="007CBAC9"/>
     <w:rsid w:val="007D1391"/>
     <w:rsid w:val="007D28EF"/>
     <w:rsid w:val="007D3DCE"/>
     <w:rsid w:val="007D61AD"/>
     <w:rsid w:val="007D75DC"/>
     <w:rsid w:val="007E012A"/>
     <w:rsid w:val="007E0839"/>
     <w:rsid w:val="007E1CCF"/>
     <w:rsid w:val="007E22DE"/>
     <w:rsid w:val="007E2740"/>
     <w:rsid w:val="007E5204"/>
     <w:rsid w:val="007F0964"/>
     <w:rsid w:val="007F1E17"/>
     <w:rsid w:val="007F4C20"/>
     <w:rsid w:val="007F5B45"/>
     <w:rsid w:val="008023AD"/>
     <w:rsid w:val="00803326"/>
     <w:rsid w:val="00804EBB"/>
     <w:rsid w:val="0080586F"/>
     <w:rsid w:val="008073D4"/>
     <w:rsid w:val="00810A14"/>
     <w:rsid w:val="00811315"/>
     <w:rsid w:val="00811DB1"/>
+    <w:rsid w:val="00811E82"/>
     <w:rsid w:val="0081620F"/>
     <w:rsid w:val="00820829"/>
     <w:rsid w:val="0082311C"/>
     <w:rsid w:val="00825CC7"/>
     <w:rsid w:val="00826C4D"/>
     <w:rsid w:val="00827E9D"/>
     <w:rsid w:val="0083049A"/>
     <w:rsid w:val="00830B02"/>
     <w:rsid w:val="00831108"/>
     <w:rsid w:val="00831995"/>
     <w:rsid w:val="00832A2D"/>
     <w:rsid w:val="00832A81"/>
     <w:rsid w:val="0083325E"/>
     <w:rsid w:val="008342B6"/>
     <w:rsid w:val="00836F64"/>
     <w:rsid w:val="008400E6"/>
     <w:rsid w:val="0084018F"/>
     <w:rsid w:val="00845F6B"/>
     <w:rsid w:val="00855C5B"/>
     <w:rsid w:val="008579EF"/>
     <w:rsid w:val="00862A2B"/>
     <w:rsid w:val="00862E80"/>
     <w:rsid w:val="0086344D"/>
     <w:rsid w:val="00863B5A"/>
     <w:rsid w:val="00863F04"/>
@@ -35637,99 +35369,101 @@
     <w:rsid w:val="00A73E96"/>
     <w:rsid w:val="00A74336"/>
     <w:rsid w:val="00A752C7"/>
     <w:rsid w:val="00A75EF1"/>
     <w:rsid w:val="00A75FBE"/>
     <w:rsid w:val="00A76AA3"/>
     <w:rsid w:val="00A77113"/>
     <w:rsid w:val="00A803FE"/>
     <w:rsid w:val="00A805CF"/>
     <w:rsid w:val="00A83A79"/>
     <w:rsid w:val="00A84806"/>
     <w:rsid w:val="00A87242"/>
     <w:rsid w:val="00A90C0E"/>
     <w:rsid w:val="00A91737"/>
     <w:rsid w:val="00A91910"/>
     <w:rsid w:val="00A92CDD"/>
     <w:rsid w:val="00A93BF9"/>
     <w:rsid w:val="00A93F95"/>
     <w:rsid w:val="00AA06D9"/>
     <w:rsid w:val="00AA1B6D"/>
     <w:rsid w:val="00AA2B2E"/>
     <w:rsid w:val="00AA57D3"/>
     <w:rsid w:val="00AA667D"/>
     <w:rsid w:val="00AA7B87"/>
     <w:rsid w:val="00AA7BCC"/>
+    <w:rsid w:val="00AB0E4D"/>
     <w:rsid w:val="00AB1E48"/>
     <w:rsid w:val="00AB615B"/>
     <w:rsid w:val="00AC13DC"/>
     <w:rsid w:val="00AC1832"/>
     <w:rsid w:val="00AC1FCF"/>
     <w:rsid w:val="00AC2915"/>
     <w:rsid w:val="00AC371D"/>
     <w:rsid w:val="00AC4750"/>
     <w:rsid w:val="00AC5CCB"/>
     <w:rsid w:val="00AD0B7B"/>
     <w:rsid w:val="00AD3904"/>
     <w:rsid w:val="00AD4884"/>
     <w:rsid w:val="00AD4EBE"/>
     <w:rsid w:val="00AD5991"/>
     <w:rsid w:val="00AD5C61"/>
     <w:rsid w:val="00AE1C79"/>
     <w:rsid w:val="00AE1FFC"/>
     <w:rsid w:val="00AE3F1F"/>
     <w:rsid w:val="00AE4486"/>
     <w:rsid w:val="00AE56C1"/>
     <w:rsid w:val="00AF1ED5"/>
     <w:rsid w:val="00AF2F73"/>
     <w:rsid w:val="00AF798D"/>
     <w:rsid w:val="00B01559"/>
     <w:rsid w:val="00B043BB"/>
     <w:rsid w:val="00B1182B"/>
     <w:rsid w:val="00B1202E"/>
     <w:rsid w:val="00B1438E"/>
     <w:rsid w:val="00B149CA"/>
     <w:rsid w:val="00B17F2F"/>
     <w:rsid w:val="00B222CF"/>
     <w:rsid w:val="00B22329"/>
     <w:rsid w:val="00B227CE"/>
     <w:rsid w:val="00B25F33"/>
     <w:rsid w:val="00B26DC2"/>
     <w:rsid w:val="00B27947"/>
     <w:rsid w:val="00B35990"/>
     <w:rsid w:val="00B36023"/>
     <w:rsid w:val="00B37B69"/>
     <w:rsid w:val="00B40F4D"/>
     <w:rsid w:val="00B4355D"/>
     <w:rsid w:val="00B43C05"/>
     <w:rsid w:val="00B43D29"/>
     <w:rsid w:val="00B44AF0"/>
     <w:rsid w:val="00B44F53"/>
     <w:rsid w:val="00B5017C"/>
     <w:rsid w:val="00B55D05"/>
     <w:rsid w:val="00B607D7"/>
     <w:rsid w:val="00B61187"/>
+    <w:rsid w:val="00B61E1D"/>
     <w:rsid w:val="00B62EB9"/>
     <w:rsid w:val="00B66373"/>
     <w:rsid w:val="00B665D6"/>
     <w:rsid w:val="00B67278"/>
     <w:rsid w:val="00B7106D"/>
     <w:rsid w:val="00B744D6"/>
     <w:rsid w:val="00B7645D"/>
     <w:rsid w:val="00B76835"/>
     <w:rsid w:val="00B7711A"/>
     <w:rsid w:val="00B854E0"/>
     <w:rsid w:val="00B86849"/>
     <w:rsid w:val="00B90AAF"/>
     <w:rsid w:val="00B9212B"/>
     <w:rsid w:val="00B9562C"/>
     <w:rsid w:val="00B95A36"/>
     <w:rsid w:val="00BA24ED"/>
     <w:rsid w:val="00BA3127"/>
     <w:rsid w:val="00BA31B8"/>
     <w:rsid w:val="00BA4797"/>
     <w:rsid w:val="00BA4DB7"/>
     <w:rsid w:val="00BA79A5"/>
     <w:rsid w:val="00BA7A9C"/>
     <w:rsid w:val="00BA7AB0"/>
     <w:rsid w:val="00BB4F32"/>
     <w:rsid w:val="00BB631B"/>
@@ -35865,50 +35599,51 @@
     <w:rsid w:val="00D47CD7"/>
     <w:rsid w:val="00D5504B"/>
     <w:rsid w:val="00D5582C"/>
     <w:rsid w:val="00D5747F"/>
     <w:rsid w:val="00D6057C"/>
     <w:rsid w:val="00D606BF"/>
     <w:rsid w:val="00D60912"/>
     <w:rsid w:val="00D60B88"/>
     <w:rsid w:val="00D63496"/>
     <w:rsid w:val="00D71EB3"/>
     <w:rsid w:val="00D76B70"/>
     <w:rsid w:val="00D7702E"/>
     <w:rsid w:val="00D804C7"/>
     <w:rsid w:val="00D86080"/>
     <w:rsid w:val="00D92149"/>
     <w:rsid w:val="00D93836"/>
     <w:rsid w:val="00D95FE0"/>
     <w:rsid w:val="00D97AA1"/>
     <w:rsid w:val="00DA09BF"/>
     <w:rsid w:val="00DA252E"/>
     <w:rsid w:val="00DA2547"/>
     <w:rsid w:val="00DA2E12"/>
     <w:rsid w:val="00DA34D3"/>
     <w:rsid w:val="00DA5859"/>
     <w:rsid w:val="00DA622F"/>
+    <w:rsid w:val="00DA7A80"/>
     <w:rsid w:val="00DB0FCE"/>
     <w:rsid w:val="00DB22B1"/>
     <w:rsid w:val="00DB4E27"/>
     <w:rsid w:val="00DB4F15"/>
     <w:rsid w:val="00DC3AD6"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DC78E8"/>
     <w:rsid w:val="00DD0AA5"/>
     <w:rsid w:val="00DD171A"/>
     <w:rsid w:val="00DD5774"/>
     <w:rsid w:val="00DD5EB6"/>
     <w:rsid w:val="00DD6F30"/>
     <w:rsid w:val="00DD7E62"/>
     <w:rsid w:val="00DE0282"/>
     <w:rsid w:val="00DE30AD"/>
     <w:rsid w:val="00DE3A5A"/>
     <w:rsid w:val="00DE5EE8"/>
     <w:rsid w:val="00DE76C6"/>
     <w:rsid w:val="00DF2052"/>
     <w:rsid w:val="00DF2EDF"/>
     <w:rsid w:val="00DF50DC"/>
     <w:rsid w:val="00DF5222"/>
     <w:rsid w:val="00DF597C"/>
     <w:rsid w:val="00DF5F4D"/>
     <w:rsid w:val="00DF6202"/>
@@ -39624,50 +39359,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="54f3760a-19ae-4341-9577-0f5aad4e84e3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A965513B04DBFA4F8799D132A3547947" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3abed4fa44cccfd26b7c636f7d0e7b99">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="54f3760a-19ae-4341-9577-0f5aad4e84e3" xmlns:ns4="bbc4bdcb-4402-4925-aed4-32b825808370" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="190b7d90f1813971c436039ea2e5887a" ns3:_="" ns4:_="">
     <xsd:import namespace="54f3760a-19ae-4341-9577-0f5aad4e84e3"/>
     <xsd:import namespace="bbc4bdcb-4402-4925-aed4-32b825808370"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -39856,142 +39608,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AED77CE-89F7-4C69-9FAB-454314602EAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{475468BC-1D3A-4F40-91F6-6954D5E29EA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AA74198-2316-4DA5-9B78-E09D3B79C6A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54f3760a-19ae-4341-9577-0f5aad4e84e3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AEBA4B5-B85D-417F-80B1-57461FF1ECAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54f3760a-19ae-4341-9577-0f5aad4e84e3"/>
     <ds:schemaRef ds:uri="bbc4bdcb-4402-4925-aed4-32b825808370"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>34994</Characters>
+  <Pages>20</Pages>
+  <Words>5980</Words>
+  <Characters>34090</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>668</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>284</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40090</CharactersWithSpaces>
+  <CharactersWithSpaces>39991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Charles, Monifa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A965513B04DBFA4F8799D132A3547947</vt:lpwstr>
   </property>