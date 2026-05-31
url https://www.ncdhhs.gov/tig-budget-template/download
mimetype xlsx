--- v0 (2026-04-01)
+++ v1 (2026-05-31)
@@ -1,130 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/hillary_mouro_dhhs_nc_gov/Documents/Desktop/TEMPLATES/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dnbritt\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="35" documentId="13_ncr:1_{F6AF9EAD-7A09-4532-8997-F0A5E7120E7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{780F6296-96D5-4774-9EB9-D4C9820679C6}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{75C02D81-BB19-4CF3-9258-A261CDC829D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-4170" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{F9CC0267-CE52-478D-A122-01E49E438E03}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="3" xr2:uid="{F9CC0267-CE52-478D-A122-01E49E438E03}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Personnel" sheetId="2" r:id="rId2"/>
     <sheet name="Subcontractor 1" sheetId="3" r:id="rId3"/>
     <sheet name="Line Item Budget" sheetId="4" r:id="rId4"/>
     <sheet name="Budget Narrative" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B23" i="2" l="1"/>
   <c r="B22" i="2"/>
   <c r="K23" i="2"/>
   <c r="K22" i="2"/>
   <c r="J22" i="2"/>
   <c r="J23" i="2" s="1"/>
   <c r="I22" i="2"/>
   <c r="I23" i="2" s="1"/>
   <c r="H22" i="2"/>
   <c r="H23" i="2" s="1"/>
   <c r="G22" i="2"/>
   <c r="G23" i="2" s="1"/>
   <c r="F22" i="2"/>
   <c r="F23" i="2" s="1"/>
   <c r="E22" i="2"/>
   <c r="D22" i="2"/>
   <c r="D23" i="2" s="1"/>
   <c r="C22" i="2"/>
   <c r="C23" i="2" s="1"/>
-  <c r="C67" i="4"/>
   <c r="C58" i="3"/>
   <c r="E23" i="2"/>
   <c r="L26" i="2"/>
   <c r="L25" i="2"/>
   <c r="L23" i="2" l="1"/>
   <c r="L22" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="237">
   <si>
     <t>SFY 2025 Telehealth Infrastructure Grant Budget Template Instructions</t>
   </si>
   <si>
     <t xml:space="preserve">General Instructions: </t>
   </si>
   <si>
     <t xml:space="preserve">* Read SFY 2025 Telehealth Infrastructure Grant Budget Template instructions for each sectional tab before submitting. </t>
   </si>
   <si>
     <t xml:space="preserve">* If you have any questions about what information is needed, contact your current Grant Monitor or Eric Bell, Program Manager (Eric.Bell@dhhs.nc.gov). </t>
   </si>
   <si>
     <t xml:space="preserve">Personnel Tab </t>
   </si>
   <si>
     <t xml:space="preserve">* Read the instructions in the yellow box before completing the Personnel Tab. </t>
   </si>
   <si>
     <t xml:space="preserve">* Remember to mark the check box to indicate staff working on multiple ORH funded projects. This may include, but is not limited to, more than one Health Information Technology and Telehealth Grant, or any other Office of Rural Health (ORH)/NC DHHS funded project. </t>
   </si>
   <si>
     <t>Example: Health Information Technology and Teleheath – HITT (75%) and Rural Health Operations (25%)</t>
   </si>
   <si>
@@ -1568,103 +1566,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>General  Equipment</t>
   </si>
   <si>
     <t>Medical  Equipment</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Medical equipment which costs </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>equal to or over $5000 dollars per unit cost.</t>
     </r>
-  </si>
-[...51 lines deleted...]
-    <t>TOTAL COSTS</t>
   </si>
   <si>
     <t>N.C. Office Of Rural Health</t>
   </si>
   <si>
     <t>SFY 2025 Telehealth Infrastructure Grant 01/01/2025 - 12/31/2025</t>
   </si>
   <si>
     <t>BUDGET NARRATIVE</t>
   </si>
   <si>
     <r>
       <t>Track B:</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Reimbursement for Eligible Expenses</t>
     </r>
     <r>
@@ -2698,51 +2643,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="276">
+  <cellXfs count="274">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -3110,191 +3055,212 @@
     <xf numFmtId="44" fontId="8" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="7" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="6" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="7" fillId="6" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="16" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3325,97 +3291,70 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="16" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1026" name="AutoShape 2">
           <a:extLst>
@@ -3538,54 +3477,50 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
 <FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
   <bag type="Checkbox"/>
   <bag type="XFControls">
     <bagId k="CellControl">0</bagId>
   </bag>
   <bag type="XFComplement">
     <bagId k="XFControls">1</bagId>
   </bag>
   <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
     <a k="MappedFeaturePropertyBags">
       <bagId>2</bagId>
     </a>
   </bag>
 </FeaturePropertyBags>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3874,1038 +3809,1038 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A27D1A2-0F76-4564-BE7E-D8AA4B0A8CEC}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:A116"/>
   <sheetViews>
     <sheetView topLeftCell="A86" workbookViewId="0">
       <selection activeCell="A53" sqref="A53:XFD53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="232.42578125" customWidth="1"/>
+    <col min="1" max="1" width="232.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="30.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:1" ht="30.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
     </row>
-    <row r="3" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="5"/>
     </row>
-    <row r="7" spans="1:1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:1" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A10" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A11" s="5"/>
     </row>
-    <row r="12" spans="1:1" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:1" ht="47.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:1" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A15" s="10"/>
     </row>
-    <row r="16" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="11" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A21" s="10"/>
     </row>
-    <row r="22" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="11" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="11" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A27" s="10"/>
     </row>
-    <row r="28" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="29" spans="1:1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="30" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="31" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A34" s="4"/>
     </row>
-    <row r="35" spans="1:1" ht="21" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:1" ht="21" x14ac:dyDescent="0.4">
       <c r="A35" s="12" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A37" s="9" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="38" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A38" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A39" s="5"/>
     </row>
-    <row r="40" spans="1:1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:1" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="41" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="42" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
     </row>
-    <row r="43" spans="1:1" ht="56.25" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A43" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="44" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A44" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="45" spans="1:1" ht="21" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:1" ht="21" x14ac:dyDescent="0.4">
       <c r="A45" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="46" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="47" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A47" s="9"/>
     </row>
-    <row r="48" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="49" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A49" s="9"/>
     </row>
-    <row r="50" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A50" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="51" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="52" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A52" s="9"/>
     </row>
-    <row r="53" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A53" s="9" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="54" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A54" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="55" spans="1:1" ht="21" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:1" ht="21" x14ac:dyDescent="0.4">
       <c r="A55" s="12" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="56" spans="1:1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:1" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="9" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="57" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A57" s="9"/>
     </row>
-    <row r="58" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A58" s="9" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="59" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A59" s="9"/>
     </row>
-    <row r="60" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A60" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="61" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A61" s="11" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="62" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A62" s="11" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="63" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A63" s="5"/>
     </row>
-    <row r="64" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A64" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="65" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A65" s="5"/>
     </row>
-    <row r="66" spans="1:1" ht="21" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:1" ht="21" x14ac:dyDescent="0.4">
       <c r="A66" s="12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="67" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A67" s="9" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="68" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A68" s="5"/>
     </row>
-    <row r="69" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A69" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="70" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A70" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="71" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A71" s="15" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="72" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A72" s="5"/>
     </row>
-    <row r="73" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A73" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="74" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A74" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="75" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A75" s="16" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="76" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A76" s="5"/>
     </row>
-    <row r="77" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A77" s="9" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="78" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="9"/>
     </row>
-    <row r="79" spans="1:1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="9" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="80" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="11" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="81" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="11" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="82" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="11" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="83" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="11" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="84" spans="1:1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="11" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="85" spans="1:1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:1" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="11" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="86" spans="1:1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="11" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="87" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A87" s="11" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="88" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A88" s="5"/>
     </row>
-    <row r="89" spans="1:1" ht="56.25" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:1" ht="54" x14ac:dyDescent="0.35">
       <c r="A89" s="9" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="90" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A90" s="9"/>
     </row>
-    <row r="91" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A91" s="9" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="92" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A92" s="5"/>
     </row>
-    <row r="93" spans="1:1" ht="21" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:1" ht="21" x14ac:dyDescent="0.4">
       <c r="A93" s="12" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="94" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A94" s="9" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="95" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A95" s="9"/>
     </row>
-    <row r="96" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A96" s="9" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="97" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A97" s="5"/>
     </row>
-    <row r="98" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A98" s="9" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="99" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A99" s="9"/>
     </row>
-    <row r="100" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A100" s="9" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="101" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A101" s="9"/>
     </row>
-    <row r="102" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A102" s="9" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="103" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A103" s="9"/>
     </row>
-    <row r="104" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A104" s="9" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="105" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A105" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="106" spans="1:1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:1" ht="39.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A106" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="107" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A107" s="8" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="108" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A108" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="109" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A109" s="10"/>
     </row>
-    <row r="110" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A110" s="17" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="111" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A111" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="112" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A112" s="11" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="113" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A113" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="114" spans="1:1" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A114" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="115" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:1" ht="18" x14ac:dyDescent="0.35">
       <c r="A115" s="8" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="116" spans="1:1" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:1" ht="36" x14ac:dyDescent="0.35">
       <c r="A116" s="4" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C646E07-A094-4921-A613-F080914F5A77}">
   <dimension ref="A1:O32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5:E5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.5703125" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.5546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
-    <col min="11" max="12" width="13.28515625" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="19.7109375" customWidth="1"/>
+    <col min="11" max="12" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="19.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="211" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A1" s="192" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="211"/>
-[...9 lines deleted...]
-      <c r="L1" s="211"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
+      <c r="L1" s="192"/>
       <c r="M1" s="19"/>
       <c r="N1" s="19"/>
       <c r="O1" s="19"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" s="211" t="s">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A2" s="192" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="211"/>
-[...9 lines deleted...]
-      <c r="L2" s="211"/>
+      <c r="B2" s="192"/>
+      <c r="C2" s="192"/>
+      <c r="D2" s="192"/>
+      <c r="E2" s="192"/>
+      <c r="F2" s="192"/>
+      <c r="G2" s="192"/>
+      <c r="H2" s="192"/>
+      <c r="I2" s="192"/>
+      <c r="J2" s="192"/>
+      <c r="K2" s="192"/>
+      <c r="L2" s="192"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="211" t="s">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A3" s="192" t="s">
         <v>84</v>
       </c>
-      <c r="B3" s="211"/>
-[...9 lines deleted...]
-      <c r="L3" s="211"/>
+      <c r="B3" s="192"/>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
+      <c r="G3" s="192"/>
+      <c r="H3" s="192"/>
+      <c r="I3" s="192"/>
+      <c r="J3" s="192"/>
+      <c r="K3" s="192"/>
+      <c r="L3" s="192"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="20"/>
       <c r="B4" s="21"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="B5" s="221" t="s">
+      <c r="B5" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="C5" s="222"/>
-[...1 lines deleted...]
-      <c r="E5" s="223"/>
+      <c r="C5" s="220"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="221"/>
       <c r="F5" s="186"/>
       <c r="G5" s="186"/>
       <c r="H5" s="186"/>
       <c r="I5" s="186"/>
       <c r="J5" s="186"/>
       <c r="K5" s="186"/>
       <c r="L5" s="186"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="186"/>
       <c r="B6" s="186"/>
       <c r="C6" s="186"/>
       <c r="D6" s="186"/>
       <c r="E6" s="186"/>
       <c r="F6" s="186"/>
       <c r="G6" s="186"/>
       <c r="H6" s="186"/>
       <c r="I6" s="186"/>
       <c r="J6" s="186"/>
       <c r="K6" s="186"/>
       <c r="L6" s="186"/>
       <c r="M6" s="20"/>
       <c r="N6" s="20"/>
       <c r="O6" s="20"/>
     </row>
-    <row r="7" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="215" t="s">
+    <row r="7" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="196" t="s">
         <v>86</v>
       </c>
-      <c r="B7" s="216"/>
-[...9 lines deleted...]
-      <c r="L7" s="216"/>
+      <c r="B7" s="197"/>
+      <c r="C7" s="197"/>
+      <c r="D7" s="197"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="197"/>
+      <c r="G7" s="197"/>
+      <c r="H7" s="197"/>
+      <c r="I7" s="197"/>
+      <c r="J7" s="197"/>
+      <c r="K7" s="197"/>
+      <c r="L7" s="197"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L8" s="218"/>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="198"/>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
+      <c r="F8" s="199"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="199"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="199"/>
+      <c r="K8" s="199"/>
+      <c r="L8" s="199"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L9" s="218"/>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199"/>
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+      <c r="E9" s="199"/>
+      <c r="F9" s="199"/>
+      <c r="G9" s="199"/>
+      <c r="H9" s="199"/>
+      <c r="I9" s="199"/>
+      <c r="J9" s="199"/>
+      <c r="K9" s="199"/>
+      <c r="L9" s="199"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
       <c r="O9" s="20"/>
     </row>
-    <row r="10" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="20"/>
       <c r="N10" s="20"/>
       <c r="O10" s="20"/>
     </row>
-    <row r="11" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="20"/>
       <c r="B11" s="23" t="s">
         <v>87</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>88</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>89</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>91</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>92</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>93</v>
       </c>
       <c r="I11" s="24" t="s">
         <v>94</v>
       </c>
       <c r="J11" s="25" t="s">
         <v>95</v>
       </c>
       <c r="K11" s="24" t="s">
         <v>96</v>
       </c>
       <c r="L11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
     </row>
-    <row r="12" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A12" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="29"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="28"/>
       <c r="I12" s="29"/>
       <c r="J12" s="28"/>
       <c r="K12" s="29"/>
       <c r="L12" s="30"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="33"/>
       <c r="D13" s="32"/>
       <c r="E13" s="33"/>
       <c r="F13" s="32"/>
       <c r="G13" s="33"/>
       <c r="H13" s="32"/>
       <c r="I13" s="33"/>
       <c r="J13" s="34"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="20"/>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
     </row>
-    <row r="14" spans="1:15" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="161" t="b">
         <v>0</v>
       </c>
       <c r="C14" s="162" t="b">
         <v>0</v>
       </c>
       <c r="D14" s="161" t="b">
         <v>0</v>
       </c>
       <c r="E14" s="162" t="b">
         <v>0</v>
       </c>
       <c r="F14" s="161" t="b">
         <v>0</v>
       </c>
       <c r="G14" s="162" t="b">
         <v>0</v>
       </c>
       <c r="H14" s="161" t="b">
         <v>0</v>
       </c>
       <c r="I14" s="162" t="b">
         <v>0</v>
       </c>
       <c r="J14" s="161" t="b">
         <v>0</v>
       </c>
       <c r="K14" s="162" t="b">
         <v>0</v>
       </c>
       <c r="L14" s="38"/>
       <c r="M14" s="39"/>
       <c r="N14" s="20"/>
       <c r="O14" s="20"/>
     </row>
-    <row r="15" spans="1:15" ht="43.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="42" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="35"/>
       <c r="D15" s="34"/>
       <c r="E15" s="35"/>
       <c r="F15" s="34"/>
       <c r="G15" s="35"/>
       <c r="H15" s="34"/>
       <c r="I15" s="35"/>
       <c r="J15" s="34"/>
       <c r="K15" s="35"/>
       <c r="L15" s="38"/>
       <c r="M15" s="20"/>
       <c r="N15" s="41"/>
       <c r="O15" s="20"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="35"/>
       <c r="D16" s="34"/>
       <c r="E16" s="35"/>
       <c r="F16" s="34"/>
       <c r="G16" s="35"/>
       <c r="H16" s="34"/>
       <c r="I16" s="43"/>
       <c r="J16" s="34"/>
       <c r="K16" s="35"/>
       <c r="L16" s="38"/>
       <c r="M16" s="20"/>
       <c r="N16" s="20"/>
       <c r="O16" s="20"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A17" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
       <c r="F17" s="45"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
       <c r="J17" s="45"/>
       <c r="K17" s="45"/>
       <c r="L17" s="46"/>
       <c r="M17" s="20"/>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A18" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="48"/>
       <c r="D18" s="47"/>
       <c r="E18" s="48"/>
       <c r="F18" s="47"/>
       <c r="G18" s="48"/>
       <c r="H18" s="47"/>
       <c r="I18" s="33"/>
       <c r="J18" s="47"/>
       <c r="K18" s="33"/>
       <c r="L18" s="38"/>
       <c r="M18" s="20"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A19" s="31" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="49"/>
       <c r="C19" s="50"/>
       <c r="D19" s="51"/>
       <c r="E19" s="50"/>
       <c r="F19" s="51"/>
       <c r="G19" s="50"/>
       <c r="H19" s="51"/>
       <c r="I19" s="50"/>
       <c r="J19" s="51"/>
       <c r="K19" s="50"/>
       <c r="L19" s="52"/>
       <c r="M19" s="20"/>
       <c r="N19" s="20"/>
       <c r="O19" s="20"/>
     </row>
-    <row r="20" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="54"/>
       <c r="C20" s="55"/>
       <c r="D20" s="56"/>
       <c r="E20" s="55"/>
       <c r="F20" s="57"/>
       <c r="G20" s="55"/>
       <c r="H20" s="57"/>
       <c r="I20" s="55"/>
       <c r="J20" s="57"/>
       <c r="K20" s="58"/>
       <c r="L20" s="59"/>
       <c r="M20" s="20"/>
       <c r="N20" s="20"/>
       <c r="O20" s="32"/>
     </row>
-    <row r="21" spans="1:15" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="224" t="s">
+    <row r="21" spans="1:15" ht="16.8" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="222" t="s">
         <v>107</v>
       </c>
-      <c r="B21" s="224"/>
-[...9 lines deleted...]
-      <c r="L21" s="224"/>
+      <c r="B21" s="222"/>
+      <c r="C21" s="222"/>
+      <c r="D21" s="222"/>
+      <c r="E21" s="222"/>
+      <c r="F21" s="222"/>
+      <c r="G21" s="222"/>
+      <c r="H21" s="222"/>
+      <c r="I21" s="222"/>
+      <c r="J21" s="222"/>
+      <c r="K21" s="222"/>
+      <c r="L21" s="222"/>
       <c r="M21" s="20"/>
       <c r="N21" s="20"/>
       <c r="O21" s="51"/>
     </row>
-    <row r="22" spans="1:15" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:15" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="60" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="169">
         <f>(B16+(B18*173)*(B19))</f>
         <v>0</v>
       </c>
       <c r="C22" s="170">
         <f t="shared" ref="C22:H22" si="0">(C16+(C18*173)*(C19))</f>
         <v>0</v>
       </c>
       <c r="D22" s="170">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E22" s="170">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="170">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="170">
         <f t="shared" si="0"/>
@@ -4913,51 +4848,51 @@
       </c>
       <c r="H22" s="170">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="170">
         <f>I16+((I18*173)*(I19))</f>
         <v>0</v>
       </c>
       <c r="J22" s="170">
         <f>J16+((J18*173)*(J19))</f>
         <v>0</v>
       </c>
       <c r="K22" s="170">
         <f>(K16+(K18*173)*(K19))</f>
         <v>0</v>
       </c>
       <c r="L22" s="171">
         <f>SUM(B22:K22)</f>
         <v>0</v>
       </c>
       <c r="M22" s="39"/>
       <c r="N22" s="20"/>
       <c r="O22" s="61"/>
     </row>
-    <row r="23" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A23" s="62" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="172">
         <f>B22*B20</f>
         <v>0</v>
       </c>
       <c r="C23" s="173">
         <f t="shared" ref="C23:J23" si="1">C22*C20</f>
         <v>0</v>
       </c>
       <c r="D23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G23" s="173">
         <f t="shared" si="1"/>
@@ -4965,6530 +4900,6509 @@
       </c>
       <c r="H23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K23" s="173">
         <f>K22*K20</f>
         <v>0</v>
       </c>
       <c r="L23" s="174">
         <f>SUM(B23:K23)</f>
         <v>0</v>
       </c>
       <c r="M23" s="20"/>
       <c r="N23" s="20"/>
       <c r="O23" s="20"/>
     </row>
-    <row r="24" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A24" s="219" t="s">
+    <row r="24" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="217" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="220"/>
-[...9 lines deleted...]
-      <c r="L24" s="220"/>
+      <c r="B24" s="218"/>
+      <c r="C24" s="218"/>
+      <c r="D24" s="218"/>
+      <c r="E24" s="218"/>
+      <c r="F24" s="218"/>
+      <c r="G24" s="218"/>
+      <c r="H24" s="218"/>
+      <c r="I24" s="218"/>
+      <c r="J24" s="218"/>
+      <c r="K24" s="218"/>
+      <c r="L24" s="218"/>
       <c r="M24" s="20"/>
       <c r="N24" s="20"/>
       <c r="O24" s="20"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A25" s="63" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="175">
         <v>0</v>
       </c>
       <c r="C25" s="176" t="s">
         <v>113</v>
       </c>
       <c r="D25" s="177" t="s">
         <v>114</v>
       </c>
       <c r="E25" s="176" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="177" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="176" t="s">
         <v>114</v>
       </c>
       <c r="H25" s="177" t="s">
         <v>114</v>
       </c>
       <c r="I25" s="176" t="s">
         <v>114</v>
       </c>
       <c r="J25" s="177" t="s">
         <v>114</v>
       </c>
       <c r="K25" s="176" t="s">
         <v>114</v>
       </c>
       <c r="L25" s="178">
         <f>SUM(B25,C25,D25,E25,F25,G25,H25,I25,J25,K25)</f>
         <v>0</v>
       </c>
       <c r="M25" s="20"/>
       <c r="N25" s="20"/>
       <c r="O25" s="20"/>
     </row>
-    <row r="26" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="179">
         <v>0</v>
       </c>
       <c r="C26" s="180" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="181" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="180" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="181" t="s">
         <v>114</v>
       </c>
       <c r="G26" s="180" t="s">
         <v>114</v>
       </c>
       <c r="H26" s="181" t="s">
         <v>114</v>
       </c>
       <c r="I26" s="180" t="s">
         <v>114</v>
       </c>
       <c r="J26" s="181" t="s">
         <v>114</v>
       </c>
       <c r="K26" s="180" t="s">
         <v>114</v>
       </c>
       <c r="L26" s="182">
         <f>SUM(B26,C26,D26,E26,F26,G26,H26,I26,J26,K26)</f>
         <v>0</v>
       </c>
       <c r="M26" s="20"/>
       <c r="N26" s="20"/>
       <c r="O26" s="20"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A27" s="20"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="20"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="39"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A29" s="65"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A30" s="39"/>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="20"/>
       <c r="O30" s="20"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A31" s="39"/>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="39"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="20"/>
       <c r="O32" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A24:L24"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="A7:L9"/>
     <mergeCell ref="A21:L21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34FE145E-D543-427F-922D-9E7CD6A141FE}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.5703125" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="30.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.44140625" customWidth="1"/>
+    <col min="3" max="3" width="31.33203125" customWidth="1"/>
+    <col min="4" max="4" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="211" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="192" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="211"/>
-[...6 lines deleted...]
-      <c r="I1" s="211"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
       <c r="J1" s="183"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="211" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="192" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="211"/>
-[...6 lines deleted...]
-      <c r="I2" s="211"/>
+      <c r="B2" s="192"/>
+      <c r="C2" s="192"/>
+      <c r="D2" s="192"/>
+      <c r="E2" s="192"/>
+      <c r="F2" s="192"/>
+      <c r="G2" s="192"/>
+      <c r="H2" s="192"/>
+      <c r="I2" s="192"/>
       <c r="J2" s="183"/>
     </row>
-    <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="233" t="s">
+    <row r="3" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="223" t="s">
         <v>116</v>
       </c>
-      <c r="B3" s="233"/>
-[...6 lines deleted...]
-      <c r="I3" s="233"/>
+      <c r="B3" s="223"/>
+      <c r="C3" s="223"/>
+      <c r="D3" s="223"/>
+      <c r="E3" s="223"/>
+      <c r="F3" s="223"/>
+      <c r="G3" s="223"/>
+      <c r="H3" s="223"/>
+      <c r="I3" s="223"/>
       <c r="J3" s="183"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="66"/>
       <c r="B4" s="186"/>
       <c r="C4" s="186"/>
       <c r="D4" s="186"/>
       <c r="E4" s="183"/>
       <c r="F4" s="183"/>
       <c r="G4" s="183"/>
       <c r="H4" s="183"/>
       <c r="I4" s="183"/>
       <c r="J4" s="183"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="67" t="s">
         <v>85</v>
       </c>
-      <c r="B5" s="213" t="s">
+      <c r="B5" s="194" t="s">
         <v>109</v>
       </c>
-      <c r="C5" s="214"/>
+      <c r="C5" s="195"/>
       <c r="D5" s="68"/>
       <c r="E5" s="183"/>
       <c r="F5" s="183"/>
       <c r="G5" s="183"/>
       <c r="H5" s="183"/>
       <c r="I5" s="183"/>
       <c r="J5" s="183"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="69"/>
       <c r="B6" s="70"/>
       <c r="C6" s="70"/>
       <c r="D6" s="68"/>
       <c r="E6" s="71"/>
       <c r="F6" s="183"/>
       <c r="G6" s="183"/>
       <c r="H6" s="183"/>
       <c r="I6" s="183"/>
       <c r="J6" s="183"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="67" t="s">
         <v>117</v>
       </c>
-      <c r="B7" s="213"/>
-      <c r="C7" s="234"/>
+      <c r="B7" s="194"/>
+      <c r="C7" s="224"/>
       <c r="D7" s="68"/>
       <c r="E7" s="183"/>
       <c r="F7" s="183"/>
       <c r="G7" s="183"/>
       <c r="H7" s="183"/>
       <c r="I7" s="183"/>
       <c r="J7" s="183"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="73"/>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="183"/>
       <c r="F8" s="183"/>
       <c r="G8" s="183"/>
       <c r="H8" s="183"/>
       <c r="I8" s="183"/>
       <c r="J8" s="183"/>
     </row>
-    <row r="9" spans="1:10" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="215" t="s">
+    <row r="9" spans="1:10" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="196" t="s">
         <v>118</v>
       </c>
-      <c r="B9" s="216"/>
-[...6 lines deleted...]
-      <c r="I9" s="216"/>
+      <c r="B9" s="197"/>
+      <c r="C9" s="197"/>
+      <c r="D9" s="197"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="197"/>
+      <c r="G9" s="197"/>
+      <c r="H9" s="197"/>
+      <c r="I9" s="197"/>
       <c r="J9" s="183"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I10" s="218"/>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="198"/>
+      <c r="B10" s="199"/>
+      <c r="C10" s="199"/>
+      <c r="D10" s="199"/>
+      <c r="E10" s="199"/>
+      <c r="F10" s="199"/>
+      <c r="G10" s="199"/>
+      <c r="H10" s="199"/>
+      <c r="I10" s="199"/>
       <c r="J10" s="183"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I11" s="218"/>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="198"/>
+      <c r="B11" s="199"/>
+      <c r="C11" s="199"/>
+      <c r="D11" s="199"/>
+      <c r="E11" s="199"/>
+      <c r="F11" s="199"/>
+      <c r="G11" s="199"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
       <c r="J11" s="183"/>
     </row>
-    <row r="12" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="22"/>
       <c r="C12" s="76" t="s">
         <v>119</v>
       </c>
       <c r="D12" s="76"/>
       <c r="E12" s="183"/>
       <c r="F12" s="183"/>
       <c r="G12" s="183"/>
       <c r="H12" s="183"/>
       <c r="I12" s="183"/>
       <c r="J12" s="183"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="155" t="s">
         <v>120</v>
       </c>
       <c r="B13" s="183"/>
       <c r="C13" s="183"/>
       <c r="D13" s="183"/>
       <c r="E13" s="183"/>
       <c r="F13" s="183"/>
       <c r="G13" s="183"/>
       <c r="H13" s="183"/>
       <c r="I13" s="183"/>
       <c r="J13" s="183"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="155"/>
       <c r="B14" s="183"/>
       <c r="C14" s="183"/>
       <c r="D14" s="183"/>
       <c r="E14" s="183"/>
       <c r="F14" s="183"/>
       <c r="G14" s="183"/>
       <c r="H14" s="183"/>
       <c r="I14" s="183"/>
       <c r="J14" s="183"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="189" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="183"/>
       <c r="C15" s="183"/>
       <c r="D15" s="183"/>
       <c r="E15" s="183"/>
       <c r="F15" s="183"/>
       <c r="G15" s="183"/>
       <c r="H15" s="183"/>
       <c r="I15" s="183"/>
       <c r="J15" s="183"/>
     </row>
-    <row r="16" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="229" t="s">
+    <row r="16" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="225" t="s">
         <v>122</v>
       </c>
-      <c r="B16" s="230"/>
-[...2 lines deleted...]
-      <c r="E16" s="207" t="s">
+      <c r="B16" s="226"/>
+      <c r="C16" s="200"/>
+      <c r="D16" s="228"/>
+      <c r="E16" s="209" t="s">
         <v>123</v>
       </c>
-      <c r="F16" s="208"/>
-[...10 lines deleted...]
-      <c r="E17" s="209" t="s">
+      <c r="F16" s="210"/>
+      <c r="G16" s="210"/>
+      <c r="H16" s="210"/>
+      <c r="I16" s="210"/>
+      <c r="J16" s="210"/>
+    </row>
+    <row r="17" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="225"/>
+      <c r="B17" s="226"/>
+      <c r="C17" s="227"/>
+      <c r="D17" s="208"/>
+      <c r="E17" s="211" t="s">
         <v>124</v>
       </c>
-      <c r="F17" s="210"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="F17" s="212"/>
+      <c r="G17" s="212"/>
+      <c r="H17" s="212"/>
+      <c r="I17" s="212"/>
+      <c r="J17" s="212"/>
+    </row>
+    <row r="18" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A18" s="156" t="s">
         <v>125</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="78"/>
-      <c r="E18" s="198" t="s">
+      <c r="E18" s="201" t="s">
         <v>126</v>
       </c>
-      <c r="F18" s="199"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="F18" s="202"/>
+      <c r="G18" s="202"/>
+      <c r="H18" s="202"/>
+      <c r="I18" s="202"/>
+      <c r="J18" s="202"/>
+    </row>
+    <row r="19" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A19" s="156" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="77"/>
       <c r="C19" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D19" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E19" s="225"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="E19" s="229"/>
+      <c r="F19" s="230"/>
+      <c r="G19" s="230"/>
+      <c r="H19" s="230"/>
+      <c r="I19" s="230"/>
+      <c r="J19" s="230"/>
+    </row>
+    <row r="20" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A20" s="156" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="77"/>
       <c r="C20" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D20" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E20" s="225"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="E20" s="229"/>
+      <c r="F20" s="230"/>
+      <c r="G20" s="230"/>
+      <c r="H20" s="230"/>
+      <c r="I20" s="230"/>
+      <c r="J20" s="230"/>
+    </row>
+    <row r="21" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A21" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="77"/>
       <c r="C21" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E21" s="225"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E21" s="229"/>
+      <c r="F21" s="230"/>
+      <c r="G21" s="230"/>
+      <c r="H21" s="230"/>
+      <c r="I21" s="230"/>
+      <c r="J21" s="230"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="157" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="190"/>
       <c r="C22" s="79" t="s">
         <v>109</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="80"/>
       <c r="F22" s="80"/>
       <c r="G22" s="80"/>
       <c r="H22" s="80"/>
       <c r="I22" s="80"/>
       <c r="J22" s="80"/>
     </row>
-    <row r="23" spans="1:10" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="158" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="184" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="81" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E23" s="227" t="s">
+      <c r="E23" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="F23" s="228"/>
-[...5 lines deleted...]
-    <row r="24" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="F23" s="232"/>
+      <c r="G23" s="232"/>
+      <c r="H23" s="232"/>
+      <c r="I23" s="232"/>
+      <c r="J23" s="232"/>
+    </row>
+    <row r="24" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A24" s="158" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="184" t="s">
         <v>132</v>
       </c>
       <c r="C24" s="81" t="s">
         <v>114</v>
       </c>
       <c r="D24" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E24" s="82"/>
       <c r="F24" s="83"/>
       <c r="G24" s="83"/>
       <c r="H24" s="83"/>
       <c r="I24" s="83"/>
       <c r="J24" s="84"/>
     </row>
-    <row r="25" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A25" s="158" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="184" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="D25" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E25" s="82"/>
       <c r="F25" s="83"/>
       <c r="G25" s="83"/>
       <c r="H25" s="83"/>
       <c r="I25" s="83"/>
       <c r="J25" s="84"/>
     </row>
-    <row r="26" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A26" s="158" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="184" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="81" t="s">
         <v>114</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="85"/>
       <c r="F26" s="86"/>
       <c r="G26" s="86"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="87"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="156"/>
       <c r="B27" s="183"/>
       <c r="C27" s="183"/>
       <c r="D27" s="183"/>
       <c r="E27" s="80"/>
       <c r="F27" s="80"/>
       <c r="G27" s="80"/>
       <c r="H27" s="80"/>
       <c r="I27" s="80"/>
       <c r="J27" s="80"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="189"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="80"/>
       <c r="F28" s="80"/>
       <c r="G28" s="80"/>
       <c r="H28" s="80"/>
       <c r="I28" s="80"/>
       <c r="J28" s="80"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="158"/>
       <c r="B29" s="183"/>
       <c r="C29" s="183"/>
       <c r="D29" s="183"/>
       <c r="E29" s="80"/>
       <c r="F29" s="80"/>
       <c r="G29" s="80"/>
       <c r="H29" s="80"/>
       <c r="I29" s="80"/>
       <c r="J29" s="80"/>
     </row>
-    <row r="30" spans="1:10" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" ht="24" x14ac:dyDescent="0.3">
       <c r="A30" s="189" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="183"/>
       <c r="C30" s="183"/>
       <c r="D30" s="183"/>
       <c r="E30" s="80"/>
       <c r="F30" s="80"/>
       <c r="G30" s="80"/>
       <c r="H30" s="80"/>
       <c r="I30" s="80"/>
       <c r="J30" s="80"/>
     </row>
-    <row r="31" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="158" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="183"/>
       <c r="C31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E31" s="191" t="s">
+      <c r="E31" s="213" t="s">
         <v>135</v>
       </c>
-      <c r="F31" s="192"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F31" s="214"/>
+      <c r="G31" s="214"/>
+      <c r="H31" s="214"/>
+      <c r="I31" s="214"/>
+      <c r="J31" s="214"/>
+    </row>
+    <row r="32" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="158" t="s">
         <v>136</v>
       </c>
       <c r="B32" s="183"/>
       <c r="C32" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E32" s="191" t="s">
+      <c r="E32" s="213" t="s">
         <v>137</v>
       </c>
-      <c r="F32" s="192"/>
-[...5 lines deleted...]
-    <row r="33" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F32" s="214"/>
+      <c r="G32" s="214"/>
+      <c r="H32" s="214"/>
+      <c r="I32" s="214"/>
+      <c r="J32" s="214"/>
+    </row>
+    <row r="33" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="158" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="183"/>
       <c r="C33" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E33" s="191" t="s">
+      <c r="E33" s="213" t="s">
         <v>139</v>
       </c>
-      <c r="F33" s="192"/>
-[...5 lines deleted...]
-    <row r="34" spans="1:10" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F33" s="214"/>
+      <c r="G33" s="214"/>
+      <c r="H33" s="214"/>
+      <c r="I33" s="214"/>
+      <c r="J33" s="214"/>
+    </row>
+    <row r="34" spans="1:10" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="158" t="s">
         <v>140</v>
       </c>
       <c r="B34" s="183"/>
       <c r="C34" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E34" s="191" t="s">
+      <c r="E34" s="213" t="s">
         <v>141</v>
       </c>
-      <c r="F34" s="192"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F34" s="214"/>
+      <c r="G34" s="214"/>
+      <c r="H34" s="214"/>
+      <c r="I34" s="214"/>
+      <c r="J34" s="214"/>
+    </row>
+    <row r="35" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B35" s="183"/>
       <c r="C35" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E35" s="191" t="s">
+      <c r="E35" s="213" t="s">
         <v>143</v>
       </c>
-      <c r="F35" s="192"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
+      <c r="J35" s="214"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="183"/>
       <c r="C36" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="88" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="89"/>
       <c r="F36" s="90"/>
       <c r="G36" s="90"/>
       <c r="H36" s="90"/>
       <c r="I36" s="90"/>
       <c r="J36" s="91"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="183"/>
       <c r="C37" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="88" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="89"/>
       <c r="F37" s="90"/>
       <c r="G37" s="90"/>
       <c r="H37" s="90"/>
       <c r="I37" s="90"/>
       <c r="J37" s="91"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B38" s="183"/>
       <c r="C38" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="88" t="s">
         <v>114</v>
       </c>
       <c r="E38" s="89"/>
       <c r="F38" s="90"/>
       <c r="G38" s="90"/>
       <c r="H38" s="90"/>
       <c r="I38" s="90"/>
       <c r="J38" s="91"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="158"/>
       <c r="B39" s="183"/>
       <c r="C39" s="183"/>
       <c r="D39" s="183"/>
       <c r="E39" s="80"/>
       <c r="F39" s="80"/>
       <c r="G39" s="80"/>
       <c r="H39" s="80"/>
       <c r="I39" s="80"/>
       <c r="J39" s="80"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="189" t="s">
         <v>144</v>
       </c>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="80"/>
       <c r="F40" s="80"/>
       <c r="G40" s="80"/>
       <c r="H40" s="80"/>
       <c r="I40" s="80"/>
       <c r="J40" s="80"/>
     </row>
-    <row r="41" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="156" t="s">
         <v>145</v>
       </c>
       <c r="B41" s="183"/>
       <c r="C41" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E41" s="191" t="s">
+      <c r="E41" s="213" t="s">
         <v>146</v>
       </c>
-      <c r="F41" s="192"/>
-[...5 lines deleted...]
-    <row r="42" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F41" s="214"/>
+      <c r="G41" s="214"/>
+      <c r="H41" s="214"/>
+      <c r="I41" s="214"/>
+      <c r="J41" s="214"/>
+    </row>
+    <row r="42" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="156" t="s">
         <v>147</v>
       </c>
       <c r="B42" s="183"/>
       <c r="C42" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E42" s="191" t="s">
+      <c r="E42" s="213" t="s">
         <v>148</v>
       </c>
-      <c r="F42" s="192"/>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="F42" s="214"/>
+      <c r="G42" s="214"/>
+      <c r="H42" s="214"/>
+      <c r="I42" s="214"/>
+      <c r="J42" s="214"/>
+    </row>
+    <row r="43" spans="1:10" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A43" s="156" t="s">
         <v>149</v>
       </c>
       <c r="B43" s="183"/>
       <c r="C43" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E43" s="191" t="s">
+      <c r="E43" s="213" t="s">
         <v>150</v>
       </c>
-      <c r="F43" s="192"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:10" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="F43" s="214"/>
+      <c r="G43" s="214"/>
+      <c r="H43" s="214"/>
+      <c r="I43" s="214"/>
+      <c r="J43" s="214"/>
+    </row>
+    <row r="44" spans="1:10" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A44" s="158" t="s">
         <v>151</v>
       </c>
       <c r="B44" s="183"/>
       <c r="C44" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E44" s="191" t="s">
+      <c r="E44" s="213" t="s">
         <v>152</v>
       </c>
-      <c r="F44" s="192"/>
-[...5 lines deleted...]
-    <row r="45" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F44" s="214"/>
+      <c r="G44" s="214"/>
+      <c r="H44" s="214"/>
+      <c r="I44" s="214"/>
+      <c r="J44" s="214"/>
+    </row>
+    <row r="45" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B45" s="183"/>
       <c r="C45" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E45" s="191" t="s">
+      <c r="E45" s="213" t="s">
         <v>153</v>
       </c>
-      <c r="F45" s="192"/>
-[...5 lines deleted...]
-    <row r="46" spans="1:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F45" s="214"/>
+      <c r="G45" s="214"/>
+      <c r="H45" s="214"/>
+      <c r="I45" s="214"/>
+      <c r="J45" s="214"/>
+    </row>
+    <row r="46" spans="1:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B46" s="183"/>
       <c r="C46" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E46" s="191" t="s">
+      <c r="E46" s="213" t="s">
         <v>154</v>
       </c>
-      <c r="F46" s="192"/>
-[...5 lines deleted...]
-    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F46" s="214"/>
+      <c r="G46" s="214"/>
+      <c r="H46" s="214"/>
+      <c r="I46" s="214"/>
+      <c r="J46" s="214"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A47" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B47" s="183"/>
       <c r="C47" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="88" t="s">
         <v>114</v>
       </c>
       <c r="E47" s="187"/>
       <c r="F47" s="188"/>
       <c r="G47" s="188"/>
       <c r="H47" s="188"/>
       <c r="I47" s="188"/>
       <c r="J47" s="92"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A48" s="158" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="183"/>
       <c r="C48" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="E48" s="191"/>
-[...6 lines deleted...]
-    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E48" s="213"/>
+      <c r="F48" s="214"/>
+      <c r="G48" s="214"/>
+      <c r="H48" s="214"/>
+      <c r="I48" s="214"/>
+      <c r="J48" s="214"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="159"/>
       <c r="B49" s="183"/>
       <c r="C49" s="183"/>
       <c r="D49" s="183"/>
       <c r="E49" s="80"/>
       <c r="F49" s="80"/>
       <c r="G49" s="80"/>
       <c r="H49" s="80"/>
       <c r="I49" s="80"/>
       <c r="J49" s="80"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="189" t="s">
         <v>155</v>
       </c>
       <c r="B50" s="19"/>
       <c r="C50" s="19"/>
       <c r="D50" s="19"/>
       <c r="E50" s="93"/>
       <c r="F50" s="93"/>
       <c r="G50" s="93"/>
       <c r="H50" s="93"/>
       <c r="I50" s="93"/>
       <c r="J50" s="93"/>
     </row>
-    <row r="51" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="156" t="s">
         <v>156</v>
       </c>
       <c r="B51" s="183"/>
       <c r="C51" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E51" s="191" t="s">
+      <c r="E51" s="213" t="s">
         <v>157</v>
       </c>
-      <c r="F51" s="192"/>
-[...5 lines deleted...]
-    <row r="52" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F51" s="214"/>
+      <c r="G51" s="214"/>
+      <c r="H51" s="214"/>
+      <c r="I51" s="214"/>
+      <c r="J51" s="214"/>
+    </row>
+    <row r="52" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="156" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="183"/>
       <c r="C52" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E52" s="191" t="s">
+      <c r="E52" s="213" t="s">
         <v>159</v>
       </c>
-      <c r="F52" s="192"/>
-[...5 lines deleted...]
-    <row r="53" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F52" s="214"/>
+      <c r="G52" s="214"/>
+      <c r="H52" s="214"/>
+      <c r="I52" s="214"/>
+      <c r="J52" s="214"/>
+    </row>
+    <row r="53" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="156" t="s">
         <v>158</v>
       </c>
       <c r="B53" s="183"/>
       <c r="C53" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E53" s="191" t="s">
+      <c r="E53" s="213" t="s">
         <v>160</v>
       </c>
-      <c r="F53" s="192"/>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F53" s="214"/>
+      <c r="G53" s="214"/>
+      <c r="H53" s="214"/>
+      <c r="I53" s="214"/>
+      <c r="J53" s="214"/>
+    </row>
+    <row r="54" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B54" s="183"/>
       <c r="C54" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E54" s="191" t="s">
+      <c r="E54" s="213" t="s">
         <v>162</v>
       </c>
-      <c r="F54" s="192"/>
-[...5 lines deleted...]
-    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F54" s="214"/>
+      <c r="G54" s="214"/>
+      <c r="H54" s="214"/>
+      <c r="I54" s="214"/>
+      <c r="J54" s="214"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B55" s="183"/>
       <c r="C55" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E55" s="191" t="s">
+      <c r="E55" s="213" t="s">
         <v>163</v>
       </c>
-      <c r="F55" s="192"/>
-[...5 lines deleted...]
-    <row r="56" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F55" s="214"/>
+      <c r="G55" s="214"/>
+      <c r="H55" s="214"/>
+      <c r="I55" s="214"/>
+      <c r="J55" s="214"/>
+    </row>
+    <row r="56" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="156" t="s">
         <v>164</v>
       </c>
       <c r="B56" s="183"/>
       <c r="C56" s="78" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="E56" s="191" t="s">
+      <c r="E56" s="213" t="s">
         <v>165</v>
       </c>
-      <c r="F56" s="192"/>
-[...5 lines deleted...]
-    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F56" s="214"/>
+      <c r="G56" s="214"/>
+      <c r="H56" s="214"/>
+      <c r="I56" s="214"/>
+      <c r="J56" s="214"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="158"/>
       <c r="B57" s="183"/>
       <c r="C57" s="183"/>
       <c r="D57" s="183"/>
       <c r="E57" s="183"/>
       <c r="F57" s="183"/>
       <c r="G57" s="183"/>
       <c r="H57" s="183"/>
       <c r="I57" s="183"/>
       <c r="J57" s="183"/>
     </row>
-    <row r="58" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="160" t="s">
         <v>166</v>
       </c>
       <c r="B58" s="183"/>
       <c r="C58" s="94">
         <f>SUM(C18:C21,C23:C26,C31:C38,C41:C48,C51:C56)</f>
         <v>0</v>
       </c>
       <c r="D58" s="72"/>
       <c r="E58" s="183"/>
       <c r="F58" s="183"/>
       <c r="G58" s="183"/>
       <c r="H58" s="183"/>
       <c r="I58" s="183"/>
       <c r="J58" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A9:I11"/>
-[...10 lines deleted...]
-    <mergeCell ref="E17:J17"/>
+    <mergeCell ref="E55:J55"/>
+    <mergeCell ref="E56:J56"/>
+    <mergeCell ref="E46:J46"/>
+    <mergeCell ref="E48:J48"/>
+    <mergeCell ref="E51:J51"/>
+    <mergeCell ref="E52:J52"/>
+    <mergeCell ref="E53:J53"/>
+    <mergeCell ref="E54:J54"/>
     <mergeCell ref="E45:J45"/>
     <mergeCell ref="E18:J21"/>
     <mergeCell ref="E23:J23"/>
     <mergeCell ref="E31:J31"/>
     <mergeCell ref="E32:J32"/>
     <mergeCell ref="E33:J33"/>
     <mergeCell ref="E34:J34"/>
     <mergeCell ref="E35:J35"/>
     <mergeCell ref="E41:J41"/>
     <mergeCell ref="E42:J42"/>
     <mergeCell ref="E43:J43"/>
     <mergeCell ref="E44:J44"/>
-    <mergeCell ref="E55:J55"/>
-[...6 lines deleted...]
-    <mergeCell ref="E54:J54"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:J16"/>
+    <mergeCell ref="E17:J17"/>
+    <mergeCell ref="A9:I11"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B7:C7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57D63E52-CEFE-44F9-AAED-110CBDBEFF77}">
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N68"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:C5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C63" sqref="C63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="26.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="30.5546875" customWidth="1"/>
+    <col min="5" max="5" width="26.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="211" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A1" s="192" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="211"/>
-[...5 lines deleted...]
-      <c r="H1" s="211"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
       <c r="I1" s="183"/>
       <c r="J1" s="183"/>
       <c r="K1" s="183"/>
       <c r="L1" s="183"/>
       <c r="M1" s="183"/>
       <c r="N1" s="183"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="211" t="s">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A2" s="192" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="211"/>
-[...5 lines deleted...]
-      <c r="H2" s="211"/>
+      <c r="B2" s="192"/>
+      <c r="C2" s="192"/>
+      <c r="D2" s="192"/>
+      <c r="E2" s="192"/>
+      <c r="F2" s="192"/>
+      <c r="G2" s="192"/>
+      <c r="H2" s="192"/>
       <c r="I2" s="183"/>
       <c r="J2" s="183"/>
       <c r="K2" s="183"/>
       <c r="L2" s="183"/>
       <c r="M2" s="183"/>
       <c r="N2" s="183"/>
     </row>
-    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="212" t="s">
+    <row r="3" spans="1:14" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="193" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="212"/>
-[...5 lines deleted...]
-      <c r="H3" s="212"/>
+      <c r="B3" s="193"/>
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
+      <c r="E3" s="193"/>
+      <c r="F3" s="193"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="193"/>
       <c r="I3" s="183"/>
       <c r="J3" s="183"/>
       <c r="K3" s="183"/>
       <c r="L3" s="183"/>
       <c r="M3" s="183"/>
       <c r="N3" s="183"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" s="186"/>
       <c r="B4" s="186"/>
       <c r="C4" s="186"/>
       <c r="D4" s="183"/>
       <c r="E4" s="183"/>
       <c r="F4" s="183"/>
       <c r="G4" s="183"/>
       <c r="H4" s="183"/>
       <c r="I4" s="183"/>
       <c r="J4" s="183"/>
       <c r="K4" s="183"/>
       <c r="L4" s="183"/>
       <c r="M4" s="183"/>
       <c r="N4" s="183"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="B5" s="213" t="s">
+      <c r="B5" s="194" t="s">
         <v>109</v>
       </c>
-      <c r="C5" s="214"/>
+      <c r="C5" s="195"/>
       <c r="D5" s="183"/>
       <c r="E5" s="183"/>
       <c r="F5" s="183"/>
       <c r="G5" s="183"/>
       <c r="H5" s="183"/>
       <c r="I5" s="183"/>
       <c r="J5" s="183"/>
       <c r="K5" s="183"/>
       <c r="L5" s="183"/>
       <c r="M5" s="183"/>
       <c r="N5" s="183"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="74"/>
       <c r="B6" s="74"/>
       <c r="C6" s="74"/>
       <c r="D6" s="183"/>
       <c r="E6" s="183"/>
       <c r="F6" s="183"/>
       <c r="G6" s="183"/>
       <c r="H6" s="183"/>
       <c r="I6" s="183"/>
       <c r="J6" s="183"/>
       <c r="K6" s="183"/>
       <c r="L6" s="183"/>
       <c r="M6" s="183"/>
       <c r="N6" s="183"/>
     </row>
-    <row r="7" spans="1:14" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="215" t="s">
+    <row r="7" spans="1:14" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="196" t="s">
         <v>168</v>
       </c>
-      <c r="B7" s="216"/>
-[...5 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="B7" s="197"/>
+      <c r="C7" s="197"/>
+      <c r="D7" s="197"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="197"/>
+      <c r="G7" s="197"/>
+      <c r="H7" s="197"/>
       <c r="I7" s="183"/>
       <c r="J7" s="183"/>
       <c r="K7" s="183"/>
       <c r="L7" s="183"/>
       <c r="M7" s="183"/>
       <c r="N7" s="183"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H8" s="218"/>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="198"/>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
+      <c r="F8" s="199"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="199"/>
       <c r="I8" s="183"/>
       <c r="J8" s="183"/>
       <c r="K8" s="183"/>
       <c r="L8" s="183"/>
       <c r="M8" s="183"/>
       <c r="N8" s="183"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H9" s="218"/>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="198"/>
+      <c r="B9" s="199"/>
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+      <c r="E9" s="199"/>
+      <c r="F9" s="199"/>
+      <c r="G9" s="199"/>
+      <c r="H9" s="199"/>
       <c r="I9" s="183"/>
       <c r="J9" s="183"/>
       <c r="K9" s="183"/>
       <c r="L9" s="183"/>
       <c r="M9" s="183"/>
       <c r="N9" s="183"/>
     </row>
-    <row r="10" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" ht="28.2" x14ac:dyDescent="0.3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="D10" s="183"/>
       <c r="E10" s="183"/>
       <c r="F10" s="183"/>
       <c r="G10" s="183"/>
       <c r="H10" s="183"/>
       <c r="I10" s="183"/>
       <c r="J10" s="183"/>
       <c r="K10" s="183"/>
       <c r="L10" s="183"/>
       <c r="M10" s="183"/>
       <c r="N10" s="183"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="95" t="s">
         <v>169</v>
       </c>
       <c r="B11" s="183"/>
       <c r="C11" s="96"/>
       <c r="D11" s="183"/>
       <c r="E11" s="183"/>
       <c r="F11" s="183"/>
       <c r="G11" s="183"/>
       <c r="H11" s="183"/>
       <c r="I11" s="183"/>
       <c r="J11" s="183"/>
       <c r="K11" s="183"/>
       <c r="L11" s="183"/>
       <c r="M11" s="183"/>
       <c r="N11" s="183"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" s="97" t="s">
         <v>170</v>
       </c>
       <c r="B12" s="183"/>
       <c r="C12" s="98"/>
       <c r="D12" s="183"/>
       <c r="E12" s="183"/>
       <c r="F12" s="183"/>
       <c r="G12" s="183"/>
       <c r="H12" s="183"/>
       <c r="I12" s="183"/>
       <c r="J12" s="183"/>
       <c r="K12" s="183"/>
       <c r="L12" s="183"/>
       <c r="M12" s="183"/>
       <c r="N12" s="183"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13" s="99"/>
       <c r="B13" s="183"/>
       <c r="C13" s="183"/>
       <c r="D13" s="183"/>
       <c r="E13" s="183"/>
       <c r="F13" s="183"/>
       <c r="G13" s="183"/>
       <c r="H13" s="183"/>
       <c r="I13" s="183"/>
       <c r="J13" s="183"/>
       <c r="K13" s="183"/>
       <c r="L13" s="183"/>
       <c r="M13" s="183"/>
       <c r="N13" s="183"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14" s="18" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="183"/>
       <c r="C14" s="183"/>
       <c r="D14" s="183"/>
       <c r="E14" s="183"/>
       <c r="F14" s="183"/>
       <c r="G14" s="183"/>
       <c r="H14" s="183"/>
       <c r="I14" s="183"/>
       <c r="J14" s="183"/>
       <c r="K14" s="183"/>
       <c r="L14" s="183"/>
       <c r="M14" s="183"/>
       <c r="N14" s="183"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15" s="18"/>
       <c r="B15" s="183"/>
       <c r="C15" s="183"/>
       <c r="D15" s="183"/>
       <c r="E15" s="183"/>
       <c r="F15" s="183"/>
       <c r="G15" s="183"/>
       <c r="H15" s="183"/>
       <c r="I15" s="183"/>
       <c r="J15" s="183"/>
       <c r="K15" s="183"/>
       <c r="L15" s="183"/>
       <c r="M15" s="183"/>
       <c r="N15" s="183"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A16" s="100" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="183"/>
       <c r="C16" s="183"/>
       <c r="D16" s="183"/>
       <c r="E16" s="183"/>
       <c r="F16" s="183"/>
       <c r="G16" s="183"/>
       <c r="H16" s="183"/>
       <c r="I16" s="183"/>
       <c r="J16" s="183"/>
       <c r="K16" s="183"/>
       <c r="L16" s="183"/>
       <c r="M16" s="183"/>
       <c r="N16" s="183"/>
     </row>
-    <row r="17" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A17" s="100" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="183"/>
-      <c r="D17" s="201"/>
-[...4 lines deleted...]
-      <c r="I17" s="201"/>
+      <c r="D17" s="191"/>
+      <c r="E17" s="191"/>
+      <c r="F17" s="191"/>
+      <c r="G17" s="191"/>
+      <c r="H17" s="191"/>
+      <c r="I17" s="191"/>
       <c r="J17" s="183"/>
       <c r="K17" s="183"/>
       <c r="L17" s="183"/>
       <c r="M17" s="183"/>
       <c r="N17" s="183"/>
     </row>
-    <row r="18" spans="1:14" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="25.2" x14ac:dyDescent="0.3">
       <c r="A18" s="102" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="183"/>
       <c r="C18" s="168">
         <v>0</v>
       </c>
-      <c r="D18" s="200"/>
-[...4 lines deleted...]
-      <c r="I18" s="201"/>
+      <c r="D18" s="203"/>
+      <c r="E18" s="191"/>
+      <c r="F18" s="191"/>
+      <c r="G18" s="191"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="191"/>
       <c r="J18" s="183"/>
       <c r="K18" s="183"/>
       <c r="L18" s="183"/>
       <c r="M18" s="183"/>
       <c r="N18" s="183"/>
     </row>
-    <row r="19" spans="1:14" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" ht="25.2" x14ac:dyDescent="0.3">
       <c r="A19" s="102" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="184"/>
       <c r="C19" s="168">
         <v>0</v>
       </c>
       <c r="D19" s="103"/>
       <c r="E19" s="104" t="s">
         <v>174</v>
       </c>
       <c r="F19" s="183"/>
       <c r="G19" s="183"/>
       <c r="H19" s="183"/>
       <c r="I19" s="183"/>
       <c r="J19" s="183"/>
       <c r="K19" s="183"/>
       <c r="L19" s="183"/>
       <c r="M19" s="183"/>
       <c r="N19" s="183"/>
     </row>
-    <row r="20" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="202" t="s">
+    <row r="20" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="204" t="s">
         <v>175</v>
       </c>
-      <c r="B20" s="203" t="s">
+      <c r="B20" s="205" t="s">
         <v>176</v>
       </c>
-      <c r="C20" s="205"/>
-      <c r="D20" s="207" t="s">
+      <c r="C20" s="207"/>
+      <c r="D20" s="209" t="s">
         <v>177</v>
       </c>
-      <c r="E20" s="208"/>
-[...14 lines deleted...]
-      <c r="D21" s="209" t="s">
+      <c r="E20" s="210"/>
+      <c r="F20" s="210"/>
+      <c r="G20" s="210"/>
+      <c r="H20" s="210"/>
+      <c r="I20" s="210"/>
+      <c r="J20" s="200"/>
+      <c r="K20" s="200"/>
+      <c r="L20" s="200"/>
+      <c r="M20" s="200"/>
+      <c r="N20" s="200"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="204"/>
+      <c r="B21" s="206"/>
+      <c r="C21" s="208"/>
+      <c r="D21" s="211" t="s">
         <v>124</v>
       </c>
-      <c r="E21" s="210"/>
-[...10 lines deleted...]
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E21" s="212"/>
+      <c r="F21" s="212"/>
+      <c r="G21" s="212"/>
+      <c r="H21" s="212"/>
+      <c r="I21" s="212"/>
+      <c r="J21" s="200"/>
+      <c r="K21" s="200"/>
+      <c r="L21" s="200"/>
+      <c r="M21" s="200"/>
+      <c r="N21" s="200"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A22" s="102" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B22" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="164" t="s">
         <v>109</v>
       </c>
-      <c r="D22" s="198" t="s">
+      <c r="D22" s="201" t="s">
         <v>178</v>
       </c>
-      <c r="E22" s="199"/>
-[...3 lines deleted...]
-      <c r="I22" s="199"/>
+      <c r="E22" s="202"/>
+      <c r="F22" s="202"/>
+      <c r="G22" s="202"/>
+      <c r="H22" s="202"/>
+      <c r="I22" s="202"/>
       <c r="J22" s="183"/>
       <c r="K22" s="183"/>
       <c r="L22" s="183"/>
       <c r="M22" s="183"/>
       <c r="N22" s="183"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="102" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B23" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="164" t="s">
         <v>109</v>
       </c>
-      <c r="D23" s="196" t="s">
+      <c r="D23" s="215" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="197"/>
-[...3 lines deleted...]
-      <c r="I23" s="197"/>
+      <c r="E23" s="216"/>
+      <c r="F23" s="216"/>
+      <c r="G23" s="216"/>
+      <c r="H23" s="216"/>
+      <c r="I23" s="216"/>
       <c r="J23" s="183"/>
       <c r="K23" s="183"/>
       <c r="L23" s="183"/>
       <c r="M23" s="183"/>
       <c r="N23" s="183"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A24" s="102" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B24" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C24" s="164" t="s">
         <v>109</v>
       </c>
-      <c r="D24" s="196"/>
-[...4 lines deleted...]
-      <c r="I24" s="197"/>
+      <c r="D24" s="215"/>
+      <c r="E24" s="216"/>
+      <c r="F24" s="216"/>
+      <c r="G24" s="216"/>
+      <c r="H24" s="216"/>
+      <c r="I24" s="216"/>
       <c r="J24" s="183"/>
       <c r="K24" s="183"/>
       <c r="L24" s="183"/>
       <c r="M24" s="183"/>
       <c r="N24" s="183"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A25" s="102" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B25" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="164" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="196"/>
-[...4 lines deleted...]
-      <c r="I25" s="197"/>
+      <c r="D25" s="215"/>
+      <c r="E25" s="216"/>
+      <c r="F25" s="216"/>
+      <c r="G25" s="216"/>
+      <c r="H25" s="216"/>
+      <c r="I25" s="216"/>
       <c r="J25" s="183"/>
       <c r="K25" s="183"/>
       <c r="L25" s="183"/>
       <c r="M25" s="183"/>
       <c r="N25" s="183"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A26" s="102" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B26" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="164">
         <v>0</v>
       </c>
-      <c r="D26" s="196"/>
-[...4 lines deleted...]
-      <c r="I26" s="197"/>
+      <c r="D26" s="215"/>
+      <c r="E26" s="216"/>
+      <c r="F26" s="216"/>
+      <c r="G26" s="216"/>
+      <c r="H26" s="216"/>
+      <c r="I26" s="216"/>
       <c r="J26" s="183"/>
       <c r="K26" s="183"/>
       <c r="L26" s="183"/>
       <c r="M26" s="183"/>
       <c r="N26" s="183"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A27" s="102" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B27" s="163" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="164">
         <v>0</v>
       </c>
-      <c r="D27" s="196"/>
-[...4 lines deleted...]
-      <c r="I27" s="197"/>
+      <c r="D27" s="215"/>
+      <c r="E27" s="216"/>
+      <c r="F27" s="216"/>
+      <c r="G27" s="216"/>
+      <c r="H27" s="216"/>
+      <c r="I27" s="216"/>
       <c r="J27" s="72"/>
       <c r="K27" s="183"/>
       <c r="L27" s="183"/>
       <c r="M27" s="183"/>
       <c r="N27" s="183"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A28" s="105" t="s">
         <v>179</v>
       </c>
       <c r="B28" s="106"/>
       <c r="C28" s="79"/>
       <c r="D28" s="80"/>
       <c r="E28" s="80"/>
       <c r="F28" s="80"/>
       <c r="G28" s="80"/>
       <c r="H28" s="80"/>
       <c r="I28" s="80"/>
       <c r="J28" s="183"/>
       <c r="K28" s="183"/>
       <c r="L28" s="183"/>
       <c r="M28" s="183"/>
       <c r="N28" s="183"/>
     </row>
-    <row r="29" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="107" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="108"/>
       <c r="C29" s="165">
         <v>0</v>
       </c>
-      <c r="D29" s="191" t="s">
+      <c r="D29" s="213" t="s">
         <v>181</v>
       </c>
-      <c r="E29" s="192"/>
-[...3 lines deleted...]
-      <c r="I29" s="192"/>
+      <c r="E29" s="214"/>
+      <c r="F29" s="214"/>
+      <c r="G29" s="214"/>
+      <c r="H29" s="214"/>
+      <c r="I29" s="214"/>
       <c r="J29" s="109"/>
       <c r="K29" s="183"/>
       <c r="L29" s="183"/>
       <c r="M29" s="183"/>
       <c r="N29" s="183"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A30" s="102"/>
       <c r="B30" s="183"/>
       <c r="C30" s="183"/>
       <c r="D30" s="110"/>
       <c r="E30" s="110"/>
       <c r="F30" s="110"/>
       <c r="G30" s="110"/>
       <c r="H30" s="110"/>
       <c r="I30" s="110"/>
       <c r="J30" s="183"/>
       <c r="K30" s="183"/>
       <c r="L30" s="183"/>
       <c r="M30" s="183"/>
       <c r="N30" s="183"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A31" s="100"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="111"/>
       <c r="E31" s="111"/>
       <c r="F31" s="111"/>
       <c r="G31" s="111"/>
       <c r="H31" s="111"/>
       <c r="I31" s="111"/>
       <c r="J31" s="183"/>
       <c r="K31" s="183"/>
       <c r="L31" s="183"/>
       <c r="M31" s="183"/>
       <c r="N31" s="183"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A32" s="99"/>
       <c r="B32" s="183"/>
       <c r="C32" s="183"/>
       <c r="D32" s="111"/>
       <c r="E32" s="111"/>
       <c r="F32" s="111"/>
       <c r="G32" s="111"/>
       <c r="H32" s="111"/>
       <c r="I32" s="111"/>
       <c r="J32" s="183"/>
       <c r="K32" s="183"/>
       <c r="L32" s="183"/>
       <c r="M32" s="183"/>
       <c r="N32" s="183"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="100" t="s">
         <v>182</v>
       </c>
       <c r="B33" s="183"/>
       <c r="C33" s="183"/>
       <c r="D33" s="111"/>
       <c r="E33" s="111"/>
       <c r="F33" s="111"/>
       <c r="G33" s="111"/>
       <c r="H33" s="111"/>
       <c r="I33" s="111"/>
       <c r="J33" s="183"/>
       <c r="K33" s="183"/>
       <c r="L33" s="183"/>
       <c r="M33" s="183"/>
       <c r="N33" s="183"/>
     </row>
-    <row r="34" spans="1:14" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="97" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="183"/>
       <c r="C34" s="164">
         <v>0</v>
       </c>
-      <c r="D34" s="191" t="s">
+      <c r="D34" s="213" t="s">
         <v>135</v>
       </c>
-      <c r="E34" s="192"/>
-[...3 lines deleted...]
-      <c r="I34" s="192"/>
+      <c r="E34" s="214"/>
+      <c r="F34" s="214"/>
+      <c r="G34" s="214"/>
+      <c r="H34" s="214"/>
+      <c r="I34" s="214"/>
       <c r="J34" s="183"/>
       <c r="K34" s="183"/>
       <c r="L34" s="183"/>
       <c r="M34" s="183"/>
       <c r="N34" s="183"/>
     </row>
-    <row r="35" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="97" t="s">
         <v>136</v>
       </c>
       <c r="B35" s="183"/>
       <c r="C35" s="164">
         <v>0</v>
       </c>
-      <c r="D35" s="191" t="s">
+      <c r="D35" s="213" t="s">
         <v>137</v>
       </c>
-      <c r="E35" s="192"/>
-[...3 lines deleted...]
-      <c r="I35" s="192"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
       <c r="J35" s="183"/>
       <c r="K35" s="183"/>
       <c r="L35" s="183"/>
       <c r="M35" s="183"/>
       <c r="N35" s="183"/>
     </row>
-    <row r="36" spans="1:14" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="97" t="s">
         <v>183</v>
       </c>
       <c r="B36" s="183"/>
       <c r="C36" s="164">
         <v>0</v>
       </c>
-      <c r="D36" s="191" t="s">
+      <c r="D36" s="213" t="s">
         <v>139</v>
       </c>
-      <c r="E36" s="192"/>
-[...3 lines deleted...]
-      <c r="I36" s="192"/>
+      <c r="E36" s="214"/>
+      <c r="F36" s="214"/>
+      <c r="G36" s="214"/>
+      <c r="H36" s="214"/>
+      <c r="I36" s="214"/>
       <c r="J36" s="109"/>
       <c r="K36" s="183"/>
       <c r="L36" s="183"/>
       <c r="M36" s="183"/>
       <c r="N36" s="183"/>
     </row>
-    <row r="37" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="97" t="s">
         <v>140</v>
       </c>
       <c r="B37" s="183"/>
       <c r="C37" s="164">
         <v>0</v>
       </c>
-      <c r="D37" s="191" t="s">
+      <c r="D37" s="213" t="s">
         <v>141</v>
       </c>
-      <c r="E37" s="192"/>
-[...3 lines deleted...]
-      <c r="I37" s="192"/>
+      <c r="E37" s="214"/>
+      <c r="F37" s="214"/>
+      <c r="G37" s="214"/>
+      <c r="H37" s="214"/>
+      <c r="I37" s="214"/>
       <c r="J37" s="183"/>
       <c r="K37" s="183"/>
       <c r="L37" s="183"/>
       <c r="M37" s="183"/>
       <c r="N37" s="183"/>
     </row>
-    <row r="38" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B38" s="183"/>
       <c r="C38" s="164">
         <v>0</v>
       </c>
-      <c r="D38" s="191" t="s">
+      <c r="D38" s="213" t="s">
         <v>143</v>
       </c>
-      <c r="E38" s="192"/>
-[...3 lines deleted...]
-      <c r="I38" s="192"/>
+      <c r="E38" s="214"/>
+      <c r="F38" s="214"/>
+      <c r="G38" s="214"/>
+      <c r="H38" s="214"/>
+      <c r="I38" s="214"/>
       <c r="J38" s="183"/>
       <c r="K38" s="183"/>
       <c r="L38" s="183"/>
       <c r="M38" s="183"/>
       <c r="N38" s="183"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B39" s="183"/>
       <c r="C39" s="164">
         <v>0</v>
       </c>
-      <c r="D39" s="191"/>
-[...4 lines deleted...]
-      <c r="I39" s="192"/>
+      <c r="D39" s="213"/>
+      <c r="E39" s="214"/>
+      <c r="F39" s="214"/>
+      <c r="G39" s="214"/>
+      <c r="H39" s="214"/>
+      <c r="I39" s="214"/>
       <c r="J39" s="183"/>
       <c r="K39" s="183"/>
       <c r="L39" s="183"/>
       <c r="M39" s="183"/>
       <c r="N39" s="183"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B40" s="183"/>
       <c r="C40" s="164" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="187"/>
       <c r="E40" s="188"/>
       <c r="F40" s="188"/>
       <c r="G40" s="188"/>
       <c r="H40" s="188"/>
       <c r="I40" s="92"/>
       <c r="J40" s="183"/>
       <c r="K40" s="183"/>
       <c r="L40" s="183"/>
       <c r="M40" s="183"/>
       <c r="N40" s="183"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B41" s="183"/>
       <c r="C41" s="164" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="187"/>
       <c r="E41" s="188"/>
       <c r="F41" s="188"/>
       <c r="G41" s="188"/>
       <c r="H41" s="188"/>
       <c r="I41" s="92"/>
       <c r="J41" s="183"/>
       <c r="K41" s="183"/>
       <c r="L41" s="183"/>
       <c r="M41" s="183"/>
       <c r="N41" s="183"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="99"/>
       <c r="B42" s="183"/>
       <c r="C42" s="166"/>
       <c r="D42" s="111"/>
       <c r="E42" s="111"/>
       <c r="F42" s="111"/>
       <c r="G42" s="111"/>
       <c r="H42" s="111"/>
       <c r="I42" s="111"/>
       <c r="J42" s="183"/>
       <c r="K42" s="183"/>
       <c r="L42" s="183"/>
       <c r="M42" s="183"/>
       <c r="N42" s="183"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="100" t="s">
         <v>144</v>
       </c>
       <c r="B43" s="19"/>
       <c r="C43" s="167"/>
       <c r="D43" s="111"/>
       <c r="E43" s="111"/>
       <c r="F43" s="111"/>
       <c r="G43" s="111"/>
       <c r="H43" s="111"/>
       <c r="I43" s="111"/>
       <c r="J43" s="183"/>
       <c r="K43" s="183"/>
       <c r="L43" s="183"/>
       <c r="M43" s="183"/>
       <c r="N43" s="183"/>
     </row>
-    <row r="44" spans="1:14" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="112" t="s">
         <v>145</v>
       </c>
       <c r="B44" s="183"/>
       <c r="C44" s="164">
         <v>0</v>
       </c>
-      <c r="D44" s="191" t="s">
+      <c r="D44" s="213" t="s">
         <v>146</v>
       </c>
-      <c r="E44" s="192"/>
-[...3 lines deleted...]
-      <c r="I44" s="192"/>
+      <c r="E44" s="214"/>
+      <c r="F44" s="214"/>
+      <c r="G44" s="214"/>
+      <c r="H44" s="214"/>
+      <c r="I44" s="214"/>
       <c r="J44" s="183"/>
       <c r="K44" s="183"/>
       <c r="L44" s="183"/>
       <c r="M44" s="183"/>
       <c r="N44" s="183"/>
     </row>
-    <row r="45" spans="1:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="112" t="s">
         <v>147</v>
       </c>
       <c r="B45" s="183"/>
       <c r="C45" s="164">
         <v>0</v>
       </c>
-      <c r="D45" s="191" t="s">
+      <c r="D45" s="213" t="s">
         <v>148</v>
       </c>
-      <c r="E45" s="192"/>
-[...3 lines deleted...]
-      <c r="I45" s="192"/>
+      <c r="E45" s="214"/>
+      <c r="F45" s="214"/>
+      <c r="G45" s="214"/>
+      <c r="H45" s="214"/>
+      <c r="I45" s="214"/>
       <c r="J45" s="183"/>
       <c r="K45" s="183"/>
       <c r="L45" s="183"/>
       <c r="M45" s="183"/>
       <c r="N45" s="183"/>
     </row>
-    <row r="46" spans="1:14" ht="29.25" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" ht="28.2" x14ac:dyDescent="0.3">
       <c r="A46" s="112" t="s">
         <v>149</v>
       </c>
       <c r="B46" s="183"/>
       <c r="C46" s="164">
         <v>0</v>
       </c>
-      <c r="D46" s="191" t="s">
+      <c r="D46" s="213" t="s">
         <v>150</v>
       </c>
-      <c r="E46" s="192"/>
-[...3 lines deleted...]
-      <c r="I46" s="192"/>
+      <c r="E46" s="214"/>
+      <c r="F46" s="214"/>
+      <c r="G46" s="214"/>
+      <c r="H46" s="214"/>
+      <c r="I46" s="214"/>
       <c r="J46" s="183"/>
       <c r="K46" s="183"/>
       <c r="L46" s="183"/>
       <c r="M46" s="183"/>
       <c r="N46" s="183"/>
     </row>
-    <row r="47" spans="1:14" ht="43.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" ht="42" x14ac:dyDescent="0.3">
       <c r="A47" s="97" t="s">
         <v>151</v>
       </c>
       <c r="B47" s="183"/>
       <c r="C47" s="164">
         <v>0</v>
       </c>
-      <c r="D47" s="191" t="s">
+      <c r="D47" s="213" t="s">
         <v>152</v>
       </c>
-      <c r="E47" s="192"/>
-[...3 lines deleted...]
-      <c r="I47" s="192"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
       <c r="J47" s="109"/>
       <c r="K47" s="183"/>
       <c r="L47" s="183"/>
       <c r="M47" s="183"/>
       <c r="N47" s="183"/>
     </row>
-    <row r="48" spans="1:14" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:14" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="97" t="s">
         <v>184</v>
       </c>
       <c r="B48" s="113"/>
       <c r="C48" s="164">
         <v>0</v>
       </c>
-      <c r="D48" s="191" t="s">
+      <c r="D48" s="213" t="s">
         <v>153</v>
       </c>
-      <c r="E48" s="192"/>
-[...3 lines deleted...]
-      <c r="I48" s="192"/>
+      <c r="E48" s="214"/>
+      <c r="F48" s="214"/>
+      <c r="G48" s="214"/>
+      <c r="H48" s="214"/>
+      <c r="I48" s="214"/>
       <c r="J48" s="109"/>
       <c r="K48" s="113"/>
       <c r="L48" s="113"/>
       <c r="M48" s="113"/>
       <c r="N48" s="113"/>
     </row>
-    <row r="49" spans="1:14" ht="29.25" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:14" ht="28.2" x14ac:dyDescent="0.3">
       <c r="A49" s="97" t="s">
         <v>185</v>
       </c>
       <c r="B49" s="113"/>
       <c r="C49" s="164">
         <v>0</v>
       </c>
-      <c r="D49" s="191" t="s">
+      <c r="D49" s="213" t="s">
         <v>186</v>
       </c>
-      <c r="E49" s="192"/>
-[...3 lines deleted...]
-      <c r="I49" s="192"/>
+      <c r="E49" s="214"/>
+      <c r="F49" s="214"/>
+      <c r="G49" s="214"/>
+      <c r="H49" s="214"/>
+      <c r="I49" s="214"/>
       <c r="J49" s="109"/>
       <c r="K49" s="113"/>
       <c r="L49" s="113"/>
       <c r="M49" s="113"/>
       <c r="N49" s="113"/>
     </row>
-    <row r="50" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="97" t="s">
         <v>187</v>
       </c>
       <c r="B50" s="113"/>
       <c r="C50" s="164">
         <v>0</v>
       </c>
-      <c r="D50" s="191" t="s">
+      <c r="D50" s="213" t="s">
         <v>188</v>
       </c>
-      <c r="E50" s="192"/>
-[...3 lines deleted...]
-      <c r="I50" s="192"/>
+      <c r="E50" s="214"/>
+      <c r="F50" s="214"/>
+      <c r="G50" s="214"/>
+      <c r="H50" s="214"/>
+      <c r="I50" s="214"/>
       <c r="J50" s="109"/>
       <c r="K50" s="113"/>
       <c r="L50" s="113"/>
       <c r="M50" s="113"/>
       <c r="N50" s="113"/>
     </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A51" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B51" s="183"/>
       <c r="C51" s="164">
         <v>0</v>
       </c>
-      <c r="D51" s="191" t="s">
+      <c r="D51" s="213" t="s">
         <v>154</v>
       </c>
-      <c r="E51" s="192"/>
-[...3 lines deleted...]
-      <c r="I51" s="192"/>
+      <c r="E51" s="214"/>
+      <c r="F51" s="214"/>
+      <c r="G51" s="214"/>
+      <c r="H51" s="214"/>
+      <c r="I51" s="214"/>
       <c r="J51" s="183"/>
       <c r="K51" s="183"/>
       <c r="L51" s="183"/>
       <c r="M51" s="183"/>
       <c r="N51" s="183"/>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A52" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B52" s="183"/>
       <c r="C52" s="164">
         <v>0</v>
       </c>
       <c r="D52" s="187"/>
       <c r="E52" s="188"/>
       <c r="F52" s="188"/>
       <c r="G52" s="188"/>
       <c r="H52" s="188"/>
       <c r="I52" s="92"/>
       <c r="J52" s="183"/>
       <c r="K52" s="183"/>
       <c r="L52" s="183"/>
       <c r="M52" s="183"/>
       <c r="N52" s="183"/>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A53" s="97" t="s">
         <v>142</v>
       </c>
       <c r="B53" s="183"/>
       <c r="C53" s="164">
         <v>0</v>
       </c>
-      <c r="D53" s="191"/>
-[...4 lines deleted...]
-      <c r="I53" s="192"/>
+      <c r="D53" s="213"/>
+      <c r="E53" s="214"/>
+      <c r="F53" s="214"/>
+      <c r="G53" s="214"/>
+      <c r="H53" s="214"/>
+      <c r="I53" s="214"/>
       <c r="J53" s="183"/>
       <c r="K53" s="183"/>
       <c r="L53" s="183"/>
       <c r="M53" s="183"/>
       <c r="N53" s="183"/>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A54" s="183"/>
       <c r="B54" s="183"/>
       <c r="C54" s="166"/>
       <c r="D54" s="111"/>
       <c r="E54" s="111"/>
       <c r="F54" s="111"/>
       <c r="G54" s="111"/>
       <c r="H54" s="111"/>
       <c r="I54" s="111"/>
       <c r="J54" s="183"/>
       <c r="K54" s="183"/>
       <c r="L54" s="183"/>
       <c r="M54" s="183"/>
       <c r="N54" s="183"/>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A55" s="100" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="19"/>
       <c r="C55" s="167"/>
       <c r="D55" s="114"/>
       <c r="E55" s="114"/>
       <c r="F55" s="114"/>
       <c r="G55" s="114"/>
       <c r="H55" s="114"/>
       <c r="I55" s="114"/>
       <c r="J55" s="183"/>
       <c r="K55" s="183"/>
       <c r="L55" s="183"/>
       <c r="M55" s="183"/>
       <c r="N55" s="183"/>
     </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A56" s="112" t="s">
         <v>156</v>
       </c>
       <c r="B56" s="183"/>
       <c r="C56" s="164">
         <v>0</v>
       </c>
-      <c r="D56" s="191" t="s">
+      <c r="D56" s="213" t="s">
         <v>157</v>
       </c>
-      <c r="E56" s="192"/>
-[...3 lines deleted...]
-      <c r="I56" s="192"/>
+      <c r="E56" s="214"/>
+      <c r="F56" s="214"/>
+      <c r="G56" s="214"/>
+      <c r="H56" s="214"/>
+      <c r="I56" s="214"/>
       <c r="J56" s="109"/>
       <c r="K56" s="183"/>
       <c r="L56" s="183"/>
       <c r="M56" s="183"/>
       <c r="N56" s="183"/>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A57" s="112" t="s">
         <v>158</v>
       </c>
       <c r="B57" s="183"/>
       <c r="C57" s="164">
         <v>0</v>
       </c>
-      <c r="D57" s="191" t="s">
+      <c r="D57" s="213" t="s">
         <v>189</v>
       </c>
-      <c r="E57" s="192"/>
-[...3 lines deleted...]
-      <c r="I57" s="192"/>
+      <c r="E57" s="214"/>
+      <c r="F57" s="214"/>
+      <c r="G57" s="214"/>
+      <c r="H57" s="214"/>
+      <c r="I57" s="214"/>
       <c r="J57" s="183"/>
       <c r="K57" s="183"/>
       <c r="L57" s="183"/>
       <c r="M57" s="183"/>
       <c r="N57" s="183"/>
     </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A58" s="112" t="s">
         <v>190</v>
       </c>
       <c r="B58" s="183"/>
       <c r="C58" s="164">
         <v>0</v>
       </c>
-      <c r="D58" s="191" t="s">
+      <c r="D58" s="213" t="s">
         <v>160</v>
       </c>
-      <c r="E58" s="192"/>
-[...3 lines deleted...]
-      <c r="I58" s="192"/>
+      <c r="E58" s="214"/>
+      <c r="F58" s="214"/>
+      <c r="G58" s="214"/>
+      <c r="H58" s="214"/>
+      <c r="I58" s="214"/>
       <c r="J58" s="183"/>
       <c r="K58" s="183"/>
       <c r="L58" s="183"/>
       <c r="M58" s="183"/>
       <c r="N58" s="183"/>
     </row>
-    <row r="59" spans="1:14" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:14" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="112" t="s">
         <v>161</v>
       </c>
       <c r="B59" s="183"/>
       <c r="C59" s="164">
         <v>0</v>
       </c>
-      <c r="D59" s="191" t="s">
+      <c r="D59" s="213" t="s">
         <v>162</v>
       </c>
-      <c r="E59" s="192"/>
-[...3 lines deleted...]
-      <c r="I59" s="192"/>
+      <c r="E59" s="214"/>
+      <c r="F59" s="214"/>
+      <c r="G59" s="214"/>
+      <c r="H59" s="214"/>
+      <c r="I59" s="214"/>
       <c r="J59" s="183"/>
       <c r="K59" s="183"/>
       <c r="L59" s="183"/>
       <c r="M59" s="183"/>
       <c r="N59" s="183"/>
     </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A60" s="112" t="s">
         <v>191</v>
       </c>
       <c r="B60" s="183"/>
       <c r="C60" s="164">
         <v>0</v>
       </c>
-      <c r="D60" s="191" t="s">
+      <c r="D60" s="213" t="s">
         <v>192</v>
       </c>
-      <c r="E60" s="192"/>
-[...3 lines deleted...]
-      <c r="I60" s="192"/>
+      <c r="E60" s="214"/>
+      <c r="F60" s="214"/>
+      <c r="G60" s="214"/>
+      <c r="H60" s="214"/>
+      <c r="I60" s="214"/>
       <c r="J60" s="183"/>
       <c r="K60" s="183"/>
       <c r="L60" s="183"/>
       <c r="M60" s="183"/>
       <c r="N60" s="183"/>
     </row>
-    <row r="61" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="112" t="s">
         <v>164</v>
       </c>
       <c r="B61" s="183"/>
-      <c r="C61" s="164">
-[...2 lines deleted...]
-      <c r="D61" s="191" t="s">
+      <c r="C61" s="164" t="s">
+        <v>109</v>
+      </c>
+      <c r="D61" s="213" t="s">
         <v>165</v>
       </c>
-      <c r="E61" s="192"/>
-[...3 lines deleted...]
-      <c r="I61" s="192"/>
+      <c r="E61" s="214"/>
+      <c r="F61" s="214"/>
+      <c r="G61" s="214"/>
+      <c r="H61" s="214"/>
+      <c r="I61" s="214"/>
       <c r="J61" s="183"/>
       <c r="K61" s="183"/>
       <c r="L61" s="183"/>
       <c r="M61" s="183"/>
       <c r="N61" s="183"/>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A62" s="97"/>
       <c r="B62" s="183"/>
       <c r="C62" s="183"/>
       <c r="D62" s="183"/>
       <c r="E62" s="183"/>
       <c r="F62" s="183"/>
       <c r="G62" s="183"/>
       <c r="H62" s="183"/>
       <c r="I62" s="183"/>
       <c r="J62" s="183"/>
       <c r="K62" s="183"/>
       <c r="L62" s="183"/>
       <c r="M62" s="183"/>
       <c r="N62" s="183"/>
     </row>
-    <row r="63" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:14" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A63" s="19" t="s">
         <v>166</v>
       </c>
       <c r="B63" s="183"/>
       <c r="C63" s="164" t="s">
         <v>109</v>
       </c>
       <c r="D63" s="183"/>
       <c r="E63" s="183"/>
       <c r="F63" s="183"/>
       <c r="G63" s="183"/>
       <c r="H63" s="183"/>
       <c r="I63" s="183"/>
       <c r="J63" s="183"/>
       <c r="K63" s="183"/>
       <c r="L63" s="183"/>
       <c r="M63" s="183"/>
       <c r="N63" s="183"/>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A64" s="183"/>
       <c r="B64" s="183"/>
       <c r="C64" s="183"/>
       <c r="D64" s="183"/>
       <c r="E64" s="183"/>
       <c r="F64" s="183"/>
       <c r="G64" s="183"/>
       <c r="H64" s="183"/>
       <c r="I64" s="183"/>
       <c r="J64" s="183"/>
       <c r="K64" s="183"/>
       <c r="L64" s="183"/>
       <c r="M64" s="183"/>
       <c r="N64" s="183"/>
     </row>
-    <row r="65" spans="1:14" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:14" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="115" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="B65" s="183"/>
-      <c r="C65" s="164">
-[...16 lines deleted...]
-    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C65" s="183"/>
+      <c r="D65" s="183"/>
+      <c r="E65" s="183"/>
+      <c r="F65" s="183"/>
+      <c r="G65" s="183"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A66" s="109"/>
       <c r="B66" s="183"/>
       <c r="C66" s="183"/>
       <c r="D66" s="183"/>
       <c r="E66" s="183"/>
       <c r="F66" s="183"/>
       <c r="G66" s="183"/>
       <c r="H66" s="183"/>
       <c r="I66" s="183"/>
       <c r="J66" s="183"/>
       <c r="K66" s="183"/>
       <c r="L66" s="183"/>
       <c r="M66" s="183"/>
       <c r="N66" s="183"/>
     </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A67" s="72" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="C67" s="183"/>
       <c r="D67" s="183"/>
       <c r="E67" s="183"/>
       <c r="F67" s="183"/>
       <c r="G67" s="183"/>
       <c r="H67" s="183"/>
       <c r="I67" s="183"/>
       <c r="J67" s="183"/>
       <c r="K67" s="183"/>
       <c r="L67" s="183"/>
       <c r="M67" s="183"/>
-      <c r="N67" s="183"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>109</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="46">
-[...23 lines deleted...]
-    <mergeCell ref="D27:I27"/>
+  <mergeCells count="45">
+    <mergeCell ref="D59:I59"/>
+    <mergeCell ref="D60:I60"/>
+    <mergeCell ref="D61:I61"/>
+    <mergeCell ref="D50:I50"/>
+    <mergeCell ref="D51:I51"/>
+    <mergeCell ref="D53:I53"/>
+    <mergeCell ref="D56:I56"/>
+    <mergeCell ref="D57:I57"/>
+    <mergeCell ref="D58:I58"/>
     <mergeCell ref="D49:I49"/>
     <mergeCell ref="D34:I34"/>
     <mergeCell ref="D35:I35"/>
     <mergeCell ref="D36:I36"/>
     <mergeCell ref="D37:I37"/>
     <mergeCell ref="D38:I38"/>
     <mergeCell ref="D39:I39"/>
     <mergeCell ref="D44:I44"/>
     <mergeCell ref="D45:I45"/>
     <mergeCell ref="D46:I46"/>
     <mergeCell ref="D47:I47"/>
     <mergeCell ref="D48:I48"/>
-    <mergeCell ref="D59:I59"/>
-[...8 lines deleted...]
-    <mergeCell ref="D58:I58"/>
+    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="D23:I23"/>
+    <mergeCell ref="D24:I24"/>
+    <mergeCell ref="D25:I25"/>
+    <mergeCell ref="D26:I26"/>
+    <mergeCell ref="D27:I27"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="D22:I22"/>
+    <mergeCell ref="D18:I18"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:I20"/>
+    <mergeCell ref="D21:I21"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A7:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FD01BDE-8E8C-47D1-B823-3471E1C054D5}">
   <dimension ref="A1:S201"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A70" sqref="A70:L86"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="33" style="116" bestFit="1" customWidth="1"/>
-    <col min="2" max="8" width="9.140625" style="116"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="116"/>
+    <col min="2" max="8" width="9.109375" style="116"/>
+    <col min="9" max="9" width="9.33203125" style="116" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="116"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L1" s="271"/>
+    <row r="1" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A1" s="233" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1" s="233"/>
+      <c r="C1" s="233"/>
+      <c r="D1" s="233"/>
+      <c r="E1" s="233"/>
+      <c r="F1" s="233"/>
+      <c r="G1" s="233"/>
+      <c r="H1" s="233"/>
+      <c r="I1" s="233"/>
+      <c r="J1" s="233"/>
+      <c r="K1" s="233"/>
+      <c r="L1" s="233"/>
       <c r="M1" s="185"/>
       <c r="N1" s="185"/>
       <c r="O1" s="185"/>
       <c r="P1" s="185"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L2" s="271"/>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A2" s="233" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2" s="233"/>
+      <c r="C2" s="233"/>
+      <c r="D2" s="233"/>
+      <c r="E2" s="233"/>
+      <c r="F2" s="233"/>
+      <c r="G2" s="233"/>
+      <c r="H2" s="233"/>
+      <c r="I2" s="233"/>
+      <c r="J2" s="233"/>
+      <c r="K2" s="233"/>
+      <c r="L2" s="233"/>
       <c r="M2" s="185"/>
       <c r="N2" s="185"/>
       <c r="O2" s="185"/>
       <c r="P2" s="185"/>
     </row>
-    <row r="3" spans="1:19" ht="18" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L3" s="272"/>
+    <row r="3" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="234" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3" s="234"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="234"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
       <c r="M3" s="185"/>
       <c r="N3" s="185"/>
       <c r="O3" s="185"/>
       <c r="P3" s="185"/>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A4" s="117"/>
       <c r="B4" s="185"/>
       <c r="C4" s="185"/>
       <c r="D4" s="185"/>
       <c r="E4" s="185"/>
       <c r="F4" s="185"/>
       <c r="G4" s="185"/>
       <c r="H4" s="185"/>
       <c r="I4" s="185"/>
       <c r="J4" s="185"/>
       <c r="K4" s="185"/>
       <c r="L4" s="185"/>
       <c r="M4" s="185"/>
       <c r="N4" s="185"/>
       <c r="O4" s="185"/>
       <c r="P4" s="185"/>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A5" s="271" t="s">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="233" t="s">
         <v>85</v>
       </c>
-      <c r="B5" s="271"/>
-      <c r="C5" s="273" t="s">
+      <c r="B5" s="233"/>
+      <c r="C5" s="235" t="s">
         <v>109</v>
       </c>
-      <c r="D5" s="274"/>
-[...3 lines deleted...]
-      <c r="H5" s="275"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="236"/>
+      <c r="F5" s="236"/>
+      <c r="G5" s="236"/>
+      <c r="H5" s="237"/>
       <c r="I5" s="185"/>
       <c r="J5" s="185"/>
       <c r="K5" s="185"/>
       <c r="L5" s="185"/>
       <c r="M5" s="185"/>
       <c r="N5" s="185"/>
       <c r="O5" s="185"/>
       <c r="P5" s="185"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A6" s="185"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="185"/>
       <c r="E6" s="185"/>
       <c r="F6" s="185"/>
       <c r="G6" s="185"/>
       <c r="H6" s="185"/>
       <c r="I6" s="185"/>
       <c r="J6" s="185"/>
       <c r="K6" s="185"/>
       <c r="L6" s="185"/>
       <c r="M6" s="185"/>
       <c r="N6" s="185"/>
       <c r="O6" s="185"/>
       <c r="P6" s="185"/>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A7" s="185"/>
       <c r="B7" s="185"/>
       <c r="C7" s="185"/>
       <c r="D7" s="185"/>
       <c r="E7" s="185"/>
       <c r="F7" s="185"/>
       <c r="G7" s="185"/>
       <c r="H7" s="185"/>
       <c r="I7" s="185"/>
       <c r="J7" s="185"/>
       <c r="K7" s="185"/>
       <c r="L7" s="185"/>
       <c r="M7" s="185"/>
       <c r="N7" s="185"/>
       <c r="O7" s="185"/>
       <c r="P7" s="185"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A8" s="149" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B8" s="150"/>
       <c r="C8" s="151"/>
       <c r="D8" s="151"/>
       <c r="E8" s="151"/>
       <c r="F8" s="151"/>
       <c r="G8" s="151"/>
       <c r="H8" s="151"/>
       <c r="I8" s="151"/>
       <c r="J8" s="151"/>
       <c r="K8" s="151"/>
       <c r="L8" s="151"/>
       <c r="M8" s="151"/>
       <c r="N8" s="151"/>
       <c r="O8" s="151"/>
       <c r="P8" s="151"/>
       <c r="Q8" s="150"/>
       <c r="R8" s="150"/>
       <c r="S8" s="152"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A9" s="144" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B9" s="145"/>
       <c r="C9" s="144"/>
       <c r="D9" s="144"/>
       <c r="E9" s="144"/>
       <c r="F9" s="144"/>
       <c r="G9" s="144"/>
       <c r="H9" s="144"/>
       <c r="I9" s="144"/>
       <c r="J9" s="144"/>
       <c r="K9" s="144"/>
       <c r="L9" s="144"/>
       <c r="M9" s="144"/>
       <c r="N9" s="144"/>
       <c r="O9" s="144"/>
       <c r="P9" s="144"/>
       <c r="Q9" s="145"/>
       <c r="R9" s="145"/>
       <c r="S9" s="153"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A10" s="144"/>
       <c r="B10" s="145"/>
       <c r="C10" s="144"/>
       <c r="D10" s="144"/>
       <c r="E10" s="144"/>
       <c r="F10" s="144"/>
       <c r="G10" s="144"/>
       <c r="H10" s="144"/>
       <c r="I10" s="144"/>
       <c r="J10" s="144"/>
       <c r="K10" s="144"/>
       <c r="L10" s="144"/>
       <c r="M10" s="144"/>
       <c r="N10" s="144"/>
       <c r="O10" s="144"/>
       <c r="P10" s="144"/>
       <c r="Q10" s="145"/>
       <c r="R10" s="145"/>
       <c r="S10" s="153"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A11" s="144" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B11" s="145"/>
       <c r="C11" s="144"/>
       <c r="D11" s="144"/>
       <c r="E11" s="144"/>
       <c r="F11" s="144"/>
       <c r="G11" s="144"/>
       <c r="H11" s="144"/>
       <c r="I11" s="144"/>
       <c r="J11" s="144"/>
       <c r="K11" s="144"/>
       <c r="L11" s="144"/>
       <c r="M11" s="144"/>
       <c r="N11" s="144"/>
       <c r="O11" s="144"/>
       <c r="P11" s="144"/>
       <c r="Q11" s="145"/>
       <c r="R11" s="145"/>
       <c r="S11" s="153"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A12" s="145"/>
       <c r="B12" s="144" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C12" s="144"/>
       <c r="D12" s="144"/>
       <c r="E12" s="144"/>
       <c r="F12" s="144"/>
       <c r="G12" s="144"/>
       <c r="H12" s="144"/>
       <c r="I12" s="144"/>
       <c r="J12" s="144"/>
       <c r="K12" s="144"/>
       <c r="L12" s="144"/>
       <c r="M12" s="144"/>
       <c r="N12" s="144"/>
       <c r="O12" s="144"/>
       <c r="P12" s="144"/>
       <c r="Q12" s="145"/>
       <c r="R12" s="145"/>
       <c r="S12" s="153"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A13" s="145"/>
       <c r="B13" s="144" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C13" s="144"/>
       <c r="D13" s="144"/>
       <c r="E13" s="144"/>
       <c r="F13" s="144"/>
       <c r="G13" s="144"/>
       <c r="H13" s="144"/>
       <c r="I13" s="144"/>
       <c r="J13" s="144"/>
       <c r="K13" s="144"/>
       <c r="L13" s="144"/>
       <c r="M13" s="144"/>
       <c r="N13" s="144"/>
       <c r="O13" s="144"/>
       <c r="P13" s="144"/>
       <c r="Q13" s="145"/>
       <c r="R13" s="145"/>
       <c r="S13" s="153"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A14" s="145"/>
       <c r="B14" s="144" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C14" s="144"/>
       <c r="D14" s="144"/>
       <c r="E14" s="144"/>
       <c r="F14" s="144"/>
       <c r="G14" s="144"/>
       <c r="H14" s="144"/>
       <c r="I14" s="144"/>
       <c r="J14" s="144"/>
       <c r="K14" s="144"/>
       <c r="L14" s="144"/>
       <c r="M14" s="144"/>
       <c r="N14" s="144"/>
       <c r="O14" s="144"/>
       <c r="P14" s="144"/>
       <c r="Q14" s="145"/>
       <c r="R14" s="145"/>
       <c r="S14" s="153"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A15" s="145"/>
       <c r="B15" s="144" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C15" s="144"/>
       <c r="D15" s="144"/>
       <c r="E15" s="144"/>
       <c r="F15" s="144"/>
       <c r="G15" s="144"/>
       <c r="H15" s="144"/>
       <c r="I15" s="144"/>
       <c r="J15" s="144"/>
       <c r="K15" s="144"/>
       <c r="L15" s="144"/>
       <c r="M15" s="144"/>
       <c r="N15" s="144"/>
       <c r="O15" s="144"/>
       <c r="P15" s="144"/>
       <c r="Q15" s="145"/>
       <c r="R15" s="145"/>
       <c r="S15" s="153"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A16" s="144" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B16" s="145"/>
       <c r="C16" s="144"/>
       <c r="D16" s="144"/>
       <c r="E16" s="144"/>
       <c r="F16" s="144"/>
       <c r="G16" s="144"/>
       <c r="H16" s="144"/>
       <c r="I16" s="144"/>
       <c r="J16" s="144"/>
       <c r="K16" s="144"/>
       <c r="L16" s="144"/>
       <c r="M16" s="144"/>
       <c r="N16" s="144"/>
       <c r="O16" s="144"/>
       <c r="P16" s="144"/>
       <c r="Q16" s="145"/>
       <c r="R16" s="145"/>
       <c r="S16" s="153"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A17" s="146" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B17" s="145"/>
       <c r="C17" s="144"/>
       <c r="D17" s="144"/>
       <c r="E17" s="144"/>
       <c r="F17" s="144"/>
       <c r="G17" s="144"/>
       <c r="H17" s="144"/>
       <c r="I17" s="144"/>
       <c r="J17" s="144"/>
       <c r="K17" s="144"/>
       <c r="L17" s="144"/>
       <c r="M17" s="144"/>
       <c r="N17" s="144"/>
       <c r="O17" s="144"/>
       <c r="P17" s="144"/>
       <c r="Q17" s="145"/>
       <c r="R17" s="145"/>
       <c r="S17" s="153"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A18" s="147"/>
       <c r="B18" s="147"/>
       <c r="C18" s="147"/>
       <c r="D18" s="147"/>
       <c r="E18" s="147"/>
       <c r="F18" s="147"/>
       <c r="G18" s="147"/>
       <c r="H18" s="147"/>
       <c r="I18" s="147"/>
       <c r="J18" s="147"/>
       <c r="K18" s="147"/>
       <c r="L18" s="147"/>
       <c r="M18" s="147"/>
       <c r="N18" s="147"/>
       <c r="O18" s="147"/>
       <c r="P18" s="147"/>
       <c r="Q18" s="148"/>
       <c r="R18" s="148"/>
       <c r="S18" s="154"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A19" s="185"/>
       <c r="B19" s="185"/>
       <c r="C19" s="185"/>
       <c r="D19" s="185"/>
       <c r="E19" s="185"/>
       <c r="F19" s="185"/>
       <c r="G19" s="185"/>
       <c r="H19" s="185"/>
       <c r="I19" s="185"/>
       <c r="J19" s="185"/>
       <c r="K19" s="185"/>
       <c r="L19" s="185"/>
       <c r="M19" s="185"/>
       <c r="N19" s="185"/>
       <c r="O19" s="185"/>
       <c r="P19" s="185"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A20" s="185"/>
       <c r="B20" s="185"/>
       <c r="C20" s="185"/>
       <c r="D20" s="185"/>
       <c r="E20" s="185"/>
       <c r="F20" s="185"/>
       <c r="G20" s="185"/>
       <c r="H20" s="185"/>
       <c r="I20" s="185"/>
       <c r="J20" s="185"/>
       <c r="K20" s="185"/>
       <c r="L20" s="185"/>
       <c r="M20" s="185"/>
       <c r="N20" s="185"/>
       <c r="O20" s="185"/>
       <c r="P20" s="185"/>
     </row>
-    <row r="21" spans="1:19" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:19" ht="21" x14ac:dyDescent="0.4">
       <c r="A21" s="118" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="185"/>
       <c r="C21" s="185"/>
       <c r="D21" s="185"/>
       <c r="E21" s="185"/>
       <c r="F21" s="185"/>
       <c r="G21" s="185"/>
       <c r="H21" s="185"/>
       <c r="I21" s="185"/>
       <c r="J21" s="185"/>
       <c r="K21" s="185"/>
       <c r="L21" s="185"/>
       <c r="M21" s="185"/>
       <c r="N21" s="185"/>
       <c r="O21" s="185"/>
       <c r="P21" s="185"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A22" s="119"/>
       <c r="B22" s="185"/>
       <c r="C22" s="185"/>
       <c r="D22" s="185"/>
       <c r="E22" s="185"/>
       <c r="F22" s="185"/>
       <c r="G22" s="185"/>
       <c r="H22" s="185"/>
       <c r="I22" s="185"/>
       <c r="J22" s="185"/>
       <c r="K22" s="185"/>
       <c r="L22" s="185"/>
       <c r="M22" s="185"/>
       <c r="N22" s="185"/>
       <c r="O22" s="185"/>
       <c r="P22" s="185"/>
     </row>
-    <row r="23" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="120" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B23" s="185"/>
       <c r="C23" s="185"/>
       <c r="D23" s="185"/>
       <c r="E23" s="185"/>
       <c r="F23" s="185"/>
       <c r="G23" s="185"/>
       <c r="H23" s="185"/>
       <c r="I23" s="185"/>
       <c r="J23" s="185"/>
       <c r="K23" s="185"/>
       <c r="L23" s="185"/>
       <c r="M23" s="185"/>
       <c r="N23" s="185"/>
       <c r="O23" s="185"/>
       <c r="P23" s="185"/>
     </row>
-    <row r="24" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="L26" s="244"/>
+    <row r="24" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="240" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24" s="240"/>
+      <c r="C24" s="240"/>
+      <c r="D24" s="240"/>
+      <c r="E24" s="240"/>
+      <c r="F24" s="240"/>
+      <c r="G24" s="240"/>
+      <c r="H24" s="240"/>
+      <c r="I24" s="240"/>
+      <c r="J24" s="240"/>
+      <c r="K24" s="240"/>
+      <c r="L24" s="240"/>
+      <c r="M24" s="238"/>
+      <c r="N24" s="238"/>
+      <c r="O24" s="238"/>
+      <c r="P24" s="238"/>
+    </row>
+    <row r="25" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="239" t="s">
+        <v>207</v>
+      </c>
+      <c r="B25" s="239"/>
+      <c r="C25" s="239"/>
+      <c r="D25" s="239"/>
+      <c r="E25" s="239"/>
+      <c r="F25" s="239"/>
+      <c r="G25" s="239"/>
+      <c r="H25" s="239"/>
+      <c r="I25" s="239"/>
+      <c r="J25" s="239"/>
+      <c r="K25" s="239"/>
+      <c r="L25" s="239"/>
+      <c r="M25" s="238"/>
+      <c r="N25" s="238"/>
+      <c r="O25" s="238"/>
+      <c r="P25" s="238"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="264"/>
+      <c r="B26" s="250"/>
+      <c r="C26" s="250"/>
+      <c r="D26" s="250"/>
+      <c r="E26" s="250"/>
+      <c r="F26" s="250"/>
+      <c r="G26" s="250"/>
+      <c r="H26" s="250"/>
+      <c r="I26" s="250"/>
+      <c r="J26" s="250"/>
+      <c r="K26" s="250"/>
+      <c r="L26" s="251"/>
       <c r="M26" s="121"/>
       <c r="N26" s="121"/>
       <c r="O26" s="121"/>
       <c r="P26" s="121"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L27" s="247"/>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="252"/>
+      <c r="B27" s="253"/>
+      <c r="C27" s="253"/>
+      <c r="D27" s="253"/>
+      <c r="E27" s="253"/>
+      <c r="F27" s="253"/>
+      <c r="G27" s="253"/>
+      <c r="H27" s="253"/>
+      <c r="I27" s="253"/>
+      <c r="J27" s="253"/>
+      <c r="K27" s="253"/>
+      <c r="L27" s="254"/>
       <c r="M27" s="121"/>
       <c r="N27" s="121"/>
       <c r="O27" s="121"/>
       <c r="P27" s="121"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L28" s="247"/>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="252"/>
+      <c r="B28" s="253"/>
+      <c r="C28" s="253"/>
+      <c r="D28" s="253"/>
+      <c r="E28" s="253"/>
+      <c r="F28" s="253"/>
+      <c r="G28" s="253"/>
+      <c r="H28" s="253"/>
+      <c r="I28" s="253"/>
+      <c r="J28" s="253"/>
+      <c r="K28" s="253"/>
+      <c r="L28" s="254"/>
       <c r="M28" s="121"/>
       <c r="N28" s="121"/>
       <c r="O28" s="121"/>
       <c r="P28" s="121"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L29" s="247"/>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="252"/>
+      <c r="B29" s="253"/>
+      <c r="C29" s="253"/>
+      <c r="D29" s="253"/>
+      <c r="E29" s="253"/>
+      <c r="F29" s="253"/>
+      <c r="G29" s="253"/>
+      <c r="H29" s="253"/>
+      <c r="I29" s="253"/>
+      <c r="J29" s="253"/>
+      <c r="K29" s="253"/>
+      <c r="L29" s="254"/>
       <c r="M29" s="121"/>
       <c r="N29" s="121"/>
       <c r="O29" s="121"/>
       <c r="P29" s="121"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L30" s="247"/>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="252"/>
+      <c r="B30" s="253"/>
+      <c r="C30" s="253"/>
+      <c r="D30" s="253"/>
+      <c r="E30" s="253"/>
+      <c r="F30" s="253"/>
+      <c r="G30" s="253"/>
+      <c r="H30" s="253"/>
+      <c r="I30" s="253"/>
+      <c r="J30" s="253"/>
+      <c r="K30" s="253"/>
+      <c r="L30" s="254"/>
       <c r="M30" s="121"/>
       <c r="N30" s="121"/>
       <c r="O30" s="121"/>
       <c r="P30" s="121"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L31" s="247"/>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="252"/>
+      <c r="B31" s="253"/>
+      <c r="C31" s="253"/>
+      <c r="D31" s="253"/>
+      <c r="E31" s="253"/>
+      <c r="F31" s="253"/>
+      <c r="G31" s="253"/>
+      <c r="H31" s="253"/>
+      <c r="I31" s="253"/>
+      <c r="J31" s="253"/>
+      <c r="K31" s="253"/>
+      <c r="L31" s="254"/>
       <c r="M31" s="121"/>
       <c r="N31" s="121"/>
       <c r="O31" s="121"/>
       <c r="P31" s="121"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L32" s="247"/>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="252"/>
+      <c r="B32" s="253"/>
+      <c r="C32" s="253"/>
+      <c r="D32" s="253"/>
+      <c r="E32" s="253"/>
+      <c r="F32" s="253"/>
+      <c r="G32" s="253"/>
+      <c r="H32" s="253"/>
+      <c r="I32" s="253"/>
+      <c r="J32" s="253"/>
+      <c r="K32" s="253"/>
+      <c r="L32" s="254"/>
       <c r="M32" s="121"/>
       <c r="N32" s="121"/>
       <c r="O32" s="121"/>
       <c r="P32" s="121"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L33" s="247"/>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A33" s="252"/>
+      <c r="B33" s="253"/>
+      <c r="C33" s="253"/>
+      <c r="D33" s="253"/>
+      <c r="E33" s="253"/>
+      <c r="F33" s="253"/>
+      <c r="G33" s="253"/>
+      <c r="H33" s="253"/>
+      <c r="I33" s="253"/>
+      <c r="J33" s="253"/>
+      <c r="K33" s="253"/>
+      <c r="L33" s="254"/>
       <c r="M33" s="121"/>
       <c r="N33" s="121"/>
       <c r="O33" s="121"/>
       <c r="P33" s="121"/>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L34" s="247"/>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A34" s="252"/>
+      <c r="B34" s="253"/>
+      <c r="C34" s="253"/>
+      <c r="D34" s="253"/>
+      <c r="E34" s="253"/>
+      <c r="F34" s="253"/>
+      <c r="G34" s="253"/>
+      <c r="H34" s="253"/>
+      <c r="I34" s="253"/>
+      <c r="J34" s="253"/>
+      <c r="K34" s="253"/>
+      <c r="L34" s="254"/>
       <c r="M34" s="121"/>
       <c r="N34" s="121"/>
       <c r="O34" s="121"/>
       <c r="P34" s="121"/>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L35" s="247"/>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A35" s="252"/>
+      <c r="B35" s="253"/>
+      <c r="C35" s="253"/>
+      <c r="D35" s="253"/>
+      <c r="E35" s="253"/>
+      <c r="F35" s="253"/>
+      <c r="G35" s="253"/>
+      <c r="H35" s="253"/>
+      <c r="I35" s="253"/>
+      <c r="J35" s="253"/>
+      <c r="K35" s="253"/>
+      <c r="L35" s="254"/>
       <c r="M35" s="121"/>
       <c r="N35" s="121"/>
       <c r="O35" s="121"/>
       <c r="P35" s="121"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L36" s="247"/>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A36" s="252"/>
+      <c r="B36" s="253"/>
+      <c r="C36" s="253"/>
+      <c r="D36" s="253"/>
+      <c r="E36" s="253"/>
+      <c r="F36" s="253"/>
+      <c r="G36" s="253"/>
+      <c r="H36" s="253"/>
+      <c r="I36" s="253"/>
+      <c r="J36" s="253"/>
+      <c r="K36" s="253"/>
+      <c r="L36" s="254"/>
       <c r="M36" s="121"/>
       <c r="N36" s="121"/>
       <c r="O36" s="121"/>
       <c r="P36" s="121"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L37" s="247"/>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A37" s="252"/>
+      <c r="B37" s="253"/>
+      <c r="C37" s="253"/>
+      <c r="D37" s="253"/>
+      <c r="E37" s="253"/>
+      <c r="F37" s="253"/>
+      <c r="G37" s="253"/>
+      <c r="H37" s="253"/>
+      <c r="I37" s="253"/>
+      <c r="J37" s="253"/>
+      <c r="K37" s="253"/>
+      <c r="L37" s="254"/>
       <c r="M37" s="121"/>
       <c r="N37" s="121"/>
       <c r="O37" s="121"/>
       <c r="P37" s="121"/>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L38" s="247"/>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A38" s="252"/>
+      <c r="B38" s="253"/>
+      <c r="C38" s="253"/>
+      <c r="D38" s="253"/>
+      <c r="E38" s="253"/>
+      <c r="F38" s="253"/>
+      <c r="G38" s="253"/>
+      <c r="H38" s="253"/>
+      <c r="I38" s="253"/>
+      <c r="J38" s="253"/>
+      <c r="K38" s="253"/>
+      <c r="L38" s="254"/>
       <c r="M38" s="121"/>
       <c r="N38" s="121"/>
       <c r="O38" s="121"/>
       <c r="P38" s="121"/>
     </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L39" s="247"/>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A39" s="252"/>
+      <c r="B39" s="253"/>
+      <c r="C39" s="253"/>
+      <c r="D39" s="253"/>
+      <c r="E39" s="253"/>
+      <c r="F39" s="253"/>
+      <c r="G39" s="253"/>
+      <c r="H39" s="253"/>
+      <c r="I39" s="253"/>
+      <c r="J39" s="253"/>
+      <c r="K39" s="253"/>
+      <c r="L39" s="254"/>
       <c r="M39" s="121"/>
       <c r="N39" s="121"/>
       <c r="O39" s="121"/>
       <c r="P39" s="121"/>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L40" s="247"/>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A40" s="252"/>
+      <c r="B40" s="253"/>
+      <c r="C40" s="253"/>
+      <c r="D40" s="253"/>
+      <c r="E40" s="253"/>
+      <c r="F40" s="253"/>
+      <c r="G40" s="253"/>
+      <c r="H40" s="253"/>
+      <c r="I40" s="253"/>
+      <c r="J40" s="253"/>
+      <c r="K40" s="253"/>
+      <c r="L40" s="254"/>
       <c r="M40" s="121"/>
       <c r="N40" s="121"/>
       <c r="O40" s="121"/>
       <c r="P40" s="121"/>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L41" s="247"/>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A41" s="252"/>
+      <c r="B41" s="253"/>
+      <c r="C41" s="253"/>
+      <c r="D41" s="253"/>
+      <c r="E41" s="253"/>
+      <c r="F41" s="253"/>
+      <c r="G41" s="253"/>
+      <c r="H41" s="253"/>
+      <c r="I41" s="253"/>
+      <c r="J41" s="253"/>
+      <c r="K41" s="253"/>
+      <c r="L41" s="254"/>
       <c r="M41" s="121"/>
       <c r="N41" s="121"/>
       <c r="O41" s="121"/>
       <c r="P41" s="121"/>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L42" s="260"/>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A42" s="265"/>
+      <c r="B42" s="266"/>
+      <c r="C42" s="266"/>
+      <c r="D42" s="266"/>
+      <c r="E42" s="266"/>
+      <c r="F42" s="266"/>
+      <c r="G42" s="266"/>
+      <c r="H42" s="266"/>
+      <c r="I42" s="266"/>
+      <c r="J42" s="266"/>
+      <c r="K42" s="266"/>
+      <c r="L42" s="267"/>
       <c r="M42" s="121"/>
       <c r="N42" s="121"/>
       <c r="O42" s="121"/>
       <c r="P42" s="121"/>
     </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A43" s="185"/>
       <c r="B43" s="185"/>
       <c r="C43" s="185"/>
       <c r="D43" s="185"/>
       <c r="E43" s="185"/>
       <c r="F43" s="185"/>
       <c r="G43" s="185"/>
       <c r="H43" s="185"/>
       <c r="I43" s="185"/>
       <c r="J43" s="185"/>
       <c r="K43" s="185"/>
       <c r="L43" s="185"/>
       <c r="M43" s="185"/>
       <c r="N43" s="185"/>
       <c r="O43" s="185"/>
       <c r="P43" s="185"/>
     </row>
-    <row r="44" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A44" s="122" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B44" s="185"/>
       <c r="C44" s="185"/>
       <c r="D44" s="185"/>
       <c r="E44" s="185"/>
       <c r="F44" s="185"/>
       <c r="G44" s="185"/>
       <c r="H44" s="185"/>
       <c r="I44" s="185"/>
       <c r="J44" s="185"/>
       <c r="K44" s="185"/>
       <c r="L44" s="185"/>
       <c r="M44" s="185"/>
       <c r="N44" s="185"/>
       <c r="O44" s="185"/>
       <c r="P44" s="185"/>
     </row>
-    <row r="45" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L45" s="267"/>
+    <row r="45" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="240" t="s">
+        <v>209</v>
+      </c>
+      <c r="B45" s="240"/>
+      <c r="C45" s="240"/>
+      <c r="D45" s="240"/>
+      <c r="E45" s="240"/>
+      <c r="F45" s="240"/>
+      <c r="G45" s="240"/>
+      <c r="H45" s="240"/>
+      <c r="I45" s="240"/>
+      <c r="J45" s="240"/>
+      <c r="K45" s="240"/>
+      <c r="L45" s="240"/>
       <c r="M45" s="185"/>
       <c r="N45" s="185"/>
       <c r="O45" s="185"/>
       <c r="P45" s="185"/>
     </row>
-    <row r="46" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L46" s="268"/>
+    <row r="46" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="239" t="s">
+        <v>210</v>
+      </c>
+      <c r="B46" s="239"/>
+      <c r="C46" s="239"/>
+      <c r="D46" s="239"/>
+      <c r="E46" s="239"/>
+      <c r="F46" s="239"/>
+      <c r="G46" s="239"/>
+      <c r="H46" s="239"/>
+      <c r="I46" s="239"/>
+      <c r="J46" s="239"/>
+      <c r="K46" s="239"/>
+      <c r="L46" s="239"/>
       <c r="M46" s="185"/>
       <c r="N46" s="185"/>
       <c r="O46" s="185"/>
       <c r="P46" s="185"/>
     </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L47" s="250"/>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A47" s="255"/>
+      <c r="B47" s="256"/>
+      <c r="C47" s="256"/>
+      <c r="D47" s="256"/>
+      <c r="E47" s="256"/>
+      <c r="F47" s="256"/>
+      <c r="G47" s="256"/>
+      <c r="H47" s="256"/>
+      <c r="I47" s="256"/>
+      <c r="J47" s="256"/>
+      <c r="K47" s="256"/>
+      <c r="L47" s="257"/>
       <c r="M47" s="121"/>
       <c r="N47" s="121"/>
       <c r="O47" s="121"/>
       <c r="P47" s="121"/>
     </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L48" s="253"/>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A48" s="258"/>
+      <c r="B48" s="259"/>
+      <c r="C48" s="259"/>
+      <c r="D48" s="259"/>
+      <c r="E48" s="259"/>
+      <c r="F48" s="259"/>
+      <c r="G48" s="259"/>
+      <c r="H48" s="259"/>
+      <c r="I48" s="259"/>
+      <c r="J48" s="259"/>
+      <c r="K48" s="259"/>
+      <c r="L48" s="260"/>
       <c r="M48" s="121"/>
       <c r="N48" s="121"/>
       <c r="O48" s="121"/>
       <c r="P48" s="121"/>
     </row>
-    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L49" s="253"/>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A49" s="258"/>
+      <c r="B49" s="259"/>
+      <c r="C49" s="259"/>
+      <c r="D49" s="259"/>
+      <c r="E49" s="259"/>
+      <c r="F49" s="259"/>
+      <c r="G49" s="259"/>
+      <c r="H49" s="259"/>
+      <c r="I49" s="259"/>
+      <c r="J49" s="259"/>
+      <c r="K49" s="259"/>
+      <c r="L49" s="260"/>
       <c r="M49" s="121"/>
       <c r="N49" s="121"/>
       <c r="O49" s="121"/>
       <c r="P49" s="121"/>
     </row>
-    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L50" s="253"/>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A50" s="258"/>
+      <c r="B50" s="259"/>
+      <c r="C50" s="259"/>
+      <c r="D50" s="259"/>
+      <c r="E50" s="259"/>
+      <c r="F50" s="259"/>
+      <c r="G50" s="259"/>
+      <c r="H50" s="259"/>
+      <c r="I50" s="259"/>
+      <c r="J50" s="259"/>
+      <c r="K50" s="259"/>
+      <c r="L50" s="260"/>
       <c r="M50" s="121"/>
       <c r="N50" s="121"/>
       <c r="O50" s="121"/>
       <c r="P50" s="121"/>
     </row>
-    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L51" s="253"/>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A51" s="258"/>
+      <c r="B51" s="259"/>
+      <c r="C51" s="259"/>
+      <c r="D51" s="259"/>
+      <c r="E51" s="259"/>
+      <c r="F51" s="259"/>
+      <c r="G51" s="259"/>
+      <c r="H51" s="259"/>
+      <c r="I51" s="259"/>
+      <c r="J51" s="259"/>
+      <c r="K51" s="259"/>
+      <c r="L51" s="260"/>
       <c r="M51" s="121"/>
       <c r="N51" s="121"/>
       <c r="O51" s="121"/>
       <c r="P51" s="121"/>
     </row>
-    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L52" s="253"/>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A52" s="258"/>
+      <c r="B52" s="259"/>
+      <c r="C52" s="259"/>
+      <c r="D52" s="259"/>
+      <c r="E52" s="259"/>
+      <c r="F52" s="259"/>
+      <c r="G52" s="259"/>
+      <c r="H52" s="259"/>
+      <c r="I52" s="259"/>
+      <c r="J52" s="259"/>
+      <c r="K52" s="259"/>
+      <c r="L52" s="260"/>
       <c r="M52" s="121"/>
       <c r="N52" s="121"/>
       <c r="O52" s="121"/>
       <c r="P52" s="121"/>
     </row>
-    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L53" s="253"/>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A53" s="258"/>
+      <c r="B53" s="259"/>
+      <c r="C53" s="259"/>
+      <c r="D53" s="259"/>
+      <c r="E53" s="259"/>
+      <c r="F53" s="259"/>
+      <c r="G53" s="259"/>
+      <c r="H53" s="259"/>
+      <c r="I53" s="259"/>
+      <c r="J53" s="259"/>
+      <c r="K53" s="259"/>
+      <c r="L53" s="260"/>
       <c r="M53" s="121"/>
       <c r="N53" s="121"/>
       <c r="O53" s="121"/>
       <c r="P53" s="121"/>
     </row>
-    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L54" s="253"/>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A54" s="258"/>
+      <c r="B54" s="259"/>
+      <c r="C54" s="259"/>
+      <c r="D54" s="259"/>
+      <c r="E54" s="259"/>
+      <c r="F54" s="259"/>
+      <c r="G54" s="259"/>
+      <c r="H54" s="259"/>
+      <c r="I54" s="259"/>
+      <c r="J54" s="259"/>
+      <c r="K54" s="259"/>
+      <c r="L54" s="260"/>
       <c r="M54" s="121"/>
       <c r="N54" s="121"/>
       <c r="O54" s="121"/>
       <c r="P54" s="121"/>
     </row>
-    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L55" s="253"/>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A55" s="258"/>
+      <c r="B55" s="259"/>
+      <c r="C55" s="259"/>
+      <c r="D55" s="259"/>
+      <c r="E55" s="259"/>
+      <c r="F55" s="259"/>
+      <c r="G55" s="259"/>
+      <c r="H55" s="259"/>
+      <c r="I55" s="259"/>
+      <c r="J55" s="259"/>
+      <c r="K55" s="259"/>
+      <c r="L55" s="260"/>
       <c r="M55" s="121"/>
       <c r="N55" s="121"/>
       <c r="O55" s="121"/>
       <c r="P55" s="121"/>
     </row>
-    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L56" s="253"/>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A56" s="258"/>
+      <c r="B56" s="259"/>
+      <c r="C56" s="259"/>
+      <c r="D56" s="259"/>
+      <c r="E56" s="259"/>
+      <c r="F56" s="259"/>
+      <c r="G56" s="259"/>
+      <c r="H56" s="259"/>
+      <c r="I56" s="259"/>
+      <c r="J56" s="259"/>
+      <c r="K56" s="259"/>
+      <c r="L56" s="260"/>
       <c r="M56" s="121"/>
       <c r="N56" s="121"/>
       <c r="O56" s="121"/>
       <c r="P56" s="121"/>
     </row>
-    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L57" s="253"/>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A57" s="258"/>
+      <c r="B57" s="259"/>
+      <c r="C57" s="259"/>
+      <c r="D57" s="259"/>
+      <c r="E57" s="259"/>
+      <c r="F57" s="259"/>
+      <c r="G57" s="259"/>
+      <c r="H57" s="259"/>
+      <c r="I57" s="259"/>
+      <c r="J57" s="259"/>
+      <c r="K57" s="259"/>
+      <c r="L57" s="260"/>
       <c r="M57" s="121"/>
       <c r="N57" s="121"/>
       <c r="O57" s="121"/>
       <c r="P57" s="121"/>
     </row>
-    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L58" s="253"/>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A58" s="258"/>
+      <c r="B58" s="259"/>
+      <c r="C58" s="259"/>
+      <c r="D58" s="259"/>
+      <c r="E58" s="259"/>
+      <c r="F58" s="259"/>
+      <c r="G58" s="259"/>
+      <c r="H58" s="259"/>
+      <c r="I58" s="259"/>
+      <c r="J58" s="259"/>
+      <c r="K58" s="259"/>
+      <c r="L58" s="260"/>
       <c r="M58" s="121"/>
       <c r="N58" s="121"/>
       <c r="O58" s="121"/>
       <c r="P58" s="121"/>
     </row>
-    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L59" s="253"/>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A59" s="258"/>
+      <c r="B59" s="259"/>
+      <c r="C59" s="259"/>
+      <c r="D59" s="259"/>
+      <c r="E59" s="259"/>
+      <c r="F59" s="259"/>
+      <c r="G59" s="259"/>
+      <c r="H59" s="259"/>
+      <c r="I59" s="259"/>
+      <c r="J59" s="259"/>
+      <c r="K59" s="259"/>
+      <c r="L59" s="260"/>
       <c r="M59" s="121"/>
       <c r="N59" s="121"/>
       <c r="O59" s="121"/>
       <c r="P59" s="121"/>
     </row>
-    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L60" s="253"/>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A60" s="258"/>
+      <c r="B60" s="259"/>
+      <c r="C60" s="259"/>
+      <c r="D60" s="259"/>
+      <c r="E60" s="259"/>
+      <c r="F60" s="259"/>
+      <c r="G60" s="259"/>
+      <c r="H60" s="259"/>
+      <c r="I60" s="259"/>
+      <c r="J60" s="259"/>
+      <c r="K60" s="259"/>
+      <c r="L60" s="260"/>
       <c r="M60" s="121"/>
       <c r="N60" s="121"/>
       <c r="O60" s="121"/>
       <c r="P60" s="121"/>
     </row>
-    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L61" s="253"/>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A61" s="258"/>
+      <c r="B61" s="259"/>
+      <c r="C61" s="259"/>
+      <c r="D61" s="259"/>
+      <c r="E61" s="259"/>
+      <c r="F61" s="259"/>
+      <c r="G61" s="259"/>
+      <c r="H61" s="259"/>
+      <c r="I61" s="259"/>
+      <c r="J61" s="259"/>
+      <c r="K61" s="259"/>
+      <c r="L61" s="260"/>
       <c r="M61" s="121"/>
       <c r="N61" s="121"/>
       <c r="O61" s="121"/>
       <c r="P61" s="121"/>
     </row>
-    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L62" s="253"/>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A62" s="258"/>
+      <c r="B62" s="259"/>
+      <c r="C62" s="259"/>
+      <c r="D62" s="259"/>
+      <c r="E62" s="259"/>
+      <c r="F62" s="259"/>
+      <c r="G62" s="259"/>
+      <c r="H62" s="259"/>
+      <c r="I62" s="259"/>
+      <c r="J62" s="259"/>
+      <c r="K62" s="259"/>
+      <c r="L62" s="260"/>
       <c r="M62" s="121"/>
       <c r="N62" s="121"/>
       <c r="O62" s="121"/>
       <c r="P62" s="121"/>
     </row>
-    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L63" s="253"/>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A63" s="258"/>
+      <c r="B63" s="259"/>
+      <c r="C63" s="259"/>
+      <c r="D63" s="259"/>
+      <c r="E63" s="259"/>
+      <c r="F63" s="259"/>
+      <c r="G63" s="259"/>
+      <c r="H63" s="259"/>
+      <c r="I63" s="259"/>
+      <c r="J63" s="259"/>
+      <c r="K63" s="259"/>
+      <c r="L63" s="260"/>
       <c r="M63" s="121"/>
       <c r="N63" s="121"/>
       <c r="O63" s="121"/>
       <c r="P63" s="121"/>
     </row>
-    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L64" s="253"/>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A64" s="258"/>
+      <c r="B64" s="259"/>
+      <c r="C64" s="259"/>
+      <c r="D64" s="259"/>
+      <c r="E64" s="259"/>
+      <c r="F64" s="259"/>
+      <c r="G64" s="259"/>
+      <c r="H64" s="259"/>
+      <c r="I64" s="259"/>
+      <c r="J64" s="259"/>
+      <c r="K64" s="259"/>
+      <c r="L64" s="260"/>
       <c r="M64" s="121"/>
       <c r="N64" s="121"/>
       <c r="O64" s="121"/>
       <c r="P64" s="121"/>
     </row>
-    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L65" s="256"/>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A65" s="261"/>
+      <c r="B65" s="262"/>
+      <c r="C65" s="262"/>
+      <c r="D65" s="262"/>
+      <c r="E65" s="262"/>
+      <c r="F65" s="262"/>
+      <c r="G65" s="262"/>
+      <c r="H65" s="262"/>
+      <c r="I65" s="262"/>
+      <c r="J65" s="262"/>
+      <c r="K65" s="262"/>
+      <c r="L65" s="263"/>
       <c r="M65" s="121"/>
       <c r="N65" s="121"/>
       <c r="O65" s="121"/>
       <c r="P65" s="121"/>
     </row>
-    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A66" s="121"/>
       <c r="B66" s="121"/>
       <c r="C66" s="121"/>
       <c r="D66" s="121"/>
       <c r="E66" s="121"/>
       <c r="F66" s="121"/>
       <c r="G66" s="121"/>
       <c r="H66" s="121"/>
       <c r="I66" s="121"/>
       <c r="J66" s="121"/>
       <c r="K66" s="121"/>
       <c r="L66" s="121"/>
       <c r="M66" s="121"/>
       <c r="N66" s="121"/>
       <c r="O66" s="121"/>
       <c r="P66" s="121"/>
     </row>
-    <row r="67" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A67" s="122" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B67" s="185"/>
       <c r="C67" s="185"/>
       <c r="D67" s="185"/>
       <c r="E67" s="185"/>
       <c r="F67" s="185"/>
       <c r="G67" s="185"/>
       <c r="H67" s="185"/>
       <c r="I67" s="185"/>
       <c r="J67" s="185"/>
       <c r="K67" s="185"/>
       <c r="L67" s="185"/>
       <c r="M67" s="185"/>
       <c r="N67" s="185"/>
       <c r="O67" s="185"/>
       <c r="P67" s="185"/>
     </row>
-    <row r="68" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L68" s="267"/>
+    <row r="68" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="240" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" s="240"/>
+      <c r="C68" s="240"/>
+      <c r="D68" s="240"/>
+      <c r="E68" s="240"/>
+      <c r="F68" s="240"/>
+      <c r="G68" s="240"/>
+      <c r="H68" s="240"/>
+      <c r="I68" s="240"/>
+      <c r="J68" s="240"/>
+      <c r="K68" s="240"/>
+      <c r="L68" s="240"/>
       <c r="M68" s="185"/>
       <c r="N68" s="185"/>
       <c r="O68" s="185"/>
       <c r="P68" s="185"/>
     </row>
-    <row r="69" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L69" s="268"/>
+    <row r="69" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="239" t="s">
+        <v>213</v>
+      </c>
+      <c r="B69" s="239"/>
+      <c r="C69" s="239"/>
+      <c r="D69" s="239"/>
+      <c r="E69" s="239"/>
+      <c r="F69" s="239"/>
+      <c r="G69" s="239"/>
+      <c r="H69" s="239"/>
+      <c r="I69" s="239"/>
+      <c r="J69" s="239"/>
+      <c r="K69" s="239"/>
+      <c r="L69" s="239"/>
       <c r="M69" s="121"/>
       <c r="N69" s="121"/>
       <c r="O69" s="121"/>
       <c r="P69" s="121"/>
     </row>
-    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L70" s="244"/>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A70" s="249"/>
+      <c r="B70" s="250"/>
+      <c r="C70" s="250"/>
+      <c r="D70" s="250"/>
+      <c r="E70" s="250"/>
+      <c r="F70" s="250"/>
+      <c r="G70" s="250"/>
+      <c r="H70" s="250"/>
+      <c r="I70" s="250"/>
+      <c r="J70" s="250"/>
+      <c r="K70" s="250"/>
+      <c r="L70" s="251"/>
       <c r="M70" s="121"/>
       <c r="N70" s="121"/>
       <c r="O70" s="121"/>
       <c r="P70" s="121"/>
     </row>
-    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L71" s="247"/>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A71" s="252"/>
+      <c r="B71" s="253"/>
+      <c r="C71" s="253"/>
+      <c r="D71" s="253"/>
+      <c r="E71" s="253"/>
+      <c r="F71" s="253"/>
+      <c r="G71" s="253"/>
+      <c r="H71" s="253"/>
+      <c r="I71" s="253"/>
+      <c r="J71" s="253"/>
+      <c r="K71" s="253"/>
+      <c r="L71" s="254"/>
       <c r="M71" s="121"/>
       <c r="N71" s="121"/>
       <c r="O71" s="121"/>
       <c r="P71" s="121"/>
     </row>
-    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L72" s="247"/>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A72" s="252"/>
+      <c r="B72" s="253"/>
+      <c r="C72" s="253"/>
+      <c r="D72" s="253"/>
+      <c r="E72" s="253"/>
+      <c r="F72" s="253"/>
+      <c r="G72" s="253"/>
+      <c r="H72" s="253"/>
+      <c r="I72" s="253"/>
+      <c r="J72" s="253"/>
+      <c r="K72" s="253"/>
+      <c r="L72" s="254"/>
       <c r="M72" s="121"/>
       <c r="N72" s="121"/>
       <c r="O72" s="121"/>
       <c r="P72" s="121"/>
     </row>
-    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L73" s="247"/>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A73" s="252"/>
+      <c r="B73" s="253"/>
+      <c r="C73" s="253"/>
+      <c r="D73" s="253"/>
+      <c r="E73" s="253"/>
+      <c r="F73" s="253"/>
+      <c r="G73" s="253"/>
+      <c r="H73" s="253"/>
+      <c r="I73" s="253"/>
+      <c r="J73" s="253"/>
+      <c r="K73" s="253"/>
+      <c r="L73" s="254"/>
       <c r="M73" s="121"/>
       <c r="N73" s="121"/>
       <c r="O73" s="121"/>
       <c r="P73" s="121"/>
     </row>
-    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L74" s="247"/>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A74" s="252"/>
+      <c r="B74" s="253"/>
+      <c r="C74" s="253"/>
+      <c r="D74" s="253"/>
+      <c r="E74" s="253"/>
+      <c r="F74" s="253"/>
+      <c r="G74" s="253"/>
+      <c r="H74" s="253"/>
+      <c r="I74" s="253"/>
+      <c r="J74" s="253"/>
+      <c r="K74" s="253"/>
+      <c r="L74" s="254"/>
       <c r="M74" s="121"/>
       <c r="N74" s="121"/>
       <c r="O74" s="121"/>
       <c r="P74" s="121"/>
     </row>
-    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L75" s="247"/>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A75" s="252"/>
+      <c r="B75" s="253"/>
+      <c r="C75" s="253"/>
+      <c r="D75" s="253"/>
+      <c r="E75" s="253"/>
+      <c r="F75" s="253"/>
+      <c r="G75" s="253"/>
+      <c r="H75" s="253"/>
+      <c r="I75" s="253"/>
+      <c r="J75" s="253"/>
+      <c r="K75" s="253"/>
+      <c r="L75" s="254"/>
       <c r="M75" s="121"/>
       <c r="N75" s="121"/>
       <c r="O75" s="121"/>
       <c r="P75" s="121"/>
     </row>
-    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L76" s="247"/>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A76" s="252"/>
+      <c r="B76" s="253"/>
+      <c r="C76" s="253"/>
+      <c r="D76" s="253"/>
+      <c r="E76" s="253"/>
+      <c r="F76" s="253"/>
+      <c r="G76" s="253"/>
+      <c r="H76" s="253"/>
+      <c r="I76" s="253"/>
+      <c r="J76" s="253"/>
+      <c r="K76" s="253"/>
+      <c r="L76" s="254"/>
       <c r="M76" s="121"/>
       <c r="N76" s="121"/>
       <c r="O76" s="121"/>
       <c r="P76" s="121"/>
     </row>
-    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L77" s="247"/>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A77" s="252"/>
+      <c r="B77" s="253"/>
+      <c r="C77" s="253"/>
+      <c r="D77" s="253"/>
+      <c r="E77" s="253"/>
+      <c r="F77" s="253"/>
+      <c r="G77" s="253"/>
+      <c r="H77" s="253"/>
+      <c r="I77" s="253"/>
+      <c r="J77" s="253"/>
+      <c r="K77" s="253"/>
+      <c r="L77" s="254"/>
       <c r="M77" s="121"/>
       <c r="N77" s="121"/>
       <c r="O77" s="121"/>
       <c r="P77" s="121"/>
     </row>
-    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L78" s="247"/>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A78" s="252"/>
+      <c r="B78" s="253"/>
+      <c r="C78" s="253"/>
+      <c r="D78" s="253"/>
+      <c r="E78" s="253"/>
+      <c r="F78" s="253"/>
+      <c r="G78" s="253"/>
+      <c r="H78" s="253"/>
+      <c r="I78" s="253"/>
+      <c r="J78" s="253"/>
+      <c r="K78" s="253"/>
+      <c r="L78" s="254"/>
       <c r="M78" s="121"/>
       <c r="N78" s="121"/>
       <c r="O78" s="121"/>
       <c r="P78" s="121"/>
     </row>
-    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L79" s="247"/>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A79" s="252"/>
+      <c r="B79" s="253"/>
+      <c r="C79" s="253"/>
+      <c r="D79" s="253"/>
+      <c r="E79" s="253"/>
+      <c r="F79" s="253"/>
+      <c r="G79" s="253"/>
+      <c r="H79" s="253"/>
+      <c r="I79" s="253"/>
+      <c r="J79" s="253"/>
+      <c r="K79" s="253"/>
+      <c r="L79" s="254"/>
       <c r="M79" s="121"/>
       <c r="N79" s="121"/>
       <c r="O79" s="121"/>
       <c r="P79" s="121"/>
     </row>
-    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L80" s="247"/>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A80" s="252"/>
+      <c r="B80" s="253"/>
+      <c r="C80" s="253"/>
+      <c r="D80" s="253"/>
+      <c r="E80" s="253"/>
+      <c r="F80" s="253"/>
+      <c r="G80" s="253"/>
+      <c r="H80" s="253"/>
+      <c r="I80" s="253"/>
+      <c r="J80" s="253"/>
+      <c r="K80" s="253"/>
+      <c r="L80" s="254"/>
       <c r="M80" s="121"/>
       <c r="N80" s="121"/>
       <c r="O80" s="121"/>
       <c r="P80" s="121"/>
     </row>
-    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L81" s="247"/>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A81" s="252"/>
+      <c r="B81" s="253"/>
+      <c r="C81" s="253"/>
+      <c r="D81" s="253"/>
+      <c r="E81" s="253"/>
+      <c r="F81" s="253"/>
+      <c r="G81" s="253"/>
+      <c r="H81" s="253"/>
+      <c r="I81" s="253"/>
+      <c r="J81" s="253"/>
+      <c r="K81" s="253"/>
+      <c r="L81" s="254"/>
       <c r="M81" s="121"/>
       <c r="N81" s="121"/>
       <c r="O81" s="121"/>
       <c r="P81" s="121"/>
     </row>
-    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L82" s="247"/>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A82" s="252"/>
+      <c r="B82" s="253"/>
+      <c r="C82" s="253"/>
+      <c r="D82" s="253"/>
+      <c r="E82" s="253"/>
+      <c r="F82" s="253"/>
+      <c r="G82" s="253"/>
+      <c r="H82" s="253"/>
+      <c r="I82" s="253"/>
+      <c r="J82" s="253"/>
+      <c r="K82" s="253"/>
+      <c r="L82" s="254"/>
       <c r="M82" s="185"/>
       <c r="N82" s="185"/>
       <c r="O82" s="185"/>
       <c r="P82" s="185"/>
     </row>
-    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L83" s="247"/>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A83" s="252"/>
+      <c r="B83" s="253"/>
+      <c r="C83" s="253"/>
+      <c r="D83" s="253"/>
+      <c r="E83" s="253"/>
+      <c r="F83" s="253"/>
+      <c r="G83" s="253"/>
+      <c r="H83" s="253"/>
+      <c r="I83" s="253"/>
+      <c r="J83" s="253"/>
+      <c r="K83" s="253"/>
+      <c r="L83" s="254"/>
       <c r="M83" s="185"/>
       <c r="N83" s="185"/>
       <c r="O83" s="185"/>
       <c r="P83" s="185"/>
     </row>
-    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L84" s="247"/>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A84" s="252"/>
+      <c r="B84" s="253"/>
+      <c r="C84" s="253"/>
+      <c r="D84" s="253"/>
+      <c r="E84" s="253"/>
+      <c r="F84" s="253"/>
+      <c r="G84" s="253"/>
+      <c r="H84" s="253"/>
+      <c r="I84" s="253"/>
+      <c r="J84" s="253"/>
+      <c r="K84" s="253"/>
+      <c r="L84" s="254"/>
       <c r="M84" s="185"/>
       <c r="N84" s="185"/>
       <c r="O84" s="185"/>
       <c r="P84" s="185"/>
     </row>
-    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L85" s="247"/>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A85" s="252"/>
+      <c r="B85" s="253"/>
+      <c r="C85" s="253"/>
+      <c r="D85" s="253"/>
+      <c r="E85" s="253"/>
+      <c r="F85" s="253"/>
+      <c r="G85" s="253"/>
+      <c r="H85" s="253"/>
+      <c r="I85" s="253"/>
+      <c r="J85" s="253"/>
+      <c r="K85" s="253"/>
+      <c r="L85" s="254"/>
       <c r="M85" s="185"/>
       <c r="N85" s="185"/>
       <c r="O85" s="185"/>
       <c r="P85" s="185"/>
     </row>
-    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L86" s="247"/>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A86" s="252"/>
+      <c r="B86" s="253"/>
+      <c r="C86" s="253"/>
+      <c r="D86" s="253"/>
+      <c r="E86" s="253"/>
+      <c r="F86" s="253"/>
+      <c r="G86" s="253"/>
+      <c r="H86" s="253"/>
+      <c r="I86" s="253"/>
+      <c r="J86" s="253"/>
+      <c r="K86" s="253"/>
+      <c r="L86" s="254"/>
       <c r="M86" s="185"/>
       <c r="N86" s="185"/>
       <c r="O86" s="185"/>
       <c r="P86" s="185"/>
     </row>
-    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A87" s="185"/>
       <c r="B87" s="185"/>
       <c r="C87" s="185"/>
       <c r="D87" s="185"/>
       <c r="E87" s="185"/>
       <c r="F87" s="185"/>
       <c r="G87" s="185"/>
       <c r="H87" s="185"/>
       <c r="I87" s="185"/>
       <c r="J87" s="185"/>
       <c r="K87" s="185"/>
       <c r="L87" s="185"/>
       <c r="M87" s="185"/>
       <c r="N87" s="185"/>
       <c r="O87" s="185"/>
       <c r="P87" s="185"/>
     </row>
-    <row r="88" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A88" s="122" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B88" s="185"/>
       <c r="C88" s="185"/>
       <c r="D88" s="185"/>
       <c r="E88" s="185"/>
       <c r="F88" s="185"/>
       <c r="G88" s="185"/>
       <c r="H88" s="185"/>
       <c r="I88" s="185"/>
       <c r="J88" s="185"/>
       <c r="K88" s="185"/>
       <c r="L88" s="185"/>
       <c r="M88" s="185"/>
       <c r="N88" s="185"/>
       <c r="O88" s="185"/>
       <c r="P88" s="185"/>
     </row>
-    <row r="89" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="L91" s="262"/>
+    <row r="89" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="240" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="240"/>
+      <c r="C89" s="240"/>
+      <c r="D89" s="240"/>
+      <c r="E89" s="240"/>
+      <c r="F89" s="240"/>
+      <c r="G89" s="240"/>
+      <c r="H89" s="240"/>
+      <c r="I89" s="240"/>
+      <c r="J89" s="240"/>
+      <c r="K89" s="240"/>
+      <c r="L89" s="240"/>
+      <c r="M89" s="238"/>
+      <c r="N89" s="238"/>
+      <c r="O89" s="238"/>
+      <c r="P89" s="238"/>
+    </row>
+    <row r="90" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="239" t="s">
+        <v>216</v>
+      </c>
+      <c r="B90" s="239"/>
+      <c r="C90" s="239"/>
+      <c r="D90" s="239"/>
+      <c r="E90" s="239"/>
+      <c r="F90" s="239"/>
+      <c r="G90" s="239"/>
+      <c r="H90" s="239"/>
+      <c r="I90" s="239"/>
+      <c r="J90" s="239"/>
+      <c r="K90" s="239"/>
+      <c r="L90" s="239"/>
+      <c r="M90" s="238"/>
+      <c r="N90" s="238"/>
+      <c r="O90" s="238"/>
+      <c r="P90" s="238"/>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A91" s="268"/>
+      <c r="B91" s="268"/>
+      <c r="C91" s="268"/>
+      <c r="D91" s="268"/>
+      <c r="E91" s="268"/>
+      <c r="F91" s="268"/>
+      <c r="G91" s="268"/>
+      <c r="H91" s="268"/>
+      <c r="I91" s="268"/>
+      <c r="J91" s="268"/>
+      <c r="K91" s="268"/>
+      <c r="L91" s="269"/>
       <c r="M91" s="185"/>
       <c r="N91" s="185"/>
       <c r="O91" s="185"/>
       <c r="P91" s="185"/>
     </row>
-    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L92" s="264"/>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A92" s="270"/>
+      <c r="B92" s="270"/>
+      <c r="C92" s="270"/>
+      <c r="D92" s="270"/>
+      <c r="E92" s="270"/>
+      <c r="F92" s="270"/>
+      <c r="G92" s="270"/>
+      <c r="H92" s="270"/>
+      <c r="I92" s="270"/>
+      <c r="J92" s="270"/>
+      <c r="K92" s="270"/>
+      <c r="L92" s="271"/>
       <c r="M92" s="121"/>
       <c r="N92" s="121"/>
       <c r="O92" s="121"/>
       <c r="P92" s="121"/>
     </row>
-    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L93" s="264"/>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A93" s="270"/>
+      <c r="B93" s="270"/>
+      <c r="C93" s="270"/>
+      <c r="D93" s="270"/>
+      <c r="E93" s="270"/>
+      <c r="F93" s="270"/>
+      <c r="G93" s="270"/>
+      <c r="H93" s="270"/>
+      <c r="I93" s="270"/>
+      <c r="J93" s="270"/>
+      <c r="K93" s="270"/>
+      <c r="L93" s="271"/>
       <c r="M93" s="121"/>
       <c r="N93" s="121"/>
       <c r="O93" s="121"/>
       <c r="P93" s="121"/>
     </row>
-    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L94" s="264"/>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A94" s="270"/>
+      <c r="B94" s="270"/>
+      <c r="C94" s="270"/>
+      <c r="D94" s="270"/>
+      <c r="E94" s="270"/>
+      <c r="F94" s="270"/>
+      <c r="G94" s="270"/>
+      <c r="H94" s="270"/>
+      <c r="I94" s="270"/>
+      <c r="J94" s="270"/>
+      <c r="K94" s="270"/>
+      <c r="L94" s="271"/>
       <c r="M94" s="121"/>
       <c r="N94" s="121"/>
       <c r="O94" s="121"/>
       <c r="P94" s="121"/>
     </row>
-    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L95" s="264"/>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A95" s="270"/>
+      <c r="B95" s="270"/>
+      <c r="C95" s="270"/>
+      <c r="D95" s="270"/>
+      <c r="E95" s="270"/>
+      <c r="F95" s="270"/>
+      <c r="G95" s="270"/>
+      <c r="H95" s="270"/>
+      <c r="I95" s="270"/>
+      <c r="J95" s="270"/>
+      <c r="K95" s="270"/>
+      <c r="L95" s="271"/>
       <c r="M95" s="121"/>
       <c r="N95" s="121"/>
       <c r="O95" s="121"/>
       <c r="P95" s="121"/>
     </row>
-    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L96" s="264"/>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A96" s="270"/>
+      <c r="B96" s="270"/>
+      <c r="C96" s="270"/>
+      <c r="D96" s="270"/>
+      <c r="E96" s="270"/>
+      <c r="F96" s="270"/>
+      <c r="G96" s="270"/>
+      <c r="H96" s="270"/>
+      <c r="I96" s="270"/>
+      <c r="J96" s="270"/>
+      <c r="K96" s="270"/>
+      <c r="L96" s="271"/>
       <c r="M96" s="121"/>
       <c r="N96" s="121"/>
       <c r="O96" s="121"/>
       <c r="P96" s="121"/>
     </row>
-    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L97" s="264"/>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A97" s="270"/>
+      <c r="B97" s="270"/>
+      <c r="C97" s="270"/>
+      <c r="D97" s="270"/>
+      <c r="E97" s="270"/>
+      <c r="F97" s="270"/>
+      <c r="G97" s="270"/>
+      <c r="H97" s="270"/>
+      <c r="I97" s="270"/>
+      <c r="J97" s="270"/>
+      <c r="K97" s="270"/>
+      <c r="L97" s="271"/>
       <c r="M97" s="121"/>
       <c r="N97" s="121"/>
       <c r="O97" s="121"/>
       <c r="P97" s="121"/>
     </row>
-    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L98" s="264"/>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A98" s="270"/>
+      <c r="B98" s="270"/>
+      <c r="C98" s="270"/>
+      <c r="D98" s="270"/>
+      <c r="E98" s="270"/>
+      <c r="F98" s="270"/>
+      <c r="G98" s="270"/>
+      <c r="H98" s="270"/>
+      <c r="I98" s="270"/>
+      <c r="J98" s="270"/>
+      <c r="K98" s="270"/>
+      <c r="L98" s="271"/>
       <c r="M98" s="121"/>
       <c r="N98" s="121"/>
       <c r="O98" s="121"/>
       <c r="P98" s="121"/>
     </row>
-    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L99" s="264"/>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A99" s="270"/>
+      <c r="B99" s="270"/>
+      <c r="C99" s="270"/>
+      <c r="D99" s="270"/>
+      <c r="E99" s="270"/>
+      <c r="F99" s="270"/>
+      <c r="G99" s="270"/>
+      <c r="H99" s="270"/>
+      <c r="I99" s="270"/>
+      <c r="J99" s="270"/>
+      <c r="K99" s="270"/>
+      <c r="L99" s="271"/>
       <c r="M99" s="121"/>
       <c r="N99" s="121"/>
       <c r="O99" s="121"/>
       <c r="P99" s="121"/>
     </row>
-    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L100" s="264"/>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A100" s="270"/>
+      <c r="B100" s="270"/>
+      <c r="C100" s="270"/>
+      <c r="D100" s="270"/>
+      <c r="E100" s="270"/>
+      <c r="F100" s="270"/>
+      <c r="G100" s="270"/>
+      <c r="H100" s="270"/>
+      <c r="I100" s="270"/>
+      <c r="J100" s="270"/>
+      <c r="K100" s="270"/>
+      <c r="L100" s="271"/>
       <c r="M100" s="121"/>
       <c r="N100" s="121"/>
       <c r="O100" s="121"/>
       <c r="P100" s="121"/>
     </row>
-    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L101" s="264"/>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A101" s="270"/>
+      <c r="B101" s="270"/>
+      <c r="C101" s="270"/>
+      <c r="D101" s="270"/>
+      <c r="E101" s="270"/>
+      <c r="F101" s="270"/>
+      <c r="G101" s="270"/>
+      <c r="H101" s="270"/>
+      <c r="I101" s="270"/>
+      <c r="J101" s="270"/>
+      <c r="K101" s="270"/>
+      <c r="L101" s="271"/>
       <c r="M101" s="121"/>
       <c r="N101" s="121"/>
       <c r="O101" s="121"/>
       <c r="P101" s="121"/>
     </row>
-    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L102" s="264"/>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A102" s="270"/>
+      <c r="B102" s="270"/>
+      <c r="C102" s="270"/>
+      <c r="D102" s="270"/>
+      <c r="E102" s="270"/>
+      <c r="F102" s="270"/>
+      <c r="G102" s="270"/>
+      <c r="H102" s="270"/>
+      <c r="I102" s="270"/>
+      <c r="J102" s="270"/>
+      <c r="K102" s="270"/>
+      <c r="L102" s="271"/>
       <c r="M102" s="121"/>
       <c r="N102" s="121"/>
       <c r="O102" s="121"/>
       <c r="P102" s="121"/>
     </row>
-    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L103" s="264"/>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A103" s="270"/>
+      <c r="B103" s="270"/>
+      <c r="C103" s="270"/>
+      <c r="D103" s="270"/>
+      <c r="E103" s="270"/>
+      <c r="F103" s="270"/>
+      <c r="G103" s="270"/>
+      <c r="H103" s="270"/>
+      <c r="I103" s="270"/>
+      <c r="J103" s="270"/>
+      <c r="K103" s="270"/>
+      <c r="L103" s="271"/>
       <c r="M103" s="121"/>
       <c r="N103" s="121"/>
       <c r="O103" s="121"/>
       <c r="P103" s="121"/>
     </row>
-    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L104" s="264"/>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A104" s="270"/>
+      <c r="B104" s="270"/>
+      <c r="C104" s="270"/>
+      <c r="D104" s="270"/>
+      <c r="E104" s="270"/>
+      <c r="F104" s="270"/>
+      <c r="G104" s="270"/>
+      <c r="H104" s="270"/>
+      <c r="I104" s="270"/>
+      <c r="J104" s="270"/>
+      <c r="K104" s="270"/>
+      <c r="L104" s="271"/>
       <c r="M104" s="121"/>
       <c r="N104" s="121"/>
       <c r="O104" s="121"/>
       <c r="P104" s="121"/>
     </row>
-    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L105" s="264"/>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A105" s="270"/>
+      <c r="B105" s="270"/>
+      <c r="C105" s="270"/>
+      <c r="D105" s="270"/>
+      <c r="E105" s="270"/>
+      <c r="F105" s="270"/>
+      <c r="G105" s="270"/>
+      <c r="H105" s="270"/>
+      <c r="I105" s="270"/>
+      <c r="J105" s="270"/>
+      <c r="K105" s="270"/>
+      <c r="L105" s="271"/>
       <c r="M105" s="121"/>
       <c r="N105" s="121"/>
       <c r="O105" s="121"/>
       <c r="P105" s="121"/>
     </row>
-    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L106" s="264"/>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A106" s="270"/>
+      <c r="B106" s="270"/>
+      <c r="C106" s="270"/>
+      <c r="D106" s="270"/>
+      <c r="E106" s="270"/>
+      <c r="F106" s="270"/>
+      <c r="G106" s="270"/>
+      <c r="H106" s="270"/>
+      <c r="I106" s="270"/>
+      <c r="J106" s="270"/>
+      <c r="K106" s="270"/>
+      <c r="L106" s="271"/>
       <c r="M106" s="121"/>
       <c r="N106" s="121"/>
       <c r="O106" s="121"/>
       <c r="P106" s="121"/>
     </row>
-    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L107" s="264"/>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A107" s="270"/>
+      <c r="B107" s="270"/>
+      <c r="C107" s="270"/>
+      <c r="D107" s="270"/>
+      <c r="E107" s="270"/>
+      <c r="F107" s="270"/>
+      <c r="G107" s="270"/>
+      <c r="H107" s="270"/>
+      <c r="I107" s="270"/>
+      <c r="J107" s="270"/>
+      <c r="K107" s="270"/>
+      <c r="L107" s="271"/>
       <c r="M107" s="121"/>
       <c r="N107" s="121"/>
       <c r="O107" s="121"/>
       <c r="P107" s="121"/>
     </row>
-    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L108" s="264"/>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A108" s="270"/>
+      <c r="B108" s="270"/>
+      <c r="C108" s="270"/>
+      <c r="D108" s="270"/>
+      <c r="E108" s="270"/>
+      <c r="F108" s="270"/>
+      <c r="G108" s="270"/>
+      <c r="H108" s="270"/>
+      <c r="I108" s="270"/>
+      <c r="J108" s="270"/>
+      <c r="K108" s="270"/>
+      <c r="L108" s="271"/>
       <c r="M108" s="121"/>
       <c r="N108" s="121"/>
       <c r="O108" s="121"/>
       <c r="P108" s="121"/>
     </row>
-    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L109" s="264"/>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A109" s="270"/>
+      <c r="B109" s="270"/>
+      <c r="C109" s="270"/>
+      <c r="D109" s="270"/>
+      <c r="E109" s="270"/>
+      <c r="F109" s="270"/>
+      <c r="G109" s="270"/>
+      <c r="H109" s="270"/>
+      <c r="I109" s="270"/>
+      <c r="J109" s="270"/>
+      <c r="K109" s="270"/>
+      <c r="L109" s="271"/>
       <c r="M109" s="121"/>
       <c r="N109" s="121"/>
       <c r="O109" s="121"/>
       <c r="P109" s="121"/>
     </row>
-    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L110" s="266"/>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A110" s="272"/>
+      <c r="B110" s="272"/>
+      <c r="C110" s="272"/>
+      <c r="D110" s="272"/>
+      <c r="E110" s="272"/>
+      <c r="F110" s="272"/>
+      <c r="G110" s="272"/>
+      <c r="H110" s="272"/>
+      <c r="I110" s="272"/>
+      <c r="J110" s="272"/>
+      <c r="K110" s="272"/>
+      <c r="L110" s="273"/>
       <c r="M110" s="121"/>
       <c r="N110" s="121"/>
       <c r="O110" s="121"/>
       <c r="P110" s="121"/>
     </row>
-    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A111" s="185"/>
       <c r="B111" s="185"/>
       <c r="C111" s="185"/>
       <c r="D111" s="185"/>
       <c r="E111" s="185"/>
       <c r="F111" s="185"/>
       <c r="G111" s="185"/>
       <c r="H111" s="185"/>
       <c r="I111" s="185"/>
       <c r="J111" s="185"/>
       <c r="K111" s="185"/>
       <c r="L111" s="185"/>
       <c r="M111" s="185"/>
       <c r="N111" s="185"/>
       <c r="O111" s="185"/>
       <c r="P111" s="185"/>
     </row>
-    <row r="112" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A112" s="122" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B112" s="185"/>
       <c r="C112" s="185"/>
       <c r="D112" s="185"/>
       <c r="E112" s="185"/>
       <c r="F112" s="185"/>
       <c r="G112" s="185"/>
       <c r="H112" s="185"/>
       <c r="I112" s="185"/>
       <c r="J112" s="185"/>
       <c r="K112" s="185"/>
       <c r="L112" s="185"/>
       <c r="M112" s="185"/>
       <c r="N112" s="185"/>
       <c r="O112" s="185"/>
       <c r="P112" s="185"/>
     </row>
-    <row r="113" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L113" s="269"/>
+    <row r="113" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="241" t="s">
+        <v>218</v>
+      </c>
+      <c r="B113" s="241"/>
+      <c r="C113" s="241"/>
+      <c r="D113" s="241"/>
+      <c r="E113" s="241"/>
+      <c r="F113" s="241"/>
+      <c r="G113" s="241"/>
+      <c r="H113" s="241"/>
+      <c r="I113" s="241"/>
+      <c r="J113" s="241"/>
+      <c r="K113" s="241"/>
+      <c r="L113" s="241"/>
       <c r="M113" s="123"/>
       <c r="N113" s="123"/>
       <c r="O113" s="123"/>
       <c r="P113" s="123"/>
     </row>
-    <row r="114" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L114" s="270"/>
+    <row r="114" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="242" t="s">
+        <v>219</v>
+      </c>
+      <c r="B114" s="242"/>
+      <c r="C114" s="242"/>
+      <c r="D114" s="242"/>
+      <c r="E114" s="242"/>
+      <c r="F114" s="242"/>
+      <c r="G114" s="242"/>
+      <c r="H114" s="242"/>
+      <c r="I114" s="242"/>
+      <c r="J114" s="242"/>
+      <c r="K114" s="242"/>
+      <c r="L114" s="242"/>
       <c r="M114" s="123"/>
       <c r="N114" s="123"/>
       <c r="O114" s="123"/>
       <c r="P114" s="123"/>
     </row>
-    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L115" s="236"/>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A115" s="243"/>
+      <c r="B115" s="243"/>
+      <c r="C115" s="243"/>
+      <c r="D115" s="243"/>
+      <c r="E115" s="243"/>
+      <c r="F115" s="243"/>
+      <c r="G115" s="243"/>
+      <c r="H115" s="243"/>
+      <c r="I115" s="243"/>
+      <c r="J115" s="243"/>
+      <c r="K115" s="243"/>
+      <c r="L115" s="244"/>
       <c r="M115" s="124"/>
       <c r="N115" s="124"/>
       <c r="O115" s="124"/>
       <c r="P115" s="124"/>
     </row>
-    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L116" s="238"/>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A116" s="245"/>
+      <c r="B116" s="245"/>
+      <c r="C116" s="245"/>
+      <c r="D116" s="245"/>
+      <c r="E116" s="245"/>
+      <c r="F116" s="245"/>
+      <c r="G116" s="245"/>
+      <c r="H116" s="245"/>
+      <c r="I116" s="245"/>
+      <c r="J116" s="245"/>
+      <c r="K116" s="245"/>
+      <c r="L116" s="246"/>
       <c r="M116" s="124"/>
       <c r="N116" s="124"/>
       <c r="O116" s="124"/>
       <c r="P116" s="124"/>
     </row>
-    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L117" s="238"/>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A117" s="245"/>
+      <c r="B117" s="245"/>
+      <c r="C117" s="245"/>
+      <c r="D117" s="245"/>
+      <c r="E117" s="245"/>
+      <c r="F117" s="245"/>
+      <c r="G117" s="245"/>
+      <c r="H117" s="245"/>
+      <c r="I117" s="245"/>
+      <c r="J117" s="245"/>
+      <c r="K117" s="245"/>
+      <c r="L117" s="246"/>
       <c r="M117" s="124"/>
       <c r="N117" s="124"/>
       <c r="O117" s="124"/>
       <c r="P117" s="124"/>
     </row>
-    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L118" s="238"/>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A118" s="245"/>
+      <c r="B118" s="245"/>
+      <c r="C118" s="245"/>
+      <c r="D118" s="245"/>
+      <c r="E118" s="245"/>
+      <c r="F118" s="245"/>
+      <c r="G118" s="245"/>
+      <c r="H118" s="245"/>
+      <c r="I118" s="245"/>
+      <c r="J118" s="245"/>
+      <c r="K118" s="245"/>
+      <c r="L118" s="246"/>
       <c r="M118" s="124"/>
       <c r="N118" s="124"/>
       <c r="O118" s="124"/>
       <c r="P118" s="124"/>
     </row>
-    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L119" s="238"/>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A119" s="245"/>
+      <c r="B119" s="245"/>
+      <c r="C119" s="245"/>
+      <c r="D119" s="245"/>
+      <c r="E119" s="245"/>
+      <c r="F119" s="245"/>
+      <c r="G119" s="245"/>
+      <c r="H119" s="245"/>
+      <c r="I119" s="245"/>
+      <c r="J119" s="245"/>
+      <c r="K119" s="245"/>
+      <c r="L119" s="246"/>
       <c r="M119" s="124"/>
       <c r="N119" s="124"/>
       <c r="O119" s="124"/>
       <c r="P119" s="124"/>
     </row>
-    <row r="120" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L120" s="238"/>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A120" s="245"/>
+      <c r="B120" s="245"/>
+      <c r="C120" s="245"/>
+      <c r="D120" s="245"/>
+      <c r="E120" s="245"/>
+      <c r="F120" s="245"/>
+      <c r="G120" s="245"/>
+      <c r="H120" s="245"/>
+      <c r="I120" s="245"/>
+      <c r="J120" s="245"/>
+      <c r="K120" s="245"/>
+      <c r="L120" s="246"/>
       <c r="M120" s="124"/>
       <c r="N120" s="124"/>
       <c r="O120" s="124"/>
       <c r="P120" s="124"/>
     </row>
-    <row r="121" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L121" s="238"/>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A121" s="245"/>
+      <c r="B121" s="245"/>
+      <c r="C121" s="245"/>
+      <c r="D121" s="245"/>
+      <c r="E121" s="245"/>
+      <c r="F121" s="245"/>
+      <c r="G121" s="245"/>
+      <c r="H121" s="245"/>
+      <c r="I121" s="245"/>
+      <c r="J121" s="245"/>
+      <c r="K121" s="245"/>
+      <c r="L121" s="246"/>
       <c r="M121" s="124"/>
       <c r="N121" s="124"/>
       <c r="O121" s="124"/>
       <c r="P121" s="124"/>
     </row>
-    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L122" s="238"/>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A122" s="245"/>
+      <c r="B122" s="245"/>
+      <c r="C122" s="245"/>
+      <c r="D122" s="245"/>
+      <c r="E122" s="245"/>
+      <c r="F122" s="245"/>
+      <c r="G122" s="245"/>
+      <c r="H122" s="245"/>
+      <c r="I122" s="245"/>
+      <c r="J122" s="245"/>
+      <c r="K122" s="245"/>
+      <c r="L122" s="246"/>
       <c r="M122" s="124"/>
       <c r="N122" s="124"/>
       <c r="O122" s="124"/>
       <c r="P122" s="124"/>
     </row>
-    <row r="123" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L123" s="238"/>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A123" s="245"/>
+      <c r="B123" s="245"/>
+      <c r="C123" s="245"/>
+      <c r="D123" s="245"/>
+      <c r="E123" s="245"/>
+      <c r="F123" s="245"/>
+      <c r="G123" s="245"/>
+      <c r="H123" s="245"/>
+      <c r="I123" s="245"/>
+      <c r="J123" s="245"/>
+      <c r="K123" s="245"/>
+      <c r="L123" s="246"/>
       <c r="M123" s="124"/>
       <c r="N123" s="124"/>
       <c r="O123" s="124"/>
       <c r="P123" s="124"/>
     </row>
-    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L124" s="238"/>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A124" s="245"/>
+      <c r="B124" s="245"/>
+      <c r="C124" s="245"/>
+      <c r="D124" s="245"/>
+      <c r="E124" s="245"/>
+      <c r="F124" s="245"/>
+      <c r="G124" s="245"/>
+      <c r="H124" s="245"/>
+      <c r="I124" s="245"/>
+      <c r="J124" s="245"/>
+      <c r="K124" s="245"/>
+      <c r="L124" s="246"/>
       <c r="M124" s="124"/>
       <c r="N124" s="124"/>
       <c r="O124" s="124"/>
       <c r="P124" s="124"/>
     </row>
-    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L125" s="238"/>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A125" s="245"/>
+      <c r="B125" s="245"/>
+      <c r="C125" s="245"/>
+      <c r="D125" s="245"/>
+      <c r="E125" s="245"/>
+      <c r="F125" s="245"/>
+      <c r="G125" s="245"/>
+      <c r="H125" s="245"/>
+      <c r="I125" s="245"/>
+      <c r="J125" s="245"/>
+      <c r="K125" s="245"/>
+      <c r="L125" s="246"/>
       <c r="M125" s="124"/>
       <c r="N125" s="124"/>
       <c r="O125" s="124"/>
       <c r="P125" s="124"/>
     </row>
-    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L126" s="238"/>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A126" s="245"/>
+      <c r="B126" s="245"/>
+      <c r="C126" s="245"/>
+      <c r="D126" s="245"/>
+      <c r="E126" s="245"/>
+      <c r="F126" s="245"/>
+      <c r="G126" s="245"/>
+      <c r="H126" s="245"/>
+      <c r="I126" s="245"/>
+      <c r="J126" s="245"/>
+      <c r="K126" s="245"/>
+      <c r="L126" s="246"/>
       <c r="M126" s="124"/>
       <c r="N126" s="124"/>
       <c r="O126" s="124"/>
       <c r="P126" s="124"/>
     </row>
-    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L127" s="238"/>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A127" s="245"/>
+      <c r="B127" s="245"/>
+      <c r="C127" s="245"/>
+      <c r="D127" s="245"/>
+      <c r="E127" s="245"/>
+      <c r="F127" s="245"/>
+      <c r="G127" s="245"/>
+      <c r="H127" s="245"/>
+      <c r="I127" s="245"/>
+      <c r="J127" s="245"/>
+      <c r="K127" s="245"/>
+      <c r="L127" s="246"/>
       <c r="M127" s="124"/>
       <c r="N127" s="124"/>
       <c r="O127" s="124"/>
       <c r="P127" s="124"/>
     </row>
-    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L128" s="238"/>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A128" s="245"/>
+      <c r="B128" s="245"/>
+      <c r="C128" s="245"/>
+      <c r="D128" s="245"/>
+      <c r="E128" s="245"/>
+      <c r="F128" s="245"/>
+      <c r="G128" s="245"/>
+      <c r="H128" s="245"/>
+      <c r="I128" s="245"/>
+      <c r="J128" s="245"/>
+      <c r="K128" s="245"/>
+      <c r="L128" s="246"/>
       <c r="M128" s="185"/>
       <c r="N128" s="185"/>
       <c r="O128" s="185"/>
       <c r="P128" s="185"/>
     </row>
-    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L129" s="238"/>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A129" s="245"/>
+      <c r="B129" s="245"/>
+      <c r="C129" s="245"/>
+      <c r="D129" s="245"/>
+      <c r="E129" s="245"/>
+      <c r="F129" s="245"/>
+      <c r="G129" s="245"/>
+      <c r="H129" s="245"/>
+      <c r="I129" s="245"/>
+      <c r="J129" s="245"/>
+      <c r="K129" s="245"/>
+      <c r="L129" s="246"/>
       <c r="M129" s="185"/>
       <c r="N129" s="185"/>
       <c r="O129" s="185"/>
       <c r="P129" s="185"/>
     </row>
-    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L130" s="238"/>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A130" s="245"/>
+      <c r="B130" s="245"/>
+      <c r="C130" s="245"/>
+      <c r="D130" s="245"/>
+      <c r="E130" s="245"/>
+      <c r="F130" s="245"/>
+      <c r="G130" s="245"/>
+      <c r="H130" s="245"/>
+      <c r="I130" s="245"/>
+      <c r="J130" s="245"/>
+      <c r="K130" s="245"/>
+      <c r="L130" s="246"/>
       <c r="M130" s="185"/>
       <c r="N130" s="185"/>
       <c r="O130" s="185"/>
       <c r="P130" s="185"/>
     </row>
-    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L131" s="238"/>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A131" s="245"/>
+      <c r="B131" s="245"/>
+      <c r="C131" s="245"/>
+      <c r="D131" s="245"/>
+      <c r="E131" s="245"/>
+      <c r="F131" s="245"/>
+      <c r="G131" s="245"/>
+      <c r="H131" s="245"/>
+      <c r="I131" s="245"/>
+      <c r="J131" s="245"/>
+      <c r="K131" s="245"/>
+      <c r="L131" s="246"/>
       <c r="M131" s="185"/>
       <c r="N131" s="185"/>
       <c r="O131" s="185"/>
       <c r="P131" s="185"/>
     </row>
-    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L132" s="238"/>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A132" s="245"/>
+      <c r="B132" s="245"/>
+      <c r="C132" s="245"/>
+      <c r="D132" s="245"/>
+      <c r="E132" s="245"/>
+      <c r="F132" s="245"/>
+      <c r="G132" s="245"/>
+      <c r="H132" s="245"/>
+      <c r="I132" s="245"/>
+      <c r="J132" s="245"/>
+      <c r="K132" s="245"/>
+      <c r="L132" s="246"/>
       <c r="M132" s="185"/>
       <c r="N132" s="185"/>
       <c r="O132" s="185"/>
       <c r="P132" s="185"/>
     </row>
-    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L133" s="238"/>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A133" s="245"/>
+      <c r="B133" s="245"/>
+      <c r="C133" s="245"/>
+      <c r="D133" s="245"/>
+      <c r="E133" s="245"/>
+      <c r="F133" s="245"/>
+      <c r="G133" s="245"/>
+      <c r="H133" s="245"/>
+      <c r="I133" s="245"/>
+      <c r="J133" s="245"/>
+      <c r="K133" s="245"/>
+      <c r="L133" s="246"/>
       <c r="M133" s="185"/>
       <c r="N133" s="185"/>
       <c r="O133" s="185"/>
       <c r="P133" s="185"/>
     </row>
-    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L134" s="238"/>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A134" s="245"/>
+      <c r="B134" s="245"/>
+      <c r="C134" s="245"/>
+      <c r="D134" s="245"/>
+      <c r="E134" s="245"/>
+      <c r="F134" s="245"/>
+      <c r="G134" s="245"/>
+      <c r="H134" s="245"/>
+      <c r="I134" s="245"/>
+      <c r="J134" s="245"/>
+      <c r="K134" s="245"/>
+      <c r="L134" s="246"/>
       <c r="M134" s="185"/>
       <c r="N134" s="185"/>
       <c r="O134" s="185"/>
       <c r="P134" s="185"/>
     </row>
-    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L135" s="238"/>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A135" s="245"/>
+      <c r="B135" s="245"/>
+      <c r="C135" s="245"/>
+      <c r="D135" s="245"/>
+      <c r="E135" s="245"/>
+      <c r="F135" s="245"/>
+      <c r="G135" s="245"/>
+      <c r="H135" s="245"/>
+      <c r="I135" s="245"/>
+      <c r="J135" s="245"/>
+      <c r="K135" s="245"/>
+      <c r="L135" s="246"/>
       <c r="M135" s="185"/>
       <c r="N135" s="185"/>
       <c r="O135" s="185"/>
       <c r="P135" s="185"/>
     </row>
-    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L136" s="238"/>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A136" s="245"/>
+      <c r="B136" s="245"/>
+      <c r="C136" s="245"/>
+      <c r="D136" s="245"/>
+      <c r="E136" s="245"/>
+      <c r="F136" s="245"/>
+      <c r="G136" s="245"/>
+      <c r="H136" s="245"/>
+      <c r="I136" s="245"/>
+      <c r="J136" s="245"/>
+      <c r="K136" s="245"/>
+      <c r="L136" s="246"/>
       <c r="M136" s="185"/>
       <c r="N136" s="185"/>
       <c r="O136" s="185"/>
       <c r="P136" s="185"/>
     </row>
-    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L137" s="240"/>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A137" s="247"/>
+      <c r="B137" s="247"/>
+      <c r="C137" s="247"/>
+      <c r="D137" s="247"/>
+      <c r="E137" s="247"/>
+      <c r="F137" s="247"/>
+      <c r="G137" s="247"/>
+      <c r="H137" s="247"/>
+      <c r="I137" s="247"/>
+      <c r="J137" s="247"/>
+      <c r="K137" s="247"/>
+      <c r="L137" s="248"/>
       <c r="M137" s="185"/>
       <c r="N137" s="185"/>
       <c r="O137" s="185"/>
       <c r="P137" s="185"/>
     </row>
-    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A138" s="185"/>
       <c r="B138" s="185"/>
       <c r="C138" s="185"/>
       <c r="D138" s="185"/>
       <c r="E138" s="185"/>
       <c r="F138" s="185"/>
       <c r="G138" s="185"/>
       <c r="H138" s="185"/>
       <c r="I138" s="185"/>
       <c r="J138" s="185"/>
       <c r="K138" s="185"/>
       <c r="L138" s="185"/>
       <c r="M138" s="185"/>
       <c r="N138" s="185"/>
       <c r="O138" s="185"/>
       <c r="P138" s="185"/>
     </row>
-    <row r="139" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A139" s="122" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B139" s="185"/>
       <c r="C139" s="185"/>
       <c r="D139" s="185"/>
       <c r="E139" s="185"/>
       <c r="F139" s="185"/>
       <c r="G139" s="185"/>
       <c r="H139" s="185"/>
       <c r="I139" s="185"/>
       <c r="J139" s="185"/>
       <c r="K139" s="185"/>
       <c r="L139" s="185"/>
       <c r="M139" s="185"/>
       <c r="N139" s="185"/>
       <c r="O139" s="185"/>
       <c r="P139" s="185"/>
     </row>
-    <row r="140" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="267" t="s">
+    <row r="140" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="240" t="s">
+        <v>221</v>
+      </c>
+      <c r="B140" s="240"/>
+      <c r="C140" s="240"/>
+      <c r="D140" s="240"/>
+      <c r="E140" s="240"/>
+      <c r="F140" s="240"/>
+      <c r="G140" s="240"/>
+      <c r="H140" s="240"/>
+      <c r="I140" s="240"/>
+      <c r="J140" s="240"/>
+      <c r="K140" s="240"/>
+      <c r="L140" s="240"/>
+      <c r="M140" s="238"/>
+      <c r="N140" s="238"/>
+      <c r="O140" s="238"/>
+      <c r="P140" s="238"/>
+    </row>
+    <row r="141" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="239" t="s">
+        <v>222</v>
+      </c>
+      <c r="B141" s="239"/>
+      <c r="C141" s="239"/>
+      <c r="D141" s="239"/>
+      <c r="E141" s="239"/>
+      <c r="F141" s="239"/>
+      <c r="G141" s="239"/>
+      <c r="H141" s="239"/>
+      <c r="I141" s="239"/>
+      <c r="J141" s="239"/>
+      <c r="K141" s="239"/>
+      <c r="L141" s="239"/>
+      <c r="M141" s="238"/>
+      <c r="N141" s="238"/>
+      <c r="O141" s="238"/>
+      <c r="P141" s="238"/>
+    </row>
+    <row r="142" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="240" t="s">
+        <v>223</v>
+      </c>
+      <c r="B142" s="240"/>
+      <c r="C142" s="240"/>
+      <c r="D142" s="240"/>
+      <c r="E142" s="240"/>
+      <c r="F142" s="240"/>
+      <c r="G142" s="240"/>
+      <c r="H142" s="240"/>
+      <c r="I142" s="240"/>
+      <c r="J142" s="240"/>
+      <c r="K142" s="240"/>
+      <c r="L142" s="240"/>
+      <c r="M142" s="238"/>
+      <c r="N142" s="238"/>
+      <c r="O142" s="238"/>
+      <c r="P142" s="238"/>
+    </row>
+    <row r="143" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="239" t="s">
         <v>224</v>
       </c>
-      <c r="B140" s="267"/>
-[...16 lines deleted...]
-      <c r="A141" s="268" t="s">
+      <c r="B143" s="239"/>
+      <c r="C143" s="239"/>
+      <c r="D143" s="239"/>
+      <c r="E143" s="239"/>
+      <c r="F143" s="239"/>
+      <c r="G143" s="239"/>
+      <c r="H143" s="239"/>
+      <c r="I143" s="239"/>
+      <c r="J143" s="239"/>
+      <c r="K143" s="239"/>
+      <c r="L143" s="239"/>
+      <c r="M143" s="238"/>
+      <c r="N143" s="238"/>
+      <c r="O143" s="238"/>
+      <c r="P143" s="238"/>
+    </row>
+    <row r="144" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="240" t="s">
         <v>225</v>
       </c>
-      <c r="B141" s="268"/>
-[...16 lines deleted...]
-      <c r="A142" s="267" t="s">
+      <c r="B144" s="240"/>
+      <c r="C144" s="240"/>
+      <c r="D144" s="240"/>
+      <c r="E144" s="240"/>
+      <c r="F144" s="240"/>
+      <c r="G144" s="240"/>
+      <c r="H144" s="240"/>
+      <c r="I144" s="240"/>
+      <c r="J144" s="240"/>
+      <c r="K144" s="240"/>
+      <c r="L144" s="240"/>
+      <c r="M144" s="238"/>
+      <c r="N144" s="238"/>
+      <c r="O144" s="238"/>
+      <c r="P144" s="238"/>
+    </row>
+    <row r="145" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="239" t="s">
         <v>226</v>
       </c>
-      <c r="B142" s="267"/>
-[...16 lines deleted...]
-      <c r="A143" s="268" t="s">
+      <c r="B145" s="239"/>
+      <c r="C145" s="239"/>
+      <c r="D145" s="239"/>
+      <c r="E145" s="239"/>
+      <c r="F145" s="239"/>
+      <c r="G145" s="239"/>
+      <c r="H145" s="239"/>
+      <c r="I145" s="239"/>
+      <c r="J145" s="239"/>
+      <c r="K145" s="239"/>
+      <c r="L145" s="239"/>
+      <c r="M145" s="238"/>
+      <c r="N145" s="238"/>
+      <c r="O145" s="238"/>
+      <c r="P145" s="238"/>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A146" s="240" t="s">
         <v>227</v>
       </c>
-      <c r="B143" s="268"/>
-[...16 lines deleted...]
-      <c r="A144" s="267" t="s">
+      <c r="B146" s="240"/>
+      <c r="C146" s="240"/>
+      <c r="D146" s="240"/>
+      <c r="E146" s="240"/>
+      <c r="F146" s="240"/>
+      <c r="G146" s="240"/>
+      <c r="H146" s="240"/>
+      <c r="I146" s="240"/>
+      <c r="J146" s="240"/>
+      <c r="K146" s="240"/>
+      <c r="L146" s="240"/>
+      <c r="M146" s="238"/>
+      <c r="N146" s="238"/>
+      <c r="O146" s="238"/>
+      <c r="P146" s="238"/>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A147" s="239" t="s">
         <v>228</v>
       </c>
-      <c r="B144" s="267"/>
-[...75 lines deleted...]
-    <row r="148" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B147" s="239"/>
+      <c r="C147" s="239"/>
+      <c r="D147" s="239"/>
+      <c r="E147" s="239"/>
+      <c r="F147" s="239"/>
+      <c r="G147" s="239"/>
+      <c r="H147" s="239"/>
+      <c r="I147" s="239"/>
+      <c r="J147" s="239"/>
+      <c r="K147" s="239"/>
+      <c r="L147" s="239"/>
+      <c r="M147" s="238"/>
+      <c r="N147" s="238"/>
+      <c r="O147" s="238"/>
+      <c r="P147" s="238"/>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A148" s="140"/>
       <c r="B148" s="140"/>
       <c r="C148" s="140"/>
       <c r="D148" s="140"/>
       <c r="E148" s="140"/>
       <c r="F148" s="140"/>
       <c r="G148" s="140"/>
       <c r="H148" s="140"/>
       <c r="I148" s="140"/>
       <c r="J148" s="140"/>
       <c r="K148" s="140"/>
       <c r="L148" s="141"/>
       <c r="M148" s="185"/>
       <c r="N148" s="185"/>
       <c r="O148" s="185"/>
       <c r="P148" s="185"/>
     </row>
-    <row r="149" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A149" s="142"/>
       <c r="B149" s="142"/>
       <c r="C149" s="142"/>
       <c r="D149" s="142"/>
       <c r="E149" s="142"/>
       <c r="F149" s="142"/>
       <c r="G149" s="142"/>
       <c r="H149" s="142"/>
       <c r="I149" s="142"/>
       <c r="J149" s="142"/>
       <c r="K149" s="142"/>
       <c r="L149" s="143"/>
       <c r="M149" s="185"/>
       <c r="N149" s="185"/>
       <c r="O149" s="185"/>
       <c r="P149" s="185"/>
     </row>
-    <row r="150" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A150" s="132"/>
       <c r="B150" s="133"/>
       <c r="C150" s="133"/>
       <c r="D150" s="133"/>
       <c r="E150" s="133"/>
       <c r="F150" s="133"/>
       <c r="G150" s="133"/>
       <c r="H150" s="133"/>
       <c r="I150" s="133"/>
       <c r="J150" s="133"/>
       <c r="K150" s="133"/>
       <c r="L150" s="136"/>
       <c r="M150" s="185"/>
       <c r="N150" s="185"/>
       <c r="O150" s="185"/>
       <c r="P150" s="185"/>
     </row>
-    <row r="151" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A151" s="126"/>
       <c r="B151" s="126"/>
       <c r="C151" s="126"/>
       <c r="D151" s="126"/>
       <c r="E151" s="126"/>
       <c r="F151" s="126"/>
       <c r="G151" s="126"/>
       <c r="H151" s="126"/>
       <c r="I151" s="126"/>
       <c r="J151" s="126"/>
       <c r="K151" s="126"/>
       <c r="L151" s="127"/>
       <c r="M151" s="121"/>
       <c r="N151" s="121" t="s">
         <v>132</v>
       </c>
       <c r="O151" s="121"/>
       <c r="P151" s="121"/>
     </row>
-    <row r="152" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A152" s="126"/>
       <c r="B152" s="126"/>
       <c r="C152" s="126"/>
       <c r="D152" s="126"/>
       <c r="E152" s="126"/>
       <c r="F152" s="126"/>
       <c r="G152" s="126"/>
       <c r="H152" s="126"/>
       <c r="I152" s="126"/>
       <c r="J152" s="126"/>
       <c r="K152" s="126"/>
       <c r="L152" s="127"/>
       <c r="M152" s="121"/>
       <c r="N152" s="121"/>
       <c r="O152" s="121"/>
       <c r="P152" s="121"/>
     </row>
-    <row r="153" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A153" s="126"/>
       <c r="B153" s="126"/>
       <c r="C153" s="126"/>
       <c r="D153" s="126"/>
       <c r="E153" s="126"/>
       <c r="F153" s="126"/>
       <c r="G153" s="126"/>
       <c r="H153" s="126"/>
       <c r="I153" s="126"/>
       <c r="J153" s="126"/>
       <c r="K153" s="126"/>
       <c r="L153" s="127"/>
       <c r="M153" s="121"/>
       <c r="N153" s="121"/>
       <c r="O153" s="121"/>
       <c r="P153" s="121"/>
     </row>
-    <row r="154" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A154" s="126"/>
       <c r="B154" s="126"/>
       <c r="C154" s="126"/>
       <c r="D154" s="126"/>
       <c r="E154" s="126"/>
       <c r="F154" s="126"/>
       <c r="G154" s="126"/>
       <c r="H154" s="126"/>
       <c r="I154" s="126"/>
       <c r="J154" s="126"/>
       <c r="K154" s="126"/>
       <c r="L154" s="127"/>
       <c r="M154" s="121"/>
       <c r="N154" s="121"/>
       <c r="O154" s="121"/>
       <c r="P154" s="121"/>
     </row>
-    <row r="155" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A155" s="126"/>
       <c r="B155" s="126"/>
       <c r="C155" s="126"/>
       <c r="D155" s="126"/>
       <c r="E155" s="126"/>
       <c r="F155" s="126"/>
       <c r="G155" s="126"/>
       <c r="H155" s="126"/>
       <c r="I155" s="126"/>
       <c r="J155" s="126"/>
       <c r="K155" s="126"/>
       <c r="L155" s="127"/>
       <c r="M155" s="121"/>
       <c r="N155" s="121"/>
       <c r="O155" s="121"/>
       <c r="P155" s="121"/>
     </row>
-    <row r="156" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A156" s="126"/>
       <c r="B156" s="126"/>
       <c r="C156" s="126"/>
       <c r="D156" s="126"/>
       <c r="E156" s="126"/>
       <c r="F156" s="126"/>
       <c r="G156" s="126"/>
       <c r="H156" s="126"/>
       <c r="I156" s="126"/>
       <c r="J156" s="126"/>
       <c r="K156" s="126"/>
       <c r="L156" s="127"/>
       <c r="M156" s="121"/>
       <c r="N156" s="121"/>
       <c r="O156" s="121"/>
       <c r="P156" s="121"/>
     </row>
-    <row r="157" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A157" s="126"/>
       <c r="B157" s="126"/>
       <c r="C157" s="126"/>
       <c r="D157" s="126"/>
       <c r="E157" s="126"/>
       <c r="F157" s="126"/>
       <c r="G157" s="126"/>
       <c r="H157" s="126"/>
       <c r="I157" s="126"/>
       <c r="J157" s="126"/>
       <c r="K157" s="126"/>
       <c r="L157" s="127"/>
       <c r="M157" s="121"/>
       <c r="N157" s="121"/>
       <c r="O157" s="121"/>
       <c r="P157" s="121"/>
     </row>
-    <row r="158" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A158" s="126"/>
       <c r="B158" s="126"/>
       <c r="C158" s="126"/>
       <c r="D158" s="126"/>
       <c r="E158" s="126"/>
       <c r="F158" s="126"/>
       <c r="G158" s="126"/>
       <c r="H158" s="126"/>
       <c r="I158" s="126"/>
       <c r="J158" s="126"/>
       <c r="K158" s="126"/>
       <c r="L158" s="127"/>
       <c r="M158" s="121"/>
       <c r="N158" s="121"/>
       <c r="O158" s="121"/>
       <c r="P158" s="121"/>
     </row>
-    <row r="159" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A159" s="126"/>
       <c r="B159" s="126"/>
       <c r="C159" s="126"/>
       <c r="D159" s="126"/>
       <c r="E159" s="126"/>
       <c r="F159" s="126"/>
       <c r="G159" s="126"/>
       <c r="H159" s="126"/>
       <c r="I159" s="126"/>
       <c r="J159" s="126"/>
       <c r="K159" s="126"/>
       <c r="L159" s="127"/>
       <c r="M159" s="121"/>
       <c r="N159" s="121"/>
       <c r="O159" s="121"/>
       <c r="P159" s="121"/>
     </row>
-    <row r="160" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A160" s="126"/>
       <c r="B160" s="126"/>
       <c r="C160" s="126"/>
       <c r="D160" s="126"/>
       <c r="E160" s="126"/>
       <c r="F160" s="126"/>
       <c r="G160" s="126"/>
       <c r="H160" s="126"/>
       <c r="I160" s="126"/>
       <c r="J160" s="126"/>
       <c r="K160" s="126"/>
       <c r="L160" s="127"/>
       <c r="M160" s="121"/>
       <c r="N160" s="121"/>
       <c r="O160" s="121"/>
       <c r="P160" s="121"/>
     </row>
-    <row r="161" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A161" s="126"/>
       <c r="B161" s="126"/>
       <c r="C161" s="126"/>
       <c r="D161" s="126"/>
       <c r="E161" s="126"/>
       <c r="F161" s="126"/>
       <c r="G161" s="126"/>
       <c r="H161" s="126"/>
       <c r="I161" s="126"/>
       <c r="J161" s="126"/>
       <c r="K161" s="126"/>
       <c r="L161" s="127"/>
       <c r="M161" s="121"/>
       <c r="N161" s="121"/>
       <c r="O161" s="121"/>
       <c r="P161" s="121"/>
     </row>
-    <row r="162" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A162" s="126"/>
       <c r="B162" s="126"/>
       <c r="C162" s="126"/>
       <c r="D162" s="126"/>
       <c r="E162" s="126"/>
       <c r="F162" s="126"/>
       <c r="G162" s="126"/>
       <c r="H162" s="126"/>
       <c r="I162" s="126"/>
       <c r="J162" s="126"/>
       <c r="K162" s="126"/>
       <c r="L162" s="127"/>
       <c r="M162" s="121"/>
       <c r="N162" s="121"/>
       <c r="O162" s="121"/>
       <c r="P162" s="121"/>
     </row>
-    <row r="163" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A163" s="126"/>
       <c r="B163" s="126"/>
       <c r="C163" s="126"/>
       <c r="D163" s="126"/>
       <c r="E163" s="126"/>
       <c r="F163" s="126"/>
       <c r="G163" s="126"/>
       <c r="H163" s="126"/>
       <c r="I163" s="126"/>
       <c r="J163" s="126"/>
       <c r="K163" s="126"/>
       <c r="L163" s="127"/>
       <c r="M163" s="121"/>
       <c r="N163" s="121"/>
       <c r="O163" s="121"/>
       <c r="P163" s="121"/>
     </row>
-    <row r="164" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A164" s="128"/>
       <c r="B164" s="128"/>
       <c r="C164" s="128"/>
       <c r="D164" s="128"/>
       <c r="E164" s="128"/>
       <c r="F164" s="128"/>
       <c r="G164" s="128"/>
       <c r="H164" s="128"/>
       <c r="I164" s="128"/>
       <c r="J164" s="128"/>
       <c r="K164" s="128"/>
       <c r="L164" s="129"/>
       <c r="M164" s="185"/>
       <c r="N164" s="185"/>
       <c r="O164" s="185"/>
       <c r="P164" s="185"/>
     </row>
-    <row r="165" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A165" s="134"/>
       <c r="B165" s="128"/>
       <c r="C165" s="128"/>
       <c r="D165" s="128"/>
       <c r="E165" s="128"/>
       <c r="F165" s="128"/>
       <c r="G165" s="128"/>
       <c r="H165" s="128"/>
       <c r="I165" s="128"/>
       <c r="J165" s="128"/>
       <c r="K165" s="128"/>
       <c r="L165" s="129"/>
       <c r="M165" s="185"/>
       <c r="N165" s="185"/>
       <c r="O165" s="185"/>
       <c r="P165" s="185"/>
     </row>
-    <row r="166" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A166" s="138"/>
       <c r="B166" s="138"/>
       <c r="C166" s="138"/>
       <c r="D166" s="138"/>
       <c r="E166" s="138"/>
       <c r="F166" s="138"/>
       <c r="G166" s="138"/>
       <c r="H166" s="138"/>
       <c r="I166" s="138"/>
       <c r="J166" s="138"/>
       <c r="K166" s="138"/>
       <c r="L166" s="139"/>
       <c r="M166" s="185"/>
       <c r="N166" s="185"/>
       <c r="O166" s="185"/>
       <c r="P166" s="185"/>
     </row>
-    <row r="167" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A167" s="135"/>
       <c r="B167" s="135"/>
       <c r="C167" s="135"/>
       <c r="D167" s="135"/>
       <c r="E167" s="135"/>
       <c r="F167" s="135"/>
       <c r="G167" s="135"/>
       <c r="H167" s="135"/>
       <c r="I167" s="135"/>
       <c r="J167" s="135"/>
       <c r="K167" s="135"/>
       <c r="L167" s="137"/>
       <c r="M167" s="125"/>
       <c r="N167" s="125"/>
       <c r="O167" s="125"/>
       <c r="P167" s="125"/>
     </row>
-    <row r="168" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A168" s="135"/>
       <c r="B168" s="135"/>
       <c r="C168" s="135"/>
       <c r="D168" s="135"/>
       <c r="E168" s="135"/>
       <c r="F168" s="135"/>
       <c r="G168" s="135"/>
       <c r="H168" s="135"/>
       <c r="I168" s="135"/>
       <c r="J168" s="135"/>
       <c r="K168" s="135"/>
       <c r="L168" s="137"/>
       <c r="M168" s="125"/>
       <c r="N168" s="125"/>
       <c r="O168" s="125"/>
       <c r="P168" s="125"/>
     </row>
-    <row r="169" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A169" s="135"/>
       <c r="B169" s="135"/>
       <c r="C169" s="135"/>
       <c r="D169" s="135"/>
       <c r="E169" s="135"/>
       <c r="F169" s="135"/>
       <c r="G169" s="135"/>
       <c r="H169" s="135"/>
       <c r="I169" s="135"/>
       <c r="J169" s="135"/>
       <c r="K169" s="135"/>
       <c r="L169" s="137"/>
       <c r="M169" s="125"/>
       <c r="N169" s="125"/>
       <c r="O169" s="125"/>
       <c r="P169" s="125"/>
     </row>
-    <row r="170" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A170" s="135"/>
       <c r="B170" s="135"/>
       <c r="C170" s="135"/>
       <c r="D170" s="135"/>
       <c r="E170" s="135"/>
       <c r="F170" s="135"/>
       <c r="G170" s="135"/>
       <c r="H170" s="135"/>
       <c r="I170" s="135"/>
       <c r="J170" s="135"/>
       <c r="K170" s="135"/>
       <c r="L170" s="137"/>
       <c r="M170" s="125"/>
       <c r="N170" s="125"/>
       <c r="O170" s="125"/>
       <c r="P170" s="125"/>
     </row>
-    <row r="171" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A171" s="135"/>
       <c r="B171" s="135"/>
       <c r="C171" s="135"/>
       <c r="D171" s="135"/>
       <c r="E171" s="135"/>
       <c r="F171" s="135"/>
       <c r="G171" s="135"/>
       <c r="H171" s="135"/>
       <c r="I171" s="135"/>
       <c r="J171" s="135"/>
       <c r="K171" s="135"/>
       <c r="L171" s="137"/>
       <c r="M171" s="125"/>
       <c r="N171" s="125"/>
       <c r="O171" s="125"/>
       <c r="P171" s="125"/>
     </row>
-    <row r="172" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A172" s="135"/>
       <c r="B172" s="135"/>
       <c r="C172" s="135"/>
       <c r="D172" s="135"/>
       <c r="E172" s="135"/>
       <c r="F172" s="135"/>
       <c r="G172" s="135"/>
       <c r="H172" s="135"/>
       <c r="I172" s="135"/>
       <c r="J172" s="135"/>
       <c r="K172" s="135"/>
       <c r="L172" s="137"/>
       <c r="M172" s="125"/>
       <c r="N172" s="125"/>
       <c r="O172" s="125"/>
       <c r="P172" s="125"/>
     </row>
-    <row r="173" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A173" s="130"/>
       <c r="B173" s="130"/>
       <c r="C173" s="130"/>
       <c r="D173" s="130"/>
       <c r="E173" s="130"/>
       <c r="F173" s="130"/>
       <c r="G173" s="130"/>
       <c r="H173" s="130"/>
       <c r="I173" s="130"/>
       <c r="J173" s="130"/>
       <c r="K173" s="130"/>
       <c r="L173" s="131"/>
       <c r="M173" s="185"/>
       <c r="N173" s="185"/>
       <c r="O173" s="185"/>
       <c r="P173" s="185"/>
     </row>
-    <row r="174" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A174" s="185"/>
       <c r="B174" s="185"/>
       <c r="C174" s="185"/>
       <c r="D174" s="185"/>
       <c r="E174" s="185"/>
       <c r="F174" s="185"/>
       <c r="G174" s="185"/>
       <c r="H174" s="185"/>
       <c r="I174" s="185"/>
       <c r="J174" s="185"/>
       <c r="K174" s="185"/>
       <c r="L174" s="185"/>
       <c r="M174" s="185"/>
       <c r="N174" s="185"/>
       <c r="O174" s="185"/>
       <c r="P174" s="185"/>
     </row>
-    <row r="175" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A175" s="122" t="s">
         <v>155</v>
       </c>
       <c r="B175" s="185"/>
       <c r="C175" s="185"/>
       <c r="D175" s="185"/>
       <c r="E175" s="185"/>
       <c r="F175" s="185"/>
       <c r="G175" s="185"/>
       <c r="H175" s="185"/>
       <c r="I175" s="185"/>
       <c r="J175" s="185"/>
       <c r="K175" s="185"/>
       <c r="L175" s="185"/>
       <c r="M175" s="185"/>
       <c r="N175" s="185"/>
       <c r="O175" s="185"/>
       <c r="P175" s="185"/>
     </row>
-    <row r="176" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="L178" s="236"/>
+    <row r="176" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="240" t="s">
+        <v>229</v>
+      </c>
+      <c r="B176" s="240"/>
+      <c r="C176" s="240"/>
+      <c r="D176" s="240"/>
+      <c r="E176" s="240"/>
+      <c r="F176" s="240"/>
+      <c r="G176" s="240"/>
+      <c r="H176" s="240"/>
+      <c r="I176" s="240"/>
+      <c r="J176" s="240"/>
+      <c r="K176" s="240"/>
+      <c r="L176" s="240"/>
+      <c r="M176" s="238"/>
+      <c r="N176" s="238"/>
+      <c r="O176" s="238"/>
+      <c r="P176" s="238"/>
+    </row>
+    <row r="177" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="240" t="s">
+        <v>230</v>
+      </c>
+      <c r="B177" s="240"/>
+      <c r="C177" s="240"/>
+      <c r="D177" s="240"/>
+      <c r="E177" s="240"/>
+      <c r="F177" s="240"/>
+      <c r="G177" s="240"/>
+      <c r="H177" s="240"/>
+      <c r="I177" s="240"/>
+      <c r="J177" s="240"/>
+      <c r="K177" s="240"/>
+      <c r="L177" s="240"/>
+      <c r="M177" s="238"/>
+      <c r="N177" s="238"/>
+      <c r="O177" s="238"/>
+      <c r="P177" s="238"/>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A178" s="243"/>
+      <c r="B178" s="243"/>
+      <c r="C178" s="243"/>
+      <c r="D178" s="243"/>
+      <c r="E178" s="243"/>
+      <c r="F178" s="243"/>
+      <c r="G178" s="243"/>
+      <c r="H178" s="243"/>
+      <c r="I178" s="243"/>
+      <c r="J178" s="243"/>
+      <c r="K178" s="243"/>
+      <c r="L178" s="244"/>
       <c r="M178" s="124"/>
       <c r="N178" s="124"/>
       <c r="O178" s="124"/>
       <c r="P178" s="124"/>
     </row>
-    <row r="179" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L179" s="238"/>
+    <row r="179" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A179" s="245"/>
+      <c r="B179" s="245"/>
+      <c r="C179" s="245"/>
+      <c r="D179" s="245"/>
+      <c r="E179" s="245"/>
+      <c r="F179" s="245"/>
+      <c r="G179" s="245"/>
+      <c r="H179" s="245"/>
+      <c r="I179" s="245"/>
+      <c r="J179" s="245"/>
+      <c r="K179" s="245"/>
+      <c r="L179" s="246"/>
       <c r="M179" s="124"/>
       <c r="N179" s="124"/>
       <c r="O179" s="124"/>
       <c r="P179" s="124"/>
     </row>
-    <row r="180" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L180" s="238"/>
+    <row r="180" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A180" s="245"/>
+      <c r="B180" s="245"/>
+      <c r="C180" s="245"/>
+      <c r="D180" s="245"/>
+      <c r="E180" s="245"/>
+      <c r="F180" s="245"/>
+      <c r="G180" s="245"/>
+      <c r="H180" s="245"/>
+      <c r="I180" s="245"/>
+      <c r="J180" s="245"/>
+      <c r="K180" s="245"/>
+      <c r="L180" s="246"/>
       <c r="M180" s="124"/>
       <c r="N180" s="124"/>
       <c r="O180" s="124"/>
       <c r="P180" s="124"/>
     </row>
-    <row r="181" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L181" s="238"/>
+    <row r="181" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A181" s="245"/>
+      <c r="B181" s="245"/>
+      <c r="C181" s="245"/>
+      <c r="D181" s="245"/>
+      <c r="E181" s="245"/>
+      <c r="F181" s="245"/>
+      <c r="G181" s="245"/>
+      <c r="H181" s="245"/>
+      <c r="I181" s="245"/>
+      <c r="J181" s="245"/>
+      <c r="K181" s="245"/>
+      <c r="L181" s="246"/>
       <c r="M181" s="124"/>
       <c r="N181" s="124"/>
       <c r="O181" s="124"/>
       <c r="P181" s="124"/>
     </row>
-    <row r="182" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L182" s="238"/>
+    <row r="182" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A182" s="245"/>
+      <c r="B182" s="245"/>
+      <c r="C182" s="245"/>
+      <c r="D182" s="245"/>
+      <c r="E182" s="245"/>
+      <c r="F182" s="245"/>
+      <c r="G182" s="245"/>
+      <c r="H182" s="245"/>
+      <c r="I182" s="245"/>
+      <c r="J182" s="245"/>
+      <c r="K182" s="245"/>
+      <c r="L182" s="246"/>
       <c r="M182" s="124"/>
       <c r="N182" s="124"/>
       <c r="O182" s="124"/>
       <c r="P182" s="124"/>
     </row>
-    <row r="183" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L183" s="238"/>
+    <row r="183" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A183" s="245"/>
+      <c r="B183" s="245"/>
+      <c r="C183" s="245"/>
+      <c r="D183" s="245"/>
+      <c r="E183" s="245"/>
+      <c r="F183" s="245"/>
+      <c r="G183" s="245"/>
+      <c r="H183" s="245"/>
+      <c r="I183" s="245"/>
+      <c r="J183" s="245"/>
+      <c r="K183" s="245"/>
+      <c r="L183" s="246"/>
       <c r="M183" s="124"/>
       <c r="N183" s="124"/>
       <c r="O183" s="124"/>
       <c r="P183" s="124"/>
     </row>
-    <row r="184" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L184" s="238"/>
+    <row r="184" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A184" s="245"/>
+      <c r="B184" s="245"/>
+      <c r="C184" s="245"/>
+      <c r="D184" s="245"/>
+      <c r="E184" s="245"/>
+      <c r="F184" s="245"/>
+      <c r="G184" s="245"/>
+      <c r="H184" s="245"/>
+      <c r="I184" s="245"/>
+      <c r="J184" s="245"/>
+      <c r="K184" s="245"/>
+      <c r="L184" s="246"/>
       <c r="M184" s="124"/>
       <c r="N184" s="124"/>
       <c r="O184" s="124"/>
       <c r="P184" s="124"/>
     </row>
-    <row r="185" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L185" s="238"/>
+    <row r="185" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A185" s="245"/>
+      <c r="B185" s="245"/>
+      <c r="C185" s="245"/>
+      <c r="D185" s="245"/>
+      <c r="E185" s="245"/>
+      <c r="F185" s="245"/>
+      <c r="G185" s="245"/>
+      <c r="H185" s="245"/>
+      <c r="I185" s="245"/>
+      <c r="J185" s="245"/>
+      <c r="K185" s="245"/>
+      <c r="L185" s="246"/>
       <c r="M185" s="124"/>
       <c r="N185" s="124"/>
       <c r="O185" s="124"/>
       <c r="P185" s="124"/>
     </row>
-    <row r="186" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L186" s="238"/>
+    <row r="186" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A186" s="245"/>
+      <c r="B186" s="245"/>
+      <c r="C186" s="245"/>
+      <c r="D186" s="245"/>
+      <c r="E186" s="245"/>
+      <c r="F186" s="245"/>
+      <c r="G186" s="245"/>
+      <c r="H186" s="245"/>
+      <c r="I186" s="245"/>
+      <c r="J186" s="245"/>
+      <c r="K186" s="245"/>
+      <c r="L186" s="246"/>
       <c r="M186" s="124"/>
       <c r="N186" s="124"/>
       <c r="O186" s="124"/>
       <c r="P186" s="124"/>
     </row>
-    <row r="187" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L187" s="238"/>
+    <row r="187" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A187" s="245"/>
+      <c r="B187" s="245"/>
+      <c r="C187" s="245"/>
+      <c r="D187" s="245"/>
+      <c r="E187" s="245"/>
+      <c r="F187" s="245"/>
+      <c r="G187" s="245"/>
+      <c r="H187" s="245"/>
+      <c r="I187" s="245"/>
+      <c r="J187" s="245"/>
+      <c r="K187" s="245"/>
+      <c r="L187" s="246"/>
       <c r="M187" s="124"/>
       <c r="N187" s="124"/>
       <c r="O187" s="124"/>
       <c r="P187" s="124"/>
     </row>
-    <row r="188" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L188" s="238"/>
+    <row r="188" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A188" s="245"/>
+      <c r="B188" s="245"/>
+      <c r="C188" s="245"/>
+      <c r="D188" s="245"/>
+      <c r="E188" s="245"/>
+      <c r="F188" s="245"/>
+      <c r="G188" s="245"/>
+      <c r="H188" s="245"/>
+      <c r="I188" s="245"/>
+      <c r="J188" s="245"/>
+      <c r="K188" s="245"/>
+      <c r="L188" s="246"/>
       <c r="M188" s="124"/>
       <c r="N188" s="124"/>
       <c r="O188" s="124"/>
       <c r="P188" s="124"/>
     </row>
-    <row r="189" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L189" s="238"/>
+    <row r="189" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A189" s="245"/>
+      <c r="B189" s="245"/>
+      <c r="C189" s="245"/>
+      <c r="D189" s="245"/>
+      <c r="E189" s="245"/>
+      <c r="F189" s="245"/>
+      <c r="G189" s="245"/>
+      <c r="H189" s="245"/>
+      <c r="I189" s="245"/>
+      <c r="J189" s="245"/>
+      <c r="K189" s="245"/>
+      <c r="L189" s="246"/>
       <c r="M189" s="185"/>
       <c r="N189" s="185"/>
       <c r="O189" s="185"/>
       <c r="P189" s="185"/>
     </row>
-    <row r="190" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L190" s="238"/>
+    <row r="190" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A190" s="245"/>
+      <c r="B190" s="245"/>
+      <c r="C190" s="245"/>
+      <c r="D190" s="245"/>
+      <c r="E190" s="245"/>
+      <c r="F190" s="245"/>
+      <c r="G190" s="245"/>
+      <c r="H190" s="245"/>
+      <c r="I190" s="245"/>
+      <c r="J190" s="245"/>
+      <c r="K190" s="245"/>
+      <c r="L190" s="246"/>
       <c r="M190" s="185"/>
       <c r="N190" s="185"/>
       <c r="O190" s="185"/>
       <c r="P190" s="185"/>
     </row>
-    <row r="191" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L191" s="238"/>
+    <row r="191" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A191" s="245"/>
+      <c r="B191" s="245"/>
+      <c r="C191" s="245"/>
+      <c r="D191" s="245"/>
+      <c r="E191" s="245"/>
+      <c r="F191" s="245"/>
+      <c r="G191" s="245"/>
+      <c r="H191" s="245"/>
+      <c r="I191" s="245"/>
+      <c r="J191" s="245"/>
+      <c r="K191" s="245"/>
+      <c r="L191" s="246"/>
       <c r="M191" s="185"/>
       <c r="N191" s="185"/>
       <c r="O191" s="185"/>
       <c r="P191" s="185"/>
     </row>
-    <row r="192" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L192" s="238"/>
+    <row r="192" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A192" s="245"/>
+      <c r="B192" s="245"/>
+      <c r="C192" s="245"/>
+      <c r="D192" s="245"/>
+      <c r="E192" s="245"/>
+      <c r="F192" s="245"/>
+      <c r="G192" s="245"/>
+      <c r="H192" s="245"/>
+      <c r="I192" s="245"/>
+      <c r="J192" s="245"/>
+      <c r="K192" s="245"/>
+      <c r="L192" s="246"/>
       <c r="M192" s="185"/>
       <c r="N192" s="185"/>
       <c r="O192" s="185"/>
       <c r="P192" s="185"/>
     </row>
-    <row r="193" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L193" s="238"/>
+    <row r="193" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A193" s="245"/>
+      <c r="B193" s="245"/>
+      <c r="C193" s="245"/>
+      <c r="D193" s="245"/>
+      <c r="E193" s="245"/>
+      <c r="F193" s="245"/>
+      <c r="G193" s="245"/>
+      <c r="H193" s="245"/>
+      <c r="I193" s="245"/>
+      <c r="J193" s="245"/>
+      <c r="K193" s="245"/>
+      <c r="L193" s="246"/>
       <c r="M193" s="185"/>
       <c r="N193" s="185"/>
       <c r="O193" s="185"/>
       <c r="P193" s="185"/>
     </row>
-    <row r="194" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L194" s="238"/>
+    <row r="194" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A194" s="245"/>
+      <c r="B194" s="245"/>
+      <c r="C194" s="245"/>
+      <c r="D194" s="245"/>
+      <c r="E194" s="245"/>
+      <c r="F194" s="245"/>
+      <c r="G194" s="245"/>
+      <c r="H194" s="245"/>
+      <c r="I194" s="245"/>
+      <c r="J194" s="245"/>
+      <c r="K194" s="245"/>
+      <c r="L194" s="246"/>
       <c r="M194" s="185"/>
       <c r="N194" s="185"/>
       <c r="O194" s="185"/>
       <c r="P194" s="185"/>
     </row>
-    <row r="195" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L195" s="238"/>
+    <row r="195" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A195" s="245"/>
+      <c r="B195" s="245"/>
+      <c r="C195" s="245"/>
+      <c r="D195" s="245"/>
+      <c r="E195" s="245"/>
+      <c r="F195" s="245"/>
+      <c r="G195" s="245"/>
+      <c r="H195" s="245"/>
+      <c r="I195" s="245"/>
+      <c r="J195" s="245"/>
+      <c r="K195" s="245"/>
+      <c r="L195" s="246"/>
       <c r="M195" s="185"/>
       <c r="N195" s="185"/>
       <c r="O195" s="185"/>
       <c r="P195" s="185"/>
     </row>
-    <row r="196" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L196" s="238"/>
+    <row r="196" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A196" s="245"/>
+      <c r="B196" s="245"/>
+      <c r="C196" s="245"/>
+      <c r="D196" s="245"/>
+      <c r="E196" s="245"/>
+      <c r="F196" s="245"/>
+      <c r="G196" s="245"/>
+      <c r="H196" s="245"/>
+      <c r="I196" s="245"/>
+      <c r="J196" s="245"/>
+      <c r="K196" s="245"/>
+      <c r="L196" s="246"/>
       <c r="M196" s="185"/>
       <c r="N196" s="185"/>
       <c r="O196" s="185"/>
       <c r="P196" s="185"/>
     </row>
-    <row r="197" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L197" s="238"/>
+    <row r="197" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A197" s="245"/>
+      <c r="B197" s="245"/>
+      <c r="C197" s="245"/>
+      <c r="D197" s="245"/>
+      <c r="E197" s="245"/>
+      <c r="F197" s="245"/>
+      <c r="G197" s="245"/>
+      <c r="H197" s="245"/>
+      <c r="I197" s="245"/>
+      <c r="J197" s="245"/>
+      <c r="K197" s="245"/>
+      <c r="L197" s="246"/>
       <c r="M197" s="185"/>
       <c r="N197" s="185"/>
       <c r="O197" s="185"/>
       <c r="P197" s="185"/>
     </row>
-    <row r="198" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L198" s="238"/>
+    <row r="198" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A198" s="245"/>
+      <c r="B198" s="245"/>
+      <c r="C198" s="245"/>
+      <c r="D198" s="245"/>
+      <c r="E198" s="245"/>
+      <c r="F198" s="245"/>
+      <c r="G198" s="245"/>
+      <c r="H198" s="245"/>
+      <c r="I198" s="245"/>
+      <c r="J198" s="245"/>
+      <c r="K198" s="245"/>
+      <c r="L198" s="246"/>
       <c r="M198" s="185"/>
       <c r="N198" s="185"/>
       <c r="O198" s="185"/>
       <c r="P198" s="185"/>
     </row>
-    <row r="199" spans="1:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L199" s="240"/>
+    <row r="199" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A199" s="247"/>
+      <c r="B199" s="247"/>
+      <c r="C199" s="247"/>
+      <c r="D199" s="247"/>
+      <c r="E199" s="247"/>
+      <c r="F199" s="247"/>
+      <c r="G199" s="247"/>
+      <c r="H199" s="247"/>
+      <c r="I199" s="247"/>
+      <c r="J199" s="247"/>
+      <c r="K199" s="247"/>
+      <c r="L199" s="248"/>
       <c r="M199" s="185"/>
       <c r="N199" s="185"/>
       <c r="O199" s="185"/>
       <c r="P199" s="185"/>
     </row>
-    <row r="200" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A200" s="185"/>
       <c r="B200" s="185"/>
       <c r="C200" s="185"/>
       <c r="D200" s="185"/>
       <c r="E200" s="185"/>
       <c r="F200" s="185"/>
       <c r="G200" s="185"/>
       <c r="H200" s="185"/>
       <c r="I200" s="185"/>
       <c r="J200" s="185"/>
       <c r="K200" s="185"/>
       <c r="L200" s="185"/>
       <c r="M200" s="185"/>
       <c r="N200" s="185"/>
       <c r="O200" s="185"/>
       <c r="P200" s="185"/>
     </row>
-    <row r="201" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A201" s="185"/>
       <c r="B201" s="185"/>
       <c r="C201" s="185"/>
       <c r="D201" s="185"/>
       <c r="E201" s="185"/>
       <c r="F201" s="185"/>
       <c r="G201" s="185"/>
       <c r="H201" s="185"/>
       <c r="I201" s="185"/>
       <c r="J201" s="185"/>
       <c r="K201" s="185"/>
       <c r="L201" s="185"/>
       <c r="M201" s="185"/>
       <c r="N201" s="185"/>
       <c r="O201" s="185"/>
       <c r="P201" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="59">
-    <mergeCell ref="A1:L1"/>
-[...41 lines deleted...]
-    <mergeCell ref="A144:L144"/>
     <mergeCell ref="A178:L199"/>
     <mergeCell ref="P176:P177"/>
     <mergeCell ref="A70:L86"/>
     <mergeCell ref="A47:L65"/>
     <mergeCell ref="A26:L42"/>
     <mergeCell ref="A91:L110"/>
     <mergeCell ref="A115:L137"/>
     <mergeCell ref="A176:L176"/>
     <mergeCell ref="A177:L177"/>
     <mergeCell ref="M176:M177"/>
     <mergeCell ref="N176:N177"/>
     <mergeCell ref="O176:O177"/>
     <mergeCell ref="A147:L147"/>
     <mergeCell ref="M146:M147"/>
     <mergeCell ref="N146:N147"/>
     <mergeCell ref="O146:O147"/>
+    <mergeCell ref="P146:P147"/>
+    <mergeCell ref="A145:L145"/>
+    <mergeCell ref="M144:M145"/>
+    <mergeCell ref="N144:N145"/>
+    <mergeCell ref="O144:O145"/>
+    <mergeCell ref="P144:P145"/>
+    <mergeCell ref="A146:L146"/>
+    <mergeCell ref="A144:L144"/>
+    <mergeCell ref="A143:L143"/>
+    <mergeCell ref="M142:M143"/>
+    <mergeCell ref="N142:N143"/>
+    <mergeCell ref="O142:O143"/>
+    <mergeCell ref="P142:P143"/>
+    <mergeCell ref="A142:L142"/>
+    <mergeCell ref="A141:L141"/>
+    <mergeCell ref="M140:M141"/>
+    <mergeCell ref="N140:N141"/>
+    <mergeCell ref="O140:O141"/>
+    <mergeCell ref="P140:P141"/>
+    <mergeCell ref="A140:L140"/>
+    <mergeCell ref="O89:O90"/>
+    <mergeCell ref="P89:P90"/>
+    <mergeCell ref="A113:L113"/>
+    <mergeCell ref="A114:L114"/>
+    <mergeCell ref="M89:M90"/>
+    <mergeCell ref="A68:L68"/>
+    <mergeCell ref="A69:L69"/>
+    <mergeCell ref="A89:L89"/>
+    <mergeCell ref="A90:L90"/>
+    <mergeCell ref="N89:N90"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="O24:O25"/>
+    <mergeCell ref="P24:P25"/>
+    <mergeCell ref="A46:L46"/>
+    <mergeCell ref="A45:L45"/>
+    <mergeCell ref="A24:L24"/>
+    <mergeCell ref="A25:L25"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="51b972f8-6d59-4bf9-9386-0befb64be1e2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0fcd0b01-5c9e-44e6-a004-d5b6ff663c2b" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100735AB001148CA34EBF6625D25B90ABB0" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8800e828aa485fae295f992d92688baa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0fcd0b01-5c9e-44e6-a004-d5b6ff663c2b" xmlns:ns3="51b972f8-6d59-4bf9-9386-0befb64be1e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0526836741453244645edfca6606803a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0fcd0b01-5c9e-44e6-a004-d5b6ff663c2b"/>
     <xsd:import namespace="51b972f8-6d59-4bf9-9386-0befb64be1e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -11716,86 +11630,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99ACF2D8-9A8A-4833-B9EA-D6DCBEF45390}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="51b972f8-6d59-4bf9-9386-0befb64be1e2"/>
     <ds:schemaRef ds:uri="0fcd0b01-5c9e-44e6-a004-d5b6ff663c2b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5CB48C-443D-4CBA-9691-A6E8B1814EC4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA919B76-87A8-4F52-86F8-A79B377B1FDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0fcd0b01-5c9e-44e6-a004-d5b6ff663c2b"/>
     <ds:schemaRef ds:uri="51b972f8-6d59-4bf9-9386-0befb64be1e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5CB48C-443D-4CBA-9691-A6E8B1814EC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Personnel</vt:lpstr>
       <vt:lpstr>Subcontractor 1</vt:lpstr>
       <vt:lpstr>Line Item Budget</vt:lpstr>