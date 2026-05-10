--- v0 (2025-10-17)
+++ v1 (2026-05-10)
@@ -950,64 +950,70 @@
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2072852376"/>
                 <w:placeholder>
                   <w:docPart w:val="3376FBEC4B494D609DBDC289DE4BE416"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16858006" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007B208A" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
+    <w:p w14:paraId="2650D389" w14:textId="77777777" w:rsidR="000155FB" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="16858006" w14:textId="0A31748C" w:rsidR="00C10B6D" w:rsidRPr="007B208A" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r w:rsidRPr="002359E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wright School Application for Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8D2679" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6655"/>
         <w:gridCol w:w="4135"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="78307525" w14:textId="77777777" w:rsidTr="0081598F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1568,51 +1574,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F425A49" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00036D9D" w:rsidP="00036D9D">
             <w:r>
               <w:t>Ethnicity:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F8EA02C" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00036D9D" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the child Hispanic or Latino? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA3A959" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+          <w:p w14:paraId="7DA3A959" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1902862827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1716,227 +1722,211 @@
               <w:t xml:space="preserve">(select at least one, check </w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CF4C64" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+          <w:p w14:paraId="34CF4C64" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1896548343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Indian or Alaskan Native</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB26AFA" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+          <w:p w14:paraId="0FB26AFA" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-535120712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABEB9B5" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+          <w:p w14:paraId="4ABEB9B5" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="360791923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Black or </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="11E73A23" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+              <w:t xml:space="preserve">Black or African-American </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E73A23" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1667438193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Native Hawaiian and Pacific Islander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EADFAF9" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00D45898" w:rsidP="00036D9D">
+          <w:p w14:paraId="6EADFAF9" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1693454783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -7159,88 +7149,88 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F7C3CBA" w14:textId="460D24BF" w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidSect="00C10B6D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DFCC2DF" w14:textId="77777777" w:rsidR="00CD44FE" w:rsidRDefault="00CD44FE" w:rsidP="00A32A4C">
+    <w:p w14:paraId="4B51758D" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2469FA" w14:textId="77777777" w:rsidR="00CD44FE" w:rsidRDefault="00CD44FE" w:rsidP="00A32A4C">
+    <w:p w14:paraId="145833F8" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="FF"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -7564,58 +7554,58 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>AN EQUAL OPPORTUNITY / AFFIRMATIVE ACTION EMPLOYER</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CCD77F" w14:textId="77777777" w:rsidR="00CD44FE" w:rsidRDefault="00CD44FE" w:rsidP="00A32A4C">
+    <w:p w14:paraId="0E66E047" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F6DB431" w14:textId="77777777" w:rsidR="00CD44FE" w:rsidRDefault="00CD44FE" w:rsidP="00A32A4C">
+    <w:p w14:paraId="4D4550DB" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40AAD983" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00A32A4C" w:rsidRDefault="00DB2F6C" w:rsidP="00DB2F6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2620"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7631,84 +7621,82 @@
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10799" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4590"/>
       <w:gridCol w:w="540"/>
       <w:gridCol w:w="5669"/>
     </w:tblGrid>
     <w:tr w:rsidR="00680B31" w:rsidRPr="00FD3D00" w14:paraId="3338008C" w14:textId="77777777" w:rsidTr="00AF3AE1">
       <w:trPr>
         <w:trHeight w:val="100"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10799" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0AAD3E34" w14:textId="77777777" w:rsidR="00680B31" w:rsidRPr="00FD3D00" w:rsidRDefault="00680B31" w:rsidP="00AF3AE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00676B54" w:rsidRPr="00FD3D00" w14:paraId="32D08A54" w14:textId="77777777" w:rsidTr="00111FF7">
+    <w:tr w:rsidR="000155FB" w:rsidRPr="00FD3D00" w14:paraId="32D08A54" w14:textId="77777777" w:rsidTr="00111FF7">
       <w:trPr>
         <w:trHeight w:val="1116"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4590" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0679C26B" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00EB0019" w:rsidP="00AF3AE1">
+        <w:p w14:paraId="0679C26B" w14:textId="77777777" w:rsidR="000155FB" w:rsidRPr="00FD3D00" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD3D00">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EE5C567" wp14:editId="0FD2D2B1">
                 <wp:extent cx="2597203" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -7736,323 +7724,306 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="2597203" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="540" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="08244842" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00676B54" w:rsidP="00AF3AE1">
+        <w:p w14:paraId="08244842" w14:textId="77777777" w:rsidR="000155FB" w:rsidRPr="00FD3D00" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5669" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="065496E7" w14:textId="77777777" w:rsidR="00D45898" w:rsidRPr="003D6870" w:rsidRDefault="00D45898" w:rsidP="00D45898">
+        <w:p w14:paraId="6454886E" w14:textId="77777777" w:rsidR="000155FB" w:rsidRPr="003D6870" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">JOSH </w:t>
-[...11 lines deleted...]
-            <w:t>STEIN</w:t>
+            <w:t>JOSH STEIN</w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">  •</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">  Governor</w:t>
+            <w:t xml:space="preserve">  •  Governor</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="762DC294" w14:textId="77777777" w:rsidR="00D45898" w:rsidRDefault="00D45898" w:rsidP="00D45898">
+        <w:p w14:paraId="1A02D5EE" w14:textId="77777777" w:rsidR="000155FB" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">DEVDUTTA SANGVAI </w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>• Secretary</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D31826B" w14:textId="77777777" w:rsidR="00A51E0C" w:rsidRPr="00A51E0C" w:rsidRDefault="00A51E0C" w:rsidP="00A51E0C">
+        <w:p w14:paraId="79D5C980" w14:textId="77777777" w:rsidR="000155FB" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A51E0C">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>MARK T. BENTON</w:t>
+            <w:t>NIKI ASHMONT</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A51E0C">
+          <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> • Deputy Secretary of Health</w:t>
+            <w:t xml:space="preserve"> • </w:t>
           </w:r>
-        </w:p>
-[...8 lines deleted...]
-            <w:spacing w:before="115"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...16 lines deleted...]
-            <w:t xml:space="preserve"> • DSOHF Director</w:t>
+            <w:t>State Operated Health Care Facilities</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="74210BD9" w14:textId="098ECFE1" w:rsidR="008526A6" w:rsidRPr="00FD3D00" w:rsidRDefault="00A51E0C" w:rsidP="00A51E0C">
+        <w:p w14:paraId="74210BD9" w14:textId="19A01CA1" w:rsidR="000155FB" w:rsidRPr="00FD3D00" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A51E0C">
+          <w:r w:rsidRPr="00976189">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>PETE RICH</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A51E0C">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> • Director </w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D6870">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Director</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007E274D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="05579428" w14:textId="77777777" w:rsidR="00CA1E69" w:rsidRPr="00FD3D00" w:rsidRDefault="00CA1E69" w:rsidP="00C10B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1020"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00636CE7"/>
     <w:rsid w:val="00001D8E"/>
     <w:rsid w:val="00001E73"/>
     <w:rsid w:val="000132C8"/>
+    <w:rsid w:val="000155FB"/>
     <w:rsid w:val="00030BB3"/>
     <w:rsid w:val="00036D9D"/>
     <w:rsid w:val="00036F0D"/>
     <w:rsid w:val="000417EE"/>
     <w:rsid w:val="00042993"/>
     <w:rsid w:val="00064584"/>
     <w:rsid w:val="00083773"/>
     <w:rsid w:val="00090956"/>
     <w:rsid w:val="0009319F"/>
     <w:rsid w:val="000950CF"/>
     <w:rsid w:val="000A0530"/>
     <w:rsid w:val="000C0F5D"/>
     <w:rsid w:val="000E31CF"/>
     <w:rsid w:val="001112B4"/>
     <w:rsid w:val="00111FF7"/>
     <w:rsid w:val="00113D68"/>
     <w:rsid w:val="00117294"/>
     <w:rsid w:val="001201DA"/>
     <w:rsid w:val="00127772"/>
     <w:rsid w:val="00134819"/>
     <w:rsid w:val="0015365F"/>
     <w:rsid w:val="001544FD"/>
     <w:rsid w:val="00176FF1"/>
     <w:rsid w:val="00197165"/>
     <w:rsid w:val="001B7785"/>
@@ -8135,50 +8106,51 @@
     <w:rsid w:val="0060445F"/>
     <w:rsid w:val="006235EA"/>
     <w:rsid w:val="00631F9E"/>
     <w:rsid w:val="00634823"/>
     <w:rsid w:val="00635B75"/>
     <w:rsid w:val="00636CE7"/>
     <w:rsid w:val="0064340B"/>
     <w:rsid w:val="00644202"/>
     <w:rsid w:val="00655EDD"/>
     <w:rsid w:val="00676B54"/>
     <w:rsid w:val="00680B31"/>
     <w:rsid w:val="00681037"/>
     <w:rsid w:val="00686FD1"/>
     <w:rsid w:val="00690D63"/>
     <w:rsid w:val="00692998"/>
     <w:rsid w:val="006A3E3F"/>
     <w:rsid w:val="006B268E"/>
     <w:rsid w:val="006F1915"/>
     <w:rsid w:val="006F351C"/>
     <w:rsid w:val="00700B1C"/>
     <w:rsid w:val="00701784"/>
     <w:rsid w:val="00704FDA"/>
     <w:rsid w:val="007058D9"/>
     <w:rsid w:val="00725932"/>
     <w:rsid w:val="00744382"/>
+    <w:rsid w:val="0074480B"/>
     <w:rsid w:val="00761A6C"/>
     <w:rsid w:val="007716D8"/>
     <w:rsid w:val="0077733E"/>
     <w:rsid w:val="00783262"/>
     <w:rsid w:val="00797DCF"/>
     <w:rsid w:val="007A292F"/>
     <w:rsid w:val="007A4B4A"/>
     <w:rsid w:val="007B208A"/>
     <w:rsid w:val="007D4756"/>
     <w:rsid w:val="007E3EA3"/>
     <w:rsid w:val="007E7F8C"/>
     <w:rsid w:val="007F0679"/>
     <w:rsid w:val="0080537B"/>
     <w:rsid w:val="0081598F"/>
     <w:rsid w:val="00826218"/>
     <w:rsid w:val="00837A34"/>
     <w:rsid w:val="00837BE4"/>
     <w:rsid w:val="008526A6"/>
     <w:rsid w:val="008661B6"/>
     <w:rsid w:val="0086667C"/>
     <w:rsid w:val="0089066B"/>
     <w:rsid w:val="00897B53"/>
     <w:rsid w:val="008A38D9"/>
     <w:rsid w:val="008A4EAA"/>
     <w:rsid w:val="008A6744"/>
@@ -8217,50 +8189,51 @@
     <w:rsid w:val="00A95FF5"/>
     <w:rsid w:val="00AA34A0"/>
     <w:rsid w:val="00AA7B9C"/>
     <w:rsid w:val="00AB1781"/>
     <w:rsid w:val="00AC63CE"/>
     <w:rsid w:val="00AC6A68"/>
     <w:rsid w:val="00AF3AE1"/>
     <w:rsid w:val="00AF5EE7"/>
     <w:rsid w:val="00B00FC6"/>
     <w:rsid w:val="00B12C50"/>
     <w:rsid w:val="00B23E46"/>
     <w:rsid w:val="00B3606A"/>
     <w:rsid w:val="00B4150C"/>
     <w:rsid w:val="00B43F78"/>
     <w:rsid w:val="00B54912"/>
     <w:rsid w:val="00B66E6B"/>
     <w:rsid w:val="00B7533F"/>
     <w:rsid w:val="00B90784"/>
     <w:rsid w:val="00B948BA"/>
     <w:rsid w:val="00BA14C1"/>
     <w:rsid w:val="00BB4C03"/>
     <w:rsid w:val="00BB515C"/>
     <w:rsid w:val="00BE7729"/>
     <w:rsid w:val="00BF7280"/>
     <w:rsid w:val="00C10B6D"/>
+    <w:rsid w:val="00C16FF6"/>
     <w:rsid w:val="00C24CB2"/>
     <w:rsid w:val="00C30A39"/>
     <w:rsid w:val="00C326C9"/>
     <w:rsid w:val="00C45616"/>
     <w:rsid w:val="00C70D05"/>
     <w:rsid w:val="00C71FF5"/>
     <w:rsid w:val="00C7605E"/>
     <w:rsid w:val="00C83520"/>
     <w:rsid w:val="00C86A24"/>
     <w:rsid w:val="00C87C15"/>
     <w:rsid w:val="00C95E25"/>
     <w:rsid w:val="00CA00D3"/>
     <w:rsid w:val="00CA0C3D"/>
     <w:rsid w:val="00CA1E69"/>
     <w:rsid w:val="00CA5E9A"/>
     <w:rsid w:val="00CC2C6F"/>
     <w:rsid w:val="00CC3075"/>
     <w:rsid w:val="00CD043C"/>
     <w:rsid w:val="00CD2625"/>
     <w:rsid w:val="00CD44FE"/>
     <w:rsid w:val="00CF3C4D"/>
     <w:rsid w:val="00CF63B3"/>
     <w:rsid w:val="00CF6773"/>
     <w:rsid w:val="00D10915"/>
     <w:rsid w:val="00D24364"/>
@@ -11326,65 +11299,65 @@
       <w:docPartBody>
         <w:p w:rsidR="005A56BE" w:rsidRDefault="005A56BE" w:rsidP="005A56BE">
           <w:pPr>
             <w:pStyle w:val="7AB5861D665F4E2F8C79E81F1CEB91EF"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="FF"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -11405,71 +11378,74 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE1029"/>
+    <w:rsid w:val="00041FF4"/>
     <w:rsid w:val="0023224D"/>
     <w:rsid w:val="00486DF9"/>
     <w:rsid w:val="005A56BE"/>
     <w:rsid w:val="007C476F"/>
     <w:rsid w:val="00921640"/>
     <w:rsid w:val="00957714"/>
     <w:rsid w:val="00AA4674"/>
     <w:rsid w:val="00AA7B9C"/>
+    <w:rsid w:val="00C16FF6"/>
     <w:rsid w:val="00C829C6"/>
     <w:rsid w:val="00DE1029"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12588,70 +12564,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B519CE6-035C-4CF9-80C2-8793318D4C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wright School Online Referral Form.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>920</Words>
+  <Words>921</Words>
   <Characters>5250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6158</CharactersWithSpaces>
+  <CharactersWithSpaces>6159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Booth, John</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>