--- v1 (2026-05-10)
+++ v2 (2026-08-09)
@@ -10,232 +10,233 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6655"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2155"/>
+        <w:gridCol w:w="6390"/>
+        <w:gridCol w:w="2245"/>
+        <w:gridCol w:w="2255"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F15F3" w14:paraId="1069EB3E" w14:textId="77777777" w:rsidTr="00635B75">
-[...2 lines deleted...]
-            <w:tcW w:w="6655" w:type="dxa"/>
+      <w:tr w:rsidR="005F15F3" w14:paraId="1069EB3E" w14:textId="77777777" w:rsidTr="00224E44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28EBA1C9" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00F35C45">
               <w:t>Student name:</w:t>
             </w:r>
             <w:r w:rsidR="000950CF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1848236491"/>
                 <w:placeholder>
                   <w:docPart w:val="98157047A2A24E1C9A5B6918787018AC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F56E1" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="72AA757B" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
+          <w:p w14:paraId="72AA757B" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00224E44">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-15"/>
             </w:pPr>
             <w:r w:rsidRPr="00F35C45">
               <w:t>Date of birth:</w:t>
             </w:r>
             <w:r w:rsidR="00485011">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-288208217"/>
                 <w:placeholder>
                   <w:docPart w:val="320754EAD7B642BCAD0EE09A24962DEF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F56E1" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F15F3" w14:paraId="698C405A" w14:textId="77777777" w:rsidTr="00635B75">
-[...2 lines deleted...]
-            <w:tcW w:w="6655" w:type="dxa"/>
+      <w:tr w:rsidR="005F15F3" w14:paraId="698C405A" w14:textId="77777777" w:rsidTr="00224E44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A72713B" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00F35C45">
               <w:t>County of residence:</w:t>
             </w:r>
             <w:r w:rsidR="003F5BE6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1462340495"/>
                 <w:placeholder>
                   <w:docPart w:val="1EECA86087E34130BF6BE788CE88D330"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B00FC6" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="236EB7C2" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F15F3" w14:paraId="57629EBE" w14:textId="77777777" w:rsidTr="00635B75">
+      <w:tr w:rsidR="005F15F3" w14:paraId="57629EBE" w14:textId="77777777" w:rsidTr="00224E44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="448DA359" w14:textId="77777777" w:rsidR="0059716B" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00F35C45">
               <w:t>Managed Care Organization (MCO):</w:t>
             </w:r>
             <w:r w:rsidR="00485011">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2003469800"/>
                 <w:placeholder>
                   <w:docPart w:val="3686F5B3D5FD43C4B8443BDEB0673E5B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B00FC6" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2255" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08C06155" w14:textId="77777777" w:rsidR="005F15F3" w:rsidRDefault="005F15F3" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D70C6F2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007B208A" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35C45">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8D2FA4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00BD2317" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -388,80 +389,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="052EDBED" w14:textId="77777777" w:rsidTr="00704FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7E8B4B" w14:textId="3F142701" w:rsidR="00C10B6D" w:rsidRDefault="00485011" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B295EF" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+          <w:p w14:paraId="53B295EF" w14:textId="0D438512" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="003E518C">
               <w:t xml:space="preserve">Academic Achievement </w:t>
             </w:r>
             <w:r w:rsidR="00941AD6">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:t xml:space="preserve">valuation (within past 3 years) </w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>*report</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60735">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> required</w:t>
+              <w:t>if available</w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00575744" w14:paraId="20020213" w14:textId="77777777" w:rsidTr="00704FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B7CE5D" w14:textId="652B6251" w:rsidR="00575744" w:rsidRDefault="008D266B" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -677,56 +678,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="54465FCA" w14:textId="77777777" w:rsidTr="00704FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DB7F0AD" w14:textId="19A7EE95" w:rsidR="00C10B6D" w:rsidRDefault="00485011" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6498C83B" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+          <w:p w14:paraId="6498C83B" w14:textId="5172832E" w:rsidR="00C10B6D" w:rsidRDefault="00497E03" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:t>DSS reports (if applicable)</w:t>
+              <w:t>Department of Social Services</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D">
+              <w:t xml:space="preserve"> reports (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="6CECEB9B" w14:textId="77777777" w:rsidTr="00704FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD5B8DA" w14:textId="4EA570C0" w:rsidR="00C10B6D" w:rsidRDefault="00485011" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
           </w:tcPr>
@@ -888,53 +892,54 @@
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5395"/>
         <w:gridCol w:w="5395"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="403A4568" w14:textId="77777777" w:rsidTr="005170AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5664B840" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
+          <w:p w14:paraId="5664B840" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="003E3230">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:hanging="105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Phone: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902485000"/>
                 <w:placeholder>
                   <w:docPart w:val="99C13815D9A147118295E56494023F25"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -969,51 +974,50 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2650D389" w14:textId="77777777" w:rsidR="000155FB" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16858006" w14:textId="0A31748C" w:rsidR="00C10B6D" w:rsidRPr="007B208A" w:rsidRDefault="00C10B6D" w:rsidP="007B208A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="002359E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wright School Application for Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8D2679" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6655"/>
         <w:gridCol w:w="4135"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="78307525" w14:textId="77777777" w:rsidTr="0081598F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1454,56 +1458,51 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008D1810">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A810D9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prefer not to answer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0555A669" w14:textId="77777777" w:rsidR="00507573" w:rsidRDefault="00507573" w:rsidP="002C6ED4">
-[...4 lines deleted...]
-          <w:p w14:paraId="41DDCDF4" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="002C6ED4">
+          <w:p w14:paraId="41DDCDF4" w14:textId="3DDCA321" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="002C6ED4">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>County of Residence:</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1748070634"/>
                 <w:placeholder>
                   <w:docPart w:val="AF82A05918064F41A61B4F0F6CAFCFFC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
@@ -1574,51 +1573,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F425A49" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00036D9D" w:rsidP="00036D9D">
             <w:r>
               <w:t>Ethnicity:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F8EA02C" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00036D9D" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the child Hispanic or Latino? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA3A959" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+          <w:p w14:paraId="7DA3A959" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1902862827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1722,211 +1721,227 @@
               <w:t xml:space="preserve">(select at least one, check </w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CF4C64" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+          <w:p w14:paraId="34CF4C64" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1896548343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Indian or Alaskan Native</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB26AFA" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+          <w:p w14:paraId="0FB26AFA" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-535120712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABEB9B5" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+          <w:p w14:paraId="4ABEB9B5" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="360791923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Black or African-American </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11E73A23" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+              <w:t xml:space="preserve">Black or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>African-American</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E73A23" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1667438193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00036D9D" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Native Hawaiian and Pacific Islander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EADFAF9" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="0074480B" w:rsidP="00036D9D">
+          <w:p w14:paraId="6EADFAF9" w14:textId="77777777" w:rsidR="00036D9D" w:rsidRPr="002C6ED4" w:rsidRDefault="00B60735" w:rsidP="00036D9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1693454783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00036D9D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1976,78 +1991,83 @@
               <w:sdtContent>
                 <w:r w:rsidR="007E3EA3" w:rsidRPr="0040709C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CB2B89A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00507573" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="3240"/>
-        <w:gridCol w:w="3145"/>
+        <w:gridCol w:w="3515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005170AC" w14:paraId="19A54216" w14:textId="77777777" w:rsidTr="00507573">
+      <w:tr w:rsidR="005170AC" w14:paraId="19A54216" w14:textId="77777777" w:rsidTr="00224E44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F60D67E" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Phone #(s):</w:t>
+              <w:t>Phone #(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="511184DA" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="229131388"/>
                 <w:placeholder>
                   <w:docPart w:val="430219E58C3747F6865AC4B2D42EDADC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2073,386 +2093,414 @@
               <w:t xml:space="preserve">Work: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="174930818"/>
                 <w:placeholder>
                   <w:docPart w:val="430219E58C3747F6865AC4B2D42EDADC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E3EA3" w:rsidRPr="0040709C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcW w:w="3515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DBAFDBE" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Cell:</w:t>
             </w:r>
             <w:r w:rsidR="003F5BE6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="825859418"/>
                 <w:placeholder>
                   <w:docPart w:val="430219E58C3747F6865AC4B2D42EDADC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C24CB2" w:rsidRPr="0040709C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73E4F438" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="0081598F" w:rsidP="00C10B6D">
+    <w:p w14:paraId="09F8607E" w14:textId="77777777" w:rsidR="00DF2BB1" w:rsidRDefault="00C10B6D" w:rsidP="00DF2BB1">
       <w:pPr>
         <w:spacing w:after="120"/>
+        <w:ind w:firstLine="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C10B6D">
         <w:t xml:space="preserve">Parent/Guardian(s) Email: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-759292069"/>
           <w:placeholder>
             <w:docPart w:val="4C3DE541DA37405F95F497E649489C03"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="317A0B52" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="0081598F" w:rsidP="00C10B6D">
+    <w:p w14:paraId="317A0B52" w14:textId="189A691D" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00DF2BB1">
       <w:pPr>
         <w:spacing w:after="120"/>
+        <w:ind w:firstLine="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C10B6D">
         <w:t>Family members currently living in home with child:</w:t>
       </w:r>
       <w:r w:rsidR="00AA34A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="851371722"/>
           <w:placeholder>
             <w:docPart w:val="11CF924B310A45CA805F85F7F2A05B53"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C10B6D">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32110FBF" w14:textId="77777777" w:rsidR="00507573" w:rsidRDefault="00507573" w:rsidP="00C10B6D">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11016"/>
+        <w:gridCol w:w="10710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="39A85DD6" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="39A85DD6" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5395ECC0" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5395ECC0" w14:textId="19D1D36F" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
             <w:r w:rsidR="00090956" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-949544881"/>
                 <w:placeholder>
                   <w:docPart w:val="79500B941AA545DE9E5D2701D8226222"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="1B8C5A28" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="1B8C5A28" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B24BDA7" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B24BDA7" w14:textId="40A6E435" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interests:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-746657578"/>
                 <w:placeholder>
                   <w:docPart w:val="FA142CB722EF49E993008B8FC951D2CE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="1CDA130C" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="1CDA130C" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="726B63A1" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="726B63A1" w14:textId="5D8DA5C3" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Triggers:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-660692929"/>
                 <w:placeholder>
                   <w:docPart w:val="FD0FF10D7C8B469EA0862E66266B1779"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="6D930E7E" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="6D930E7E" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75197B10" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75197B10" w14:textId="1E1D01E2" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Academic Skill Deficits:</w:t>
             </w:r>
             <w:r w:rsidR="0027250A" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1472284565"/>
                 <w:placeholder>
                   <w:docPart w:val="9BEC3B0E249246108BD0F8AC80A1EB1B"/>
@@ -2461,525 +2509,535 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3CE2049A" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="3CE2049A" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D9FF760" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9FF760" w14:textId="50E1449B" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Troubling Behaviors:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2014984770"/>
                 <w:placeholder>
                   <w:docPart w:val="BB87DD66EA204C948F7007FD89C3D715"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="72FA4BC0" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="72FA4BC0" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45D762E9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D762E9" w14:textId="6D11D6D5" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diagnoses:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1511713468"/>
                 <w:placeholder>
                   <w:docPart w:val="BD97320C3AD341B4976D8AFE8FCF9936"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="2DEADF92" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="2DEADF92" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="1161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0738ED0E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="10710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0738ED0E" w14:textId="606B9221" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medications:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2020187950"/>
                 <w:placeholder>
                   <w:docPart w:val="8DBE7D3E229D4A44968CD50A6C9EE514"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="268FA155" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2D03AE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11016" w:type="dxa"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5368"/>
-        <w:gridCol w:w="5648"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="585352CD" w14:textId="77777777" w:rsidTr="006F1915">
+      <w:tr w:rsidR="00F74EF1" w14:paraId="585352CD" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5368" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CF32731" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C10B6D" w:rsidP="006F1915">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF32731" w14:textId="1E9C2DEE" w:rsidR="00F74EF1" w:rsidRPr="00F74EF1" w:rsidRDefault="00F74EF1" w:rsidP="00497E03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
-              <w:ind w:left="556"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00546375">
+            <w:r w:rsidRPr="00F74EF1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>History of Mental Health Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07335BBF" w14:textId="13DEA18D" w:rsidR="00F74EF1" w:rsidRPr="00F74EF1" w:rsidRDefault="00F74EF1" w:rsidP="00497E03">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Behavioral Strategies/Mental Health Interventions</w:t>
-[...24 lines deleted...]
-              <w:t>Effectiveness (Describe)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F74EF1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Length of Service and Effectiveness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="227ED42A" w14:textId="77777777" w:rsidTr="006F1915">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="227ED42A" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5368" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F9C66F4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00837BE4" w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1390528471"/>
                 <w:placeholder>
                   <w:docPart w:val="18B85ABA0A734961A83A43BB2F082927"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5648" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E26685E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="2033455526"/>
                 <w:placeholder>
                   <w:docPart w:val="320A6ABB216B46FBAC6DBED761947ED6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="4A47B1D2" w14:textId="77777777" w:rsidTr="006F1915">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="4A47B1D2" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5368" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769E0607" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="347225371"/>
                 <w:placeholder>
                   <w:docPart w:val="C742A0F49F034FCD87344D784C7C9D5C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5648" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="275A3248" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1773286946"/>
                 <w:placeholder>
                   <w:docPart w:val="8FFB1372B21D4A8FA44B38C35704C834"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="479AAD57" w14:textId="77777777" w:rsidTr="006F1915">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="479AAD57" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5368" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B7DB1F0" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="646090876"/>
                 <w:placeholder>
                   <w:docPart w:val="AB2683CDDDAB4527A03ED895354D0110"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
@@ -2991,4136 +3049,4638 @@
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:id w:val="983198851"/>
             <w:placeholder>
               <w:docPart w:val="3ECB17B510AF41AAB23C03A8D5C2385E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5648" w:type="dxa"/>
+                <w:tcW w:w="7560" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="60200633" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00AA34A0" w:rsidP="00F3547E">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="37361C13" w14:textId="77777777" w:rsidTr="006F1915">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="37361C13" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5368" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F8C224" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1392110371"/>
                 <w:placeholder>
                   <w:docPart w:val="CC30937116A34B139E1B8F73A0D36276"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5648" w:type="dxa"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="493CA942" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1810899037"/>
                 <w:placeholder>
                   <w:docPart w:val="804CBC0826EC4AC68E04A21EE39978C5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31DFC93D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
-[...10 lines deleted...]
-    <w:p w14:paraId="0ADDFF70" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00906934" w:rsidRDefault="00C10B6D" w:rsidP="00906934">
+    <w:p w14:paraId="25750148" w14:textId="77777777" w:rsidR="00497E03" w:rsidRDefault="00497E03" w:rsidP="00906934">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADDFF70" w14:textId="16CF301A" w:rsidR="00C10B6D" w:rsidRPr="00906934" w:rsidRDefault="00C10B6D" w:rsidP="0064640F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="-270" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cognitive (IQ) test:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6115"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="6030"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86A24" w14:paraId="463C8489" w14:textId="77777777" w:rsidTr="00B23E46">
+      <w:tr w:rsidR="00C86A24" w14:paraId="463C8489" w14:textId="77777777" w:rsidTr="0064640F">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6115" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="019D1B45" w14:textId="77777777" w:rsidR="00C86A24" w:rsidRDefault="00C86A24" w:rsidP="00B23E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="5647"/>
                 <w:tab w:val="left" w:pos="7102"/>
                 <w:tab w:val="left" w:pos="10172"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
               <w:ind w:right="835"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name of test: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1116753378"/>
                 <w:placeholder>
                   <w:docPart w:val="85D6137EBF4C47BCA10BC912D8F7CB00"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00E831CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032BE6A9" w14:textId="77777777" w:rsidR="00C86A24" w:rsidRDefault="00C86A24" w:rsidP="00B23E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="5647"/>
                 <w:tab w:val="left" w:pos="7102"/>
                 <w:tab w:val="left" w:pos="10172"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
               <w:ind w:right="835"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Date administered: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-848409774"/>
                 <w:placeholder>
                   <w:docPart w:val="3827F926E7D144069987C0DA68EE5C00"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA34A0" w:rsidRPr="00185766">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00224E44" w14:paraId="3670FF43" w14:textId="77777777" w:rsidTr="0064640F">
+        <w:trPr>
+          <w:trHeight w:val="4013"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D637A4" w14:textId="77777777" w:rsidR="00224E44" w:rsidRDefault="00224E44" w:rsidP="00224E44">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="5647"/>
+                <w:tab w:val="left" w:pos="7102"/>
+                <w:tab w:val="left" w:pos="10172"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
+              <w:ind w:right="835"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C17306">
+              <w:t xml:space="preserve">Results: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="667133258"/>
+                <w:placeholder>
+                  <w:docPart w:val="AEAA62A36B9546A19123D1371D922A63"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C17306">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4B7A85EF" w14:textId="18F33564" w:rsidR="00224E44" w:rsidRDefault="00224E44" w:rsidP="00224E44">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="5647"/>
+                <w:tab w:val="left" w:pos="7102"/>
+                <w:tab w:val="left" w:pos="10172"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
+              <w:ind w:right="835"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AB56861" w14:textId="77777777" w:rsidR="00B3606A" w:rsidRPr="00A90ABB" w:rsidRDefault="00B3606A" w:rsidP="00C10B6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3135"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="5647"/>
           <w:tab w:val="left" w:pos="7102"/>
           <w:tab w:val="left" w:pos="10172"/>
         </w:tabs>
         <w:ind w:right="835"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...63 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="4ED5AEFE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00906934">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A723A2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+    <w:p w14:paraId="050EE422" w14:textId="6F219922" w:rsidR="00A90ABB" w:rsidRPr="00EB4ACE" w:rsidRDefault="00C10B6D" w:rsidP="009D2BE1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="220"/>
-[...5 lines deleted...]
-        <w:ind w:left="220"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Answer “YES/NO” for each:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2BB1" w:rsidRPr="00BD2317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2BB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2BB1" w:rsidRPr="00DF2BB1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">If you </w:t>
+        <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="009C7E7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>answered</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> “YES,” describe:</w:t>
+        <w:t xml:space="preserve"> “YES,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74EF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-        <w:gridCol w:w="8208"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="8100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="707294A8" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="707294A8" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27529D95" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27529D95" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergies:      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27741D92" w14:textId="1DA1E159" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+          <w:p w14:paraId="27741D92" w14:textId="1DA1E159" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00411A1A">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C9F259C" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00433694" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9F259C" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00433694" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2122526890"/>
                 <w:placeholder>
                   <w:docPart w:val="0E18315BBEE9495FB81190EE4804C9EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="137CBBF1" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="137CBBF1" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76BDD9B4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BDD9B4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Runaway attempts:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C55C526" w14:textId="792E7809" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+          <w:p w14:paraId="6C55C526" w14:textId="792E7809" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00411A1A">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31793F43" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31793F43" w14:textId="603087B4" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1579249876"/>
                 <w:placeholder>
                   <w:docPart w:val="A2C037F354294C67A6E7F79792C7B9E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="27D83BE8" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="27D83BE8" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3342D4C8" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3342D4C8" w14:textId="5CDF16ED" w:rsidR="00411A1A" w:rsidRPr="00A31BFA" w:rsidRDefault="00224E44" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="25E9DA65" w14:textId="734A22C7" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ire setting:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E9DA65" w14:textId="734A22C7" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="176C1116" w14:textId="63E9657F" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00433694" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176C1116" w14:textId="63E9657F" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00433694" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1807361304"/>
                 <w:placeholder>
                   <w:docPart w:val="BDD64DD307DD4A3381CE830FC92F4F60"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009C7E7B" w:rsidRPr="00546375">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="009C7E7B" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="022232D5" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00224E44" w14:paraId="17DA3329" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
-          <w:trHeight w:val="1029"/>
+          <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D7EEEA0" w14:textId="0799853D" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00704FDA" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C0041" w14:textId="5D02C1DD" w:rsidR="00224E44" w:rsidRPr="00A31BFA" w:rsidRDefault="00224E44" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="79954491" w14:textId="4CCA8219" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leeping </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ifficulties:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617D6B92" w14:textId="5912A89C" w:rsidR="00224E44" w:rsidRPr="00A31BFA" w:rsidRDefault="00224E44" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E7463B6" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2394A066" w14:textId="40D2E8B8" w:rsidR="00224E44" w:rsidRPr="00A31BFA" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-94870741"/>
+                <w:placeholder>
+                  <w:docPart w:val="2432EA1816A14650A857132258F0CC13"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00224E44" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C10B6D" w14:paraId="022232D5" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:trHeight w:val="1029"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7EEEA0" w14:textId="0799853D" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00704FDA" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Problematic s</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>exualized behaviors:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79954491" w14:textId="4CCA8219" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7463B6" w14:textId="7636BCFF" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-867914744"/>
                 <w:placeholder>
                   <w:docPart w:val="6B1220029028486FA3FD466625A30891"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="0F003D5C" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="0F003D5C" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7504D6A3" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7504D6A3" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Special medical needs: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55AB3370" w14:textId="12001E1B" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00906934" w:rsidP="00F3547E">
+          <w:p w14:paraId="55AB3370" w14:textId="12001E1B" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00906934" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23E122C9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E122C9" w14:textId="2CFD80E4" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1847825078"/>
                 <w:placeholder>
                   <w:docPart w:val="97E34E2FD00A41E9A8DC31C8A7C44D7E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="00653888" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00A31BFA" w14:paraId="6E843C2B" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:trHeight w:val="1029"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE9CEA7" w14:textId="18A499DA" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special medical dietary needs:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494BC764" w14:textId="433D6CDA" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="009D2BE1" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*Are there medical limitations to your child eating our school meal program? Does your child have restrictive eating habits?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA999F5" w14:textId="09D92961" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-161933699"/>
+                <w:placeholder>
+                  <w:docPart w:val="E8D272B95F434A6BB1E9E3D92409D129"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C10B6D" w14:paraId="00653888" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="173E98B7" w14:textId="77777777" w:rsidR="007058D9" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A3667B" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="16"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="577550FD" w14:textId="524720C0" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bedwetting:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629F6342" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1029919176"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1389481187"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="4AB0CFB4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00AA34A0" w:rsidP="00F3547E">
+          <w:p w14:paraId="17AFCE5E" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toileting Accidents:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8CBB7F" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daytime: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00546375">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2058973889"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1444525090"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0801DEB1" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nighttime: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="431099936"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-603570147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC8E0D3" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequency: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577550FD" w14:textId="1765E528" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1788773081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daily     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="321244545"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Weekly</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-670179446"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Monthly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB0CFB4" w14:textId="70BE2165" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please specify: Day / Night / Frequency</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C1D0567" w14:textId="2FDD9D54" w:rsidR="00AA34A0" w:rsidRPr="00546375" w:rsidRDefault="00686FD1" w:rsidP="00F3547E">
+          <w:p w14:paraId="7C1D0567" w14:textId="2FDD9D54" w:rsidR="00AA34A0" w:rsidRPr="00A31BFA" w:rsidRDefault="00686FD1" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:w w:val="95"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2010893605"/>
                 <w:placeholder>
                   <w:docPart w:val="73EA968D395F488D84BEE05F44849B25"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="34F76507" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="34F76507" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4636737A" w14:textId="77777777" w:rsidR="007058D9" w:rsidRDefault="00C10B6D" w:rsidP="007058D9">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4636737A" w14:textId="77777777" w:rsidR="007058D9" w:rsidRPr="00A31BFA" w:rsidRDefault="00C10B6D" w:rsidP="007058D9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>History of trauma:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31F8E065" w14:textId="78427731" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00906934" w:rsidP="00F3547E">
+          <w:p w14:paraId="31F8E065" w14:textId="78427731" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="00906934" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
+            <w:r w:rsidRPr="00A31BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33C55916" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C55916" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00A31BFA" w:rsidRDefault="009C7E7B" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-611521346"/>
                 <w:placeholder>
                   <w:docPart w:val="B03C618D2B0B4508B355CBCF98CBE5AD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A774CB" w14:paraId="45D36B41" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00A31BFA" w14:paraId="7A155DE3" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11EB94B0" w14:textId="77777777" w:rsidR="00A774CB" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="409E2D58" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00A31BFA" w:rsidP="00A31BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="15B3E0EF" w14:textId="4ADC2706" w:rsidR="00A774CB" w:rsidRPr="00A774CB" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>History of DSS Involvement:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="669DF9AA" w14:textId="137CB38C" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...183 lines deleted...]
-            </w:r>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1335496474"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No history of DSS involvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557FD3D6" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="689654654"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Current Open Case</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23EE93DB" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1580209664"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unfounded Allegations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12AB0D9B" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="989901438"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Previously Founded Abuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4619625D" w14:textId="77777777" w:rsidR="00A31BFA" w:rsidRDefault="00B60735" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1490830511"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9D8655" w14:textId="4735AD01" w:rsidR="00F74EF1" w:rsidRPr="00A31BFA" w:rsidRDefault="00F74EF1" w:rsidP="00A31BFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62372F10" w14:textId="4914066B" w:rsidR="00A31BFA" w:rsidRPr="00A31BFA" w:rsidRDefault="00DF2BB1" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-771547856"/>
+                <w:placeholder>
+                  <w:docPart w:val="CDEB66011CC544A387D7BFE6F7E269AB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A31BFA" w:rsidRPr="00A31BFA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A774CB" w14:paraId="45D36B41" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:trHeight w:val="1295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EB94B0" w14:textId="77777777" w:rsidR="00A774CB" w:rsidRPr="00A31BFA" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autism:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B3E0EF" w14:textId="4ADC2706" w:rsidR="00A774CB" w:rsidRPr="00A31BFA" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluated: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C8DEC2" w14:textId="2FC0C187" w:rsidR="00A774CB" w:rsidRPr="00A31BFA" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnosed: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25167937" w14:textId="1CDFAE17" w:rsidR="00A774CB" w:rsidRPr="00A31BFA" w:rsidRDefault="00A774CB" w:rsidP="007058D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suspected: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A350A6B" w14:textId="2685BBDE" w:rsidR="00A774CB" w:rsidRPr="00A31BFA" w:rsidRDefault="009D2BE1" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00257B79" w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*If evaluated for Autism, the complete evaluation report must be provided with referral*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDDAA1A" w14:textId="0EDC2E01" w:rsidR="00257B79" w:rsidRPr="00A31BFA" w:rsidRDefault="00686FD1" w:rsidP="00F3547E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-451629540"/>
                 <w:placeholder>
                   <w:docPart w:val="0AF3848CDDA5473CA6AE9CC3994EA03E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA34A0" w:rsidRPr="00546375">
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="00A31BFA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-[...287 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AC68536" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5497"/>
           <w:tab w:val="left" w:pos="5979"/>
           <w:tab w:val="left" w:pos="8757"/>
         </w:tabs>
         <w:spacing w:before="67"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...193 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11160" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="5030"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00220E67" w14:paraId="000271D3" w14:textId="77777777" w:rsidTr="00210786">
+      <w:tr w:rsidR="009C7E7B" w:rsidRPr="009D2BE1" w14:paraId="43EDE3D0" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF15857" w14:textId="77777777" w:rsidR="009C7E7B" w:rsidRPr="009D2BE1" w:rsidRDefault="009C7E7B" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current community school: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1578475552"/>
+                <w:placeholder>
+                  <w:docPart w:val="2E217E71113A45F995BA89FD0A302EC6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AA34A0" w:rsidRPr="009D2BE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D6AE6A" w14:textId="7188B243" w:rsidR="009C7E7B" w:rsidRPr="009D2BE1" w:rsidRDefault="009C7E7B" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224E44" w:rsidRPr="009D2BE1" w14:paraId="153D156C" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="333A7868" w14:textId="242B978C" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-1934042954"/>
+                <w:placeholder>
+                  <w:docPart w:val="038EFEEC995141AA9D1B7255883A379D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009D2BE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6529F230" w14:textId="77777777" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941AD6" w:rsidRPr="009D2BE1" w14:paraId="7AAEB800" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="18496B19" w14:textId="4F60E66E" w:rsidR="00941AD6" w:rsidRPr="009D2BE1" w:rsidRDefault="00941AD6" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ever been retained: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No   What grade:</w:t>
+            </w:r>
+            <w:r w:rsidR="00681037" w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="2004777091"/>
+                <w:placeholder>
+                  <w:docPart w:val="354797A2926C48A5A61DB6FEC582238F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00DE659F" w:rsidRPr="009D2BE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539E4AF7" w14:textId="77777777" w:rsidR="00941AD6" w:rsidRPr="009D2BE1" w:rsidRDefault="00941AD6" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5497"/>
+                <w:tab w:val="left" w:pos="5979"/>
+                <w:tab w:val="left" w:pos="8757"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00220E67" w:rsidRPr="009D2BE1" w14:paraId="000271D3" w14:textId="77777777" w:rsidTr="009D2BE1">
         <w:trPr>
           <w:trHeight w:val="440"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729DF99F" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+          <w:p w14:paraId="729DF99F" w14:textId="7AA74906" w:rsidR="00220E67" w:rsidRPr="009D2BE1" w:rsidRDefault="00686FD1" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00220E67" w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible for Special Education services:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317E44D8" w14:textId="7C434356" w:rsidR="00220E67" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:p w14:paraId="317E44D8" w14:textId="7C434356" w:rsidR="00220E67" w:rsidRPr="009D2BE1" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5423E484" w14:textId="569FADD0" w:rsidR="00220E67" w:rsidRPr="009D2BE1" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224E44" w:rsidRPr="009D2BE1" w14:paraId="6F07FEF9" w14:textId="77777777" w:rsidTr="009D2BE1">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE4BD20" w14:textId="77777777" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00224E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, area(s) of eligibility:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-681432659"/>
+                <w:placeholder>
+                  <w:docPart w:val="DB7FFD2CDF204995B817C4995E8FF21A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009D2BE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="694CD24A" w14:textId="77777777" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00224E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="543843E6" w14:textId="77777777" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00224E44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D2BE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, current IEP Expiration Date:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1667128864"/>
+                <w:placeholder>
+                  <w:docPart w:val="FC765306F796402BBB05F34DB5A0962F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009D2BE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2F6C766D" w14:textId="77777777" w:rsidR="00224E44" w:rsidRPr="009D2BE1" w:rsidRDefault="00224E44" w:rsidP="00C10B6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D56545" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00B75AF5" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
-[...1 lines deleted...]
-        <w:t>If yes, area(s) of eligibility:</w:t>
+    <w:p w14:paraId="455CC334" w14:textId="23EC8148" w:rsidR="00C10B6D" w:rsidRPr="00DF2BB1" w:rsidRDefault="00C10B6D" w:rsidP="009D2BE1">
+      <w:pPr>
+        <w:ind w:hanging="90"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2BB1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Contact Information</w:t>
       </w:r>
-      <w:r w:rsidR="00220E67">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DF2BB1" w:rsidRPr="00DF2BB1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="2D9AFC0F" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
-[...32 lines deleted...]
-    <w:p w14:paraId="2DC493C2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00210786" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+    <w:p w14:paraId="12B96B66" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5508"/>
-        <w:gridCol w:w="5508"/>
+        <w:gridCol w:w="2931"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="6159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="0C62F69A" w14:textId="77777777" w:rsidTr="00F3547E">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="0C1D9EE2" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="696537D1" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="008E4C64" w:rsidP="008E4C64">
+            <w:tcW w:w="2931" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E59E2CC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="71"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6B1B2B8F" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="095E958A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="71"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4B9B29EB" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0233A5" w14:textId="77777777" w:rsidR="00B60735" w:rsidRDefault="00B60735" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="1AA3EA26" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C9B7221" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...431 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="0C9B7221" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59490A5A" w14:textId="77777777" w:rsidR="00B60735" w:rsidRDefault="00B60735" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="427608CC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00C45616" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45616">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mental Health Professional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="453C456A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="343FBC0A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1872339713"/>
                 <w:placeholder>
                   <w:docPart w:val="1A124870099A48E2AD35AAD75EDEDC54"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="6E720D02" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="6E720D02" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6764F002" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26586780" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28876D1F" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="960847371"/>
                 <w:placeholder>
                   <w:docPart w:val="4819A9DCFCC54AF7B64D89387CDACDFD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3AFCC318" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="3AFCC318" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="286A0242" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E573A0" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E9165D7" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1550373611"/>
                 <w:placeholder>
                   <w:docPart w:val="77B724FEC99F435E814FC1E124B3F738"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="0FA08302" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="0FA08302" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DD54F55" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B511AAA" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Work Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0178BABD" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1259823376"/>
                 <w:placeholder>
                   <w:docPart w:val="C558C489DE7647BA821EEE4E7A6EDF28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="2F91D865" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="2F91D865" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BCEACDC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62CA3DB0" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03AD6F42" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00F3547E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1375819157"/>
                 <w:placeholder>
                   <w:docPart w:val="8C0D8AC9BC9B4B6FAF8395E600CF23C1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="6C806A73" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="6C806A73" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="092774FC" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49BF964D" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="40C4FF2C" w14:textId="77777777" w:rsidR="00B60735" w:rsidRDefault="00B60735" w:rsidP="00C83520">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="55F5EEFF" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D86FF85" w14:textId="77777777" w:rsidR="00B60735" w:rsidRDefault="00B60735" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56DEA379" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DSS Worker (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363235F2" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="49"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F4C485A" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1046907021"/>
                 <w:placeholder>
                   <w:docPart w:val="AC5958360623440B8C8FA4272230017F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="41F01870" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="41F01870" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1580C21B" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A330E5" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A9785AE" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-313803571"/>
                 <w:placeholder>
                   <w:docPart w:val="786BBC2194C947C5BF69E67BF5A19B15"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="1F27DF14" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="1F27DF14" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32E64B51" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47E438F8" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196A5411" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1014989656"/>
                 <w:placeholder>
                   <w:docPart w:val="55F1093FF3CE4F649F3AF8C30FDC733D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="79D72416" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="79D72416" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57A5C001" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC3D9FB" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Work Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508E3013" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1203788285"/>
                 <w:placeholder>
                   <w:docPart w:val="D7F1C82D13C1446BA618931275B487F6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="26014275" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="26014275" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D90625E" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="371A8C16" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="107CFCF7" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1839069175"/>
                 <w:placeholder>
                   <w:docPart w:val="59DA6495F3B54089A4938A423A8B5897"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="1CD3FAA9" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="1CD3FAA9" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="195F5B39" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7A3B4F94" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5068D19B" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
+          <w:p w14:paraId="52DB89B9" w14:textId="77777777" w:rsidR="00B60735" w:rsidRDefault="00B60735" w:rsidP="00C83520">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584F93F6" w14:textId="77777777" w:rsidR="00B60735" w:rsidRPr="00B60735" w:rsidRDefault="00B60735" w:rsidP="00B60735">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5068D19B" w14:textId="4B3F593F" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="692"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Guardian Ad Litem (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603E166D" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48EF3BBF" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1288960762"/>
                 <w:placeholder>
                   <w:docPart w:val="D5D386335D054768A917A9EC621C66CF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="5E9330D2" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="5E9330D2" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B43EAEE" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47987584" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE1269D" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1525706934"/>
                 <w:placeholder>
                   <w:docPart w:val="5C369431A38E42D0B790B1E7828CB4AE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="06AF932C" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="06AF932C" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FC4D5AF" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D467BE8" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="240C4B40" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1840153786"/>
                 <w:placeholder>
                   <w:docPart w:val="A68847283A924C35A6D7F0BA56AE8E44"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="7D77960A" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="7D77960A" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18ADA5F3" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C42023" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Work Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7711B5C7" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1305588384"/>
                 <w:placeholder>
                   <w:docPart w:val="DD27E6811887410ABB29252C8C6CC86F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE659F" w:rsidRPr="00546375">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="159E06E5" w14:textId="77777777" w:rsidTr="00C83520">
+      <w:tr w:rsidR="00C83520" w14:paraId="159E06E5" w14:textId="77777777" w:rsidTr="00B60735">
         <w:trPr>
-          <w:trHeight w:val="338"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2931" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FC3FC7C" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CBA0ED1" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
+            <w:tcW w:w="6159" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D745D0" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="00546375" w:rsidRDefault="00C83520" w:rsidP="00C83520">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546375">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -7147,60 +7707,60 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F7C3CBA" w14:textId="460D24BF" w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidSect="00C10B6D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B51758D" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
+    <w:p w14:paraId="7788E699" w14:textId="77777777" w:rsidR="005B6EB9" w:rsidRDefault="005B6EB9" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="145833F8" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
+    <w:p w14:paraId="50019E99" w14:textId="77777777" w:rsidR="005B6EB9" w:rsidRDefault="005B6EB9" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -7237,51 +7797,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15C7D1AE" w14:textId="77777777" w:rsidR="00C30A39" w:rsidRPr="00FD3D00" w:rsidRDefault="00C30A39" w:rsidP="00C30A39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD3D00">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -7327,51 +7887,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DC3CC44" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00FD3D00" w:rsidRDefault="00A32A4C" w:rsidP="00C30A39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20FD241F" w14:textId="77777777" w:rsidR="00A51E0C" w:rsidRPr="00395B7C" w:rsidRDefault="00A51E0C" w:rsidP="00A51E0C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk149222415"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk149222416"/>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -7490,51 +8050,71 @@
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="3405731C" w14:textId="2CBBD083" w:rsidR="00A51E0C" w:rsidRPr="00395B7C" w:rsidRDefault="00A51E0C" w:rsidP="00A51E0C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="left" w:pos="8460"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="-990" w:right="-900"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> TEL: # 919-</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00395B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>TEL: #</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00395B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 919-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">764-7800 </w:t>
     </w:r>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">• FAX: # 919-560-5795 • </w:t>
     </w:r>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
@@ -7552,94 +8132,94 @@
       <w:ind w:left="-990" w:right="-900"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>AN EQUAL OPPORTUNITY / AFFIRMATIVE ACTION EMPLOYER</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E66E047" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
+    <w:p w14:paraId="7D90DFB7" w14:textId="77777777" w:rsidR="005B6EB9" w:rsidRDefault="005B6EB9" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4550DB" w14:textId="77777777" w:rsidR="0074480B" w:rsidRDefault="0074480B" w:rsidP="00A32A4C">
+    <w:p w14:paraId="632F761D" w14:textId="77777777" w:rsidR="005B6EB9" w:rsidRDefault="005B6EB9" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40AAD983" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00A32A4C" w:rsidRDefault="00DB2F6C" w:rsidP="00DB2F6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2620"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10799" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4590"/>
       <w:gridCol w:w="540"/>
       <w:gridCol w:w="5669"/>
     </w:tblGrid>
     <w:tr w:rsidR="00680B31" w:rsidRPr="00FD3D00" w14:paraId="3338008C" w14:textId="77777777" w:rsidTr="00AF3AE1">
       <w:trPr>
         <w:trHeight w:val="100"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10799" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
@@ -7770,60 +8350,82 @@
         <w:p w14:paraId="6454886E" w14:textId="77777777" w:rsidR="000155FB" w:rsidRPr="003D6870" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>JOSH STEIN</w:t>
+            <w:t xml:space="preserve">JOSH </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>STEIN</w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">  •  Governor</w:t>
+            <w:t xml:space="preserve">  •</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="003D6870">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  Governor</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1A02D5EE" w14:textId="77777777" w:rsidR="000155FB" w:rsidRDefault="000155FB" w:rsidP="000155FB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
@@ -7951,50 +8553,51 @@
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="05579428" w14:textId="77777777" w:rsidR="00CA1E69" w:rsidRPr="00FD3D00" w:rsidRDefault="00CA1E69" w:rsidP="00C10B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1020"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00636CE7"/>
@@ -8012,288 +8615,308 @@
     <w:rsid w:val="00090956"/>
     <w:rsid w:val="0009319F"/>
     <w:rsid w:val="000950CF"/>
     <w:rsid w:val="000A0530"/>
     <w:rsid w:val="000C0F5D"/>
     <w:rsid w:val="000E31CF"/>
     <w:rsid w:val="001112B4"/>
     <w:rsid w:val="00111FF7"/>
     <w:rsid w:val="00113D68"/>
     <w:rsid w:val="00117294"/>
     <w:rsid w:val="001201DA"/>
     <w:rsid w:val="00127772"/>
     <w:rsid w:val="00134819"/>
     <w:rsid w:val="0015365F"/>
     <w:rsid w:val="001544FD"/>
     <w:rsid w:val="00176FF1"/>
     <w:rsid w:val="00197165"/>
     <w:rsid w:val="001B7785"/>
     <w:rsid w:val="001C1AEE"/>
     <w:rsid w:val="001F0707"/>
     <w:rsid w:val="001F13AD"/>
     <w:rsid w:val="001F477B"/>
     <w:rsid w:val="00200581"/>
     <w:rsid w:val="00210786"/>
     <w:rsid w:val="00220E67"/>
+    <w:rsid w:val="00224E44"/>
     <w:rsid w:val="0023013C"/>
     <w:rsid w:val="0023224D"/>
     <w:rsid w:val="00245B70"/>
     <w:rsid w:val="00251D4A"/>
     <w:rsid w:val="00257B79"/>
     <w:rsid w:val="00262D5B"/>
     <w:rsid w:val="0027250A"/>
     <w:rsid w:val="00280A9F"/>
     <w:rsid w:val="0028330F"/>
     <w:rsid w:val="00283C72"/>
     <w:rsid w:val="00290280"/>
     <w:rsid w:val="00292C38"/>
     <w:rsid w:val="00297063"/>
     <w:rsid w:val="002A6076"/>
     <w:rsid w:val="002B2544"/>
     <w:rsid w:val="002B6B3D"/>
     <w:rsid w:val="002C6ED4"/>
     <w:rsid w:val="002D58CF"/>
     <w:rsid w:val="002E5B24"/>
     <w:rsid w:val="002E639B"/>
     <w:rsid w:val="002E7746"/>
+    <w:rsid w:val="002F177C"/>
     <w:rsid w:val="002F56E1"/>
     <w:rsid w:val="003033CB"/>
     <w:rsid w:val="00322295"/>
     <w:rsid w:val="00333A2A"/>
     <w:rsid w:val="003367F9"/>
     <w:rsid w:val="0036478E"/>
     <w:rsid w:val="00372C50"/>
     <w:rsid w:val="00375424"/>
     <w:rsid w:val="00386E36"/>
     <w:rsid w:val="0039169E"/>
     <w:rsid w:val="003B3CEC"/>
+    <w:rsid w:val="003E3230"/>
     <w:rsid w:val="003F4A39"/>
     <w:rsid w:val="003F5BE6"/>
     <w:rsid w:val="00411A1A"/>
     <w:rsid w:val="00411AA0"/>
     <w:rsid w:val="00412E9F"/>
     <w:rsid w:val="004318E0"/>
     <w:rsid w:val="00433694"/>
     <w:rsid w:val="00450150"/>
     <w:rsid w:val="00450A7F"/>
     <w:rsid w:val="00473430"/>
     <w:rsid w:val="00485011"/>
+    <w:rsid w:val="00497E03"/>
     <w:rsid w:val="00497E07"/>
     <w:rsid w:val="004A3B7F"/>
     <w:rsid w:val="004C2EFB"/>
     <w:rsid w:val="004C5B0B"/>
     <w:rsid w:val="004C723E"/>
     <w:rsid w:val="004D0105"/>
+    <w:rsid w:val="004D464B"/>
     <w:rsid w:val="004D63D1"/>
     <w:rsid w:val="004E4EB2"/>
     <w:rsid w:val="004F07DA"/>
     <w:rsid w:val="00506A99"/>
     <w:rsid w:val="00507573"/>
     <w:rsid w:val="005170AC"/>
     <w:rsid w:val="005270D7"/>
     <w:rsid w:val="00540E74"/>
     <w:rsid w:val="00546375"/>
     <w:rsid w:val="00547B4C"/>
     <w:rsid w:val="00550716"/>
     <w:rsid w:val="00555212"/>
     <w:rsid w:val="00575744"/>
     <w:rsid w:val="0059716B"/>
     <w:rsid w:val="005A3E59"/>
+    <w:rsid w:val="005B6EB9"/>
     <w:rsid w:val="005C72B7"/>
     <w:rsid w:val="005C7312"/>
     <w:rsid w:val="005E4227"/>
     <w:rsid w:val="005F15F3"/>
     <w:rsid w:val="005F3AFF"/>
     <w:rsid w:val="0060445F"/>
     <w:rsid w:val="006235EA"/>
     <w:rsid w:val="00631F9E"/>
     <w:rsid w:val="00634823"/>
     <w:rsid w:val="00635B75"/>
     <w:rsid w:val="00636CE7"/>
     <w:rsid w:val="0064340B"/>
     <w:rsid w:val="00644202"/>
+    <w:rsid w:val="0064640F"/>
+    <w:rsid w:val="00652FE1"/>
     <w:rsid w:val="00655EDD"/>
     <w:rsid w:val="00676B54"/>
     <w:rsid w:val="00680B31"/>
     <w:rsid w:val="00681037"/>
     <w:rsid w:val="00686FD1"/>
     <w:rsid w:val="00690D63"/>
     <w:rsid w:val="00692998"/>
     <w:rsid w:val="006A3E3F"/>
     <w:rsid w:val="006B268E"/>
     <w:rsid w:val="006F1915"/>
+    <w:rsid w:val="006F2D9B"/>
     <w:rsid w:val="006F351C"/>
     <w:rsid w:val="00700B1C"/>
     <w:rsid w:val="00701784"/>
     <w:rsid w:val="00704FDA"/>
     <w:rsid w:val="007058D9"/>
     <w:rsid w:val="00725932"/>
     <w:rsid w:val="00744382"/>
     <w:rsid w:val="0074480B"/>
     <w:rsid w:val="00761A6C"/>
     <w:rsid w:val="007716D8"/>
     <w:rsid w:val="0077733E"/>
     <w:rsid w:val="00783262"/>
     <w:rsid w:val="00797DCF"/>
     <w:rsid w:val="007A292F"/>
     <w:rsid w:val="007A4B4A"/>
     <w:rsid w:val="007B208A"/>
     <w:rsid w:val="007D4756"/>
     <w:rsid w:val="007E3EA3"/>
     <w:rsid w:val="007E7F8C"/>
     <w:rsid w:val="007F0679"/>
     <w:rsid w:val="0080537B"/>
     <w:rsid w:val="0081598F"/>
     <w:rsid w:val="00826218"/>
     <w:rsid w:val="00837A34"/>
     <w:rsid w:val="00837BE4"/>
     <w:rsid w:val="008526A6"/>
     <w:rsid w:val="008661B6"/>
     <w:rsid w:val="0086667C"/>
     <w:rsid w:val="0089066B"/>
     <w:rsid w:val="00897B53"/>
     <w:rsid w:val="008A38D9"/>
     <w:rsid w:val="008A4EAA"/>
     <w:rsid w:val="008A6744"/>
     <w:rsid w:val="008C4D87"/>
     <w:rsid w:val="008D1810"/>
     <w:rsid w:val="008D266B"/>
     <w:rsid w:val="008E4C64"/>
     <w:rsid w:val="00902DBE"/>
     <w:rsid w:val="00906934"/>
     <w:rsid w:val="00914B72"/>
+    <w:rsid w:val="00924024"/>
     <w:rsid w:val="00940DA5"/>
     <w:rsid w:val="00941AD6"/>
     <w:rsid w:val="00952D1E"/>
     <w:rsid w:val="00953C8A"/>
     <w:rsid w:val="00955545"/>
     <w:rsid w:val="00957714"/>
     <w:rsid w:val="0097223F"/>
     <w:rsid w:val="009745EA"/>
     <w:rsid w:val="00974D9A"/>
     <w:rsid w:val="009A04F0"/>
     <w:rsid w:val="009A1696"/>
     <w:rsid w:val="009B38C7"/>
     <w:rsid w:val="009C7E7B"/>
+    <w:rsid w:val="009D2BE1"/>
     <w:rsid w:val="009D38D5"/>
     <w:rsid w:val="009D6D9B"/>
     <w:rsid w:val="009F1D5E"/>
+    <w:rsid w:val="00A31BFA"/>
     <w:rsid w:val="00A32A4C"/>
     <w:rsid w:val="00A34615"/>
     <w:rsid w:val="00A51E0C"/>
     <w:rsid w:val="00A539A6"/>
     <w:rsid w:val="00A54385"/>
+    <w:rsid w:val="00A71B77"/>
     <w:rsid w:val="00A74A2D"/>
     <w:rsid w:val="00A774CB"/>
     <w:rsid w:val="00A810D9"/>
     <w:rsid w:val="00A90ABB"/>
     <w:rsid w:val="00A95FF5"/>
     <w:rsid w:val="00AA34A0"/>
     <w:rsid w:val="00AA7B9C"/>
     <w:rsid w:val="00AB1781"/>
     <w:rsid w:val="00AC63CE"/>
     <w:rsid w:val="00AC6A68"/>
     <w:rsid w:val="00AF3AE1"/>
     <w:rsid w:val="00AF5EE7"/>
     <w:rsid w:val="00B00FC6"/>
     <w:rsid w:val="00B12C50"/>
     <w:rsid w:val="00B23E46"/>
     <w:rsid w:val="00B3606A"/>
     <w:rsid w:val="00B4150C"/>
     <w:rsid w:val="00B43F78"/>
     <w:rsid w:val="00B54912"/>
+    <w:rsid w:val="00B60735"/>
     <w:rsid w:val="00B66E6B"/>
     <w:rsid w:val="00B7533F"/>
     <w:rsid w:val="00B90784"/>
     <w:rsid w:val="00B948BA"/>
     <w:rsid w:val="00BA14C1"/>
     <w:rsid w:val="00BB4C03"/>
     <w:rsid w:val="00BB515C"/>
     <w:rsid w:val="00BE7729"/>
     <w:rsid w:val="00BF7280"/>
+    <w:rsid w:val="00C0512A"/>
     <w:rsid w:val="00C10B6D"/>
     <w:rsid w:val="00C16FF6"/>
     <w:rsid w:val="00C24CB2"/>
     <w:rsid w:val="00C30A39"/>
     <w:rsid w:val="00C326C9"/>
     <w:rsid w:val="00C45616"/>
     <w:rsid w:val="00C70D05"/>
     <w:rsid w:val="00C71FF5"/>
     <w:rsid w:val="00C7605E"/>
     <w:rsid w:val="00C83520"/>
     <w:rsid w:val="00C86A24"/>
     <w:rsid w:val="00C87C15"/>
     <w:rsid w:val="00C95E25"/>
     <w:rsid w:val="00CA00D3"/>
     <w:rsid w:val="00CA0C3D"/>
     <w:rsid w:val="00CA1E69"/>
     <w:rsid w:val="00CA5E9A"/>
     <w:rsid w:val="00CC2C6F"/>
     <w:rsid w:val="00CC3075"/>
     <w:rsid w:val="00CD043C"/>
     <w:rsid w:val="00CD2625"/>
     <w:rsid w:val="00CD44FE"/>
     <w:rsid w:val="00CF3C4D"/>
     <w:rsid w:val="00CF63B3"/>
     <w:rsid w:val="00CF6773"/>
     <w:rsid w:val="00D10915"/>
     <w:rsid w:val="00D24364"/>
     <w:rsid w:val="00D243DB"/>
     <w:rsid w:val="00D41BC3"/>
     <w:rsid w:val="00D45898"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D95144"/>
+    <w:rsid w:val="00DA5489"/>
     <w:rsid w:val="00DB2F6C"/>
     <w:rsid w:val="00DC0D65"/>
     <w:rsid w:val="00DC3B0A"/>
     <w:rsid w:val="00DC593F"/>
     <w:rsid w:val="00DD7AC9"/>
     <w:rsid w:val="00DE659F"/>
+    <w:rsid w:val="00DF2BB1"/>
     <w:rsid w:val="00E131AA"/>
     <w:rsid w:val="00E14957"/>
     <w:rsid w:val="00E2143B"/>
     <w:rsid w:val="00E2261F"/>
     <w:rsid w:val="00E30F77"/>
     <w:rsid w:val="00E418A9"/>
+    <w:rsid w:val="00E51BA0"/>
     <w:rsid w:val="00E52B89"/>
     <w:rsid w:val="00E53A6E"/>
     <w:rsid w:val="00E5635F"/>
     <w:rsid w:val="00E630C8"/>
     <w:rsid w:val="00E70B01"/>
+    <w:rsid w:val="00E85454"/>
     <w:rsid w:val="00E93E4F"/>
     <w:rsid w:val="00EA5278"/>
     <w:rsid w:val="00EB0019"/>
     <w:rsid w:val="00EB4ACE"/>
     <w:rsid w:val="00EE399E"/>
     <w:rsid w:val="00EE3EDB"/>
     <w:rsid w:val="00EF406D"/>
     <w:rsid w:val="00F10515"/>
     <w:rsid w:val="00F10971"/>
     <w:rsid w:val="00F31FC9"/>
     <w:rsid w:val="00F3547E"/>
     <w:rsid w:val="00F37738"/>
     <w:rsid w:val="00F62459"/>
+    <w:rsid w:val="00F74EF1"/>
     <w:rsid w:val="00FA32F9"/>
     <w:rsid w:val="00FB666B"/>
     <w:rsid w:val="00FD36D6"/>
     <w:rsid w:val="00FD3C9B"/>
     <w:rsid w:val="00FD3D00"/>
     <w:rsid w:val="00FD62F3"/>
     <w:rsid w:val="00FF221C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -8995,79 +9618,136 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0009319F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A51E0C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D464B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D464B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D464B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D464B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D464B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/divisions/state-operated-healthcare-facilities/facilities/wright-school%20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jbooth2\Desktop\Wright%20School%20Online%20Referral%20Form.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="98157047A2A24E1C9A5B6918787018AC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE31750F-3FB5-46F5-85F6-01B314669D59}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="98157047A2A24E1C9A5B6918787018AC"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -10014,79 +10694,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{045024B4-F746-4464-AB0B-129AB3753C93}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="3827F926E7D144069987C0DA68EE5C00"/>
           </w:pPr>
           <w:r w:rsidRPr="00185766">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="58E12846459F4AA982B69B5F1A53FC0F"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="0E18315BBEE9495FB81190EE4804C9EC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F0C00CC7-C2D6-4E77-A639-33F4084213B3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="0E18315BBEE9495FB81190EE4804C9EC"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -10304,386 +10955,67 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1CC1D74-078E-4577-97C4-D67ED31379D7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="2E217E71113A45F995BA89FD0A302EC6"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2023C068898B48CFB6B0E48D337C4005"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="354797A2926C48A5A61DB6FEC582238F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B650EA27-3C3B-4387-81D5-7F295AA0A6C6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="354797A2926C48A5A61DB6FEC582238F"/>
-          </w:pPr>
-[...288 lines deleted...]
-            <w:pStyle w:val="FCDC9A615E4B4CB2AA7E1063DCA2F001"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A124870099A48E2AD35AAD75EDEDC54"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24AAB41D-EBD8-410A-8D4E-C8F47939383B}"/>
       </w:docPartPr>
@@ -11087,79 +11419,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9A4A2B64-B470-420B-9B0A-7DB4EB409E63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C829C6" w:rsidRDefault="00DE1029">
           <w:pPr>
             <w:pStyle w:val="9A6B9D943B17434DAC8885074E6A767B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9B8B2AE3D2EF4067A96E72933997DCA6"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="5CC96D0454CA44AB82E649000BB33D07"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{43476D38-7F9E-46AB-B1E0-36FAC7ACDAF9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005A56BE" w:rsidRDefault="00486DF9" w:rsidP="00486DF9">
           <w:pPr>
             <w:pStyle w:val="5CC96D0454CA44AB82E649000BB33D07"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -11288,50 +11591,253 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02315365-713E-44E2-A423-478CE917D28F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005A56BE" w:rsidRDefault="005A56BE" w:rsidP="005A56BE">
           <w:pPr>
             <w:pStyle w:val="7AB5861D665F4E2F8C79E81F1CEB91EF"/>
           </w:pPr>
           <w:r w:rsidRPr="00E831CE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEAA62A36B9546A19123D1371D922A63"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BA796AB-3F11-4770-A5DA-FABCF9E265B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="AEAA62A36B9546A19123D1371D922A63"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DB7FFD2CDF204995B817C4995E8FF21A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F70A3D65-0FEA-4A46-B6FA-FC38EC5D6F9D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="DB7FFD2CDF204995B817C4995E8FF21A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FC765306F796402BBB05F34DB5A0962F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA0ADE96-5799-48B3-9338-AF3E91AC7854}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="FC765306F796402BBB05F34DB5A0962F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="038EFEEC995141AA9D1B7255883A379D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A26F651A-500D-41FF-98AC-D978285145BC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="038EFEEC995141AA9D1B7255883A379D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2432EA1816A14650A857132258F0CC13"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C98989CD-7BBC-4A84-87DE-FF8AEDA5D663}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="2432EA1816A14650A857132258F0CC13"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E8D272B95F434A6BB1E9E3D92409D129"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B7CED6A-0048-4202-B5B1-6B0798293A24}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="E8D272B95F434A6BB1E9E3D92409D129"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CDEB66011CC544A387D7BFE6F7E269AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{231DA447-E9AE-4800-92EE-42D7D3BDF3A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00152E0D" w:rsidRDefault="001730B9" w:rsidP="001730B9">
+          <w:pPr>
+            <w:pStyle w:val="CDEB66011CC544A387D7BFE6F7E269AB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E831CE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11393,61 +11899,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE1029"/>
     <w:rsid w:val="00041FF4"/>
+    <w:rsid w:val="00152E0D"/>
+    <w:rsid w:val="001730B9"/>
     <w:rsid w:val="0023224D"/>
+    <w:rsid w:val="002F177C"/>
     <w:rsid w:val="00486DF9"/>
+    <w:rsid w:val="00491BD3"/>
     <w:rsid w:val="005A56BE"/>
     <w:rsid w:val="007C476F"/>
+    <w:rsid w:val="00911924"/>
     <w:rsid w:val="00921640"/>
+    <w:rsid w:val="00924024"/>
     <w:rsid w:val="00957714"/>
+    <w:rsid w:val="00A520FE"/>
     <w:rsid w:val="00AA4674"/>
     <w:rsid w:val="00AA7B9C"/>
+    <w:rsid w:val="00B30FCE"/>
     <w:rsid w:val="00C16FF6"/>
     <w:rsid w:val="00C829C6"/>
     <w:rsid w:val="00DE1029"/>
+    <w:rsid w:val="00E85454"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11857,51 +12372,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005A56BE"/>
+    <w:rsid w:val="00911924"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="98157047A2A24E1C9A5B6918787018AC">
     <w:name w:val="98157047A2A24E1C9A5B6918787018AC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="320754EAD7B642BCAD0EE09A24962DEF">
     <w:name w:val="320754EAD7B642BCAD0EE09A24962DEF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EECA86087E34130BF6BE788CE88D330">
     <w:name w:val="1EECA86087E34130BF6BE788CE88D330"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3686F5B3D5FD43C4B8443BDEB0673E5B">
     <w:name w:val="3686F5B3D5FD43C4B8443BDEB0673E5B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BD14141E7FD42E38DA0D79BBC2DC79E">
     <w:name w:val="8BD14141E7FD42E38DA0D79BBC2DC79E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E3D86B8A36742BF828BFE26D64CBD52">
     <w:name w:val="7E3D86B8A36742BF828BFE26D64CBD52"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84155FCF7F34434B8A7A0C4D65FC5A64">
     <w:name w:val="84155FCF7F34434B8A7A0C4D65FC5A64"/>
   </w:style>
@@ -12228,50 +12743,258 @@
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8FC92291E31448B98B8E27C27CC7C96">
     <w:name w:val="E8FC92291E31448B98B8E27C27CC7C96"/>
     <w:rsid w:val="005A56BE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AB5861D665F4E2F8C79E81F1CEB91EF">
     <w:name w:val="7AB5861D665F4E2F8C79E81F1CEB91EF"/>
     <w:rsid w:val="005A56BE"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D41FFDFE7E44FC7904E09B970E7E9C9">
+    <w:name w:val="4D41FFDFE7E44FC7904E09B970E7E9C9"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B43BFAB28AF4FD48BB4419B262CFE05">
+    <w:name w:val="2B43BFAB28AF4FD48BB4419B262CFE05"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEAA62A36B9546A19123D1371D922A63">
+    <w:name w:val="AEAA62A36B9546A19123D1371D922A63"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D11D1C0EAAE4A6DA4A5C19487F7B351">
+    <w:name w:val="1D11D1C0EAAE4A6DA4A5C19487F7B351"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="277B13B60AF1443285F55291A03A2300">
+    <w:name w:val="277B13B60AF1443285F55291A03A2300"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D439DAA6D26A4BC2AA2B57BDEA2EFBC2">
+    <w:name w:val="D439DAA6D26A4BC2AA2B57BDEA2EFBC2"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62CEF35E0A1249C4A94CC590A4DD06A9">
+    <w:name w:val="62CEF35E0A1249C4A94CC590A4DD06A9"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA4AFF510BCD49AEA8D0934CCB0A1C83">
+    <w:name w:val="DA4AFF510BCD49AEA8D0934CCB0A1C83"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB7FFD2CDF204995B817C4995E8FF21A">
+    <w:name w:val="DB7FFD2CDF204995B817C4995E8FF21A"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC765306F796402BBB05F34DB5A0962F">
+    <w:name w:val="FC765306F796402BBB05F34DB5A0962F"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="038EFEEC995141AA9D1B7255883A379D">
+    <w:name w:val="038EFEEC995141AA9D1B7255883A379D"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2432EA1816A14650A857132258F0CC13">
+    <w:name w:val="2432EA1816A14650A857132258F0CC13"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8D272B95F434A6BB1E9E3D92409D129">
+    <w:name w:val="E8D272B95F434A6BB1E9E3D92409D129"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEB66011CC544A387D7BFE6F7E269AB">
+    <w:name w:val="CDEB66011CC544A387D7BFE6F7E269AB"/>
+    <w:rsid w:val="001730B9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22D02963E51242DA8756BFC54AFF190B">
+    <w:name w:val="22D02963E51242DA8756BFC54AFF190B"/>
+    <w:rsid w:val="00911924"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F474462166114CFB99586FB91F35BAA0">
+    <w:name w:val="F474462166114CFB99586FB91F35BAA0"/>
+    <w:rsid w:val="00911924"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -12564,70 +13287,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B519CE6-035C-4CF9-80C2-8793318D4C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wright School Online Referral Form.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>921</Words>
-  <Characters>5250</Characters>
+  <Words>927</Words>
+  <Characters>5286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6159</CharactersWithSpaces>
+  <CharactersWithSpaces>6201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Booth, John</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>