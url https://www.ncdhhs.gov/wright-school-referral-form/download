--- v0 (2025-10-17)
+++ v1 (2026-05-10)
@@ -969,96 +969,123 @@
             <w:tcW w:w="6290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D2F8551" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="006A068B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidR="00E865B8">
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02DFB56A" w14:textId="77777777" w:rsidR="00B0244C" w:rsidRDefault="00B0244C" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4585E6" w14:textId="4DB70FA3" w:rsidR="00C10B6D" w:rsidRPr="002359E2" w:rsidRDefault="00C10B6D" w:rsidP="002C5DF7">
+    <w:p w14:paraId="0445474C" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6EE0CA" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7005B78C" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4585E6" w14:textId="5BB2A8E1" w:rsidR="00C10B6D" w:rsidRPr="002359E2" w:rsidRDefault="00C10B6D" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002359E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wright School Application for Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E9AE7" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6655"/>
         <w:gridCol w:w="4135"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="305A9F22" w14:textId="77777777" w:rsidTr="00F4515C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF95B4C" w14:textId="52834C48" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r w:rsidR="00141811">
               <w:t>first name: ______________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37CBFA22" w14:textId="57FFE60A" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Child’s middle name: ____________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EDD2EAF" w14:textId="2FAA2658" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Child’s last name: _______________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57FC04E8" w14:textId="46591730" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -1183,51 +1210,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ale  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E64FB4C" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="002C6ED4" w:rsidP="00A810D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Gender</w:t>
             </w:r>
             <w:r w:rsidR="00F10971">
               <w:t xml:space="preserve"> Identity</w:t>
             </w:r>
             <w:r w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73096541" w14:textId="1426E0BA" w:rsidR="002C5DF7" w:rsidRDefault="00096BC9" w:rsidP="00A810D9">
+          <w:p w14:paraId="73096541" w14:textId="1426E0BA" w:rsidR="002C5DF7" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="5718859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1251,138 +1278,138 @@
               </w:rPr>
               <w:t>emal</w:t>
             </w:r>
             <w:r w:rsidR="00F10971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A7E55DD" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="00096BC9" w:rsidP="00A810D9">
+          <w:p w14:paraId="4A7E55DD" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1497306049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ale  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB0E4D0" w14:textId="77777777" w:rsidR="00A810D9" w:rsidRDefault="00096BC9" w:rsidP="00A810D9">
+          <w:p w14:paraId="6BB0E4D0" w14:textId="77777777" w:rsidR="00A810D9" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1233045942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C5DF7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C5DF7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (Specify if desired): _________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C46DE1E" w14:textId="77777777" w:rsidR="00507573" w:rsidRDefault="00096BC9" w:rsidP="002C5DF7">
+          <w:p w14:paraId="7C46DE1E" w14:textId="77777777" w:rsidR="00507573" w:rsidRDefault="00A3420F" w:rsidP="002C5DF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1680237523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C5DF7" w:rsidRPr="008D1810">
                   <w:rPr>
@@ -1448,51 +1475,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="096A45DD" w14:textId="49649B56" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="002C6ED4">
             <w:r>
               <w:t>Ethnicity:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03487C66" w14:textId="4EA0FA40" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the child Hispanic or Latino? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C25A89" w14:textId="7C4A716C" w:rsidR="00141811" w:rsidRDefault="00096BC9" w:rsidP="00141811">
+          <w:p w14:paraId="61C25A89" w14:textId="7C4A716C" w:rsidR="00141811" w:rsidRDefault="00A3420F" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1902862827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1599,131 +1626,131 @@
               <w:t xml:space="preserve">(select at least one, check </w:t>
             </w:r>
             <w:r w:rsidR="00141811" w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidR="00141811" w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE80D76" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRPr="002C6ED4" w:rsidRDefault="00096BC9" w:rsidP="002C6ED4">
+          <w:p w14:paraId="7BE80D76" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1896548343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Indian or Alaskan Native</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10596E71" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00096BC9" w:rsidP="002C6ED4">
+          <w:p w14:paraId="10596E71" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-535120712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4F5F94" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00096BC9" w:rsidP="00141811">
+          <w:p w14:paraId="2B4F5F94" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="360791923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1735,91 +1762,91 @@
             </w:sdt>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Black or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>African-American</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EEA138" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00096BC9" w:rsidP="002C6ED4">
+          <w:p w14:paraId="51EEA138" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1667438193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Native Hawaiian and Pacific Islander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24590BE0" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00096BC9" w:rsidP="00141811">
+          <w:p w14:paraId="24590BE0" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1693454783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -2575,51 +2602,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846306">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effectiveness (Describe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="70555CEB" w14:textId="77777777" w:rsidTr="007F669F">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AACE597" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00096BC9" w:rsidP="0093074F">
+          <w:p w14:paraId="5AACE597" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00A3420F" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-537277585"/>
                 <w:placeholder>
                   <w:docPart w:val="025D836A9C8F4D37A90EBC7EC7F52882"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
@@ -2700,51 +2727,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="17CA95D9" w14:textId="77777777" w:rsidTr="007F669F">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DA8FF2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00096BC9" w:rsidP="0093074F">
+          <w:p w14:paraId="15DA8FF2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00A3420F" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="338440939"/>
                 <w:placeholder>
                   <w:docPart w:val="09CE674C4572458AA51D2293DEC50A79"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
@@ -2824,51 +2851,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="6DB57D66" w14:textId="77777777" w:rsidTr="007F669F">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E375EE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00096BC9" w:rsidP="0093074F">
+          <w:p w14:paraId="51E375EE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00A3420F" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1325014228"/>
                 <w:placeholder>
                   <w:docPart w:val="1E994277B4A2449A83B77B3A6D042D4A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
@@ -2895,97 +2922,97 @@
           </w:p>
           <w:p w14:paraId="34480123" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49605F9A" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11406027" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="11406027" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-643277521"/>
                 <w:placeholder>
                   <w:docPart w:val="5747D7C037CA44C1ABE9EA5EED9A35A1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="2B905756" w14:textId="77777777" w:rsidTr="007F669F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6698ABF6" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00096BC9" w:rsidP="0093074F">
+          <w:p w14:paraId="6698ABF6" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00A3420F" w:rsidP="0093074F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="74483288"/>
                 <w:placeholder>
                   <w:docPart w:val="DE5B5CF428A74569B8759ACF6904351A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
@@ -3360,51 +3387,51 @@
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA795B" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411A1A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergies:      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCE5CD9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="0BCE5CD9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-755900285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
@@ -3475,51 +3502,51 @@
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63FF1C1D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411A1A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Runaway attempts:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE66EDC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="4CE66EDC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2084799382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
@@ -3591,51 +3618,51 @@
           <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1D0015" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Fire setting:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46991040" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="46991040" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1794937761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
@@ -3713,51 +3740,51 @@
           <w:p w14:paraId="3FB49068" w14:textId="6ECBAB72" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="004F5E9B" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Problematic s</w:t>
             </w:r>
             <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>exualized behaviors:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D14AA45" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="0D14AA45" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1751848865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
@@ -3828,51 +3855,51 @@
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0560E7EC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Special medical needs: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71ADF457" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="71ADF457" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1724017958"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
@@ -4074,51 +4101,51 @@
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E02DDD2" w14:textId="77777777" w:rsidR="007058D9" w:rsidRDefault="00C10B6D" w:rsidP="007058D9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>History of trauma:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F0471C4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00096BC9" w:rsidP="007F669F">
+          <w:p w14:paraId="6F0471C4" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1023703492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00264A73">
@@ -5050,80 +5077,80 @@
       </w:tblGrid>
       <w:tr w:rsidR="00220E67" w14:paraId="77BF9C60" w14:textId="77777777" w:rsidTr="00210786">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E95A53F" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
             <w:r>
               <w:t>Eligible for Special Education services</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75AF5">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF13330" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00096BC9" w:rsidP="00C10B6D">
+          <w:p w14:paraId="0DF13330" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00A3420F" w:rsidP="00C10B6D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1290194742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00220E67">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00220E67">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79456EFB" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00096BC9" w:rsidP="00C10B6D">
+          <w:p w14:paraId="79456EFB" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00A3420F" w:rsidP="00C10B6D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-814563432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00220E67">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00220E67">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6715,116 +6742,116 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40DD0348" w14:textId="77777777" w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidRDefault="004318E0" w:rsidP="00C10B6D"/>
     <w:sectPr w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidSect="00C10B6D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="732B1F90" w14:textId="77777777" w:rsidR="001C66A0" w:rsidRDefault="001C66A0" w:rsidP="00A32A4C">
+    <w:p w14:paraId="15CE6D13" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77F467E9" w14:textId="77777777" w:rsidR="001C66A0" w:rsidRDefault="001C66A0" w:rsidP="00A32A4C">
+    <w:p w14:paraId="1996CF13" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="FF"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -7139,58 +7166,58 @@
       <w:ind w:left="-990" w:right="-900"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>AN EQUAL OPPORTUNITY / AFFIRMATIVE ACTION EMPLOYER</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B74B7FD" w14:textId="77777777" w:rsidR="001C66A0" w:rsidRDefault="001C66A0" w:rsidP="00A32A4C">
+    <w:p w14:paraId="00612971" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78DAD6F4" w14:textId="77777777" w:rsidR="001C66A0" w:rsidRDefault="001C66A0" w:rsidP="00A32A4C">
+    <w:p w14:paraId="77880E58" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33267CF0" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00A32A4C" w:rsidRDefault="00DB2F6C" w:rsidP="00DB2F6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2620"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7206,84 +7233,82 @@
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10799" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4590"/>
       <w:gridCol w:w="540"/>
       <w:gridCol w:w="5669"/>
     </w:tblGrid>
     <w:tr w:rsidR="00680B31" w:rsidRPr="00FD3D00" w14:paraId="0C47A101" w14:textId="77777777" w:rsidTr="00AF3AE1">
       <w:trPr>
         <w:trHeight w:val="100"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10799" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3B9CDFEF" w14:textId="77777777" w:rsidR="00680B31" w:rsidRPr="00FD3D00" w:rsidRDefault="00680B31" w:rsidP="00AF3AE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00676B54" w:rsidRPr="00FD3D00" w14:paraId="59BAA351" w14:textId="717426AB" w:rsidTr="00111FF7">
+    <w:tr w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w14:paraId="59BAA351" w14:textId="717426AB" w:rsidTr="00FD0A10">
       <w:trPr>
-        <w:trHeight w:val="1116"/>
+        <w:trHeight w:val="1323"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4590" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="32F85A49" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00EB0019" w:rsidP="00AF3AE1">
+        <w:p w14:paraId="32F85A49" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD3D00">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8DF53D" wp14:editId="2D06090B">
                 <wp:extent cx="2597203" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
@@ -7311,267 +7336,272 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="2597203" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="540" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7CAC81D3" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00676B54" w:rsidP="00AF3AE1">
+        <w:p w14:paraId="7CAC81D3" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5669" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="69D26207" w14:textId="77777777" w:rsidR="00096BC9" w:rsidRPr="003D6870" w:rsidRDefault="00096BC9" w:rsidP="00096BC9">
+        <w:p w14:paraId="31FAD7C6" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="003D6870" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">JOSH </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>STEIN</w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  •</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  Governor</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4707A0E7" w14:textId="77777777" w:rsidR="00096BC9" w:rsidRDefault="00096BC9" w:rsidP="00096BC9">
+        <w:p w14:paraId="7F34A82F" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">DEVDUTTA SANGVAI </w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>• Secretary</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4EF59C07" w14:textId="77777777" w:rsidR="00E41A5C" w:rsidRPr="00DE4D91" w:rsidRDefault="00E41A5C" w:rsidP="00E41A5C">
+        <w:p w14:paraId="22250A70" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="115"/>
+            <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE4D91">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>MARK T. BENTON</w:t>
+            <w:t>NIKI ASHMONT</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE4D91">
+          <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> • Deputy Secretary of Health</w:t>
+            <w:t xml:space="preserve"> • </w:t>
           </w:r>
-        </w:p>
-[...8 lines deleted...]
-            <w:spacing w:before="115"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...16 lines deleted...]
-            <w:t xml:space="preserve"> • DSOHF Director</w:t>
+            <w:t>State Operated Health Care Facilities</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="28477E07" w14:textId="35A5F2E8" w:rsidR="00273406" w:rsidRPr="00273406" w:rsidRDefault="00E41A5C" w:rsidP="00E41A5C">
+        <w:p w14:paraId="28477E07" w14:textId="14E3BE54" w:rsidR="00FD0A10" w:rsidRPr="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DE4D91">
+          <w:r w:rsidRPr="00976189">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>PETE RICH</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DE4D91">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> • Director </w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003D6870">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Director</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007E274D">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="33414F"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6818386C" w14:textId="77777777" w:rsidR="00CA1E69" w:rsidRPr="00FD3D00" w:rsidRDefault="00CA1E69" w:rsidP="00C10B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1020"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F003C1C"/>
@@ -7974,77 +8004,79 @@
     <w:rsid w:val="008A4EAA"/>
     <w:rsid w:val="008A6744"/>
     <w:rsid w:val="008B64F9"/>
     <w:rsid w:val="008D1810"/>
     <w:rsid w:val="008E4C64"/>
     <w:rsid w:val="008F00CF"/>
     <w:rsid w:val="00902DBE"/>
     <w:rsid w:val="00906934"/>
     <w:rsid w:val="00914B72"/>
     <w:rsid w:val="0093074F"/>
     <w:rsid w:val="0093769E"/>
     <w:rsid w:val="00940DA5"/>
     <w:rsid w:val="00941AD6"/>
     <w:rsid w:val="00952D1E"/>
     <w:rsid w:val="00957714"/>
     <w:rsid w:val="0097223F"/>
     <w:rsid w:val="009745EA"/>
     <w:rsid w:val="00974D9A"/>
     <w:rsid w:val="009A04F0"/>
     <w:rsid w:val="009B38C7"/>
     <w:rsid w:val="009C7E7B"/>
     <w:rsid w:val="009D6D9B"/>
     <w:rsid w:val="009F1D5E"/>
     <w:rsid w:val="009F4D37"/>
     <w:rsid w:val="00A32A4C"/>
+    <w:rsid w:val="00A3420F"/>
     <w:rsid w:val="00A34615"/>
     <w:rsid w:val="00A539A6"/>
     <w:rsid w:val="00A54385"/>
     <w:rsid w:val="00A74A2D"/>
     <w:rsid w:val="00A810D9"/>
     <w:rsid w:val="00A90ABB"/>
     <w:rsid w:val="00A93928"/>
     <w:rsid w:val="00A95FF5"/>
     <w:rsid w:val="00AA7B9C"/>
     <w:rsid w:val="00AB1781"/>
     <w:rsid w:val="00AC63CE"/>
     <w:rsid w:val="00AC6A68"/>
     <w:rsid w:val="00AF3AE1"/>
     <w:rsid w:val="00AF5EE7"/>
     <w:rsid w:val="00B0244C"/>
     <w:rsid w:val="00B12C50"/>
     <w:rsid w:val="00B23E46"/>
     <w:rsid w:val="00B3606A"/>
     <w:rsid w:val="00B54912"/>
     <w:rsid w:val="00B66E6B"/>
     <w:rsid w:val="00B7533F"/>
     <w:rsid w:val="00B948BA"/>
     <w:rsid w:val="00BA14C1"/>
     <w:rsid w:val="00BB4C03"/>
     <w:rsid w:val="00BB515C"/>
     <w:rsid w:val="00BE7729"/>
     <w:rsid w:val="00C10B6D"/>
+    <w:rsid w:val="00C16FF6"/>
     <w:rsid w:val="00C30A39"/>
     <w:rsid w:val="00C326C9"/>
     <w:rsid w:val="00C45616"/>
     <w:rsid w:val="00C70D05"/>
     <w:rsid w:val="00C71FF5"/>
     <w:rsid w:val="00C7605E"/>
     <w:rsid w:val="00C83520"/>
     <w:rsid w:val="00C86A24"/>
     <w:rsid w:val="00C87C15"/>
     <w:rsid w:val="00C95E25"/>
     <w:rsid w:val="00CA0C3D"/>
     <w:rsid w:val="00CA1E69"/>
     <w:rsid w:val="00CB4462"/>
     <w:rsid w:val="00CB6C88"/>
     <w:rsid w:val="00CC2C6F"/>
     <w:rsid w:val="00CC3075"/>
     <w:rsid w:val="00CD2625"/>
     <w:rsid w:val="00CF3C4D"/>
     <w:rsid w:val="00CF6773"/>
     <w:rsid w:val="00D10915"/>
     <w:rsid w:val="00D67850"/>
     <w:rsid w:val="00D84095"/>
     <w:rsid w:val="00DA01B5"/>
     <w:rsid w:val="00DB2F6C"/>
     <w:rsid w:val="00DC0D65"/>
@@ -8054,50 +8086,51 @@
     <w:rsid w:val="00DE4D91"/>
     <w:rsid w:val="00E131AA"/>
     <w:rsid w:val="00E14957"/>
     <w:rsid w:val="00E2143B"/>
     <w:rsid w:val="00E41A5C"/>
     <w:rsid w:val="00E45DFE"/>
     <w:rsid w:val="00E47983"/>
     <w:rsid w:val="00E52B89"/>
     <w:rsid w:val="00E53A6E"/>
     <w:rsid w:val="00E5635F"/>
     <w:rsid w:val="00E630C8"/>
     <w:rsid w:val="00E70B01"/>
     <w:rsid w:val="00E865B8"/>
     <w:rsid w:val="00E93E4F"/>
     <w:rsid w:val="00EB0019"/>
     <w:rsid w:val="00EE399E"/>
     <w:rsid w:val="00EE3EDB"/>
     <w:rsid w:val="00F10515"/>
     <w:rsid w:val="00F10971"/>
     <w:rsid w:val="00F174EB"/>
     <w:rsid w:val="00F31FC9"/>
     <w:rsid w:val="00F4515C"/>
     <w:rsid w:val="00F62459"/>
     <w:rsid w:val="00FA3E52"/>
     <w:rsid w:val="00FB666B"/>
+    <w:rsid w:val="00FD0A10"/>
     <w:rsid w:val="00FD36D6"/>
     <w:rsid w:val="00FD3C9B"/>
     <w:rsid w:val="00FD3D00"/>
     <w:rsid w:val="00FF221C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -9683,79 +9716,79 @@
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="FF"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -9790,54 +9823,56 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054243E"/>
     <w:rsid w:val="000C3769"/>
     <w:rsid w:val="0023224D"/>
     <w:rsid w:val="00325752"/>
     <w:rsid w:val="0054243E"/>
     <w:rsid w:val="00564E57"/>
     <w:rsid w:val="006F09E1"/>
     <w:rsid w:val="0077580C"/>
     <w:rsid w:val="00777F53"/>
+    <w:rsid w:val="00926170"/>
     <w:rsid w:val="00940205"/>
     <w:rsid w:val="00946FDD"/>
     <w:rsid w:val="00957714"/>
     <w:rsid w:val="00AA7B9C"/>
+    <w:rsid w:val="00C16FF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10658,70 +10693,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B519CE6-035C-4CF9-80C2-8793318D4C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>wright-school-referral-form-print-and-fill-in-2021.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>657</Words>
-  <Characters>3751</Characters>
+  <Words>658</Words>
+  <Characters>3753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4400</CharactersWithSpaces>
+  <CharactersWithSpaces>4403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Booth, John</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>