--- v1 (2026-05-10)
+++ v2 (2026-08-09)
@@ -3,59 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6655"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F15F3" w14:paraId="3094D944" w14:textId="77777777" w:rsidTr="00E865B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
@@ -374,80 +375,80 @@
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="456" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6F2ACC4E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00485011" w:rsidP="00C10B6D">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57ECCAAA" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+          <w:p w14:paraId="57ECCAAA" w14:textId="45B1E9B1" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="003E518C">
               <w:t xml:space="preserve">Academic Achievement </w:t>
             </w:r>
             <w:r w:rsidR="00941AD6">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:t xml:space="preserve">valuation (within past 3 years) </w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>*report</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="000871E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> required</w:t>
+              <w:t>if available</w:t>
             </w:r>
             <w:r w:rsidRPr="003E518C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA3E52" w14:paraId="5616698B" w14:textId="77777777" w:rsidTr="008109FC">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-237329377"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -751,56 +752,62 @@
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="456" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="48055FE2" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00485011" w:rsidP="00C10B6D">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113C4E46" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+          <w:p w14:paraId="113C4E46" w14:textId="31447ED1" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:t>DSS reports (if applicable)</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4701">
+              <w:t>epartment of Social Services</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> reports (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10B6D" w14:paraId="0AF071A8" w14:textId="77777777" w:rsidTr="008109FC">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2026624295"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="456" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="276878E4" w14:textId="48E4697A" w:rsidR="00C10B6D" w:rsidRDefault="008109FC" w:rsidP="00C10B6D">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                 </w:pPr>
                 <w:r>
@@ -828,72 +835,81 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00BA2181" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="00C10B6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A155ED0" w14:textId="77777777" w:rsidR="004F5E9B" w:rsidRPr="002C5DF7" w:rsidRDefault="004F5E9B" w:rsidP="00C10B6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="545C1609" w14:textId="186E1279" w:rsidR="00C10B6D" w:rsidRPr="00F174EB" w:rsidRDefault="00C10B6D" w:rsidP="00F174EB">
+    <w:p w14:paraId="545C1609" w14:textId="186E1279" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00F174EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002359E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MANAGED CARE ORGANIZATION (MCO) SIGNATURE</w:t>
       </w:r>
       <w:r w:rsidR="00941AD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> OF REVIEW</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1C30C" w14:textId="77777777" w:rsidR="004B4701" w:rsidRPr="00F174EB" w:rsidRDefault="004B4701" w:rsidP="00F174EB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC629EA" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="006A068B">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MCO submitting referral: </w:t>
       </w:r>
       <w:r w:rsidR="00E865B8">
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C42DD43" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="006A068B">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Date of submission:</w:t>
       </w:r>
       <w:r w:rsidR="0059716B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E865B8">
         <w:t>___________________</w:t>
       </w:r>
@@ -918,232 +934,239 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="6290"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="731A33E3" w14:textId="77777777" w:rsidTr="00E865B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA0BAEB" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="006A068B">
+          <w:p w14:paraId="0CA0BAEB" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="004B4701">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:hanging="105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Phone: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1741243896"/>
                 <w:placeholder>
                   <w:docPart w:val="D4087DCBB4A6462999875DAF2F1F8328"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E865B8">
                   <w:t>_____________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D2F8551" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="006A068B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidR="00E865B8">
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02DFB56A" w14:textId="77777777" w:rsidR="00B0244C" w:rsidRDefault="00B0244C" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0445474C" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
+    <w:p w14:paraId="29B2A616" w14:textId="77777777" w:rsidR="00973408" w:rsidRDefault="00973408" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6EE0CA" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
+    <w:p w14:paraId="50AB2BF0" w14:textId="77777777" w:rsidR="00973408" w:rsidRDefault="00973408" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7005B78C" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="002C5DF7">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F4585E6" w14:textId="5BB2A8E1" w:rsidR="00C10B6D" w:rsidRPr="002359E2" w:rsidRDefault="00C10B6D" w:rsidP="002C5DF7">
+    <w:p w14:paraId="4F4585E6" w14:textId="51C184C8" w:rsidR="00C10B6D" w:rsidRPr="002359E2" w:rsidRDefault="00C10B6D" w:rsidP="002C5DF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002359E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wright School Application for Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E9AE7" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6655"/>
         <w:gridCol w:w="4135"/>
       </w:tblGrid>
       <w:tr w:rsidR="005170AC" w14:paraId="305A9F22" w14:textId="77777777" w:rsidTr="00F4515C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF95B4C" w14:textId="52834C48" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
+          <w:p w14:paraId="4BF95B4C" w14:textId="52834C48" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r w:rsidR="00141811">
               <w:t>first name: ______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CBFA22" w14:textId="57FFE60A" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
+          <w:p w14:paraId="37CBFA22" w14:textId="57FFE60A" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Child’s middle name: ____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EDD2EAF" w14:textId="2FAA2658" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
+          <w:p w14:paraId="7EDD2EAF" w14:textId="2FAA2658" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Child’s last name: _______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57FC04E8" w14:textId="46591730" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00C10B6D">
+          <w:p w14:paraId="57FC04E8" w14:textId="46591730" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Child’s preferred Name: __________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3830421C" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="00C10B6D">
+          <w:p w14:paraId="3830421C" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Date of birth: </w:t>
             </w:r>
             <w:r w:rsidR="006A068B">
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A76882C" w14:textId="76FB9FE6" w:rsidR="004F5E9B" w:rsidRDefault="004F5E9B" w:rsidP="004F5E9B">
+          <w:p w14:paraId="5A76882C" w14:textId="76FB9FE6" w:rsidR="004F5E9B" w:rsidRDefault="004F5E9B" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Height: ____________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69156CD4" w14:textId="75FCDDD9" w:rsidR="004F5E9B" w:rsidRDefault="004F5E9B" w:rsidP="004F5E9B">
+          <w:p w14:paraId="69156CD4" w14:textId="75FCDDD9" w:rsidR="004F5E9B" w:rsidRDefault="004F5E9B" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
-            </w:pPr>
+              <w:ind w:left="-105"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Weight: ____________</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D5F09F5" w14:textId="27F09D97" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00141811">
+              <w:t>Weight: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5F09F5" w14:textId="27F09D97" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
+            </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sex: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1885370195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1189,73 +1212,75 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ale  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E64FB4C" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="002C6ED4" w:rsidP="00A810D9">
-            <w:pPr>
+          <w:p w14:paraId="2E64FB4C" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="002C6ED4" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Gender</w:t>
             </w:r>
             <w:r w:rsidR="00F10971">
               <w:t xml:space="preserve"> Identity</w:t>
             </w:r>
             <w:r w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73096541" w14:textId="1426E0BA" w:rsidR="002C5DF7" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
-            <w:pPr>
+          <w:p w14:paraId="73096541" w14:textId="1426E0BA" w:rsidR="002C5DF7" w:rsidRDefault="00D40A96" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="5718859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -1278,248 +1303,267 @@
               </w:rPr>
               <w:t>emal</w:t>
             </w:r>
             <w:r w:rsidR="00F10971">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A7E55DD" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
-            <w:pPr>
+          <w:p w14:paraId="4A7E55DD" w14:textId="77777777" w:rsidR="002C5DF7" w:rsidRDefault="00D40A96" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1497306049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="000377AA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ale  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB0E4D0" w14:textId="77777777" w:rsidR="00A810D9" w:rsidRDefault="00A3420F" w:rsidP="00A810D9">
-            <w:pPr>
+          <w:p w14:paraId="6BB0E4D0" w14:textId="77777777" w:rsidR="00A810D9" w:rsidRDefault="00D40A96" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1233045942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C5DF7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C5DF7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Other (Specify if desired): _________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Other (Specify if desired</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002C5DF7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>): _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002C5DF7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C46DE1E" w14:textId="77777777" w:rsidR="00507573" w:rsidRDefault="00D40A96" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1680237523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C5DF7" w:rsidRPr="008D1810">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C5DF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prefer not to answer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B1E2DE" w14:textId="77777777" w:rsidR="004F5E9B" w:rsidRPr="002C5DF7" w:rsidRDefault="004F5E9B" w:rsidP="002C5DF7">
-[...8 lines deleted...]
-          <w:p w14:paraId="122918AD" w14:textId="2206D102" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="002C6ED4">
+          <w:p w14:paraId="65C18A0E" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="122918AD" w14:textId="4CDA1586" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:hanging="105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">County of Residence: </w:t>
             </w:r>
             <w:r w:rsidR="006A068B">
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA4630A" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="002C6ED4">
+          <w:p w14:paraId="4DA4630A" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="002C6ED4" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Parent/Guardian Name(s): </w:t>
             </w:r>
             <w:r w:rsidR="006A068B">
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36784755" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00507573" w:rsidP="00C10B6D">
+          <w:p w14:paraId="36784755" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00507573" w:rsidP="00B12AFD">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:ind w:left="-105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Relationship to Child: </w:t>
             </w:r>
             <w:r w:rsidR="006A068B">
               <w:t>_________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="096A45DD" w14:textId="49649B56" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="002C6ED4">
             <w:r>
               <w:t>Ethnicity:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03487C66" w14:textId="4EA0FA40" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the child Hispanic or Latino? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C25A89" w14:textId="7C4A716C" w:rsidR="00141811" w:rsidRDefault="00A3420F" w:rsidP="00141811">
+          <w:p w14:paraId="61C25A89" w14:textId="7C4A716C" w:rsidR="00141811" w:rsidRDefault="00D40A96" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1902862827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1626,131 +1670,131 @@
               <w:t xml:space="preserve">(select at least one, check </w:t>
             </w:r>
             <w:r w:rsidR="00141811" w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidR="00141811" w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="00141811">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE80D76" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
+          <w:p w14:paraId="7BE80D76" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRPr="002C6ED4" w:rsidRDefault="00D40A96" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1896548343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Indian or Alaskan Native</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10596E71" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
+          <w:p w14:paraId="10596E71" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00D40A96" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-535120712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4F5F94" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="00141811">
+          <w:p w14:paraId="2B4F5F94" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00D40A96" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="360791923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1762,91 +1806,91 @@
             </w:sdt>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Black or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>African-American</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EEA138" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="002C6ED4">
+          <w:p w14:paraId="51EEA138" w14:textId="77777777" w:rsidR="002C6ED4" w:rsidRDefault="00D40A96" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1667438193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002C6ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002C6ED4" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Native Hawaiian and Pacific Islander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24590BE0" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00A3420F" w:rsidP="00141811">
+          <w:p w14:paraId="24590BE0" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00D40A96" w:rsidP="00141811">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1693454783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00141811">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
@@ -1854,105 +1898,101 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00141811" w:rsidRPr="002C6ED4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40C36DD3" w14:textId="77777777" w:rsidR="00141811" w:rsidRPr="002C6ED4" w:rsidRDefault="00141811" w:rsidP="002C6ED4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00BEBCB8" w14:textId="77777777" w:rsidR="008D1810" w:rsidRDefault="008D1810" w:rsidP="00141811"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F97AF5A" w14:textId="7704FEC3" w:rsidR="00C10B6D" w:rsidRPr="004F5E9B" w:rsidRDefault="006A068B" w:rsidP="004F5E9B">
+    <w:p w14:paraId="1F97AF5A" w14:textId="4FB20A1A" w:rsidR="00C10B6D" w:rsidRPr="004F5E9B" w:rsidRDefault="006A068B" w:rsidP="004F5E9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:t>Parent/Guardian Address: _______________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F4515C">
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005170AC" w14:paraId="08756FD9" w14:textId="77777777" w:rsidTr="00F4515C">
+      <w:tr w:rsidR="005170AC" w14:paraId="08756FD9" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="192EC010" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="004F5E9B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Phone #(s):</w:t>
+              <w:t>Phone #(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318AF606" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home: </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B0D1BF5" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
@@ -1962,202 +2002,218 @@
               <w:t xml:space="preserve">Work: </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00F66B0D" w14:textId="77777777" w:rsidR="005170AC" w:rsidRDefault="005170AC" w:rsidP="00C10B6D">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cell: </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C508C10" w14:textId="15AE7CA6" w:rsidR="00C10B6D" w:rsidRDefault="00F4515C" w:rsidP="00C10B6D">
+    <w:p w14:paraId="1C508C10" w14:textId="1EBD15D8" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C10B6D">
         <w:t xml:space="preserve">Parent/Guardian(s) Email: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F4515C">
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5919F194" w14:textId="61F09EE1" w:rsidR="00C10B6D" w:rsidRDefault="00F4515C" w:rsidP="00C10B6D">
+    <w:p w14:paraId="5919F194" w14:textId="15CF88C1" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Family members currently living in home with </w:t>
       </w:r>
-      <w:r w:rsidR="004F5E9B">
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>child</w:t>
       </w:r>
-      <w:r w:rsidR="00C10B6D">
-        <w:t xml:space="preserve">Family members currently living in home with child:  </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00356F4B">
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53559FF5" w14:textId="77777777" w:rsidR="00507573" w:rsidRPr="00E41A5C" w:rsidRDefault="00507573" w:rsidP="00C10B6D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11016"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="1C0EC3F2" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="1C0EC3F2" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16E64C6E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E64C6E" w14:textId="1F135AE9" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
             <w:r w:rsidR="00090956" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-730454276"/>
                 <w:placeholder>
                   <w:docPart w:val="A7111D588E53405EA0CC5AFD5493E442"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="2EB29ABF" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="2EB29ABF" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D7FE64A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="003066FE" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7FE64A" w14:textId="44936999" w:rsidR="00C10B6D" w:rsidRPr="003066FE" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interests:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
@@ -2167,334 +2223,384 @@
                 <w:id w:val="-1348945256"/>
                 <w:placeholder>
                   <w:docPart w:val="1FEA135CB80346219F3094791A5F3894"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="003066FE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="0B71341C" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="0B71341C" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14E76097" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E76097" w14:textId="6646DAF6" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Triggers:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1812988389"/>
                 <w:placeholder>
                   <w:docPart w:val="FF4F2DD8517B466DA8E5FAB648D89FA8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="4EF126F1" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="4EF126F1" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10E8D2F1" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E8D2F1" w14:textId="474AFB0A" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Academic Skill Deficits:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="306675758"/>
                 <w:placeholder>
                   <w:docPart w:val="C8D93E7DBC9342B78FE797F694F400C4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="1D0BB4FD" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="1D0BB4FD" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="146FB8A8" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="146FB8A8" w14:textId="228D8926" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Troubling Behaviors:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="95764740"/>
                 <w:placeholder>
                   <w:docPart w:val="70736DE596BA43ACAC042C4B4E5E6924"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3F50F415" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="3F50F415" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="652B0AFA" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="652B0AFA" w14:textId="2AD33A77" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diagnoses:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2010519083"/>
                 <w:placeholder>
                   <w:docPart w:val="FB33C514EBDC4550AD3FBE708768E99F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="57DAB47D" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="57DAB47D" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FB0AC9D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB0AC9D" w14:textId="0476C1E6" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00D82ACF" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003066FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="003066FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medications:</w:t>
             </w:r>
             <w:r w:rsidR="009C7E7B" w:rsidRPr="00837BE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1990283288"/>
@@ -2510,2494 +2616,3053 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C4AF4C0" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5508"/>
-        <w:gridCol w:w="5508"/>
+        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="00410D6E" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="003B2AD9" w14:paraId="1D4FADF9" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="629C65AE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00846306" w:rsidRDefault="002302E2" w:rsidP="002302E2">
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEA525C" w14:textId="73FBD47B" w:rsidR="003B2AD9" w:rsidRPr="004F0861" w:rsidRDefault="003B2AD9" w:rsidP="00D82ACF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0861">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>History of Mental Health Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27665ECD" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRPr="004F0861" w:rsidRDefault="003B2AD9" w:rsidP="00CC2406">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0861">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Length of Service and Effectiveness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B2AD9" w14:paraId="1387192F" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1F896" w14:textId="6E16AD96" w:rsidR="003B2AD9" w:rsidRPr="00400D05" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563A3EC6" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRPr="00837BE4" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:ind w:left="1670"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B2AD9" w14:paraId="76BD72BD" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1185"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DDDF17" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRPr="00837BE4" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00846306">
-[...57 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-537277585"/>
+                <w:id w:val="-208883190"/>
                 <w:placeholder>
-                  <w:docPart w:val="025D836A9C8F4D37A90EBC7EC7F52882"/>
+                  <w:docPart w:val="38E4D3A7490F47E0BFA7D6AB559647E3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00283C72" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="35F0A747" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
-[...34 lines deleted...]
-          <w:p w14:paraId="37F29545" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="009C7E7B" w:rsidP="007F669F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC445FB" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-2065865573"/>
+                <w:id w:val="-1814474755"/>
                 <w:placeholder>
-                  <w:docPart w:val="482E34033D534E9180510310BBA29B3C"/>
+                  <w:docPart w:val="781A30FBBC324312A4CCCAEDC4E0898B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="17CA95D9" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="003B2AD9" w14:paraId="767459DF" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="1182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7C494" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="338440939"/>
+                <w:id w:val="-1891562147"/>
                 <w:placeholder>
-                  <w:docPart w:val="09CE674C4572458AA51D2293DEC50A79"/>
+                  <w:docPart w:val="2D1DCCCC254840B6B20181D180B315F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7CD0F207" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
-[...33 lines deleted...]
-          <w:p w14:paraId="2E33E450" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="009C7E7B" w:rsidP="007F669F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426D4EC9" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1643848331"/>
+                <w:id w:val="2038688146"/>
                 <w:placeholder>
-                  <w:docPart w:val="55DAF1E15719480A850E1ABDAE1913F7"/>
+                  <w:docPart w:val="E045E6F3E2CB4DDDB6CC7BE31D224C2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="6DB57D66" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="003B2AD9" w14:paraId="38379393" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="1185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A8AC95" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1325014228"/>
+                <w:id w:val="763422818"/>
                 <w:placeholder>
-                  <w:docPart w:val="1E994277B4A2449A83B77B3A6D042D4A"/>
+                  <w:docPart w:val="673CB828FC474042ADB650779EA59CCC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1E300BF9" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
-[...19 lines deleted...]
-          <w:p w14:paraId="49605F9A" w14:textId="77777777" w:rsidR="002302E2" w:rsidRDefault="002302E2" w:rsidP="0093074F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F1B19D" w14:textId="77777777" w:rsidR="003B2AD9" w:rsidRDefault="003B2AD9" w:rsidP="003B2AD9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-643277521"/>
+                <w:id w:val="-1682578877"/>
                 <w:placeholder>
-                  <w:docPart w:val="5747D7C037CA44C1ABE9EA5EED9A35A1"/>
+                  <w:docPart w:val="914C6A79855145B29098E964D24D8C3F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00837BE4" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="00837BE4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="2B905756" w14:textId="77777777" w:rsidTr="007F669F">
-[...122 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B735442" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
+    <w:p w14:paraId="6702A9D3" w14:textId="77777777" w:rsidR="004B4701" w:rsidRDefault="004B4701" w:rsidP="004B4701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727455E5" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00906934" w:rsidRDefault="00C10B6D" w:rsidP="00906934">
+    <w:p w14:paraId="727455E5" w14:textId="05ECC307" w:rsidR="00C10B6D" w:rsidRPr="00906934" w:rsidRDefault="00C10B6D" w:rsidP="00C31CD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cognitive (IQ) test:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6115"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="6120"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86A24" w14:paraId="650A82D7" w14:textId="77777777" w:rsidTr="00B23E46">
+      <w:tr w:rsidR="00C86A24" w14:paraId="650A82D7" w14:textId="77777777" w:rsidTr="005047DD">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6115" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74101DEF" w14:textId="77777777" w:rsidR="00C86A24" w:rsidRDefault="00C86A24" w:rsidP="00B23E46">
+            <w:tcW w:w="6120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74101DEF" w14:textId="42BA477C" w:rsidR="00C86A24" w:rsidRDefault="00D82ACF" w:rsidP="004B4701">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="5647"/>
                 <w:tab w:val="left" w:pos="7102"/>
                 <w:tab w:val="left" w:pos="10172"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
-              <w:ind w:right="835"/>
+              <w:ind w:right="835" w:hanging="120"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C86A24">
               <w:t xml:space="preserve">Name of test: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1994071258"/>
                 <w:placeholder>
                   <w:docPart w:val="8E8C2028EF3F4B658D30D5D238B0D5A2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72">
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="295961D2" w14:textId="77777777" w:rsidR="00C86A24" w:rsidRDefault="00C86A24" w:rsidP="00B23E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="5647"/>
                 <w:tab w:val="left" w:pos="7102"/>
                 <w:tab w:val="left" w:pos="10172"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
               <w:ind w:right="835"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Date administered: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="91982151"/>
                 <w:placeholder>
                   <w:docPart w:val="6CA6B29427E64BEDBB4CEA7C95250317"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283C72">
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00973408" w14:paraId="494A8AF7" w14:textId="77777777" w:rsidTr="005047DD">
+        <w:trPr>
+          <w:trHeight w:val="2825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D896C39" w14:textId="77777777" w:rsidR="00973408" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="5647"/>
+                <w:tab w:val="left" w:pos="7102"/>
+                <w:tab w:val="left" w:pos="10172"/>
+              </w:tabs>
+              <w:ind w:right="835"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Results: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1168180255"/>
+                <w:placeholder>
+                  <w:docPart w:val="0AE087469F37435EA6C9E391846AB6DC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6DFE2125" w14:textId="77777777" w:rsidR="00973408" w:rsidRDefault="00973408" w:rsidP="004B4701">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="3545"/>
+                <w:tab w:val="left" w:pos="5647"/>
+                <w:tab w:val="left" w:pos="7102"/>
+                <w:tab w:val="left" w:pos="10172"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="478" w:lineRule="auto"/>
+              <w:ind w:left="-144" w:right="835"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F4A4BDE" w14:textId="77777777" w:rsidR="00B3606A" w:rsidRPr="00A90ABB" w:rsidRDefault="00B3606A" w:rsidP="00C10B6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3135"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="5647"/>
           <w:tab w:val="left" w:pos="7102"/>
           <w:tab w:val="left" w:pos="10172"/>
         </w:tabs>
         <w:ind w:right="835"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...61 lines deleted...]
-    <w:p w14:paraId="6D029901" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="002C5DF7">
+    <w:p w14:paraId="17B4BCC4" w14:textId="4F235451" w:rsidR="00A90ABB" w:rsidRPr="00973408" w:rsidRDefault="00C10B6D" w:rsidP="00C31CD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="220"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Answer “YES/NO” for each:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="009C7E7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>answered</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> “YES,” describe:</w:t>
+        <w:t xml:space="preserve"> “YES,”</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0861">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2808"/>
-        <w:gridCol w:w="8208"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="7650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="72528D2E" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="72528D2E" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0BBA795B" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA795B" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergies:      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCE5CD9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
+          <w:p w14:paraId="0BCE5CD9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-755900285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="947888852"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CC9A92" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="58848632" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="58848632" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63FF1C1D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FF1C1D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Runaway attempts:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE66EDC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00411A1A" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
+          <w:p w14:paraId="4CE66EDC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2084799382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1669831593"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00411A1A">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F37BE18" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="28B84179" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="28B84179" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F1D0015" w14:textId="77777777" w:rsidR="00411A1A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1D0015" w14:textId="5E23E273" w:rsidR="00411A1A" w:rsidRPr="002F1393" w:rsidRDefault="00CA61D6" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="46991040" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>History of f</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ire setting:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46991040" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1794937761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-554009429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7911535E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3AD480E0" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00FB63A2" w14:paraId="012313F2" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
-          <w:trHeight w:val="1029"/>
+          <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FB49068" w14:textId="6ECBAB72" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="004F5E9B" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6FE4EC" w14:textId="0D2A9253" w:rsidR="00FB63A2" w:rsidRPr="002F1393" w:rsidRDefault="00FB63A2" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="0D14AA45" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of </w:t>
+            </w:r>
+            <w:r w:rsidR="00047DA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leeping </w:t>
+            </w:r>
+            <w:r w:rsidR="00047DA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ifficulties:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC98850" w14:textId="77777777" w:rsidR="00FB63A2" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-621229204"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB63A2" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB63A2" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1135605261"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB63A2" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB63A2" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F254015" w14:textId="77777777" w:rsidR="00FB63A2" w:rsidRPr="002F1393" w:rsidRDefault="00FB63A2" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214D0F9A" w14:textId="5C869E33" w:rsidR="00FB63A2" w:rsidRPr="002F1393" w:rsidRDefault="00FB63A2" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245C39D3" w14:textId="77777777" w:rsidR="00FB63A2" w:rsidRPr="002F1393" w:rsidRDefault="00FB63A2" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C10B6D" w14:paraId="3AD480E0" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1029"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB49068" w14:textId="52C9D0C0" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00CA61D6" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>History of p</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5E9B" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>roblematic s</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>exualized behaviors:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D14AA45" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1751848865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1108428154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD4CD4A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="0A0C02D5" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00C10B6D" w14:paraId="0A0C02D5" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0560E7EC" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0560E7EC" w14:textId="6003FB2E" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="71ADF457" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00A3420F" w:rsidP="007F669F">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special medical needs</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61D6" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (physical limitations, etc</w:t>
+            </w:r>
+            <w:r w:rsidR="00400D05" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61D6" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71ADF457" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="007F669F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1724017958"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00906934" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1765608376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C10B6D" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00C10B6D" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3983A2DE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="002F1393" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3DE890AC" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00973408" w14:paraId="0ED04239" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
-          <w:trHeight w:val="1031"/>
+          <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09D5533D" w14:textId="77777777" w:rsidR="007058D9" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C56336" w14:textId="28C7C8BA" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special </w:t>
+            </w:r>
+            <w:r w:rsidR="00047DA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edical </w:t>
+            </w:r>
+            <w:r w:rsidR="00047DA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ietary </w:t>
+            </w:r>
+            <w:r w:rsidR="00047DA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eeds:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03668FD0" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A7C228" w14:textId="3F540577" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00C31CD8" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*Are there medical limitations to your child eating our school meal program? Does your child have restrictive eating habits?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973408" w14:paraId="3DE890AC" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1880"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D5533D" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="16"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="57E704EE" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00837BE4" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bedwetting:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6694EE92" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00837BE4">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1029919176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1389481187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="47F4E062" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toileting Accidents:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E2C0F7" w14:textId="25917152" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daytime: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1393">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="95"/>
-              </w:rPr>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2058973889"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1444525090"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1A77B2" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nighttime: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="431099936"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-603570147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E2C940" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequency: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E704EE" w14:textId="075B1D7B" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1788773081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daily     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="321244545"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Weekly</w:t>
+            </w:r>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-670179446"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B4FA06" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973408" w14:paraId="01C4634B" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1029"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E02DDD2" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>History of trauma:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0471C4" w14:textId="761E41F2" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1023703492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00264A73">
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="238138638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00906934" w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188D5A0D" w14:textId="336FF706" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264A73" w14:paraId="72AB5A55" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="00973408" w14:paraId="5EF2F0D7" w14:textId="77777777" w:rsidTr="00C31CD8">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2808" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6621DB0F" w14:textId="77777777" w:rsidR="00264A73" w:rsidRDefault="00264A73" w:rsidP="007058D9">
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F1978E" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="3BDDABBD" w14:textId="77777777" w:rsidR="00264A73" w:rsidRDefault="00264A73" w:rsidP="007058D9">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>History of DSS Involvement:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2315C9" w14:textId="5DA4110A" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1335496474"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No history of DSS involvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6F6E52" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="689654654"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Current Open Case</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0290805C" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1580209664"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unfounded Allegations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E9BFC3" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="989901438"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Previously Founded Abuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BD6D95" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00D40A96" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1490830511"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CE3D3A" w14:textId="255903D5" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="002F1393">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F7B1E" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973408" w14:paraId="72AB5A55" w14:textId="77777777" w:rsidTr="00C31CD8">
+        <w:trPr>
+          <w:trHeight w:val="1029"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6621DB0F" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autism:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDDABBD" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluated: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-502360634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="998613943"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4212419C" w14:textId="77777777" w:rsidR="00264A73" w:rsidRDefault="00264A73" w:rsidP="007058D9">
+          <w:p w14:paraId="4212419C" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosed: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="171854414"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-429434722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516BD03E" w14:textId="77777777" w:rsidR="00264A73" w:rsidRPr="00837BE4" w:rsidRDefault="00264A73" w:rsidP="007058D9">
+          <w:p w14:paraId="516BD03E" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00973408" w:rsidP="00973408">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Suspected: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1925074426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1213954473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00837BE4">
+                <w:r w:rsidRPr="002F1393">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00837BE4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8208" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="7650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3020BACF" w14:textId="15628398" w:rsidR="00973408" w:rsidRPr="002F1393" w:rsidRDefault="00C31CD8" w:rsidP="00973408">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00973408" w:rsidRPr="002F1393">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*If evaluated for Autism, the complete evaluation report must be provided with referral*</w:t>
-            </w:r>
-[...380 lines deleted...]
-              <w:t xml:space="preserve"> covid, please attach vaccination card.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32B5657E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00C10B6D">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="20826412" w14:textId="189F3B61" w:rsidR="00047DA7" w:rsidRDefault="00047DA7">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8280"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2510"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C7E7B" w14:paraId="64EE1F18" w14:textId="77777777" w:rsidTr="00941AD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="74035AED" w14:textId="77777777" w:rsidR="009C7E7B" w:rsidRDefault="009C7E7B" w:rsidP="00C10B6D">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="74035AED" w14:textId="0E056094" w:rsidR="009C7E7B" w:rsidRDefault="009C7E7B" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5497"/>
                 <w:tab w:val="left" w:pos="5979"/>
                 <w:tab w:val="left" w:pos="8757"/>
               </w:tabs>
               <w:spacing w:before="67"/>
+              <w:ind w:hanging="105"/>
             </w:pPr>
             <w:r w:rsidRPr="00B75AF5">
+              <w:lastRenderedPageBreak/>
               <w:t>Current community school:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FC4333A" w14:textId="77777777" w:rsidR="009C7E7B" w:rsidRDefault="009C7E7B" w:rsidP="00C10B6D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5497"/>
                 <w:tab w:val="left" w:pos="5979"/>
                 <w:tab w:val="left" w:pos="8757"/>
               </w:tabs>
               <w:spacing w:before="67"/>
             </w:pPr>
             <w:r w:rsidRPr="00B75AF5">
               <w:t>Grade:</w:t>
             </w:r>
             <w:r w:rsidR="0080537B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00941AD6" w14:paraId="4053C0D7" w14:textId="77777777" w:rsidTr="00941AD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E2BD28F" w14:textId="77777777" w:rsidR="00941AD6" w:rsidRPr="00B75AF5" w:rsidRDefault="00941AD6" w:rsidP="00C10B6D">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2BD28F" w14:textId="77777777" w:rsidR="00941AD6" w:rsidRPr="00B75AF5" w:rsidRDefault="00941AD6" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5497"/>
                 <w:tab w:val="left" w:pos="5979"/>
                 <w:tab w:val="left" w:pos="8757"/>
               </w:tabs>
               <w:spacing w:before="67"/>
+              <w:ind w:hanging="105"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ever been retained: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2119901423"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes    </w:t>
@@ -5027,1773 +5692,1241 @@
             <w:r w:rsidR="00681037">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F4515C">
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12396E93" w14:textId="77777777" w:rsidR="00941AD6" w:rsidRPr="00B75AF5" w:rsidRDefault="00941AD6" w:rsidP="00C10B6D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5497"/>
                 <w:tab w:val="left" w:pos="5979"/>
                 <w:tab w:val="left" w:pos="8757"/>
               </w:tabs>
               <w:spacing w:before="67"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...24 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00220E67" w14:paraId="77BF9C60" w14:textId="77777777" w:rsidTr="00210786">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E95A53F" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00220E67" w:rsidP="00C10B6D">
+          <w:p w14:paraId="3E95A53F" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00220E67" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:ind w:hanging="105"/>
+            </w:pPr>
             <w:r>
               <w:t>Eligible for Special Education services</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75AF5">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF13330" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00A3420F" w:rsidP="00C10B6D">
+          <w:p w14:paraId="0DF13330" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00D40A96" w:rsidP="00C10B6D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1290194742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00220E67">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00220E67">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="79456EFB" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00A3420F" w:rsidP="00C10B6D">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79456EFB" w14:textId="77777777" w:rsidR="00220E67" w:rsidRDefault="00D40A96" w:rsidP="00C10B6D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-814563432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00220E67">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00220E67">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CDEFF32" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00B75AF5" w:rsidRDefault="00C10B6D" w:rsidP="00774238">
+    <w:p w14:paraId="0CDEFF32" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="00B75AF5" w:rsidRDefault="00C10B6D" w:rsidP="00B12AFD">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:ind w:left="90" w:hanging="90"/>
       </w:pPr>
       <w:r>
         <w:t>If yes, area(s) of eligibility:</w:t>
       </w:r>
       <w:r w:rsidR="00220E67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00774238">
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F0DF6D" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="00774238">
+    <w:p w14:paraId="4EDACC5D" w14:textId="77777777" w:rsidR="00D82ACF" w:rsidRDefault="00C10B6D" w:rsidP="00B12AFD">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:ind w:left="90" w:hanging="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If yes, current </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75AF5">
         <w:t>IEP Expiration Date:</w:t>
       </w:r>
       <w:r w:rsidR="00220E67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00774238">
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66313364" w14:textId="77777777" w:rsidR="00141811" w:rsidRDefault="00141811" w:rsidP="00774238">
+    <w:p w14:paraId="56D19A3A" w14:textId="6369F8E7" w:rsidR="00973408" w:rsidRPr="00D82ACF" w:rsidRDefault="00C10B6D" w:rsidP="00B12AFD">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:ind w:left="90" w:hanging="90"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00D82ACF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Contact Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A5C" w:rsidRPr="00D82ACF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="117" w:type="dxa"/>
+        <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5508"/>
-        <w:gridCol w:w="5508"/>
+        <w:gridCol w:w="2751"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="5979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="341AA014" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="004F0861" w14:paraId="2A3F779E" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...38 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C41465E" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00E91490" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78437962" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRPr="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32226883" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171353D7" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA09C76" w14:textId="76565DF3" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0861" w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Current Mental Health Professional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9F2067" w14:textId="53143918" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AAD878" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00141811" w14:paraId="09887388" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="004F0861" w14:paraId="7DDC7477" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:ind w:left="1670"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDCC455" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3364EC36" w14:textId="49DF3771" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Agency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C6ACB5" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="3F8FDC99" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="004F0861" w14:paraId="5E7A4325" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6CFBD5" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2905E4EF" w14:textId="135ECF35" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622C7465" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0861" w14:paraId="70644234" w14:textId="77777777" w:rsidTr="00B12AFD">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="136ED755" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E479925" w14:textId="373FDFF9" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Work Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCADBEF" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0861" w14:paraId="233AB08E" w14:textId="77777777" w:rsidTr="00B12AFD">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="514CB1B0" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06497CE4" w14:textId="28802462" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C48E309" w14:textId="57007DAB" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...43 lines deleted...]
-                <w:sz w:val="18"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0861" w14:paraId="0BC11BCD" w14:textId="77777777" w:rsidTr="00B12AFD">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B2F85D" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E448713" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRPr="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12F58B80" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F03BA9A" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41F49D9C" w14:textId="70F5567C" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DSS Worker (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604F4FCC" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB5350D" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="10219047" w14:textId="77777777" w:rsidTr="007F669F">
+      <w:tr w:rsidR="004F0861" w14:paraId="4AC5295F" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="1182"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
-[...450 lines deleted...]
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D1F7AB9" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="0A54466B" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB3BACA" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+          <w:p w14:paraId="5E1E1A29" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DE85F0" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="63754799" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="71E85992" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3065627A" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="08D0EB8B" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7FA562" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
-[...2 lines deleted...]
-              <w:spacing w:before="52"/>
+          <w:p w14:paraId="51E8F8A7" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7198119B" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="7478C5A5" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="3B4FA4FB" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2548AF32" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="79C13663" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7075D93E" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+          <w:p w14:paraId="04507A04" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Work Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E659D48" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10B6D" w14:paraId="5FCA7833" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="5D26DF24" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58433A82" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="7978F225" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="262878E7" w14:textId="77777777" w:rsidR="00C10B6D" w:rsidRPr="007A4B4A" w:rsidRDefault="00C10B6D" w:rsidP="007F669F">
+          <w:p w14:paraId="2FEE61CA" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="672A4F08" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0861" w14:paraId="0598729F" w14:textId="77777777" w:rsidTr="00B12AFD">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="08355C46" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107" w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="610B653E" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRPr="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107" w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37307D78" w14:textId="77777777" w:rsidR="00C31CD8" w:rsidRPr="00B12AFD" w:rsidRDefault="00C31CD8" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107" w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12DF9778" w14:textId="77777777" w:rsidR="00B12AFD" w:rsidRPr="00B12AFD" w:rsidRDefault="00B12AFD" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5210774A" w14:textId="3BA800B9" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107" w:right="692"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Guardian Ad Litem (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD323D" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
-[...25 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00B12AFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613D3EA0" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="0BC11BCD" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="64FCEABF" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
-[...93 lines deleted...]
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A54466B" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="4471DFDB" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1E1A29" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
+          <w:p w14:paraId="5FA5A0D6" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70180822" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="71E85992" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="7E06143F" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08D0EB8B" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="55C69EE4" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E8F8A7" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
+          <w:p w14:paraId="3FCA742F" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D8035E" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="3B4FA4FB" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="09AB2075" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C13663" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="4A43B2B1" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04507A04" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...2 lines deleted...]
-              <w:spacing w:before="52"/>
+          <w:p w14:paraId="222B093E" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Work Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680E5A4D" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83520" w14:paraId="5D26DF24" w14:textId="77777777" w:rsidTr="0093074F">
+      <w:tr w:rsidR="004F0861" w14:paraId="29FF43E9" w14:textId="77777777" w:rsidTr="00B12AFD">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7978F225" w14:textId="77777777" w:rsidR="00C83520" w:rsidRDefault="00C83520" w:rsidP="00C83520">
-[...3 lines deleted...]
-                <w:szCs w:val="2"/>
+          <w:p w14:paraId="0508CBE0" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE61CA" w14:textId="77777777" w:rsidR="00C83520" w:rsidRPr="007A4B4A" w:rsidRDefault="00C83520" w:rsidP="00C83520">
+          <w:p w14:paraId="3D81F9A9" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A4B4A">
+            <w:r w:rsidRPr="00B12AFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6497" w:type="dxa"/>
-[...314 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E53A575" w14:textId="77777777" w:rsidR="004F0861" w:rsidRPr="00B12AFD" w:rsidRDefault="004F0861" w:rsidP="00B12AFD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40DD0348" w14:textId="77777777" w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidRDefault="004318E0" w:rsidP="00C10B6D"/>
-    <w:sectPr w:rsidR="004318E0" w:rsidRPr="00C10B6D" w:rsidSect="00C10B6D">
+    <w:p w14:paraId="1A839974" w14:textId="7773C31E" w:rsidR="00973408" w:rsidRPr="00C10B6D" w:rsidRDefault="00973408" w:rsidP="00B12AFD"/>
+    <w:sectPr w:rsidR="00973408" w:rsidRPr="00C10B6D" w:rsidSect="00C10B6D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15CE6D13" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
+    <w:p w14:paraId="2D29EE3D" w14:textId="77777777" w:rsidR="001132AA" w:rsidRDefault="001132AA" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1996CF13" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
+    <w:p w14:paraId="2EEA9D81" w14:textId="77777777" w:rsidR="001132AA" w:rsidRDefault="001132AA" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -6851,51 +6984,51 @@
     <w:charset w:val="FF"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52791CDE" w14:textId="77777777" w:rsidR="00C30A39" w:rsidRPr="00FD3D00" w:rsidRDefault="00C30A39" w:rsidP="00C30A39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD3D00">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -6941,51 +7074,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B5559A0" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00FD3D00" w:rsidRDefault="00A32A4C" w:rsidP="00C30A39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F80A754" w14:textId="77777777" w:rsidR="00E41A5C" w:rsidRPr="00395B7C" w:rsidRDefault="00E41A5C" w:rsidP="00E41A5C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -7104,51 +7237,71 @@
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="230FF8D3" w14:textId="6F0A35C5" w:rsidR="00E41A5C" w:rsidRPr="00395B7C" w:rsidRDefault="00E41A5C" w:rsidP="00E41A5C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="left" w:pos="8460"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="-990" w:right="-900"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> TEL: # 919-</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00395B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>TEL: #</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00395B7C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 919-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">764-7800 </w:t>
     </w:r>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">• FAX: # 919-560-5795 • </w:t>
     </w:r>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
@@ -7164,467 +7317,438 @@
       </w:tabs>
       <w:spacing w:before="115" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="-990" w:right="-900"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00395B7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>AN EQUAL OPPORTUNITY / AFFIRMATIVE ACTION EMPLOYER</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00612971" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
+    <w:p w14:paraId="66BD65BF" w14:textId="77777777" w:rsidR="001132AA" w:rsidRDefault="001132AA" w:rsidP="00A32A4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77880E58" w14:textId="77777777" w:rsidR="00A3420F" w:rsidRDefault="00A3420F" w:rsidP="00A32A4C">
+    <w:p w14:paraId="7FABA7D3" w14:textId="77777777" w:rsidR="001132AA" w:rsidRDefault="001132AA" w:rsidP="00A32A4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33267CF0" w14:textId="77777777" w:rsidR="00A32A4C" w:rsidRPr="00A32A4C" w:rsidRDefault="00DB2F6C" w:rsidP="00DB2F6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2620"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10799" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4590"/>
       <w:gridCol w:w="540"/>
       <w:gridCol w:w="5669"/>
     </w:tblGrid>
     <w:tr w:rsidR="00680B31" w:rsidRPr="00FD3D00" w14:paraId="0C47A101" w14:textId="77777777" w:rsidTr="00AF3AE1">
       <w:trPr>
         <w:trHeight w:val="100"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10799" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3B9CDFEF" w14:textId="77777777" w:rsidR="00680B31" w:rsidRPr="00FD3D00" w:rsidRDefault="00680B31" w:rsidP="00AF3AE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w14:paraId="59BAA351" w14:textId="717426AB" w:rsidTr="00FD0A10">
+    <w:tr w:rsidR="00676B54" w:rsidRPr="00FD3D00" w14:paraId="59BAA351" w14:textId="717426AB" w:rsidTr="00111FF7">
       <w:trPr>
-        <w:trHeight w:val="1323"/>
+        <w:trHeight w:val="1116"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4590" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="32F85A49" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="32F85A49" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00EB0019" w:rsidP="00AF3AE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD3D00">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8DF53D" wp14:editId="2D06090B">
                 <wp:extent cx="2597203" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-                <wp:docPr id="820694503" name="Picture 820694503"/>
+                <wp:docPr id="850282421" name="Picture 850282421"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2597203" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="540" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7CAC81D3" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="00FD3D00" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="7CAC81D3" w14:textId="77777777" w:rsidR="00676B54" w:rsidRPr="00FD3D00" w:rsidRDefault="00676B54" w:rsidP="00AF3AE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5669" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="31FAD7C6" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRPr="003D6870" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="69D26207" w14:textId="77777777" w:rsidR="00096BC9" w:rsidRPr="003D6870" w:rsidRDefault="00096BC9" w:rsidP="00096BC9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="120"/>
+            <w:spacing w:before="115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">JOSH </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>STEIN</w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  •</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  Governor</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7F34A82F" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="4707A0E7" w14:textId="77777777" w:rsidR="00096BC9" w:rsidRDefault="00096BC9" w:rsidP="00096BC9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
-            <w:spacing w:before="120"/>
+            <w:spacing w:before="115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">DEVDUTTA SANGVAI </w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>• Secretary</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="22250A70" w14:textId="77777777" w:rsidR="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="5F856C8B" w14:textId="61496826" w:rsidR="00973408" w:rsidRDefault="00973408" w:rsidP="00973408">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>NIKI ASHMONT</w:t>
           </w:r>
           <w:r w:rsidRPr="003D6870">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> • </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>State Operated Health Care Facilities</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="28477E07" w14:textId="14E3BE54" w:rsidR="00FD0A10" w:rsidRPr="00FD0A10" w:rsidRDefault="00FD0A10" w:rsidP="00FD0A10">
+        <w:p w14:paraId="28477E07" w14:textId="144CCC61" w:rsidR="00273406" w:rsidRPr="00273406" w:rsidRDefault="00E41A5C" w:rsidP="00E41A5C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="2620"/>
             </w:tabs>
             <w:spacing w:before="115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:color w:val="33414F"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00976189">
+          <w:r w:rsidRPr="00DE4D91">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>PETE RICH</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00DE4D91">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:color w:val="33414F"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> • Director </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6818386C" w14:textId="77777777" w:rsidR="00CA1E69" w:rsidRPr="00FD3D00" w:rsidRDefault="00CA1E69" w:rsidP="00C10B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1020"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F003C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39CE10DE"/>
     <w:lvl w:ilvl="0" w:tplc="CF5EE838">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7694,50 +7818,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A1D3A47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0442D676"/>
+    <w:lvl w:ilvl="0" w:tplc="B3C89F18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C230FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8E0692C"/>
     <w:lvl w:ilvl="0" w:tplc="13E2078C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7806,331 +8042,372 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1320503797">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1186090742">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="943878487">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002514E8"/>
     <w:rsid w:val="00001D8E"/>
     <w:rsid w:val="00001E73"/>
     <w:rsid w:val="000132C8"/>
     <w:rsid w:val="00036F0D"/>
     <w:rsid w:val="000417EE"/>
     <w:rsid w:val="00042993"/>
+    <w:rsid w:val="00047DA7"/>
     <w:rsid w:val="00083773"/>
+    <w:rsid w:val="000871E8"/>
     <w:rsid w:val="00090956"/>
     <w:rsid w:val="0009319F"/>
     <w:rsid w:val="000950CF"/>
     <w:rsid w:val="00096BC9"/>
     <w:rsid w:val="000C0F5D"/>
     <w:rsid w:val="000E31CF"/>
     <w:rsid w:val="001112B4"/>
     <w:rsid w:val="00111FF7"/>
+    <w:rsid w:val="001132AA"/>
     <w:rsid w:val="00113D68"/>
     <w:rsid w:val="00117294"/>
     <w:rsid w:val="001201DA"/>
     <w:rsid w:val="00127772"/>
     <w:rsid w:val="00134819"/>
     <w:rsid w:val="00141811"/>
     <w:rsid w:val="0015365F"/>
     <w:rsid w:val="00176FF1"/>
     <w:rsid w:val="00183C05"/>
     <w:rsid w:val="00197165"/>
     <w:rsid w:val="001C66A0"/>
     <w:rsid w:val="001F0707"/>
     <w:rsid w:val="001F13AD"/>
     <w:rsid w:val="00200581"/>
     <w:rsid w:val="00210786"/>
     <w:rsid w:val="00220E67"/>
     <w:rsid w:val="0023013C"/>
     <w:rsid w:val="002302E2"/>
     <w:rsid w:val="0023224D"/>
+    <w:rsid w:val="00233C54"/>
     <w:rsid w:val="00245B70"/>
     <w:rsid w:val="002514E8"/>
     <w:rsid w:val="00251D4A"/>
+    <w:rsid w:val="00261E05"/>
     <w:rsid w:val="00264A73"/>
     <w:rsid w:val="00273406"/>
     <w:rsid w:val="00280A9F"/>
     <w:rsid w:val="00283C72"/>
+    <w:rsid w:val="002843BF"/>
     <w:rsid w:val="00292C38"/>
     <w:rsid w:val="00297063"/>
     <w:rsid w:val="002A6076"/>
+    <w:rsid w:val="002B6202"/>
+    <w:rsid w:val="002B66E9"/>
     <w:rsid w:val="002B6B3D"/>
     <w:rsid w:val="002C5DF7"/>
     <w:rsid w:val="002C6ED4"/>
     <w:rsid w:val="002D53A0"/>
     <w:rsid w:val="002D58CF"/>
     <w:rsid w:val="002D5C63"/>
     <w:rsid w:val="002E0D75"/>
     <w:rsid w:val="002E5B24"/>
     <w:rsid w:val="002E639B"/>
     <w:rsid w:val="002E7746"/>
+    <w:rsid w:val="002F1393"/>
+    <w:rsid w:val="002F177C"/>
     <w:rsid w:val="003033CB"/>
     <w:rsid w:val="003066FE"/>
     <w:rsid w:val="00322295"/>
     <w:rsid w:val="00333A2A"/>
     <w:rsid w:val="00356F4B"/>
     <w:rsid w:val="0036478E"/>
     <w:rsid w:val="0039169E"/>
+    <w:rsid w:val="003B2AD9"/>
     <w:rsid w:val="003B3CEC"/>
     <w:rsid w:val="003F4A39"/>
+    <w:rsid w:val="00400D05"/>
     <w:rsid w:val="00411A1A"/>
     <w:rsid w:val="00411AA0"/>
     <w:rsid w:val="00412E9F"/>
     <w:rsid w:val="004318E0"/>
     <w:rsid w:val="004440A4"/>
     <w:rsid w:val="00450150"/>
     <w:rsid w:val="00450A7F"/>
     <w:rsid w:val="00473430"/>
     <w:rsid w:val="00485011"/>
+    <w:rsid w:val="004B4701"/>
     <w:rsid w:val="004C5B0B"/>
     <w:rsid w:val="004C723E"/>
     <w:rsid w:val="004D0105"/>
     <w:rsid w:val="004D63D1"/>
     <w:rsid w:val="004E4EB2"/>
     <w:rsid w:val="004F07DA"/>
+    <w:rsid w:val="004F0861"/>
     <w:rsid w:val="004F5E9B"/>
+    <w:rsid w:val="005047DD"/>
     <w:rsid w:val="00506A99"/>
     <w:rsid w:val="00507573"/>
     <w:rsid w:val="005170AC"/>
     <w:rsid w:val="005270D7"/>
     <w:rsid w:val="00547B4C"/>
     <w:rsid w:val="00547DAB"/>
     <w:rsid w:val="00550716"/>
     <w:rsid w:val="00555212"/>
     <w:rsid w:val="0059716B"/>
     <w:rsid w:val="005A3E59"/>
+    <w:rsid w:val="005B5360"/>
     <w:rsid w:val="005C72B7"/>
     <w:rsid w:val="005C7312"/>
+    <w:rsid w:val="005D4915"/>
     <w:rsid w:val="005E4227"/>
     <w:rsid w:val="005F15F3"/>
     <w:rsid w:val="005F3AFF"/>
     <w:rsid w:val="0060445F"/>
     <w:rsid w:val="006235EA"/>
     <w:rsid w:val="00631F9E"/>
     <w:rsid w:val="00634823"/>
     <w:rsid w:val="00635B75"/>
     <w:rsid w:val="00641BD9"/>
     <w:rsid w:val="00644202"/>
     <w:rsid w:val="00655EDD"/>
     <w:rsid w:val="00676B54"/>
     <w:rsid w:val="00680B31"/>
     <w:rsid w:val="00681037"/>
     <w:rsid w:val="00690D63"/>
     <w:rsid w:val="00692998"/>
     <w:rsid w:val="006A068B"/>
     <w:rsid w:val="006B268E"/>
     <w:rsid w:val="006F351C"/>
     <w:rsid w:val="00700B1C"/>
     <w:rsid w:val="007058D9"/>
     <w:rsid w:val="00725932"/>
     <w:rsid w:val="00744382"/>
     <w:rsid w:val="00761A6C"/>
     <w:rsid w:val="007716D8"/>
     <w:rsid w:val="00774238"/>
     <w:rsid w:val="0077733E"/>
     <w:rsid w:val="00783262"/>
     <w:rsid w:val="00790F83"/>
     <w:rsid w:val="007A292F"/>
     <w:rsid w:val="007A4B4A"/>
     <w:rsid w:val="007D4756"/>
     <w:rsid w:val="007F0679"/>
     <w:rsid w:val="0080537B"/>
     <w:rsid w:val="00807205"/>
     <w:rsid w:val="008109FC"/>
     <w:rsid w:val="00837A34"/>
     <w:rsid w:val="00837BE4"/>
     <w:rsid w:val="00846306"/>
     <w:rsid w:val="008661B6"/>
+    <w:rsid w:val="00874010"/>
+    <w:rsid w:val="00884902"/>
     <w:rsid w:val="00897B53"/>
     <w:rsid w:val="008A38D9"/>
     <w:rsid w:val="008A4EAA"/>
     <w:rsid w:val="008A6744"/>
+    <w:rsid w:val="008B52F7"/>
     <w:rsid w:val="008B64F9"/>
     <w:rsid w:val="008D1810"/>
+    <w:rsid w:val="008D3EEB"/>
     <w:rsid w:val="008E4C64"/>
     <w:rsid w:val="008F00CF"/>
+    <w:rsid w:val="008F5F0F"/>
     <w:rsid w:val="00902DBE"/>
     <w:rsid w:val="00906934"/>
     <w:rsid w:val="00914B72"/>
+    <w:rsid w:val="00924024"/>
     <w:rsid w:val="0093074F"/>
     <w:rsid w:val="0093769E"/>
     <w:rsid w:val="00940DA5"/>
     <w:rsid w:val="00941AD6"/>
     <w:rsid w:val="00952D1E"/>
     <w:rsid w:val="00957714"/>
+    <w:rsid w:val="00960128"/>
     <w:rsid w:val="0097223F"/>
+    <w:rsid w:val="00973408"/>
     <w:rsid w:val="009745EA"/>
     <w:rsid w:val="00974D9A"/>
     <w:rsid w:val="009A04F0"/>
     <w:rsid w:val="009B38C7"/>
     <w:rsid w:val="009C7E7B"/>
     <w:rsid w:val="009D6D9B"/>
     <w:rsid w:val="009F1D5E"/>
     <w:rsid w:val="009F4D37"/>
     <w:rsid w:val="00A32A4C"/>
-    <w:rsid w:val="00A3420F"/>
     <w:rsid w:val="00A34615"/>
+    <w:rsid w:val="00A434F6"/>
     <w:rsid w:val="00A539A6"/>
     <w:rsid w:val="00A54385"/>
     <w:rsid w:val="00A74A2D"/>
     <w:rsid w:val="00A810D9"/>
     <w:rsid w:val="00A90ABB"/>
     <w:rsid w:val="00A93928"/>
     <w:rsid w:val="00A95FF5"/>
     <w:rsid w:val="00AA7B9C"/>
     <w:rsid w:val="00AB1781"/>
+    <w:rsid w:val="00AC1C05"/>
     <w:rsid w:val="00AC63CE"/>
     <w:rsid w:val="00AC6A68"/>
     <w:rsid w:val="00AF3AE1"/>
     <w:rsid w:val="00AF5EE7"/>
     <w:rsid w:val="00B0244C"/>
+    <w:rsid w:val="00B12AFD"/>
     <w:rsid w:val="00B12C50"/>
     <w:rsid w:val="00B23E46"/>
     <w:rsid w:val="00B3606A"/>
     <w:rsid w:val="00B54912"/>
     <w:rsid w:val="00B66E6B"/>
     <w:rsid w:val="00B7533F"/>
     <w:rsid w:val="00B948BA"/>
     <w:rsid w:val="00BA14C1"/>
     <w:rsid w:val="00BB4C03"/>
     <w:rsid w:val="00BB515C"/>
+    <w:rsid w:val="00BD73B4"/>
     <w:rsid w:val="00BE7729"/>
     <w:rsid w:val="00C10B6D"/>
-    <w:rsid w:val="00C16FF6"/>
+    <w:rsid w:val="00C22382"/>
     <w:rsid w:val="00C30A39"/>
+    <w:rsid w:val="00C31CD8"/>
     <w:rsid w:val="00C326C9"/>
     <w:rsid w:val="00C45616"/>
     <w:rsid w:val="00C70D05"/>
     <w:rsid w:val="00C71FF5"/>
     <w:rsid w:val="00C7605E"/>
     <w:rsid w:val="00C83520"/>
     <w:rsid w:val="00C86A24"/>
     <w:rsid w:val="00C87C15"/>
     <w:rsid w:val="00C95E25"/>
     <w:rsid w:val="00CA0C3D"/>
     <w:rsid w:val="00CA1E69"/>
+    <w:rsid w:val="00CA61D6"/>
     <w:rsid w:val="00CB4462"/>
     <w:rsid w:val="00CB6C88"/>
     <w:rsid w:val="00CC2C6F"/>
     <w:rsid w:val="00CC3075"/>
     <w:rsid w:val="00CD2625"/>
     <w:rsid w:val="00CF3C4D"/>
     <w:rsid w:val="00CF6773"/>
     <w:rsid w:val="00D10915"/>
+    <w:rsid w:val="00D55EB6"/>
     <w:rsid w:val="00D67850"/>
+    <w:rsid w:val="00D82ACF"/>
     <w:rsid w:val="00D84095"/>
     <w:rsid w:val="00DA01B5"/>
     <w:rsid w:val="00DB2F6C"/>
     <w:rsid w:val="00DC0D65"/>
     <w:rsid w:val="00DC3B0A"/>
     <w:rsid w:val="00DC593F"/>
     <w:rsid w:val="00DD7AC9"/>
     <w:rsid w:val="00DE4D91"/>
+    <w:rsid w:val="00E11EE0"/>
     <w:rsid w:val="00E131AA"/>
     <w:rsid w:val="00E14957"/>
     <w:rsid w:val="00E2143B"/>
     <w:rsid w:val="00E41A5C"/>
     <w:rsid w:val="00E45DFE"/>
     <w:rsid w:val="00E47983"/>
     <w:rsid w:val="00E52B89"/>
     <w:rsid w:val="00E53A6E"/>
     <w:rsid w:val="00E5635F"/>
     <w:rsid w:val="00E630C8"/>
     <w:rsid w:val="00E70B01"/>
+    <w:rsid w:val="00E85454"/>
     <w:rsid w:val="00E865B8"/>
+    <w:rsid w:val="00E91490"/>
     <w:rsid w:val="00E93E4F"/>
     <w:rsid w:val="00EB0019"/>
     <w:rsid w:val="00EE399E"/>
     <w:rsid w:val="00EE3EDB"/>
     <w:rsid w:val="00F10515"/>
     <w:rsid w:val="00F10971"/>
     <w:rsid w:val="00F174EB"/>
+    <w:rsid w:val="00F233D5"/>
     <w:rsid w:val="00F31FC9"/>
     <w:rsid w:val="00F4515C"/>
     <w:rsid w:val="00F62459"/>
+    <w:rsid w:val="00F75C40"/>
     <w:rsid w:val="00FA3E52"/>
+    <w:rsid w:val="00FB63A2"/>
     <w:rsid w:val="00FB666B"/>
-    <w:rsid w:val="00FD0A10"/>
+    <w:rsid w:val="00FC5C5D"/>
     <w:rsid w:val="00FD36D6"/>
     <w:rsid w:val="00FD3C9B"/>
     <w:rsid w:val="00FD3D00"/>
     <w:rsid w:val="00FF221C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -8818,82 +9095,139 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C10B6D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0009319F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B52F7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B52F7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B52F7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B52F7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52F7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/divisions/state-operated-healthcare-facilities/facilities/wright-school&#8226;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jbooth2\Desktop\wright-school-referral-form-print-and-fill-in-2021.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4087DCBB4A6462999875DAF2F1F8328"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{89CE0F71-EEBC-4A66-A08E-96C4CD4785CB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
           <w:pPr>
             <w:pStyle w:val="D4087DCBB4A6462999875DAF2F1F8328"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
@@ -9103,306 +9437,50 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0DCB29EA-20C1-4DA9-873F-2D93F65FE159}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
           <w:pPr>
             <w:pStyle w:val="4598685B3907447AA6AA16418E9A71F0"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="025D836A9C8F4D37A90EBC7EC7F52882"/>
-[...254 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="8E8C2028EF3F4B658D30D5D238B0D5A2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2861D5DB-9D0B-47BC-A1BC-F61FA3CD705B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
           <w:pPr>
             <w:pStyle w:val="8E8C2028EF3F4B658D30D5D238B0D5A2"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
@@ -9411,324 +9489,248 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC39D6A3-B2E6-4F75-8F53-D7569FE438E3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
           <w:pPr>
             <w:pStyle w:val="6CA6B29427E64BEDBB4CEA7C95250317"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CDD86098E2A445AAB5AC38D13011E2C4"/>
+        <w:name w:val="0AE087469F37435EA6C9E391846AB6DC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{809609C9-4603-42DE-9661-4052F83DFD10}"/>
+        <w:guid w:val="{321C970F-CE3D-448B-B4F3-D7EDFD67AEA1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="CDD86098E2A445AAB5AC38D13011E2C4"/>
+            <w:pStyle w:val="0AE087469F37435EA6C9E391846AB6DC"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FDC42F6653C64AB6BEA0860361950A97"/>
+        <w:name w:val="38E4D3A7490F47E0BFA7D6AB559647E3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{08423E90-9773-4578-9F11-7D778CDEC044}"/>
+        <w:guid w:val="{8C682FBB-5D0D-4EA3-9A07-FA4619D339AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="FDC42F6653C64AB6BEA0860361950A97"/>
+            <w:pStyle w:val="38E4D3A7490F47E0BFA7D6AB559647E3"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A61DAAB36B9A406C8800F049683EF4E4"/>
+        <w:name w:val="781A30FBBC324312A4CCCAEDC4E0898B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{91541C8D-9825-4C1D-8A6B-2CA7B2E3BF3D}"/>
+        <w:guid w:val="{8FE75F25-DFC5-4840-B660-53520F6E67F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="A61DAAB36B9A406C8800F049683EF4E4"/>
+            <w:pStyle w:val="781A30FBBC324312A4CCCAEDC4E0898B"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AC6323BE5A8D42C5AB57A816EC619CF6"/>
+        <w:name w:val="2D1DCCCC254840B6B20181D180B315F5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{72BB8430-F5A9-44C1-85F9-1BD9F3DF2097}"/>
+        <w:guid w:val="{2845E500-668A-4392-9B64-538983A93C26}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="AC6323BE5A8D42C5AB57A816EC619CF6"/>
+            <w:pStyle w:val="2D1DCCCC254840B6B20181D180B315F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="900AE290A25C4CC88F2E013FF2BA32B7"/>
+        <w:name w:val="E045E6F3E2CB4DDDB6CC7BE31D224C2D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{01762DDD-14B7-427C-B612-EF6544A7C458}"/>
+        <w:guid w:val="{B6596013-1A03-40F3-BCB2-33FDC0FC9FEB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="900AE290A25C4CC88F2E013FF2BA32B7"/>
+            <w:pStyle w:val="E045E6F3E2CB4DDDB6CC7BE31D224C2D"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A3E2BFB199D346E8AD3D7950B2513819"/>
+        <w:name w:val="673CB828FC474042ADB650779EA59CCC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B15D2CAC-8080-4312-B45D-99F82A0D563B}"/>
+        <w:guid w:val="{D545936A-00C6-404C-B2A6-4D75A98DEFA0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="A3E2BFB199D346E8AD3D7950B2513819"/>
+            <w:pStyle w:val="673CB828FC474042ADB650779EA59CCC"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6BC5A486511E4CD3880C096DC038878A"/>
+        <w:name w:val="914C6A79855145B29098E964D24D8C3F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{798F65F2-E7BB-4493-BF3B-EC27CD30A3F9}"/>
+        <w:guid w:val="{284C6B0D-078B-46CC-862A-622A5464CDB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00325752" w:rsidRDefault="0054243E">
+        <w:p w:rsidR="00083B97" w:rsidRDefault="00D344BD" w:rsidP="00D344BD">
           <w:pPr>
-            <w:pStyle w:val="6BC5A486511E4CD3880C096DC038878A"/>
+            <w:pStyle w:val="914C6A79855145B29098E964D24D8C3F"/>
           </w:pPr>
           <w:r w:rsidRPr="00837BE4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:sz w:val="24"/>
-[...64 lines deleted...]
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -9802,77 +9804,96 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054243E"/>
+    <w:rsid w:val="00083B97"/>
     <w:rsid w:val="000C3769"/>
+    <w:rsid w:val="001B6B06"/>
+    <w:rsid w:val="001D2209"/>
     <w:rsid w:val="0023224D"/>
+    <w:rsid w:val="0023659D"/>
+    <w:rsid w:val="00261E05"/>
+    <w:rsid w:val="002843BF"/>
+    <w:rsid w:val="002B66E9"/>
+    <w:rsid w:val="002F177C"/>
     <w:rsid w:val="00325752"/>
+    <w:rsid w:val="004410FD"/>
     <w:rsid w:val="0054243E"/>
     <w:rsid w:val="00564E57"/>
+    <w:rsid w:val="005B0562"/>
+    <w:rsid w:val="005D4915"/>
     <w:rsid w:val="006F09E1"/>
     <w:rsid w:val="0077580C"/>
     <w:rsid w:val="00777F53"/>
-    <w:rsid w:val="00926170"/>
+    <w:rsid w:val="008F5F0F"/>
+    <w:rsid w:val="00924024"/>
     <w:rsid w:val="00940205"/>
     <w:rsid w:val="00946FDD"/>
     <w:rsid w:val="00957714"/>
+    <w:rsid w:val="00A434F6"/>
+    <w:rsid w:val="00A8341B"/>
     <w:rsid w:val="00AA7B9C"/>
-    <w:rsid w:val="00C16FF6"/>
+    <w:rsid w:val="00B93380"/>
+    <w:rsid w:val="00CD6105"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:rsid w:val="00E85454"/>
+    <w:rsid w:val="00F520B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10285,131 +10306,172 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4087DCBB4A6462999875DAF2F1F8328">
     <w:name w:val="D4087DCBB4A6462999875DAF2F1F8328"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00D344BD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7111D588E53405EA0CC5AFD5493E442">
     <w:name w:val="A7111D588E53405EA0CC5AFD5493E442"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FEA135CB80346219F3094791A5F3894">
     <w:name w:val="1FEA135CB80346219F3094791A5F3894"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF4F2DD8517B466DA8E5FAB648D89FA8">
     <w:name w:val="FF4F2DD8517B466DA8E5FAB648D89FA8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8D93E7DBC9342B78FE797F694F400C4">
     <w:name w:val="C8D93E7DBC9342B78FE797F694F400C4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70736DE596BA43ACAC042C4B4E5E6924">
     <w:name w:val="70736DE596BA43ACAC042C4B4E5E6924"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB33C514EBDC4550AD3FBE708768E99F">
     <w:name w:val="FB33C514EBDC4550AD3FBE708768E99F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4598685B3907447AA6AA16418E9A71F0">
     <w:name w:val="4598685B3907447AA6AA16418E9A71F0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="025D836A9C8F4D37A90EBC7EC7F52882">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E8C2028EF3F4B658D30D5D238B0D5A2">
     <w:name w:val="8E8C2028EF3F4B658D30D5D238B0D5A2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CA6B29427E64BEDBB4CEA7C95250317">
     <w:name w:val="6CA6B29427E64BEDBB4CEA7C95250317"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDD86098E2A445AAB5AC38D13011E2C4">
-    <w:name w:val="CDD86098E2A445AAB5AC38D13011E2C4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AE087469F37435EA6C9E391846AB6DC">
+    <w:name w:val="0AE087469F37435EA6C9E391846AB6DC"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDC42F6653C64AB6BEA0860361950A97">
-    <w:name w:val="FDC42F6653C64AB6BEA0860361950A97"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38E4D3A7490F47E0BFA7D6AB559647E3">
+    <w:name w:val="38E4D3A7490F47E0BFA7D6AB559647E3"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A61DAAB36B9A406C8800F049683EF4E4">
-    <w:name w:val="A61DAAB36B9A406C8800F049683EF4E4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="781A30FBBC324312A4CCCAEDC4E0898B">
+    <w:name w:val="781A30FBBC324312A4CCCAEDC4E0898B"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC6323BE5A8D42C5AB57A816EC619CF6">
-    <w:name w:val="AC6323BE5A8D42C5AB57A816EC619CF6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1DCCCC254840B6B20181D180B315F5">
+    <w:name w:val="2D1DCCCC254840B6B20181D180B315F5"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="900AE290A25C4CC88F2E013FF2BA32B7">
-    <w:name w:val="900AE290A25C4CC88F2E013FF2BA32B7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E045E6F3E2CB4DDDB6CC7BE31D224C2D">
+    <w:name w:val="E045E6F3E2CB4DDDB6CC7BE31D224C2D"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3E2BFB199D346E8AD3D7950B2513819">
-    <w:name w:val="A3E2BFB199D346E8AD3D7950B2513819"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="673CB828FC474042ADB650779EA59CCC">
+    <w:name w:val="673CB828FC474042ADB650779EA59CCC"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BC5A486511E4CD3880C096DC038878A">
-[...6 lines deleted...]
-    <w:name w:val="42B3634AD57544F38C1DA94BADE7E6A4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="914C6A79855145B29098E964D24D8C3F">
+    <w:name w:val="914C6A79855145B29098E964D24D8C3F"/>
+    <w:rsid w:val="00D344BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10692,71 +10754,79 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B519CE6-035C-4CF9-80C2-8793318D4C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>wright-school-referral-form-print-and-fill-in-2021.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3753</Characters>
+  <Pages>5</Pages>
+  <Words>692</Words>
+  <Characters>3950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4403</CharactersWithSpaces>
+  <CharactersWithSpaces>4633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Booth, John</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>5af63387-f218-4118-b80c-2aa2b0b614ce</vt:lpwstr>
+  </property>
+</Properties>
+</file>